--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -12,799 +12,757 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2310">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2216">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-31 06:11:35</t>
+    <t>Актуальность прайса на: 2026-07-17 21:47:28</t>
   </si>
   <si>
     <t>Hoco</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>6942007611442</t>
   </si>
   <si>
     <t>Power Bank Hoco QS2 Land portable smart air pump emergency with start-up (8000mAh) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/power-bank-hoco-qs2-land-portable-smart-air-pump-emergency-with-start-up-8000mah-black/</t>
   </si>
   <si>
     <t>много</t>
   </si>
   <si>
-    <t>6942007611459</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007610803</t>
   </si>
   <si>
     <t>Держатель Hoco HD8 Blackfish folding desktop stand - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/universal-hoco-hd8-blackfish-folding-desktop-stand-black/</t>
   </si>
   <si>
-    <t>6942007604987</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007611879</t>
   </si>
   <si>
     <t>Кабель Hoco U125 Benefit PD charging data cable with Display (T.C to IP) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-u125-benefit-pd-charging-data-cable-with-display-t-c-to-ip-black/</t>
   </si>
   <si>
-    <t>6931474768551</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/kabel-hoco-x82-micro-silicone-charging-data-cable-black-1/</t>
+    <t>6931474712394</t>
+  </si>
+  <si>
+    <t>Кабель Hoco X21 Plus Silicone charging cable for Micro(L=0.25M) - Black, White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x21-plus-silicone-charging-cable-for-micro-l-0-25/</t>
+  </si>
+  <si>
+    <t>6931474734204</t>
+  </si>
+  <si>
+    <t>Кабель Hoco X50 Excellent charging data cable for iP - Gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x50-excellent-charging-data-cable-for-ip-gray-1/</t>
+  </si>
+  <si>
+    <t>6931474734228</t>
+  </si>
+  <si>
+    <t>Кабель Hoco X50 Excellent charging data cable for Micro - Gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x50-excellent-charging-data-cable-for-micro-gra-1/</t>
+  </si>
+  <si>
+    <t>6931474760463</t>
+  </si>
+  <si>
+    <t>Кабель Hoco X70 Ferry charging data cable for Micro - Red</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x70-ferry-charging-data-cable-for-micro-red-1/</t>
+  </si>
+  <si>
+    <t>6931474760456</t>
+  </si>
+  <si>
+    <t>Кабель Hoco X70 Ferry charging data cable for Micro - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x70-ferry-charging-data-cable-for-micro-white-1/</t>
+  </si>
+  <si>
+    <t>Портативные вентиляторы</t>
+  </si>
+  <si>
+    <t>6942007678568</t>
+  </si>
+  <si>
+    <t>Настольный вентилятор HOCO HX607 slim desktop fan - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/nastolnyj-ventilyator-hoco-hx607-slim-desktop-fan-black/</t>
+  </si>
+  <si>
+    <t>6942007678476</t>
+  </si>
+  <si>
+    <t>Портативный вентилятор HOCO HX600 handheld fan - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/portativnyj-ventilyator-hoco-hx600-handheld-fan-black/</t>
+  </si>
+  <si>
+    <t>6942007678506</t>
+  </si>
+  <si>
+    <t>Портативный вентилятор HOCO HX602 transparent foldable fan - Apricot</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/portativnyj-ventilyator-hoco-hx602-transparent-foldable-fan/</t>
+  </si>
+  <si>
+    <t>6942007678520</t>
+  </si>
+  <si>
+    <t>Портативный вентилятор HOCO HX604 ICE Pack series lightweight foldable fan - Navy Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/portativnyj-ventilyator-hoco-hx604-ice-pack-series-lightweig/</t>
+  </si>
+  <si>
+    <t>6942007678551</t>
+  </si>
+  <si>
+    <t>Портативный вентилятор HOCO HX606 Mini foldable fan - Beige</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/portativnyj-ventilyator-hoco-hx606-mini-foldable-fan-beige/</t>
+  </si>
+  <si>
+    <t>6942007678599</t>
+  </si>
+  <si>
+    <t>Портативный вентилятор HOCO HX609 Portable fan - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/portativnyj-ventilyator-hoco-hx609-portable-fan-white/</t>
   </si>
   <si>
     <t>Адаптер Hoco</t>
   </si>
   <si>
-    <t>6942007667906</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007673310</t>
   </si>
   <si>
     <t>Беспроводной адаптер CarPlay HOCO HU3 Tony car wireless carplay adapter - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnoj-adapter-carplay-hoco-hu3-tony-car-wireless-carp/</t>
   </si>
   <si>
     <t>Bluetooth-гарнитура Hoco</t>
   </si>
   <si>
-    <t>6942007644051</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/bluetooth-garnitura-hoco-des48-arrow-single-ear-wireless-b-1/</t>
+    <t>6942007680547</t>
+  </si>
+  <si>
+    <t>Беспроводная гарнитура HOCO E90 Liya ENC noise reduction BT headset - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnaya-garnitura-hoco-e90-liya-enc-noise-reduction-bt/</t>
   </si>
   <si>
     <t>Кабели hoco</t>
   </si>
   <si>
     <t>6942007608886</t>
   </si>
   <si>
     <t>Аудио-переходник Hoco LS36 fresh digital Type-c to 3.5 audio converter - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/audio-perekhodnik-hoco-ls36-fresh-digital-type-c-to-3-5-audi/</t>
   </si>
   <si>
-    <t>6942007606981</t>
-[...14 lines deleted...]
-    <t>https://hoco-optom.ru/product/kabel-hoco-u121-gold-standard-transparent-discovery-edition/</t>
+    <t>6931474761934</t>
+  </si>
+  <si>
+    <t>Кабель Hoco U107 Type-C male to USB female USB3.0 charging data sync extension cable - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-u107-type-c-male-to-usb-female-usb3-0-charging--1/</t>
   </si>
   <si>
     <t>6942007611930</t>
   </si>
   <si>
     <t>Кабель Hoco U125 Benefit 100W charging data cable with display Type-c to Type-c - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-u125-benefit-100w-charging-data-cable-with-display-type-c-to-type-c-black/</t>
   </si>
   <si>
-    <t>6931474768513</t>
-[...59 lines deleted...]
-    <t>https://hoco-optom.ru/product/kabel-hoco-x82-type-c-silicone-charging-data-cable-white-2/</t>
+    <t>6942007611916</t>
+  </si>
+  <si>
+    <t>Кабель Hoco U125 Benefit 5A charging data cable with display Type-c - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-u125-benefit-5a-charging-data-cable-with-display-type-c-black/</t>
+  </si>
+  <si>
+    <t>6942007611893</t>
+  </si>
+  <si>
+    <t>Кабель Hoco U125 Benefit charging data cable with display IP - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-u125-benefit-charging-data-cable-with-display-ip-black/</t>
+  </si>
+  <si>
+    <t>6942007642088</t>
+  </si>
+  <si>
+    <t>Кабель HOCO U141 Magnetic charging cable Type-c to Mag3 Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-u141-magnetic-charging-cable-type-c-to-mag3-black/</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x21-plus-silicone-charging-cable-for-micro-l-0--1/</t>
+  </si>
+  <si>
+    <t>6931474713933</t>
+  </si>
+  <si>
+    <t>Кабель Hoco X38 Cool Charging data cable for iP(L=0.25M) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x38-cool-charging-data-cable-for-ip-l-0-25m-bla-2/</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x50-excellent-charging-data-cable-for-ip-gray-2/</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x50-excellent-charging-data-cable-for-micro-gra-2/</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x70-ferry-charging-data-cable-for-micro-red-2/</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x70-ferry-charging-data-cable-for-micro-white-2/</t>
+  </si>
+  <si>
+    <t>6931474767318</t>
+  </si>
+  <si>
+    <t>Кабель Hoco X73 Micro charging data cable - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x73-micro-charging-data-cable-white-2/</t>
   </si>
   <si>
     <t>6931474768599</t>
   </si>
   <si>
     <t>Кабель Hoco X82 Type-C to Type-C 60W silicone charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x82-type-c-to-type-c-60w-silicone-charging-data-c/</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x82-type-c-to-type-c-60w-silicone-charging-data-1/</t>
   </si>
   <si>
     <t>6931474768605</t>
   </si>
   <si>
     <t>Кабель Hoco X82 Type-C to Type-C 60W silicone charging data cable - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x82-type-c-to-type-c-60w-silicone-charging-data-3/</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x82-type-c-to-type-c-60w-silicone-charging-data-4/</t>
   </si>
   <si>
     <t>6942007609388</t>
   </si>
   <si>
     <t>Кабель Hoco X96 Hyper charging data cable IP (L=0.25) - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x96-hyper-charging-data-cable-ip-l-0-25-chernyj/</t>
   </si>
   <si>
     <t>Кабели Lightning Hoco</t>
   </si>
   <si>
-    <t>https://hoco-optom.ru/product/kabel-hoco-x82-ip-pd-silicone-charging-data-cable-black/</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/kabel-hoco-x82-ip-silicone-charging-data-cable-white/</t>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x38-cool-charging-data-cable-for-ip-l-0-25m-bla-3/</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x50-excellent-charging-data-cable-for-ip-gray-3/</t>
   </si>
   <si>
     <t>6931474799074</t>
   </si>
   <si>
     <t>Кабель Hoco X96 hyper charging data cable iphone - Белый</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x96-hyper-charging-data-cable-iphone-belyj/</t>
   </si>
   <si>
     <t>6931474799050</t>
   </si>
   <si>
     <t>Кабель Hoco X96 hyper Type-c to lighting (PD) charging data cable iphone - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x96-hyper-type-c-to-lighting-pd-charging-data-c-1/</t>
   </si>
   <si>
+    <t>Кабель Lightning Hoco на 0.25М</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x38-cool-charging-data-cable-for-ip-l-0-25m-black/</t>
+  </si>
+  <si>
+    <t>Кабель HOCO X38 IP L=0.25 Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x38-ip-l-0-25-black/</t>
+  </si>
+  <si>
     <t>Кабель Lightning Hoco на 1М</t>
   </si>
   <si>
     <t>6931474734198</t>
   </si>
   <si>
     <t>Кабель hoco Lightning X50 Excellent - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-lightning-x50-excellent-black/</t>
   </si>
   <si>
-    <t>6942007618274</t>
-[...34 lines deleted...]
-  <si>
     <t>6942007661034</t>
   </si>
   <si>
     <t>Кабель HOCO U143 Joy PD27W charging data cable IP Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-u143-joy-pd27w-charging-data-cable-ip-black/</t>
   </si>
   <si>
     <t>6942007659543</t>
   </si>
   <si>
     <t>Кабель HOCO U144 New PD27W charging data cable IP Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-u144-new-pd27w-charging-data-cable-ip-black/</t>
   </si>
   <si>
+    <t>6942007671361</t>
+  </si>
+  <si>
+    <t>Кабель HOCO U146 Mundo PD30W charging data cable IP - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-u146-mundo-pd30w-charging-data-cable-ip-black/</t>
+  </si>
+  <si>
     <t>6942007668668</t>
   </si>
   <si>
     <t>Кабель HOCO U148 Lord PD27W digital display charging data cable IP Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-u148-lord-pd27w-digital-display-charging-data-cab/</t>
   </si>
   <si>
-    <t>6931474732132</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007646765</t>
   </si>
   <si>
     <t>Кабель HOCO X110 Honorific charging data cable IP - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x110-honorific-charging-data-cable-ip-black/</t>
   </si>
   <si>
-    <t>6942007645553</t>
-[...34 lines deleted...]
-  <si>
     <t>6942007663755</t>
   </si>
   <si>
     <t>Кабель HOCO X121 Nuevo charging data cable IP Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x121-nuevo-charging-data-cable-ip-black/</t>
   </si>
   <si>
-    <t>6942007662161</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/kabel-hoco-x122-benefit-pd27w-silicone-charging-data-cable-i/</t>
+    <t>6942007662185</t>
+  </si>
+  <si>
+    <t>Кабель HOCO X122 Benefit silicone charging data cable IP (Packaged) Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x122-benefit-silicone-charging-data-cable-ip-pack/</t>
   </si>
   <si>
     <t>6942007671668</t>
   </si>
   <si>
     <t>Кабель HOCO X125 Exceso PD30W charging data cable IP - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x125-exceso-pd30w-charging-data-cable-ip-black/</t>
   </si>
   <si>
     <t>6942007671675</t>
   </si>
   <si>
     <t>Кабель HOCO X125 Exceso PD30W charging data cable IP White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x125-exceso-pd30w-charging-data-cable-ip-white/</t>
   </si>
   <si>
-    <t>6957531062820</t>
-[...41 lines deleted...]
-    <t>https://hoco-optom.ru/product/kabel-hoco-x61-ultimate-silicone-charging-data-cable-for-lightning-white/</t>
+    <t>6942007675581</t>
+  </si>
+  <si>
+    <t>Кабель HOCO X127 Exceed PD30W charging data cable IP - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x127-exceed-pd30w-charging-data-cable-ip-black/</t>
+  </si>
+  <si>
+    <t>6957531032168</t>
+  </si>
+  <si>
+    <t>Кабель HOCO X2 knitted Lightning Charging cable tarnish</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x2-knitted-lightning-charging-cable-tarnish/</t>
+  </si>
+  <si>
+    <t>6957531080114</t>
+  </si>
+  <si>
+    <t>Кабель hoco X25 Soarer lightning - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x25-soarer-lightning-white/</t>
+  </si>
+  <si>
+    <t>6957531080183</t>
+  </si>
+  <si>
+    <t>Кабель hoco X26 Xpress lightning - Black/Gold</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x26-xpress-lightning-black-gold/</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x50-excellent-charging-data-cable-for-ip-gray/</t>
+  </si>
+  <si>
+    <t>6931474758958</t>
+  </si>
+  <si>
+    <t>Кабель hoco X71 Especial charging data cable for Lightning - Черный</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x71-especial-charging-data-cable-for-lightning-ch/</t>
   </si>
   <si>
     <t>6931474768520</t>
   </si>
   <si>
     <t>Кабель Hoco X82 iP PD Silicone charging data cable - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x82-ip-pd-silicone-charging-data-cable-white/</t>
   </si>
   <si>
-    <t>6931474783202</t>
-[...7 lines deleted...]
-  <si>
     <t>6931474783189</t>
   </si>
   <si>
     <t>Кабель Hoco X87 Magic silicone PD charging data cable for iP - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x87-magic-silicone-pd-charging-data-cable-for-ip/</t>
   </si>
   <si>
     <t>6931474784322</t>
   </si>
   <si>
     <t>Кабель Hoco X89 Wind charging data cable iP(packaged) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x89-wind-charging-data-cable-ip-packaged-black/</t>
   </si>
   <si>
     <t>6931474784308</t>
   </si>
   <si>
     <t>Кабель Hoco X89 Wind PD charging data cable iP(packaged) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x89-wind-pd-charging-data-cable-ip-packaged-black/</t>
   </si>
   <si>
-    <t>6931474788405</t>
-[...16 lines deleted...]
-  <si>
     <t>6931474788382</t>
   </si>
   <si>
     <t>Кабель Hoco X90 Cool silicone PD charging data cable for iP - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x90-cool-silicone-pd-charging-data-cable-for-ip-b/</t>
   </si>
   <si>
     <t>6931474788399</t>
   </si>
   <si>
     <t>Кабель Hoco X90 Cool silicone PD charging data cable for iP - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x90-cool-silicone-pd-charging-data-cable-for-ip-w/</t>
   </si>
   <si>
-    <t>6942007602235</t>
-[...7 lines deleted...]
-  <si>
     <t>Кабель Lightning Hoco на 2М</t>
   </si>
   <si>
     <t>6942007636292</t>
   </si>
   <si>
     <t>Кабель HOCO X109 Energy silicone charging data cable IP (L=2M) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x109-energy-silicone-charging-data-cable-ip-l-2m/</t>
   </si>
   <si>
-    <t>6942007646451</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/kabel-hoco-x89-wind-charging-data-cable-ip-l-2m-packaged-bla/</t>
+    <t>6931474794055</t>
+  </si>
+  <si>
+    <t>Кабель Hoco X59 victory charging data cable iphone (L=2M) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x59-victory-charging-data-cable-iphone-l-2m-black/</t>
+  </si>
+  <si>
+    <t>6931474794062</t>
+  </si>
+  <si>
+    <t>Кабель Hoco X59 victory charging data cable iphone (L=2M) - Red</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x59-victory-charging-data-cable-iphone-l-2m-red/</t>
   </si>
   <si>
     <t>6942007646444</t>
   </si>
   <si>
     <t>Кабель Hoco X89 Wind PD charging data cable IP (L=2M) (Packaged) black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x89-wind-pd-charging-data-cable-ip-l-2m-packaged/</t>
   </si>
   <si>
     <t>Кабель Lightning Hoco на 3М</t>
   </si>
   <si>
     <t>6942007636346</t>
   </si>
   <si>
     <t>Кабель HOCO X109 Energy silicone charging data cable IP (L=3M) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x109-energy-silicone-charging-data-cable-ip-l-3m/</t>
   </si>
   <si>
     <t>6957531068921</t>
   </si>
   <si>
     <t>Кабель hoco X20 Flash lightning (L=3M) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x20-flash-lightning-l-3m-black/</t>
   </si>
   <si>
     <t>6957531068938</t>
   </si>
   <si>
     <t>Кабель hoco X20 Flash lightning (L=3M) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x20-flash-lightning-l-3m-white/</t>
   </si>
   <si>
+    <t>Магнитный Кабель Lightning Hoco</t>
+  </si>
+  <si>
+    <t>6931474716705</t>
+  </si>
+  <si>
+    <t>Кабель hoco U76 Magnetic charging cable Lightning - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-u76-magnetic-charging-cable-lightning-black/</t>
+  </si>
+  <si>
     <t>Type-C Кабели Hoco</t>
   </si>
   <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-u107-type-c-male-to-usb-female-usb3-0-charging--2/</t>
+  </si>
+  <si>
     <t>6942007602303</t>
   </si>
   <si>
     <t>Кабель Hoco UA17 IP male/Type-c male to USB female (Two-in-one) adapter - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-ua17-ip-male-type-c-male-to-usb-female-two-in-one/</t>
   </si>
   <si>
-    <t>https://hoco-optom.ru/product/kabel-hoco-x82-type-c-silicone-charging-data-cable-black/</t>
-[...4 lines deleted...]
-  <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x82-type-c-to-type-c-60w-silicone-charging-data-2/</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x82-type-c-to-type-c-60w-silicone-charging-data-5/</t>
   </si>
   <si>
-    <t>6931474783349</t>
-[...16 lines deleted...]
-  <si>
     <t>Type-C Кабели Hoco на 0.25М</t>
   </si>
   <si>
     <t>6942007609425</t>
   </si>
   <si>
     <t>Кабель Hoco X96 Hyper 100W charging data cable Type-c (L=0.25m) - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x96-hyper-100w-charging-data-cable-type-c-l-0-2-1/</t>
   </si>
   <si>
     <t>6942007609401</t>
   </si>
   <si>
     <t>Кабель Hoco X96 Hyper 27W charging data cable Type-c (L=0.25m) - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x96-hyper-27w-charging-data-cable-type-c-l-0-25-1/</t>
   </si>
   <si>
     <t>Type-C Кабели Hoco на 1М</t>
   </si>
   <si>
-    <t>6931474734235</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/kabel-hoco-type-c-x50-excellent-black/</t>
+    <t>6931474734259</t>
+  </si>
+  <si>
+    <t>Кабель hoco Type-C на Type-C X50 Exquisito 100W - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-type-c-na-type-c-x50-exquisito-100w-black/</t>
+  </si>
+  <si>
+    <t>6942007606974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco U121 Gold standard transparent discovery edition charging data cable Type-c - Черный</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-u121-gold-standard-transparent-discovery-editio-3/</t>
   </si>
   <si>
     <t>6942007618311</t>
   </si>
   <si>
     <t>Кабель HOCO U133 Monte 60W Charging Data Cable Type-c to Type-c - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-u133-monte-60w-charging-data-cable-type-c-to-type/</t>
   </si>
   <si>
     <t>6942007618298</t>
   </si>
   <si>
     <t>Кабель Hoco U133 Monte Charging Data Cable Type-c - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-u133-monte-charging-data-cable-type-c-black/</t>
   </si>
   <si>
-    <t>6942007636438</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007636421</t>
   </si>
   <si>
     <t>Кабель HOCO U137 5A Line charging data cable with display for Type-c - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-u137-5a-line-charging-data-cable-with-display-for/</t>
   </si>
   <si>
     <t>6942007636445</t>
   </si>
   <si>
     <t>Кабель HOCO U137 Line 60W charging data cable with display (Type-C to Type-C) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-u137-line-60w-charging-data-cable-with-display-ty/</t>
   </si>
   <si>
     <t>6942007636452</t>
   </si>
   <si>
     <t>Кабель HOCO U137 Line 60W charging data cable with display (Type-C to Type-C) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-u137-line-60w-charging-data-cable-with-display--1/</t>
@@ -815,111 +773,84 @@
   <si>
     <t>Кабель HOCO U143 Joy 240W charging data cable Type-c-to-Type-c Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-u143-joy-240w-charging-data-cable-type-c-to-type/</t>
   </si>
   <si>
     <t>6942007661058</t>
   </si>
   <si>
     <t>Кабель HOCO U143 Joy 5A charging data cable Type-c Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-u143-joy-5a-charging-data-cable-type-c-black/</t>
   </si>
   <si>
     <t>6942007659604</t>
   </si>
   <si>
     <t>Кабель HOCO U144 New 60W charging data cable Type-c to Type-c Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-u144-new-60w-charging-data-cable-type-c-to-type-c/</t>
   </si>
   <si>
-    <t>6942007659611</t>
-[...23 lines deleted...]
-    <t>https://hoco-optom.ru/product/kabel-hoco-u148-lord-100w-digital-display-charging-data-cabl/</t>
+    <t>6942007671385</t>
+  </si>
+  <si>
+    <t>Кабель HOCO U146 Mundo charging data cable Type-c Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-u146-mundo-charging-data-cable-type-c-black/</t>
   </si>
   <si>
     <t>6942007668682</t>
   </si>
   <si>
     <t>Кабель HOCO U148 Lord 240W digital display charging data cable Type-C to Type-C Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-u148-lord-240w-digital-display-charging-data-cabl/</t>
   </si>
   <si>
     <t>6942007673518</t>
   </si>
   <si>
     <t>Кабель HOCO U150 Exquisite bracket charging data cable Type-c - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-u150-exquisite-bracket-charging-data-cable-type-c/</t>
   </si>
   <si>
-    <t>6931474715111</t>
-[...14 lines deleted...]
-    <t>https://hoco-optom.ru/product/kabel-hoco-u93-shadow-charging-data-cable-for-type-c-black/</t>
+    <t>6942007677233</t>
+  </si>
+  <si>
+    <t>Кабель HOCO U153 Extreme 100W multi-Protocol charging cable Type-c to Type-c Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-u153-extreme-100w-multi-protocol-charging-cable-t/</t>
   </si>
   <si>
     <t>6942007619028</t>
   </si>
   <si>
     <t>Кабель Hoco UA27 HD on-screen Cable Type-c to HDTV - Metal Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-ua27-hd-on-screen-cable-type-c-to-hdtv-metal-gray/</t>
   </si>
   <si>
     <t>6942007636261</t>
   </si>
   <si>
     <t>Кабель HOCO X109 Energy 60W silicone charging data cable Type-c to Type-c (L=1M) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x109-energy-60w-silicone-charging-data-cable-type/</t>
   </si>
   <si>
     <t>6942007636278</t>
   </si>
   <si>
     <t>Кабель HOCO X109 Energy 60W silicone charging data cable Type-c to Type-c (L=1M) - White</t>
   </si>
@@ -941,471 +872,642 @@
   <si>
     <t>Кабель HOCO X109 Energy silicone charging data cable Type-c (L=1M) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x109-energy-silicone-charging-data-cable-type-c-3/</t>
   </si>
   <si>
     <t>6942007646826</t>
   </si>
   <si>
     <t>Кабель HOCO X110 Honorific 60W charging data cable Type-c to Type-c - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x110-honorific-60w-charging-data-cable-type-c-to/</t>
   </si>
   <si>
     <t>6942007646802</t>
   </si>
   <si>
     <t>Кабель HOCO X110 Honorific charging data cable Type-c - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x110-honorific-charging-data-cable-type-c-black/</t>
   </si>
   <si>
-    <t>6942007645560</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007645577</t>
   </si>
   <si>
     <t>Кабель HOCO X112 Favor 60W screen display charging data cable Type-c to Type-c Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x112-favor-60w-screen-display-charging-data-cable/</t>
   </si>
   <si>
     <t>6942007651974</t>
   </si>
   <si>
     <t>Кабель HOCO X115 Surpass 100W fast charging data cable Type-c Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x115-surpass-100w-fast-charging-data-cable-type-1/</t>
   </si>
   <si>
     <t>6942007651981</t>
   </si>
   <si>
     <t>Кабель HOCO X115 Surpass 100W fast charging data cable Type-c White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x115-surpass-100w-fast-charging-data-cable-type-c/</t>
   </si>
   <si>
     <t>6942007652018</t>
   </si>
   <si>
     <t>Кабель HOCO X115 Surpass 240W fast charging data cable Type-c to Type-c Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x115-surpass-240w-fast-charging-data-cable-type-1/</t>
   </si>
   <si>
     <t>6942007652025</t>
   </si>
   <si>
     <t>Кабель HOCO X115 Surpass 240W fast charging data cable Type-c to Type-c White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x115-surpass-240w-fast-charging-data-cable-type-c/</t>
   </si>
   <si>
-    <t>6942007658904</t>
-[...16 lines deleted...]
-  <si>
     <t>6942007663786</t>
   </si>
   <si>
     <t>Кабель HOCO X121 Nuevo 60W charging data cable Type-c- to Type-c Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x121-nuevo-60w-charging-data-cable-type-c-to-type/</t>
   </si>
   <si>
-    <t>6942007663779</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007662246</t>
   </si>
   <si>
     <t>Кабель HOCO X122 Benefit 60W silicone charging data cable Type-c to Type-c(Packaged) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x122-benefit-60w-silicone-charging-data-cable-typ/</t>
   </si>
   <si>
     <t>6942007662253</t>
   </si>
   <si>
     <t>Кабель HOCO X122 Benefit 60W silicone charging data cable Type-c to Type-c(Packaged) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x122-benefit-60w-silicone-charging-data-cable-t-1/</t>
   </si>
   <si>
-    <t>6942007662222</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007671682</t>
   </si>
   <si>
     <t>Кабель HOCO X125 Exceso 60W charging data cable Type-c to Type-c Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x125-exceso-60w-charging-data-cable-type-c-to-typ/</t>
   </si>
   <si>
     <t>6942007671699</t>
   </si>
   <si>
     <t>Кабель HOCO X125 Exceso 60W charging data cable Type-c to Type-c White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x125-exceso-60w-charging-data-cable-type-c-to-t-1/</t>
   </si>
   <si>
+    <t>6942007675611</t>
+  </si>
+  <si>
+    <t>Кабель HOCO X127 Exceed 60W charging data cable Type-C to Type-C - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x127-exceed-60w-charging-data-cable-type-c-to-typ/</t>
+  </si>
+  <si>
     <t>6942007642613</t>
   </si>
   <si>
     <t>Кабель Hoco X14 Double speed charging data cable IP(L=2M) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x14-double-speed-charging-data-cable-ip-l-2m-whit/</t>
   </si>
   <si>
     <t>6957531062868</t>
   </si>
   <si>
     <t>Кабель hoco X14 Times speed L=1M Type-C - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x14-times-speed-l-1m-type-c-chernyj/</t>
   </si>
   <si>
-    <t>6957531068853</t>
-[...32 lines deleted...]
-    <t>https://hoco-optom.ru/product/kabel-hoco-x87-magic-silicone-charging-data-cable-for-type-c/</t>
+    <t>6931474734754</t>
+  </si>
+  <si>
+    <t>Кабель hoco X51 High-power 100W charging data cable Type-C to Type-C (L=1M) - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x51-high-power-100w-charging-data-cable-type-c-to/</t>
   </si>
   <si>
     <t>6931474784384</t>
   </si>
   <si>
     <t>Кабель Hoco X89 Wind 60W charging data cable Type-C to Type-C(packaged) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x89-wind-60w-charging-data-cable-type-c-to-type-c/</t>
   </si>
   <si>
     <t>6931474784360</t>
   </si>
   <si>
     <t>Кабель Hoco X89 Wind charging data cable Type-C(packaged) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x89-wind-charging-data-cable-type-c-packaged-blac/</t>
   </si>
   <si>
     <t>6931474788467</t>
   </si>
   <si>
     <t>Кабель Hoco X90 Cool 60W silicone charging data cable for Type-C to Type-C - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x90-cool-60w-silicone-charging-data-cable-for-typ/</t>
   </si>
   <si>
     <t>6931474788474</t>
   </si>
   <si>
     <t>Кабель Hoco X90 Cool 60W silicone charging data cable for Type-C to Type-C - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x90-cool-60w-silicone-charging-data-cable-for-t-1/</t>
   </si>
   <si>
-    <t>6931474788450</t>
-[...14 lines deleted...]
-    <t>https://hoco-optom.ru/product/kabel-hoco-x96-hyper-27w-charging-data-cable-type-c-white/</t>
+    <t>6942007609449</t>
+  </si>
+  <si>
+    <t>Кабель Hoco X96 Hyper 60W fast charging data cable Type-c to Type-c (L=0.25m) - Черный</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x96-hyper-60w-fast-charging-data-cable-type-c-t-1/</t>
   </si>
   <si>
     <t>Type-C Кабели Hoco на 2М</t>
   </si>
   <si>
-    <t>6942007616911</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007636322</t>
   </si>
   <si>
     <t>Кабель HOCO X109 Energy 60W silicone charging data cable Type-c to Type-c (L=2M) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x109-energy-60w-silicone-charging-data-cable-ty-2/</t>
   </si>
   <si>
     <t>6942007642637</t>
   </si>
   <si>
     <t>Кабель Hoco X14 Double speed 60W charging data cable Type-C to Type-C (L=2M) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x14-double-speed-60w-charging-data-cable-type-c-2/</t>
   </si>
   <si>
     <t>6942007642620</t>
   </si>
   <si>
     <t>Кабель Hoco X14 Double speed charging data cable Type-C (L=2M) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x14-double-speed-charging-data-cable-type-c-l-2m/</t>
   </si>
   <si>
-    <t>6957531062929</t>
-[...25 lines deleted...]
-  <si>
     <t>6942007646482</t>
   </si>
   <si>
     <t>Кабель Hoco X89 Wind 60w charging data cable type-c to type-c (L=2M) (Packaged) black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x89-wind-60w-charging-data-cable-type-c-to-type-2/</t>
   </si>
   <si>
     <t>6942007646475</t>
   </si>
   <si>
     <t>Кабель HOCO X89 Wind charging data cable Type-c (L=2M) (packaged) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x89-wind-charging-data-cable-type-c-l-2m-packaged/</t>
   </si>
   <si>
     <t>Type-C Кабели Hoco на 3М</t>
   </si>
   <si>
     <t>6942007636377</t>
   </si>
   <si>
     <t>Кабель HOCO X109 Energy 60W silicone charging data cable Type-c to Type-c (L=3M) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x109-energy-60w-silicone-charging-data-cable-ty-3/</t>
   </si>
   <si>
     <t>6942007636360</t>
   </si>
   <si>
     <t>Кабель HOCO X109 Energy silicone charging data cable Type-c (L=3M) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x109-energy-silicone-charging-data-cable-type-c-2/</t>
   </si>
   <si>
     <t>6957531068976</t>
   </si>
   <si>
     <t>Кабель hoco X20 Flash L=3M Type-C - Белый</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x20-flash-l-3m-type-c-belyj/</t>
   </si>
   <si>
-    <t>6957531068969</t>
-[...7 lines deleted...]
-  <si>
     <t>Магнитные Type-C Кабели Hoco</t>
   </si>
   <si>
     <t>6931474735546</t>
   </si>
   <si>
     <t>Кабель hoco Type-C X52 Sereno - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-type-c-x52-sereno-black/</t>
   </si>
   <si>
     <t>Micro Кабели Hoco</t>
   </si>
   <si>
-    <t>https://hoco-optom.ru/product/kabel-hoco-x82-micro-silicone-charging-data-cable-black/</t>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x21-plus-silicone-charging-cable-for-micro-l-0--2/</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x50-excellent-charging-data-cable-for-micro-gra-3/</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x70-ferry-charging-data-cable-for-micro-red-3/</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x70-ferry-charging-data-cable-for-micro-white-3/</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x73-micro-charging-data-cable-white-3/</t>
+  </si>
+  <si>
+    <t>Micro Кабели Hoco на 0.25М</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x21-plus-silicone-charging-cable-for-micro-l-0--3/</t>
+  </si>
+  <si>
+    <t>6931474707437</t>
+  </si>
+  <si>
+    <t>Кабель hoco X35 Premium charging data cable for Micro(L=0.25M) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x35-premium-charging-data-cable-for-micro-l-0-25m/</t>
   </si>
   <si>
     <t>Micro Кабели Hoco на 1М</t>
   </si>
   <si>
-    <t>6942007662208</t>
-[...32 lines deleted...]
-    <t>https://hoco-optom.ru/product/kabel-hoco-x20-flash-l-1m-micro-chernyj/</t>
+    <t>6931474734211</t>
+  </si>
+  <si>
+    <t>Кабель hoco Micro X50 Excellent - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-micro-x50-excellent-black/</t>
+  </si>
+  <si>
+    <t>6931474738080</t>
+  </si>
+  <si>
+    <t>Кабель hoco Micro-USB X53 Angel - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-micro-usb-x53-angel-white/</t>
+  </si>
+  <si>
+    <t>6957531096368</t>
+  </si>
+  <si>
+    <t>Кабель hoco U53 4A Flash charging data cable for Micro - Черный</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-u53-4a-flash-charging-data-cable-for-micro-cherny/</t>
+  </si>
+  <si>
+    <t>6931474711618</t>
+  </si>
+  <si>
+    <t>Кабель hoco U70 Splendor charging data cable for Micro - Red</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-u70-splendor-charging-data-cable-for-micro-red/</t>
+  </si>
+  <si>
+    <t>6931474711625</t>
+  </si>
+  <si>
+    <t>Кабель HOCO U70 Splendor charging data cable for Micro dark gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-u70-splendor-charging-data-cable-for-micro-dark-g/</t>
+  </si>
+  <si>
+    <t>6931474715098</t>
+  </si>
+  <si>
+    <t>Кабель hoco U74 Grand charging data cable for Micro - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-u74-grand-charging-data-cable-for-micro-black/</t>
+  </si>
+  <si>
+    <t>6931474728050</t>
+  </si>
+  <si>
+    <t>Кабель HOCO U89 Safeness charging data cable for Micro black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-u89-safeness-charging-data-cable-for-micro-black/</t>
+  </si>
+  <si>
+    <t>6931474728067</t>
+  </si>
+  <si>
+    <t>Кабель HOCO U89 Safeness charging data cable for Micro red</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-u89-safeness-charging-data-cable-for-micro-red/</t>
+  </si>
+  <si>
+    <t>6931474732156</t>
+  </si>
+  <si>
+    <t>Кабель hoco U93 Shadow charging data cable for Micro - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-u93-shadow-charging-data-cable-for-micro-black/</t>
+  </si>
+  <si>
+    <t>6957531062851</t>
+  </si>
+  <si>
+    <t>Кабель hoco X14 Times speed L=1M Micro - Красно/Черный</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x14-times-speed-l-1m-micro-krasno-chernyj/</t>
+  </si>
+  <si>
+    <t>6957531062844</t>
+  </si>
+  <si>
+    <t>Кабель hoco X14 Times speed L=1M Micro - Черный</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x14-times-speed-l-1m-micro-chernyj/</t>
+  </si>
+  <si>
+    <t>6957531032205</t>
+  </si>
+  <si>
+    <t>Кабель HOCO X2 knitted Micro USB Charging cable tarnish</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x2-knitted-micro-usb-charging-cable-tarnish/</t>
+  </si>
+  <si>
+    <t>6957531080138</t>
+  </si>
+  <si>
+    <t>Кабель hoco X25 Soarer Micro - Белый</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x25-soarer-micro-belyj/</t>
+  </si>
+  <si>
+    <t>6957531080121</t>
+  </si>
+  <si>
+    <t>Кабель hoco X25 Soarer Micro - Черный</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x25-soarer-micro-chernyj/</t>
+  </si>
+  <si>
+    <t>2000000221847</t>
+  </si>
+  <si>
+    <t>Кабель HOCO X26 Micro Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x26-micro-black/</t>
+  </si>
+  <si>
+    <t>6957531080213</t>
+  </si>
+  <si>
+    <t>Кабель hoco X26 Xpress Micro - Черно/Золотой</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x26-xpress-micro-cherno-zolotoj/</t>
+  </si>
+  <si>
+    <t>6957531085492</t>
+  </si>
+  <si>
+    <t>Кабель hoco X27 Excellent Micro - Белый</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x27-excellent-micro-belyj/</t>
+  </si>
+  <si>
+    <t>6957531085485</t>
+  </si>
+  <si>
+    <t>Кабель hoco X27 Excellent Micro - Черный</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x27-excellent-micro-chernyj/</t>
+  </si>
+  <si>
+    <t>6931474710505</t>
+  </si>
+  <si>
+    <t>Кабель hoco X37 Cool power charging data cable for Micro - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x37-cool-power-charging-data-cable-for-micro-whit/</t>
+  </si>
+  <si>
+    <t>6931474710543</t>
+  </si>
+  <si>
+    <t>Кабель hoco X38 Cool Charging data cable for Micro - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x38-cool-charging-data-cable-for-micro-black/</t>
+  </si>
+  <si>
+    <t>6931474710550</t>
+  </si>
+  <si>
+    <t>Кабель hoco X38 Cool Charging data cable for Micro - Red</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x38-cool-charging-data-cable-for-micro-red/</t>
+  </si>
+  <si>
+    <t>6931474711670</t>
+  </si>
+  <si>
+    <t>Кабель hoco X40 Noah charging data cable for Micro - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x40-noah-charging-data-cable-for-micro-black/</t>
+  </si>
+  <si>
+    <t>6931474711687</t>
+  </si>
+  <si>
+    <t>Кабель hoco X40 Noah charging data cable for Micro - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x40-noah-charging-data-cable-for-micro-white/</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x50-excellent-charging-data-cable-for-micro-gray/</t>
+  </si>
+  <si>
+    <t>6931474744531</t>
+  </si>
+  <si>
+    <t>Кабель HOCO X58 Airy silicone charging data cable for Micro white</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x58-airy-silicone-charging-data-cable-for-micro-1/</t>
+  </si>
+  <si>
+    <t>6931474747822</t>
+  </si>
+  <si>
+    <t>Кабель hoco X61 Ultimate Micro 3A 1m - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x61-ultimate-micro-3a-1m-black/</t>
+  </si>
+  <si>
+    <t>6931474747839</t>
+  </si>
+  <si>
+    <t>Кабель hoco X61 Ultimate Micro 3A 1m - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x61-ultimate-micro-3a-1m-white/</t>
+  </si>
+  <si>
+    <t>6931474754615</t>
+  </si>
+  <si>
+    <t>Кабель Hoco X66 Howdy charging data cable for Micro gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x66-howdy-charging-data-cable-for-micro-gray/</t>
+  </si>
+  <si>
+    <t>6931474760227</t>
+  </si>
+  <si>
+    <t>Кабель hoco X69 Jaeger charging data cable for Micro - Черно/Белый</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x69-jaeger-charging-data-cable-for-micro-cherno-b/</t>
+  </si>
+  <si>
+    <t>6931474760470</t>
+  </si>
+  <si>
+    <t>Кабель HOCO X70 Ferry charging data cable for Micro - Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x70-ferry-charging-data-cable-for-micro-blue/</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x70-ferry-charging-data-cable-for-micro-red/</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x70-ferry-charging-data-cable-for-micro-white/</t>
+  </si>
+  <si>
+    <t>Кабель HOCO X70 Ferry charging data cable for Micro Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x70-ferry-charging-data-cable-for-micro-blue-1/</t>
+  </si>
+  <si>
+    <t>6931474758989</t>
+  </si>
+  <si>
+    <t>Кабель hoco X71 Especial charging data cable for Micro - Синий</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x71-especial-charging-data-cable-for-micro-sinij/</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x73-micro-charging-data-cable-white/</t>
+  </si>
+  <si>
+    <t>6931474770882</t>
+  </si>
+  <si>
+    <t>Кабель Hoco X83 Micro Victory charging data cable - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-x83-micro-victory-charging-data-cable-black/</t>
   </si>
   <si>
     <t>Micro Кабели Hoco на 2М</t>
   </si>
   <si>
     <t>6957531062905</t>
   </si>
   <si>
     <t>Кабель hoco X14 Times speed L=2M Micro - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x14-times-speed-l-2m-micro-chernyj/</t>
   </si>
   <si>
     <t>6957531068891</t>
   </si>
   <si>
     <t>Кабель hoco X20 Flash L=2M Micro - Белый</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x20-flash-l-2m-micro-belyj/</t>
   </si>
   <si>
     <t>Micro Кабели Hoco на 3М</t>
   </si>
@@ -1430,86 +1532,68 @@
   <si>
     <t>Магнитный Micro Кабели Hoco</t>
   </si>
   <si>
     <t>6931474735539</t>
   </si>
   <si>
     <t>Кабель hoco Micro-USB X52 Sereno - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-micro-usb-x52-sereno-black/</t>
   </si>
   <si>
     <t>Кабели Hoco Type-C to Lightning</t>
   </si>
   <si>
     <t>6942007606950</t>
   </si>
   <si>
     <t>Кабель Hoco U121 Gold standard Transparent discovery edition PD charging data cable IP - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-u121-gold-standard-transparent-discovery-editio-1/</t>
   </si>
   <si>
-    <t>6942007618250</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007636384</t>
   </si>
   <si>
     <t>Кабель HOCO U137 Line PD charging data cable with display IP - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-u137-line-pd-charging-data-cable-with-display-ip/</t>
   </si>
   <si>
     <t>6942007636391</t>
   </si>
   <si>
     <t>Кабель HOCO U137 Line PD charging data cable with display IP - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-u137-line-pd-charging-data-cable-with-display-i-1/</t>
   </si>
   <si>
-    <t>6942007636193</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007636285</t>
   </si>
   <si>
     <t>Кабель HOCO X109 Energy PD silicone charging data cable IP (L=2M) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x109-energy-pd-silicone-charging-data-cable-ip--2/</t>
   </si>
   <si>
     <t>6942007636339</t>
   </si>
   <si>
     <t>Кабель HOCO X109 Energy PD silicone charging data cable IP (L=3M) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x109-energy-pd-silicone-charging-data-cable-ip--3/</t>
   </si>
   <si>
     <t>6942007646741</t>
   </si>
   <si>
     <t>Кабель HOCO X110 Honorific PD charging data cable IP - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x110-honorific-pd-charging-data-cable-ip-black/</t>
@@ -1520,344 +1604,326 @@
   <si>
     <t>Кабель HOCO X121 Nuevo PD27W charging data cable IP Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x121-nuevo-pd27w-charging-data-cable-ip-black/</t>
   </si>
   <si>
     <t>6942007662178</t>
   </si>
   <si>
     <t>Кабель HOCO X122 Benefit PD27W silicone charging data cable IP(Packaged) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x122-benefit-pd27w-silicone-charging-data-cable-1/</t>
   </si>
   <si>
     <t>6931474752215</t>
   </si>
   <si>
     <t>Кабель hoco X14 Double speed 60W charging data cable Type-C to Type-C (L=1M) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x14-double-speed-60w-charging-data-cable-type-c-t/</t>
   </si>
   <si>
-    <t>6942007642606</t>
-[...16 lines deleted...]
-  <si>
     <t>6931474752208</t>
   </si>
   <si>
     <t>Кабель hoco X14 Double speed PD charging data cable for Lightning (L=2M) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x14-double-speed-pd-charging-data-cable-for-lig-1/</t>
   </si>
   <si>
     <t>6942007609364</t>
   </si>
   <si>
     <t>Кабель Hoco X96 Hyper PD charging data cable (T.C to IP) (L=0.25) - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-x96-hyper-pd-charging-data-cable-t-c-to-ip-l-0--1/</t>
   </si>
   <si>
     <t>Кабели Hoco Type-C to Type-C</t>
   </si>
   <si>
+    <t>6942007661072</t>
+  </si>
+  <si>
+    <t>Кабель HOCO U143 Joy 240W 4-in-1 charging data cable USB/C to IP/C - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-u143-joy-240w-4-in-1-charging-data-cable-usb-c-to/</t>
+  </si>
+  <si>
     <t>6942007673525</t>
   </si>
   <si>
     <t>Кабель HOCO U150 Exquisite bracket 60W charging data cable Type-c to Type-c - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-u150-exquisite-bracket-60w-charging-data-cable-ty/</t>
   </si>
   <si>
-    <t>Кабели Hoco 3 в 1</t>
-[...17 lines deleted...]
-    <t>https://hoco-optom.ru/product/kabel-hoco-x26-xpress-lightning-micro-usb-type-c-cherno-kras/</t>
+    <t>6956116797904</t>
+  </si>
+  <si>
+    <t>Кабель Joy Room S-A28 Flash Series 60W Fast Charging Data Cable (Type-C to Type-C) 2m-Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joy-room-s-a28-flash-series-60w-fast-charging-data-cab/</t>
+  </si>
+  <si>
+    <t>6956116797928</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A28 Flash Series 60W Fast Charging Data Cable (Type-C to Type-C) 2m-White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-60w-fast-charging-data-ca-2/</t>
   </si>
   <si>
     <t>AUX Кабели Hoco</t>
   </si>
   <si>
     <t>6942007664196</t>
   </si>
   <si>
     <t>Адаптер Hoco E150 Path car AUX BT receiver with cable Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/adapter-hoco-e150-path-car-aux-bt-receiver-with-cable-metal/</t>
   </si>
   <si>
     <t>6942007623674</t>
   </si>
   <si>
     <t>Беспроводной адаптер  HOCO HU1 Way car wireless car play adapter - Metal grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnoj-adapter-hoco-hu1-way-car-wireless-car-play-adap/</t>
   </si>
   <si>
-    <t>6931474759863</t>
-[...16 lines deleted...]
-  <si>
     <t>6931474759948</t>
   </si>
   <si>
     <t>Кабель hoco AUX UPA19 digital audio conversion cable for Type-C (Type-C male connector to DC3.5 male connector) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-aux-upa19-digital-audio-conversion-cable-for-type/</t>
   </si>
   <si>
     <t>6957531078142</t>
   </si>
   <si>
     <t>Кабель hoco UPA10 audio 3.5mm - Серый</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-upa10-audio-3-5mm-seryj/</t>
   </si>
   <si>
-    <t>6957531079293</t>
-[...7 lines deleted...]
-  <si>
     <t>6957531079323</t>
   </si>
   <si>
     <t>Кабель hoco UPA12 AUX with mic - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-upa12-aux-with-mic-chernyj/</t>
   </si>
   <si>
     <t>6931474789136</t>
   </si>
   <si>
     <t>Кабель HOCO UPA24 smooth AUX audio cable - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-upa24-smooth-aux-audio-cable-chernyj/</t>
   </si>
   <si>
     <t>6942007631235</t>
   </si>
   <si>
     <t>Кабель HOCO UPA31 Cindy Spring Audio Cable AUX - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-upa31-cindy-spring-audio-cable-aux-black/</t>
   </si>
   <si>
     <t>6942007663793</t>
   </si>
   <si>
     <t>Кабель HOCO UPA33 Nuevo audio cable AUX Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-upa33-nuevo-audio-cable-aux-black/</t>
   </si>
   <si>
     <t>6942007663809</t>
   </si>
   <si>
     <t>Кабель HOCO UPA33A Nuevo digital audio conversion cable IP Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-upa33a-nuevo-digital-audio-conversion-cable-ip-bl/</t>
   </si>
   <si>
-    <t>6942007663816</t>
-[...7 lines deleted...]
-  <si>
     <t>Хабы Hoco</t>
   </si>
   <si>
+    <t>6942007667319</t>
+  </si>
+  <si>
+    <t>USB HUB HOCO HB1B 4-in-1 converter (USB to USB3.0*4) - Metal Gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/usb-hub-hoco-hb1b-4-in-1-converter-usb-to-usb3-0-4-metal-gra/</t>
+  </si>
+  <si>
+    <t>6942007667326</t>
+  </si>
+  <si>
+    <t>USB HUB HOCO HB1C 4-IN-1 converter(Type-c to USB3.0*4) metal gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/usb-hub-hoco-hb1c-4-in-1-converter-type-c-to-usb3-0-4-metal/</t>
+  </si>
+  <si>
+    <t>6931474784841</t>
+  </si>
+  <si>
+    <t>USB HUB HOCO HB31 Easy 4-in-1 converter(USB to USB2.0*3)(L=0.2) Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/usb-hub-hoco-hb31-easy-4-in-1-converter-usb-to-usb2-0-3-l-0/</t>
+  </si>
+  <si>
     <t>6957531038139</t>
   </si>
   <si>
     <t>Хаб hoco HB1 4USB Line - Серый</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/hab-hoco-hb1-4usb-line-seryj/</t>
   </si>
   <si>
     <t>6931474765482</t>
   </si>
   <si>
     <t>Хаб hoco HB26 4 in 1 adapter(Type-C to USB3.0+USB2.0*3) - Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/hab-hoco-hb26-4-in-1-adapter-type-c-to-usb3-0-usb2-0-3-gray/</t>
   </si>
   <si>
-    <t>6931474765468</t>
-[...7 lines deleted...]
-  <si>
     <t>Хаб HOCO HB26 4in1 adapter (Type-c to USB3.0+USB2.0*3) - Metal Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/hab-hoco-hb26-4in1-adapter-type-c-to-usb3-0-usb2-0-3-metal-g/</t>
   </si>
   <si>
-    <t>Хаб HOCO HB26 4in1 adapter (USB to USB3.0+USB2.0*3) - Metal Gray</t>
-[...4 lines deleted...]
-  <si>
     <t>6942007647311</t>
   </si>
   <si>
     <t>Хаб HOCO HB52 WOW 8-IN-1 multi function converter(HDTV+RJ45+SD/TF+PD+Type-C3.0+USB3.0*2) Deep space gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/hab-hoco-hb52-wow-8-in-1-multi-function-converter-hdtv-rj45/</t>
   </si>
   <si>
     <t>HDMI Hoco</t>
   </si>
   <si>
     <t>6942007671491</t>
   </si>
   <si>
     <t>Кабель HOCO UA43 Type-c to HDTV screen mirroring cable - Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-hoco-ua43-type-c-to-hdtv-screen-mirroring-cable-metal/</t>
   </si>
   <si>
     <t>Переходники Hoco</t>
   </si>
   <si>
     <t>6942007608831</t>
   </si>
   <si>
     <t>Переходник Hoco UA24 IP male to USB female 2.0 converter - Металлический серый</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/perekhodnik-hoco-ua24-ip-male-to-usb-female-2-0-converter-me/</t>
   </si>
   <si>
     <t>Переходники для кабелей Hoco</t>
   </si>
   <si>
     <t>6931474761996</t>
   </si>
   <si>
     <t>Адаптер hoco UA17 iP Male to Type-C female USB2.0 adapter</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/adapter-hoco-ua17-ip-male-to-type-c-female-usb2-0-adapter/</t>
   </si>
   <si>
+    <t>6931474761989</t>
+  </si>
+  <si>
+    <t>Адаптер hoco UA17 iP Male to USB female USB2.0 adapter</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/adapter-hoco-ua17-ip-male-to-usb-female-usb2-0-adapter/</t>
+  </si>
+  <si>
     <t>6931474762016</t>
   </si>
   <si>
     <t>Адаптер hoco UA17 Type-C male to USB female USB3.0 adapter</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/adapter-hoco-ua17-type-c-male-to-usb-female-usb3-0-adapter/</t>
   </si>
   <si>
     <t>6931474762009</t>
   </si>
   <si>
     <t>Адаптер hoco UA17 USB Male to Type-C female USB2.0 adapter</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/adapter-hoco-ua17-usb-male-to-type-c-female-usb2-0-adapter/</t>
   </si>
   <si>
+    <t>6942007671507</t>
+  </si>
+  <si>
+    <t>Кабель HOCO UA43A Type-c to HDTV conversion cable Metal gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-hoco-ua43a-type-c-to-hdtv-conversion-cable-metal-gray/</t>
+  </si>
+  <si>
     <t>6931474769329</t>
   </si>
   <si>
     <t>Переходник Hoco HB27 Type-C multi-function converter (HDTV+USB3.0+USB2.0x2+PD) - Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/perekhodnik-hoco-hb27-type-c-multi-function-converter-hdtv-u/</t>
   </si>
   <si>
     <t>6931474769336</t>
   </si>
   <si>
     <t>Переходник Hoco HB28 Type-C multi-function converter (HDTV+USB3.0+USB2.0+SD+TF+PD) - Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/perekhodnik-hoco-hb28-type-c-multi-function-converter-hdtv-u/</t>
   </si>
   <si>
     <t>Переходники для наушников Hoco</t>
   </si>
   <si>
     <t>6931474783820</t>
   </si>
   <si>
     <t>Кабель Hoco UPA23 AUX audio cable - Metal gray</t>
@@ -1871,98 +1937,80 @@
   <si>
     <t>Переходник hoco LS33 Type-C Digital 3.5 Audio converter</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/perekhodnik-hoco-ls33-type-c-digital-3-5-audio-converter/</t>
   </si>
   <si>
     <t>6942007663618</t>
   </si>
   <si>
     <t>Переходник HOCO LS36A Fresh digital audio converter IP to 3.5 Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/perekhodnik-hoco-ls36a-fresh-digital-audio-converter-ip-to-3/</t>
   </si>
   <si>
     <t>6931474769459</t>
   </si>
   <si>
     <t>Переходник Hoco UPA22 AUX silicone audio cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/perekhodnik-hoco-upa22-aux-silicone-audio-cable-black/</t>
   </si>
   <si>
-    <t>6931474769473</t>
-[...7 lines deleted...]
-  <si>
     <t>6931474769480</t>
   </si>
   <si>
     <t>Переходник Hoco UPA22 iP silicone digital audio conversion cable - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/perekhodnik-hoco-upa22-ip-silicone-digital-audio-conversio-1/</t>
   </si>
   <si>
     <t>6931474769497</t>
   </si>
   <si>
     <t>Переходник Hoco UPA22 Type-C silicone digital audio conversion cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/perekhodnik-hoco-upa22-type-c-silicone-digital-audio-convers/</t>
   </si>
   <si>
     <t>Сетевые адаптеры Hoco</t>
   </si>
   <si>
     <t>6931474777713</t>
   </si>
   <si>
     <t>Зарядка Hoco C102A Fuerza QC3.0 four-port charger(EU) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-c102a-fuerza-qc3-0-four-port-charger-eu-whit-1/</t>
   </si>
   <si>
-    <t>6931474784810</t>
-[...7 lines deleted...]
-  <si>
     <t>6931474746924</t>
   </si>
   <si>
     <t>Зарядка hoco C76A Plus PD 20W (Type-C на Lightning) (ЕС)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-c76a-plus-pd-20w-type-c-na-lightning-es/</t>
   </si>
   <si>
     <t>6931474779885</t>
   </si>
   <si>
     <t>Зарядка Hoco C80A Plus Rapido PD20W+QC3.0 charger(EU) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-c80a-plus-rapido-pd20w-qc3-0-charger-eu-whit-1/</t>
   </si>
   <si>
     <t>6931474749499</t>
   </si>
   <si>
     <t>Зарядка HOCO C88A Star round dual port charger (EU) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-c88a-star-round-dual-port-charger-eu-white/</t>
@@ -2009,365 +2057,383 @@
   <si>
     <t>Зарядное устройство HOCO C162A Source single port PD40W Charger(EU) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-c162a-source-single-port-pd40w-c-1/</t>
   </si>
   <si>
     <t>6942007653848</t>
   </si>
   <si>
     <t>Зарядное устройство HOCO CS74A Star speed PD45W+QC3.0 charger(EU) Midnight - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-cs74a-star-speed-pd45w-qc3-0-charg/</t>
   </si>
   <si>
     <t>6942007651325</t>
   </si>
   <si>
     <t>Зарядное устройство HOCO N70 Nuevo single port PD30W charger(EU) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-n70-nuevo-single-port-pd30w-charge/</t>
   </si>
   <si>
+    <t>6942007667784</t>
+  </si>
+  <si>
+    <t>Зарядное устройство HOCO N75 Grande 66W(2C1A) Charger(EU) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-n75-grande-66w-2c1a-charger-eu-bla/</t>
+  </si>
+  <si>
     <t>6942007672979</t>
   </si>
   <si>
     <t>Зарядное устройство HOCO N76 Star single port PD25W charger(EU) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-n76-star-single-port-pd25w-charger/</t>
   </si>
   <si>
     <t>6942007673006</t>
   </si>
   <si>
     <t>Зарядное устройство HOCO N77 Star single port PD45W charger set(C to C)(EU) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-n77-star-single-port-pd45w-charger/</t>
   </si>
   <si>
     <t>6942007672993</t>
   </si>
   <si>
     <t>Зарядное устройство HOCO N77 Star single port PD45W charger(EU) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-n77-star-single-port-pd45w-charg-1/</t>
   </si>
   <si>
     <t>6942007629102</t>
   </si>
   <si>
     <t>Переходник Hoco AC6 Unimpeded universal conversion plug (EU) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/perekhodnik-hoco-ac6-unimpeded-universal-conversion-plug-eu/</t>
   </si>
   <si>
+    <t>6942007663847</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство HOCO C157A Smart PD30W+QC3.0 multi-protocol charger(EU) Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-c157a-smart-pd30w-qc3-0--1/</t>
+  </si>
+  <si>
     <t>6942007671965</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство HOCO C158A PD45W charger EU Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-c158a-pd45w-charger-eu-bla/</t>
   </si>
   <si>
-    <t>6942007671989</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-c159a-upgrade-single-port/</t>
+    <t>6942007680349</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство HOCO CS111A Lounge single-port 22.5W multi-protocol charger(EU) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-cs111a-lounge-single-por-3/</t>
+  </si>
+  <si>
+    <t>6942007680356</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство HOCO CS111A Lounge single-port 22.5W multi-protocol charger(EU) - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-cs111a-lounge-single-por-2/</t>
+  </si>
+  <si>
+    <t>6942007680424</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство HOCO CS113A Lounge single-port PD40W charger (EU) Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-cs113a-lounge-single-por-3/</t>
+  </si>
+  <si>
+    <t>6942007680431</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство HOCO CS113A Lounge single-port PD40W charger(EU) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-cs113a-lounge-single-por-2/</t>
+  </si>
+  <si>
+    <t>6942007677332</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство HOCO N83 Profit single port PD40W charger(EU) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-n83-profit-single-port-p-1/</t>
+  </si>
+  <si>
+    <t>6942007677349</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство HOCO N83 Profit single port PD40W charger(EU) - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-n83-profit-single-port-pd4/</t>
   </si>
   <si>
     <t>6942007656580</t>
   </si>
   <si>
     <t>Сетевой Адаптер Hoco C109A(10.5W) Fighter single port Charger (EU)White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-c109a-10-5w-fighter-single-port-charger/</t>
   </si>
   <si>
     <t>6942007656658</t>
   </si>
   <si>
     <t>Сетевой адаптер HOCO C109A(PD20W) Fighter single port PD20W Charger(EU) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-c109a-pd20w-fighter-single-port-pd20w-c/</t>
   </si>
   <si>
     <t>6931474716255</t>
   </si>
   <si>
     <t>Сетевой адаптер hoco C12Q Smart QC3.0 charger (EU) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-c12q-smart-qc3-0-charger-eu-black/</t>
   </si>
   <si>
     <t>6931474716262</t>
   </si>
   <si>
     <t>Сетевой адаптер hoco C12Q Smart QC3.0 charger (EU) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-c12q-smart-qc3-0-charger-eu-white/</t>
   </si>
   <si>
-    <t>6942007627375</t>
-[...25 lines deleted...]
-  <si>
     <t>6942007630337</t>
   </si>
   <si>
     <t>Сетевой адаптер HOCO C149A Charm PD30W+QC3.0 Charger (EU) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-c149a-charm-pd30w-qc3-0-charger-eu-whit/</t>
   </si>
   <si>
     <t>6931474746917</t>
   </si>
   <si>
     <t>Сетевой адаптер hoco C76A Plus 20W</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-c76a-plus-20w/</t>
   </si>
   <si>
     <t>6942007616300</t>
   </si>
   <si>
     <t>Сетевой адаптер Hoco C76A Pro Majestic single port PD30W charger - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoe-zu-hoco-c76a-pro-majestic-single-port-pd30w-charger-white/</t>
   </si>
   <si>
     <t>6931474749482</t>
   </si>
   <si>
     <t>Сетевой адаптер hoco C88A Star round dual port charger (EU) - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-c88a-star-round-dual-port-charger-eu-ch/</t>
   </si>
   <si>
     <t>6931474762177</t>
   </si>
   <si>
     <t>Сетевой адаптер hoco C94A Metro single port PD 20W charger (EU) - Белый</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-c94a-metro-single-port-pd-20w-charger-e/</t>
   </si>
   <si>
-    <t>6942007609883</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-cs21a-rich-single-port-qc3-0-charger-eu/</t>
+    <t>6931474766076</t>
+  </si>
+  <si>
+    <t>Сетевой адаптер hoco C97A PD20W+QC3.0 charger (EU) - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-c97a-pd20w-qc3-0-charger-eu-white/</t>
   </si>
   <si>
     <t>6942007609913</t>
   </si>
   <si>
     <t>Сетевой адаптер Hoco CS22A Value Single Port PD30W Charger (EU) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-cs22a-value-single-port-pd30w-charger-e/</t>
   </si>
   <si>
     <t>6942007609944</t>
   </si>
   <si>
     <t>Сетевой адаптер Hoco CS23A Sunlight dual port PD30W+QC3.0 charger - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoe-zu-hoco-cs23a-sunlight-dual-port-pd30w-qc3-0-charger-black/</t>
   </si>
   <si>
     <t>6942007639811</t>
   </si>
   <si>
     <t>Сетевой Адаптер HOCO CS26A Article PD45W(2C1A)charger(EU) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-cs26a-article-pd45w-2c1a-charger-eu-bla/</t>
   </si>
   <si>
     <t>6942007639835</t>
   </si>
   <si>
     <t>Сетевой Адаптер HOCO CS27A Supply PD67W(3C1A)charger(EU) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-cs27a-supply-pd67w-3c1a-charger-eu-blac/</t>
   </si>
   <si>
-    <t>6942007617451</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007638425</t>
   </si>
   <si>
     <t>Сетевой Адаптер HOCO CS61A Bright PD30W+QC3.0 charger(EU) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-cs61a-bright-pd30w-qc3-0-charger-eu-bla/</t>
   </si>
   <si>
+    <t>6942007638470</t>
+  </si>
+  <si>
+    <t>Сетевой Адаптер HOCO CS63A Bright PD65W(1A1C) charger(EU) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-cs63a-bright-pd65w-1a1c-charger-eu-blac/</t>
+  </si>
+  <si>
     <t>6942007653862</t>
   </si>
   <si>
     <t>Сетевой адаптер HOCO CS75A Star Speed PD70W(2C1A) charger Midnight Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-cs75a-star-speed-pd70w-2c1a-charger-mid/</t>
   </si>
   <si>
     <t>6931474760067</t>
   </si>
   <si>
     <t>Сетевой адаптер hoco N22 Jetta PD 25W charger (EU) - Белый</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-n22-jetta-pd-25w-charger-eu-belyj/</t>
   </si>
   <si>
     <t>6931474730992</t>
   </si>
   <si>
     <t>Сетевой адаптер hoco N4 Aspiring dual port charger (EU) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-n4-aspiring-dual-port-charger-eu-black/</t>
   </si>
   <si>
     <t>6931474731005</t>
   </si>
   <si>
     <t>Сетевой адаптер hoco N4 Aspiring dual port charger (EU) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-n4-aspiring-dual-port-charger-eu-white/</t>
   </si>
   <si>
     <t>6942007644181</t>
   </si>
   <si>
     <t>Сетевой Адаптер HOCO N60 Gentle single port PD20W charger(EU) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-n60-gentle-single-port-pd20w-charger-eu/</t>
   </si>
   <si>
-    <t>6942007644242</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007644303</t>
   </si>
   <si>
     <t>Сетевой Адаптер HOCO N62 Gental PD30W+QC3.0 charger(EU) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-n62-gental-pd30w-qc3-0-charger-eu-white/</t>
   </si>
   <si>
     <t>6942007644365</t>
   </si>
   <si>
     <t>Сетевой Адаптер HOCO N63 Gental PD30W+QC3.0 charger(EU) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-n63-gental-pd30w-qc3-0-charger-eu-white/</t>
   </si>
   <si>
     <t>6942007655101</t>
   </si>
   <si>
     <t>Сетевой адаптер HOCO N64 Ingenious single port PD20W charger (EU) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-n64-ingenious-single-port-pd20w-charger/</t>
   </si>
   <si>
-    <t>6942007655118</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007655224</t>
   </si>
   <si>
     <t>Сетевой адаптер HOCO N66 Ingenious single port PD35W charger (EU) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-n66-ingenious-single-port-pd35w-charger/</t>
   </si>
   <si>
     <t>6942007655231</t>
   </si>
   <si>
     <t>Сетевой адаптер HOCO N66 Ingenious single port PD35W charger(EU) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/hoco-n66-ingenious-single-port-pd35w-charger-eu-white/</t>
   </si>
   <si>
     <t>6942007651264</t>
   </si>
   <si>
     <t>Сетевой Адаптер HOCO N69 Nuevo PD20W+QC3.0 charger (EU) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-n69-nuevo-pd20w-qc3-0-charger-eu-white/</t>
@@ -2399,890 +2465,890 @@
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-n74-speed-single-port-pd25w-ultr-thin-c/</t>
   </si>
   <si>
     <t>6942007661218</t>
   </si>
   <si>
     <t>Сетевой Адаптер HOCO N74 Speed single-port PD25W ultra-thin charger(EU) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-n74-speed-single-port-pd25w-ultra-thin/</t>
   </si>
   <si>
     <t>Сетевые фильтры hoco</t>
   </si>
   <si>
     <t>6931474778284</t>
   </si>
   <si>
     <t>Зарядка Hoco AC5 Level dual port universal conversion charger - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-ac5-level-dual-port-universal-conversion-charg/</t>
   </si>
   <si>
+    <t>6942007647281</t>
+  </si>
+  <si>
+    <t>Сетевой адаптер HOCO UA37 Type-c ethernet adapter(1000Mbps) Metal gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-ua37-type-c-ethernet-adapter-1000mbps-m/</t>
+  </si>
+  <si>
+    <t>6942007647274</t>
+  </si>
+  <si>
+    <t>Сетевой адаптер HOCO UA37 USB ethernet adapter(1000Mbps) Metal gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-ua37-usb-ethernet-adapter-1000mbps-meta/</t>
+  </si>
+  <si>
     <t>Зарядки Hoco</t>
   </si>
   <si>
     <t>6931474765246</t>
   </si>
   <si>
     <t>Автомобильное ЗУ Hoco E70 PD30W+QC3.0 car BT FM transmitter - Magic night</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-e70-pd30w-qc3-0-car-bt-fm-transmitter-2/</t>
   </si>
   <si>
-    <t>6942007616324</t>
-[...7 lines deleted...]
-  <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-c80a-plus-rapido-pd20w-qc3-0-charger-eu-white/</t>
   </si>
   <si>
     <t>6931474798725</t>
   </si>
   <si>
     <t>Зарядное устройство HOCO C126a pure power PD40W three-port (2C1A) charger (EU) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-c126a-pure-power-pd40w-three-port/</t>
   </si>
   <si>
     <t>Lightning Зарядки Hoco</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-c102a-fuerza-qc3-0-four-port-charger-eu-white/</t>
   </si>
   <si>
     <t>6942007656597</t>
   </si>
   <si>
     <t>Зарядка HOCO C109A(10.5W) Fighter single port charger set(IP)(EU) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-c109a-10-5w-fighter-single-port-charger-set-ip/</t>
   </si>
   <si>
     <t>6931474779892</t>
   </si>
   <si>
     <t>Зарядка Hoco C80A Plus Rapido PD20W+QC3.0 charger set(C to iP)(EU) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-c80a-plus-rapido-pd20w-qc3-0-charger-set-c-t-1/</t>
   </si>
   <si>
+    <t>6957531047735</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство HOCO C11 Smart single USB (lightning cable)charger set(EU) white</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-c11-smart-single-usb-light/</t>
+  </si>
+  <si>
     <t>Micro Зарядки Hoco</t>
   </si>
   <si>
-    <t>6942007656603</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/zaryadka-hoco-c109a-10-5w-fighter-single-port-charger-set-mi/</t>
+    <t>6957531064114</t>
+  </si>
+  <si>
+    <t>Зарядка hoco C12 Smart (Micro) - Черный</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/zaryadka-hoco-c12-smart-micro-chernyj/</t>
   </si>
   <si>
     <t>6931474716279</t>
   </si>
   <si>
     <t>Зарядка hoco C12Q Smart QC3.0 charger set (Micro) (EU) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-c12q-smart-qc3-0-charger-set-micro-eu-black/</t>
   </si>
   <si>
     <t>6931474716286</t>
   </si>
   <si>
     <t>Зарядка hoco C12Q Smart QC3.0 charger set (Micro) (EU) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-c12q-smart-qc3-0-charger-set-micro-eu-white/</t>
   </si>
   <si>
-    <t>6942007630221</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/zaryadka-hoco-c145a-charm-single-port-qc3-0-charger-set-micr/</t>
+    <t>6957531047742</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство HOCO C11 Smart single USB (Micro cable)charger set(EU) white</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-c11-smart-single-usb-micro/</t>
+  </si>
+  <si>
+    <t>6931474782113</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство Hoco N25 Maker dual port charger(Micro) (EU) Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-n25-maker-dual-port-charge/</t>
+  </si>
+  <si>
+    <t>2000000067667</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство HOCO N9 HOCO N9 Especial singl port charger set (Micro) White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-n9-hoco-n9-especial-singl/</t>
   </si>
   <si>
     <t>6931474731043</t>
   </si>
   <si>
     <t>Сетевой адаптер hoco N4 Aspiring dual port charger set (for Micro) (EU) - Белый</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-n4-aspiring-dual-port-charger-set-for-m/</t>
   </si>
   <si>
+    <t>6931474731036</t>
+  </si>
+  <si>
+    <t>Сетевой адаптер hoco N4 Aspiring dual port charger set (for Micro) (EU) - Черный</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoj-adapter-hoco-n4-aspiring-dual-port-charger-set-for-2/</t>
+  </si>
+  <si>
     <t>Type-C Зарядки Hoco</t>
   </si>
   <si>
     <t>6942007656610</t>
   </si>
   <si>
     <t>Зарядка  HOCO C109A(10.5W) Fighter single port charger (Type-c) (EU) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-c109a-10-5w-fighter-single-port-charger-type-c/</t>
   </si>
   <si>
     <t>6942007655279</t>
   </si>
   <si>
     <t>Зарядка  HOCO N66 Ingenious single port PD35W charger set (Type-c to Type-c) (EU) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-n66-ingenious-single-port-pd35w-charger-set--1/</t>
   </si>
   <si>
     <t>6931474784834</t>
   </si>
   <si>
     <t>Зарядка Hoco C109A Fighter single port QC3.0 charger set(Type-C)(EU) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-c109a-fighter-single-port-qc3-0-charger-set-ty/</t>
   </si>
   <si>
-    <t>6942007656672</t>
-[...7 lines deleted...]
-  <si>
     <t>6931474716293</t>
   </si>
   <si>
     <t>Зарядка hoco C12Q Smart QC3.0 charger set (Type-C) (EU) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-c12q-smart-qc3-0-charger-set-type-c-eu-black/</t>
   </si>
   <si>
     <t>6931474716309</t>
   </si>
   <si>
     <t>Зарядка hoco C12Q Smart QC3.0 charger set (Type-C) (EU) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-c12q-smart-qc3-0-charger-set-type-c-eu-white/</t>
   </si>
   <si>
-    <t>6942007630238</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007630290</t>
   </si>
   <si>
     <t>Зарядка HOCO C147A Charm PD20W+QC3.0 charger set(Type-c to Type-c)(EU) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-c147a-charm-pd20w-qc3-0-charger-set-type-c-t-1/</t>
   </si>
   <si>
-    <t>6942007630351</t>
-[...7 lines deleted...]
-  <si>
     <t>6931474779908</t>
   </si>
   <si>
     <t>Зарядка Hoco C80A Plus Rapido PD20W+QC3.0 charger set(Type-C to Type-C)(EU) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-c80a-plus-rapido-pd20w-qc3-0-charger-set-type/</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-c80a-plus-rapido-pd20w-qc3-0-charger-set-typ-1/</t>
   </si>
   <si>
     <t>6931474762191</t>
   </si>
   <si>
     <t>Зарядка hoco C94A Metro single port PD20W charger set (Type-C TO Type-C) (EU)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-c94a-metro-single-port-pd20w-charger-set-typ-1/</t>
   </si>
   <si>
-    <t>6942007609906</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007609968</t>
   </si>
   <si>
     <t>Зарядка HOCO CS23A Sunlight Dual-Port PD30W+QC3.0 Charger Set (Type-c to Type-c)(EU) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-cs23a-sunlight-dual-port-pd30w-qc3-0-charger-1/</t>
   </si>
   <si>
     <t>6942007617079</t>
   </si>
   <si>
     <t>Зарядка Hoco N41 Almighty PD20W+QC3.0 Charger Set (Type-c to Type-c)(EU) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-n41-almighty-pd20w-qc3-0-charger-set-type-c-to/</t>
   </si>
   <si>
     <t>6942007644228</t>
   </si>
   <si>
     <t>Зарядка HOCO N60 Gentle single port PD20W charger set(Type-c to Type-c)(EU) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-n60-gentle-single-port-pd20w-charger-set-typ-1/</t>
   </si>
   <si>
     <t>6942007644280</t>
   </si>
   <si>
     <t>Зарядка HOCO N61 Gental PD20W+QC3.0 charger(Type-c to Type-c)(EU) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-n61-gental-pd20w-qc3-0-charger-type-c-to-type/</t>
   </si>
   <si>
-    <t>6942007644341</t>
-[...25 lines deleted...]
-  <si>
     <t>6942007675192</t>
   </si>
   <si>
     <t>Зарядное устройство HOCO C161A Speed single port PD40W charger set(C to C)(EU) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-c161a-speed-single-port-pd40w-char/</t>
   </si>
   <si>
     <t>6942007675239</t>
   </si>
   <si>
     <t>Зарядное устройство HOCO C162A Source single port PD40W Charger set(C to C)(EU) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-c162a-source-single-port-pd40w-cha/</t>
   </si>
   <si>
+    <t>6942007671972</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство HOCO C158A Upgrade PD45W(1C1A) charger set(Type-c to Type-c) Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-c158a-upgrade-pd45w-1c1a-c/</t>
+  </si>
+  <si>
+    <t>6942007680363</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство HOCO CS111A Lounge single-port 22.5W multi-protocol charger set(Type-C)(EU) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-cs111a-lounge-single-por-1/</t>
+  </si>
+  <si>
+    <t>6942007680370</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство HOCO CS111A Lounge single-port 22.5W multi-protocol charger set(Type-C)(EU) - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-cs111a-lounge-single-port/</t>
+  </si>
+  <si>
+    <t>6942007680400</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство HOCO CS112A Lounge PD30W+QC3.0 charger set(Type-C to Type-C)(EU) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-cs112a-lounge-pd30w-qc3--1/</t>
+  </si>
+  <si>
+    <t>6942007680417</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство HOCO CS112A Lounge PD30W+QC3.0 charger set(Type-C to Type-C)(EU) - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-cs112a-lounge-pd30w-qc3-0/</t>
+  </si>
+  <si>
+    <t>6942007680448</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство HOCO CS113A Lounge single-port PD40W charger set(Type-C to Type-C)(EU) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-cs113a-lounge-single-por-1/</t>
+  </si>
+  <si>
+    <t>6942007680455</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство HOCO CS113A Lounge single-port PD40W charger set(Type-C to Type-C)(EU) - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-cs113a-lounge-single-port/</t>
+  </si>
+  <si>
     <t>6942007672986</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство HOCO N76 Star single port PD25W charger set(C to C)(EU) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-n76-star-single-port-pd25w/</t>
   </si>
   <si>
+    <t>6942007677356</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство HOCO N83 Profit single port PD40W charger set(Type-c to Type-c)(EU) Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-n83-profit-single-port-p-2/</t>
+  </si>
+  <si>
+    <t>6942007677363</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство HOCO N83 Profit single port PD40W charger set(Type-c to Type-c)(EU) White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-n83-profit-single-port-p-3/</t>
+  </si>
+  <si>
     <t>Type-C to Lightning Зарядки Hoco</t>
   </si>
   <si>
     <t>6942007630283</t>
   </si>
   <si>
     <t>Зарядка HOCO C147A Charm PD20W+QC3.0 charger set (Type-c to IP) (EU) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-c147a-charm-pd20w-qc3-0-charger-set-type-c-to/</t>
   </si>
   <si>
-    <t>6942007630344</t>
-[...7 lines deleted...]
-  <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-c76a-plus-pd-20w-type-c-na-lightning-es-1/</t>
   </si>
   <si>
-    <t>6942007616317</t>
-[...7 lines deleted...]
-  <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-c80a-plus-rapido-pd20w-qc3-0-charger-set-c-to/</t>
   </si>
   <si>
     <t>6931474762184</t>
   </si>
   <si>
     <t>Зарядка hoco C94A Metro single port PD20W charger set (Type-C to iP) (EU)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-c94a-metro-single-port-pd20w-charger-set-type/</t>
   </si>
   <si>
     <t>6942007609951</t>
   </si>
   <si>
     <t>Зарядка HOCO CS23A Sunlight dual-port PD30W+QC3.0 Charger Set (Type-c to IP) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-cs23a-sunlight-dual-port-pd30w-qc3-0-charger-s/</t>
   </si>
   <si>
-    <t>6942007644204</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007644266</t>
   </si>
   <si>
     <t>Зарядка HOCO N61 Gental PD20W+QC3.0 charger(Type-c to IP)(EU) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-n61-gental-pd20w-qc3-0-charger-type-c-to-ip-eu/</t>
   </si>
   <si>
     <t>6942007644327</t>
   </si>
   <si>
     <t>Зарядка HOCO N62 Gentle single port PD30W charger set(Type-c to IP)(EU) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-n62-gentle-single-port-pd30w-charger-set-type/</t>
   </si>
   <si>
-    <t>6942007644389</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007655255</t>
   </si>
   <si>
     <t>Зарядка HOCO N66 Ingenious single port PD35W charger set (Type-c to IP) (EU) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-n66-ingenious-single-port-pd35w-charger-set-ty/</t>
   </si>
   <si>
     <t>6942007651400</t>
   </si>
   <si>
     <t>Зарядка HOCO N71 Nuevo PD30W+QC3.0 charger set(Type-C-to-IP(EU) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-n71-nuevo-pd30w-qc3-0-charger-set-type-c-to-ip/</t>
   </si>
   <si>
     <t>Зарядки для часов Watch</t>
   </si>
   <si>
     <t>6942007638517</t>
   </si>
   <si>
     <t>Зарядка для Часов HOCO CW59 iWatch &amp; SAM watch wireless charger White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-dlya-chasov-hoco-cw59-iwatch-sam-watch-wireless-cha/</t>
   </si>
   <si>
     <t>Зарядные конвертеры Hoco</t>
   </si>
   <si>
     <t>6931474783509</t>
   </si>
   <si>
     <t>Зарядка Hoco N28 Founder PD20W+QC3.0 charger(EU) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-hoco-n28-founder-pd20w-qc3-0-charger-eu-black/</t>
   </si>
   <si>
-    <t>6931474783516</t>
-[...7 lines deleted...]
-  <si>
     <t>6931474791511</t>
   </si>
   <si>
     <t>Зарядный конвертер Hoco AC6 Unimpeded universal conversion plug (EU) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/hoco-ac6-unimpeded-universal-conversion-plug-eu-black/</t>
   </si>
   <si>
     <t>6931474790910</t>
   </si>
   <si>
     <t>Зарядный конвертер Hoco C113A Awesome PD65W dual port (1A1C)charger (EU) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadnyy-konverter-hoco-c113a-awesome-pd65w-dual-port-1a1c-charger-eu-white/</t>
   </si>
   <si>
     <t>6931474798312</t>
   </si>
   <si>
     <t>Зарядный конвертер HOCO C115A header PD65W three port (2C1A) charger (EU) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadnyj-konverter-hoco-c115a-header-pd65w-three-port-2c1a/</t>
   </si>
   <si>
     <t>Беспроводная зарядка Hoco</t>
   </si>
   <si>
     <t>Беспроводная зарядка Hoco для телефона</t>
   </si>
   <si>
     <t>6931474770646</t>
   </si>
   <si>
     <t>Беспроводная зарядка Hoco CW39 Wireless charger for iWatch - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnaya-zaryadka-hoco-cw39-wireless-charger-for-iwatch/</t>
   </si>
   <si>
     <t>Беспроводная зарядка Hoco на три устройства</t>
   </si>
   <si>
+    <t>6942007676960</t>
+  </si>
+  <si>
+    <t>Беспроводное зарядное устройство HOCO CQ23 Pole Qi2.2 3-in-1 magnetic wireless fast charger Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnoe-zaryadnoe-ustrojstvo-hoco-cq23-pole-qi2-2-3-in/</t>
+  </si>
+  <si>
     <t>6942007602341</t>
   </si>
   <si>
     <t>Магнитная беспроводная зарядка Hoco CQ3 Motorcycle folding 3-in-1 magnetic wireless fast charger - Белый</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/magnitnaya-besprovodnaya-zaryadka-hoco-cq3-motorcycle-foldin/</t>
   </si>
   <si>
     <t>6942007602334</t>
   </si>
   <si>
     <t>Магнитная беспроводная зарядка Hoco CQ3 Motorcycle folding 3-in-1 magnetic wireless fast charger - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/magnitnaya-besprovodnaya-zaryadka-hoco-cq3-motorcycle-fold-1/</t>
   </si>
   <si>
     <t>Автомобильные ЗУ Hoco</t>
   </si>
   <si>
-    <t>6942007618908</t>
-[...16 lines deleted...]
-  <si>
     <t>6942007654111</t>
   </si>
   <si>
     <t>FM-трансмиттер HOCO E88 Star 35W(2C) Cigarette lighter car BT FM transmitter Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/fm-transmitter-hoco-e88-star-35w-2c-cigarette-lighter-car-bt/</t>
   </si>
   <si>
     <t>6942007633031</t>
   </si>
   <si>
     <t>Авто ЗУ  HOCO Z56 Friend PD35W+QC3.0 cigarette lighter car charger - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avto-zu-hoco-z56-friend-pd35w-qc3-0-cigarette-lighter-car-ch/</t>
   </si>
   <si>
-    <t>6942007633109</t>
-[...25 lines deleted...]
-  <si>
     <t>6942007662499</t>
   </si>
   <si>
     <t>Авто ЗУ HOCO Z62A Energy single port PD30W car charger Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avto-zu-hoco-z62a-energy-single-port-pd30w-car-charger-metal/</t>
   </si>
   <si>
     <t>6942007644730</t>
   </si>
   <si>
     <t>Автомобильная Зарядка HOCO NZ16 Rigorous single port PD30W car charger set(C To C ) Metal grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-nz16-rigorous-single-port-pd30w/</t>
   </si>
   <si>
     <t>6942007644723</t>
   </si>
   <si>
     <t>Автомобильная Зарядка HOCO NZ16 Rigorous single port PD30W car charger set(C To IP ) Metal grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-nz16-rigorous-single-port-pd30-1/</t>
   </si>
   <si>
-    <t>6942007645652</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007645676</t>
   </si>
   <si>
     <t>Автомобильная Зарядка HOCO Z54 Prosperous dual-port car charger set(IP) Metal grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-z54-prosperous-dual-port-car-cha/</t>
   </si>
   <si>
     <t>6942007645713</t>
   </si>
   <si>
     <t>Автомобильная Зарядка HOCO Z54 Prosperous dual-port car charger set(Type-c) metal grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-z54-prosperous-dual-port-car-c-1/</t>
   </si>
   <si>
     <t>6942007645751</t>
   </si>
   <si>
     <t>Автомобильная Зарядка HOCO Z54A Prosperous 48W dual-port PD30W+QC3.0 car charger set(type-c to ip) Metal grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-z54a-prosperous-48w-dual-port--1/</t>
   </si>
   <si>
     <t>6942007645799</t>
   </si>
   <si>
     <t>Автомобильная Зарядка HOCO Z54B Prosperous PD60W(2C) car charger Metal grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-z54b-prosperous-pd60w-2c-car-cha/</t>
   </si>
   <si>
     <t>6942007633123</t>
   </si>
   <si>
     <t>Автомобильная Зарядка HOCO Z57A Glorious PD30W+QC3.0 car charger set(Type-c to IP) Metal Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-z57a-glorious-pd30w-qc3-0-car--1/</t>
   </si>
   <si>
+    <t>6942007633147</t>
+  </si>
+  <si>
+    <t>Автомобильная Зарядка HOCO Z57A Glorious PD30W+QC3.0 car charger set(Type-c to Type-c) Metal Gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-z57a-glorious-pd30w-qc3-0-car-ch/</t>
+  </si>
+  <si>
     <t>6942007633161</t>
   </si>
   <si>
     <t>Автомобильная зарядка HOCO Z57B Glorious 63W dual-port digital display PD45W+QC3.0 car charger - Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-z57b-glorious-63w-dual-port-digi/</t>
   </si>
   <si>
     <t>6942007641425</t>
   </si>
   <si>
     <t>Автомобильная Зарядка HOCO Z58 Rank single port PD30W car charger Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-z58-rank-single-port-pd30w-car-c/</t>
   </si>
   <si>
-    <t>6942007642095</t>
-[...16 lines deleted...]
-  <si>
     <t>6942007658539</t>
   </si>
   <si>
     <t>Автомобильная Зарядка HOCO Z61A Correct PD60W(2C1A)cigarette lighter car charger - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-z61a-correct-pd60w-2c1a-cigarett/</t>
   </si>
   <si>
     <t>6957531067788</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство HOCO  Z2 Car charger set with micro cable - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z2-car-charger-set--1/</t>
   </si>
   <si>
     <t>6931474783752</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство Hoco E73 pro journey AUX BT audio receiver/transmitter - Black Star</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-e73-pro-journey-aux-b/</t>
   </si>
   <si>
     <t>6931474765185</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство Hoco NZ6 PD45W 3-port(2C1A) car charger - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-nz6-pd45w-3-port-2c1a/</t>
   </si>
   <si>
+    <t>6931474727756</t>
+  </si>
+  <si>
+    <t>Автомобильное зарядное устройство HOCO Z36 Leader dual port car charger set(Micro) black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z36-leader-dual-port/</t>
+  </si>
+  <si>
+    <t>6931474727763</t>
+  </si>
+  <si>
+    <t>Автомобильное зарядное устройство HOCO Z36 Leader dual port car charger set(Micro) white</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z36-leader-dual-por-1/</t>
+  </si>
+  <si>
+    <t>6931474735041</t>
+  </si>
+  <si>
+    <t>Автомобильное зарядное устройство hoco Z39 Farsighted dual port QC3.0 Car charger set (Lightning) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z39-farsighted-dual-2/</t>
+  </si>
+  <si>
+    <t>6931474735065</t>
+  </si>
+  <si>
+    <t>Автомобильное зарядное устройство hoco Z39 Farsighted dual port QC3.0 Car charger set (Micro) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z39-farsighted-dual-4/</t>
+  </si>
+  <si>
+    <t>6931474739681</t>
+  </si>
+  <si>
+    <t>Автомобильное зарядное устройство hoco Z40 Superior с кабелем Lightning - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z40-superior-s-kabe-1/</t>
+  </si>
+  <si>
     <t>6931474770271</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство Hoco Z46 Blue shield single port QC3.0 car charger - Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z46-blue-shield-singl/</t>
   </si>
   <si>
     <t>6931474770332</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство Hoco Z46A Blue whale PD20W+QC3.0 car charger - Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z46a-blue-whale-pd20w/</t>
   </si>
   <si>
-    <t>6942007673167</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z65-smart-dual-cigare/</t>
+    <t>6942007662475</t>
+  </si>
+  <si>
+    <t>Автомобильное зарядное устройство HOCO Z62 Energy single-port QC3.0 car charger set(Type-C) - Metal Gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z62-energy-single-por/</t>
+  </si>
+  <si>
+    <t>6942007671743</t>
+  </si>
+  <si>
+    <t>Автомобильное зарядное устройство HOCO Z64 Anshun 240W digital display 3-in-1 cigarette lighter (2C2A) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z64-anshun-240w-digit/</t>
   </si>
   <si>
     <t>6942007673174</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство HOCO Z65A Smart cigarette lighter(PD45W/2C1A) car charger - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z65a-smart-cigarette/</t>
   </si>
   <si>
     <t>6942007673181</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство HOCO Z65B Smart dual cigarette lighter(PD48W/1A1C) car charger - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z65b-smart-dual-cigar/</t>
   </si>
   <si>
     <t>6942007612296</t>
   </si>
   <si>
     <t>Автомобильное ЗУ Hoco E81 Fantasy PD30W+QC3.0 - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/fm-transmitter-hoco-e81-fantasy-pd30w-qc3-0-black/</t>
   </si>
   <si>
-    <t>6942007601825</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-nz10-handy-pd45w-qc3-0-car-charger-cere/</t>
+    <t>6931474748164</t>
+  </si>
+  <si>
+    <t>Автомобильное ЗУ Hoco NZ1 Developer 36W dual port QC3.0 car charger set(Micro) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-nz1-developer-36w-dual-port-qc3-0-car-1/</t>
+  </si>
+  <si>
+    <t>6931474748171</t>
+  </si>
+  <si>
+    <t>Автомобильное ЗУ Hoco NZ1 Developer 36W dual port QC3.0 car charger set(Micro) - Metal gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-nz1-developer-36w-dual-port-qc3-0-car-2/</t>
   </si>
   <si>
     <t>6942007620406</t>
   </si>
   <si>
     <t>Автомобильное ЗУ Hoco NZ14 Guerrero 36W Dual-port Car Charger - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-nz14-guerrero-36w-dual-port-car-charger/</t>
   </si>
   <si>
-    <t>6942007620437</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007644716</t>
   </si>
   <si>
     <t>Автомобильное ЗУ HOCO NZ16 Rigorous single port PD30W car charger metal grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-nz16-rigorous-single-port-pd30w-car-cha/</t>
   </si>
   <si>
-    <t>6942007644747</t>
-[...16 lines deleted...]
-  <si>
     <t>6931474757364</t>
   </si>
   <si>
     <t>Автомобильное ЗУ hoco NZ5 Smooth road PD30W+QC3.0 car charger - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-nz5-smooth-road-pd30w-qc3-0-car-charger/</t>
   </si>
   <si>
     <t>Автомобильное ЗУ hoco NZ6 PD45W 3-port (2C1A) car charger - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-nz6-pd45w-3-port-2c1a-car-charger-black/</t>
   </si>
   <si>
     <t>6931474782700</t>
   </si>
   <si>
     <t>Автомобильное ЗУ Hoco NZ8 Sprinter 43W dual port PD25W+QC3.0 car charger - Brown</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-nz8-sprinter-43w-dual-port-pd25w-qc3--1/</t>
   </si>
   <si>
     <t>6931474795113</t>
@@ -3290,206 +3356,134 @@
   <si>
     <t>Автомобильное ЗУ Hoco NZ9 Galloper 95W three-port (2C1A) car charger - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-nz9-galloper-95w-three-port-2c1a-car-ch/</t>
   </si>
   <si>
     <t>6957531091967</t>
   </si>
   <si>
     <t>Автомобильное ЗУ hoco Z28 Power ocean cigarette lighter in-car charger with digital display - Белый</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-z28-power-ocean-cigarette-lighter-in-ca/</t>
   </si>
   <si>
     <t>6931474782274</t>
   </si>
   <si>
     <t>Автомобильное ЗУ Hoco Z47A Transparent Discovery Edition dual port PD30W+QC3.0 car charger - Transparent black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-z47a-transparent-discovery-edition-dual/</t>
   </si>
   <si>
-    <t>6931474795601</t>
-[...7 lines deleted...]
-  <si>
     <t>6931474795687</t>
   </si>
   <si>
     <t>Автомобильное ЗУ HOCO Z49A level single port QC3.0 - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-z49a-level-single-port-qc3-0-black/</t>
   </si>
   <si>
-    <t>6931474798756</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007611305</t>
   </si>
   <si>
     <t>Автомобильное ЗУ Hoco Z53A Vision PD30W+QC3.0 Transparent - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-z53a-vision-pd30w-qc3-0-transparent-black/</t>
   </si>
   <si>
     <t>6942007641456</t>
   </si>
   <si>
     <t>Автомобильное ЗУ HOCO Z58A Rank 48W dual port PD30W+QC3.0 car charger Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-z58a-rank-48w-dual-port-pd30w-qc3-0-car/</t>
   </si>
   <si>
     <t>6942007662437</t>
   </si>
   <si>
     <t>Автомобильное ЗУ HOCO Z62 Energy singl-port QC3.0 car charger Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-z62-energy-singl-port-qc3-0-car-charger/</t>
   </si>
   <si>
-    <t>6942007634304</t>
-[...7 lines deleted...]
-  <si>
     <t>Наушники Hoco</t>
   </si>
   <si>
-    <t>6931474784469</t>
-[...7 lines deleted...]
-  <si>
     <t>6931474784476</t>
   </si>
   <si>
     <t>Наушники Hoco ES64 Easy Sound sports BT earphones - Grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-es64-easy-sound-sports-bt-earphones-grey/</t>
   </si>
   <si>
     <t>6931474784483</t>
   </si>
   <si>
     <t>Наушники Hoco ES64 Easy Sound sports BT earphones - Navy blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-es64-easy-sound-sports-bt-earphones-navy-blue/</t>
   </si>
   <si>
     <t>6931474784490</t>
   </si>
   <si>
     <t>Наушники Hoco ES64 Easy Sound sports BT earphones -Dark green</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-es64-easy-sound-sports-bt-earphones-dark-gree/</t>
   </si>
   <si>
     <t>6931474789198</t>
   </si>
   <si>
     <t>Наушники Hoco M104 Gamble universal earphones with mic - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-m104-gamble-universal-earphones-with-mic-blac/</t>
   </si>
   <si>
-    <t>6931474789204</t>
-[...7 lines deleted...]
-  <si>
     <t>6931474789808</t>
   </si>
   <si>
     <t>Наушники Hoco M106 Fountain metal universal earphones with microphone - Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-m106-fountain-metal-universal-earphones-with-microphone-gray/</t>
   </si>
   <si>
-    <t>6931474783943</t>
-[...25 lines deleted...]
-  <si>
     <t>6931474771797</t>
   </si>
   <si>
     <t>Наушники Hoco M97 Enjoy universal earphones with mic - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-m97-enjoy-universal-earphones-with-mic-white/</t>
   </si>
   <si>
     <t>6931474778314</t>
   </si>
   <si>
     <t>Наушники Hoco M98 Delighted metal universal earphones with microphone - Metal grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-m98-delighted-metal-universal-earphones-with/</t>
   </si>
   <si>
     <t>6931474778321</t>
   </si>
   <si>
     <t>Наушники Hoco M98 Delighted metal universal earphones with microphone - Silver sand</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-m98-delighted-metal-universal-earphones-wit-1/</t>
@@ -3539,212 +3533,230 @@
   <si>
     <t>Беспроводные Наушники HOCO EW82 Sparkle true wireless touch screen BT headset White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-ew82-sparkle-true-wireless-touch/</t>
   </si>
   <si>
     <t>6942007673686</t>
   </si>
   <si>
     <t>Беспроводные наушники HOCO EW94 True wireless ANC noise reduction BT headset - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-ew94-true-wireless-anc-noise-red/</t>
   </si>
   <si>
     <t>6942007675703</t>
   </si>
   <si>
     <t>Беспроводные наушники HOCO EW98 ANC Intelligent AI translation+heart rate monitoring headset(App) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-ew98-anc-intelligent-ai-translat/</t>
   </si>
   <si>
+    <t>6942007670487</t>
+  </si>
+  <si>
+    <t>Беспроводные наушники HOCO W63 Triunfo ANC BT headphones(App) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-w63-triunfo-anc-bt-headphones--1/</t>
+  </si>
+  <si>
+    <t>6942007670494</t>
+  </si>
+  <si>
+    <t>Беспроводные наушники HOCO W63 Triunfo ANC BT headphones(App) - Silver</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-w63-triunfo-anc-bt-headphones-ap/</t>
+  </si>
+  <si>
+    <t>6942007677240</t>
+  </si>
+  <si>
+    <t>Беспроводные наушники HOCO W71 Cool sound BT headphones - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-w71-cool-sound-bt-headphones-bla/</t>
+  </si>
+  <si>
+    <t>6942007680585</t>
+  </si>
+  <si>
+    <t>Беспроводные наушники HOCO W72 Eari III abyss mirror BT headphones - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-w72-eari-iii-abyss-mirror-bt-h-1/</t>
+  </si>
+  <si>
+    <t>6942007680592</t>
+  </si>
+  <si>
+    <t>Беспроводные наушники HOCO W72 Eari III abyss mirror BT headphones - Brown</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-w72-eari-iii-abyss-mirror-bt-hea/</t>
+  </si>
+  <si>
     <t>6942007674867</t>
   </si>
   <si>
     <t>Беспроводные наушники HOCO W73 Graceful BT headphones(App) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-w73-graceful-bt-headphones-app-b/</t>
   </si>
   <si>
-    <t>6942007674874</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-w73-graceful-bt-headphones-app-s/</t>
+    <t>6978636311842</t>
+  </si>
+  <si>
+    <t>Беспроводные наушники MOMAX 1-Vibe True Wireless ENC Intelligent Clip-on Earbuds (BT15D) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnye-naushniki-momax-1-vibe-true-wireless-enc-inte-2/</t>
+  </si>
+  <si>
+    <t>6978636311828</t>
+  </si>
+  <si>
+    <t>Беспроводные наушники MOMAX 1-Vibe True Wireless ENC Intelligent Clip-on Earbuds (BT15M) - Orange</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnye-naushniki-momax-1-vibe-true-wireless-enc-intell/</t>
   </si>
   <si>
     <t>6931474751058</t>
   </si>
   <si>
     <t>Гарнитура hoco E60 Brightness business BT headset - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/garnitura-hoco-e60-brightness-business-bt-headset-black/</t>
   </si>
   <si>
-    <t>6942007647793</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/naushniki-hoco-eq24-estrella-wireless-bt-headset-white-star/</t>
+    <t>6931474739438</t>
+  </si>
+  <si>
+    <t>Наушники hoco E57 Essential с микрофоном - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/naushniki-hoco-e57-essential-s-mikrofonom-black/</t>
   </si>
   <si>
     <t>6942007619103</t>
   </si>
   <si>
     <t>Наушники HOCO EQ16 Shine True Wireless ANC+ENC Noise Reduction BT - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-eq16-shine-true-wireless-anc-enc-noise-redu-3/</t>
   </si>
   <si>
     <t>6942007623636</t>
   </si>
   <si>
     <t>Наушники Hoco EQ2 Plus thought true wireless BT headset Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-eq2-plus-thought-true-wireless-bt-headset-bla/</t>
   </si>
   <si>
     <t>6942007623643</t>
   </si>
   <si>
     <t>Наушники Hoco EQ2 Plus thought true wireless BT headset white</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-eq2-plus-thought-true-wireless-bt-headset-whi/</t>
   </si>
   <si>
     <t>6942007641319</t>
   </si>
   <si>
     <t>Наушники HOCO EQ20 Rhyme true wireless ANC+ENC noise reduction BT headset - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-eq20-rhyme-true-wireless-anc-enc-noise-reduct/</t>
   </si>
   <si>
     <t>6942007647465</t>
   </si>
   <si>
     <t>Наушники HOCO EQ22 Singer true wireless ANC+ENC noise reduction BT headset - Blue star</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-eq22-singer-true-wireless-anc-enc-noise-reduc/</t>
   </si>
   <si>
-    <t>6942007647458</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007647441</t>
   </si>
   <si>
     <t>Наушники HOCO EQ22 Singer true wireless ANC+ENC noise reduction BT headset - Midnight black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-eq22-singer-true-wireless-anc-enc-noise-red-2/</t>
   </si>
   <si>
-    <t>6942007647786</t>
-[...16 lines deleted...]
-  <si>
     <t>6942007660808</t>
   </si>
   <si>
     <t>Наушники Hoco EQ27 Fun ANC+ENC smart Al translation headset Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-eq27-fun-anc-enc-smart-al-translation-headset/</t>
   </si>
   <si>
     <t>6942007634762</t>
   </si>
   <si>
     <t>Наушники Hoco EQ5 Energy True Wireless ANC+ENC Noise Reduction BT Headset White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-eq5-energy-true-wireless-anc-enc-noise-redu-1/</t>
   </si>
   <si>
     <t>6931474770738</t>
   </si>
   <si>
     <t>Наушники Hoco ES62 Pretty neck-hang BT earphones - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-es62-pretty-neck-hang-bt-earphones-black/</t>
   </si>
   <si>
     <t>6931474770745</t>
   </si>
   <si>
     <t>Наушники Hoco ES62 Pretty neck-hang BT earphones - Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-es62-pretty-neck-hang-bt-earphones-gray/</t>
   </si>
   <si>
-    <t>6942007618663</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007629829</t>
   </si>
   <si>
     <t>Наушники HOCO EW72 Soar true wireless ANC Noise Reduction touch screen BT headset - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-ew72-soar-true-wireless-anc-noise-reduction-t/</t>
   </si>
   <si>
     <t>6942007631761</t>
   </si>
   <si>
     <t>Наушники HOCO EW74 True wireless stereo headset - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-ew74-true-wireless-stereo-headset-white/</t>
   </si>
   <si>
     <t>6942007631778</t>
   </si>
   <si>
     <t>Наушники HOCO EW75 True wireless stereo headset - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-ew75-true-wireless-stereo-headset-white/</t>
@@ -3764,123 +3776,96 @@
   <si>
     <t>Наушники HOCO EW91 True wireless stereo headset - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-ew91-true-wireless-stereo-headset-white/</t>
   </si>
   <si>
     <t>6942007673662</t>
   </si>
   <si>
     <t>Наушники HOCO EW92 True wireless stereo headset - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-ew92-true-wireless-stereo-headset-white/</t>
   </si>
   <si>
     <t>6942007673679</t>
   </si>
   <si>
     <t>Наушники HOCO EW93 True wireless stereo headset - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-ew93-true-wireless-stereo-headset-white/</t>
   </si>
   <si>
-    <t>6942007673693</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007673969</t>
   </si>
   <si>
     <t>Наушники HOCO EW96 True wireless stereo headset White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-ew96-true-wireless-stereo-headset-white/</t>
   </si>
   <si>
     <t>6931474752918</t>
   </si>
   <si>
     <t>Наушники Hoco S19 Heartful ENC noise cancelling BT headphone - Metal Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-s19-heartful-enc-noise-cancelling-bt-headphone-metal-gray/</t>
   </si>
   <si>
-    <t>6931474795847</t>
-[...16 lines deleted...]
-  <si>
     <t>6957531091554</t>
   </si>
   <si>
     <t>Наушники hoco Wireless headset E37 Gratified business earphone with mic - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-wireless-headset-e37-gratified-business-ear-1/</t>
   </si>
   <si>
     <t>6931474758873</t>
   </si>
   <si>
     <t>Наушники беспроводные гарнитура HOCO E63 BT - Black E63B</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-besprovodnye-garnitura-hoco-e63-bt-black/</t>
   </si>
   <si>
     <t>Наушники Вкладыши Hoco</t>
   </si>
   <si>
-    <t>6931474754684</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/naushniki-hoco-earphone-m1-max-crystal-lightning-white-1/</t>
+    <t>6942007600231</t>
+  </si>
+  <si>
+    <t>Наушники  Hoco M109 Type-c sunny digital wire control earphones with microphone White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/naushniki-hoco-m109-type-c-sunny-digital-wire-control-earpho/</t>
   </si>
   <si>
     <t>6931474714725</t>
   </si>
   <si>
     <t>Наушники hoco L7 Plus Original series wireless earphones - Белый</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-l7-plus-original-series-wireless-earphones-be/</t>
   </si>
   <si>
     <t>6957531032700</t>
   </si>
   <si>
     <t>Наушники hoco M1 original series Earphone Apple - Белый</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-m1-original-series-earphone-apple-belyj/</t>
   </si>
   <si>
     <t>6931474782335</t>
   </si>
   <si>
     <t>Наушники HOCO M101 Crystal joy wire-controlled earphones with microphone - Black</t>
   </si>
@@ -3920,99 +3905,87 @@
   <si>
     <t>Наушники Hoco M107 discoverer universal earphones with mic - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-m107-discoverer-universal-earphones-with-mic-black/</t>
   </si>
   <si>
     <t>6931474794567</t>
   </si>
   <si>
     <t>Наушники Hoco M107 discoverer universal earphones with mic - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-m107-discoverer-universal-earphones-with-mic-white/</t>
   </si>
   <si>
     <t>6942007623513</t>
   </si>
   <si>
     <t>Наушники HOCO M114 Jia universal earphones with microphone Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-m114-jia-universal-earphones-with-microphon-1/</t>
   </si>
   <si>
-    <t>6942007644969</t>
-[...16 lines deleted...]
-  <si>
     <t>6974316285748</t>
   </si>
   <si>
     <t>Проводные наушники ACEFAST L11 usb-c hifi wired earphones - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/provodnye-naushniki-acefast-l11-usb-c-hifi-wired-earphones-b/</t>
   </si>
   <si>
-    <t>6942007602945</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/provodnye-naushniki-hoco-m110-encourage-metal-universal-earp/</t>
+    <t>6931474709202</t>
+  </si>
+  <si>
+    <t>Проводные наушники HOCO M61 Nice tone single ear universal earphones with mic White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/provodnye-naushniki-hoco-m61-nice-tone-single-ear-universal/</t>
   </si>
   <si>
     <t>Внутриканальные наушники Hoco</t>
   </si>
   <si>
-    <t>https://hoco-optom.ru/product/naushniki-hoco-earphone-m1-max-crystal-lightning-white/</t>
-[...8 lines deleted...]
-    <t>https://hoco-optom.ru/product/naushniki-hoco-m1-max-crystal-earphones-with-mic-black/</t>
+    <t>6931474742957</t>
+  </si>
+  <si>
+    <t>Наушники hoco 3.5мм M82 La musique - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/naushniki-hoco-3-5mm-m82-la-musique-white/</t>
+  </si>
+  <si>
+    <t>6931474754677</t>
+  </si>
+  <si>
+    <t>Наушники Hoco M1 max crystal earphones with mic White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/naushniki-hoco-m1-max-crystal-earphones-with-mic-white/</t>
   </si>
   <si>
     <t>6931474728562</t>
   </si>
   <si>
     <t>Наушники hoco M1 Pro Original series earphones - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-m1-pro-original-series-earphones-black/</t>
   </si>
   <si>
     <t>6931474728579</t>
   </si>
   <si>
     <t>Наушники hoco M1 Pro Original series earphones - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-m1-pro-original-series-earphones-white/</t>
   </si>
   <si>
     <t>6931474728609</t>
   </si>
   <si>
     <t>Наушники hoco M1 Pro Original series earphones for Lightning - White</t>
   </si>
@@ -4079,296 +4052,278 @@
   <si>
     <t>Наушники Hoco M112 story universal earphones with microphone - Белый</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-m112-story-universal-earphones-with-microphon/</t>
   </si>
   <si>
     <t>6942007609692</t>
   </si>
   <si>
     <t>Наушники Hoco M112 story universal earphones with microphone - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-m112-story-universal-earphones-with-microph-1/</t>
   </si>
   <si>
     <t>6942007623520</t>
   </si>
   <si>
     <t>Наушники HOCO M114 Jia universal earphones with microphone - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-m114-jia-universal-earphones-with-microphone/</t>
   </si>
   <si>
-    <t>6942007644952</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007644976</t>
   </si>
   <si>
     <t>Наушники HOCO M116 Benevolent universal digital earphones with microphone(Type-c) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-m116-benevolent-universal-digital-earphones-w/</t>
   </si>
   <si>
-    <t>6942007644983</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007644945</t>
   </si>
   <si>
     <t>Наушники HOCO M116 Benevolent universal earphones with microphone - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-m116-benevolent-universal-earphones-with-micr/</t>
   </si>
   <si>
     <t>6942007644938</t>
   </si>
   <si>
     <t>Наушники HOCO M116 Benevolent universal earphones with microphone Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-m116-benevolent-universal-earphones-with-mi-1/</t>
   </si>
   <si>
     <t>6957531049326</t>
   </si>
   <si>
     <t>Наушники hoco M14 inital sound universal - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-m14-inital-sound-universal-chernyj/</t>
   </si>
   <si>
+    <t>6957531031840</t>
+  </si>
+  <si>
+    <t>Наушники hoco M3 Universal - Черный</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/naushniki-hoco-m3-universal-chernyj/</t>
+  </si>
+  <si>
     <t>6931474703781</t>
   </si>
   <si>
     <t>Наушники hoco M58 Amazing universal earphones with mic - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-m58-amazing-universal-earphones-with-mic-blac/</t>
   </si>
   <si>
-    <t>6931474707505</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/naushniki-hoco-m60-perfect-sound-universal-earphones-with-mi/</t>
+    <t>6931474719638</t>
+  </si>
+  <si>
+    <t>Наушники hoco M72 Admire universal earphones with mic - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/naushniki-hoco-m72-admire-universal-earphones-with-mic-white/</t>
   </si>
   <si>
     <t>6931474738622</t>
   </si>
   <si>
     <t>Наушники hoco M79 Cresta universal earphones with microphone - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-m79-cresta-universal-earphones-with-microphon/</t>
   </si>
   <si>
     <t>6931474738639</t>
   </si>
   <si>
     <t>Наушники hoco M79 Cresta universal earphones with microphone - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-m79-cresta-universal-earphones-with-microph-1/</t>
   </si>
   <si>
     <t>6931474745415</t>
   </si>
   <si>
     <t>Наушники hoco M83 Type-C Original series digital earphones - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-m83-type-c-original-series-digital-earphones/</t>
   </si>
   <si>
     <t>6931474745422</t>
   </si>
   <si>
     <t>Наушники hoco M83 Type-C Original series digital earphones - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-m83-type-c-original-series-digital-earphone-1/</t>
   </si>
   <si>
+    <t>6931474749031</t>
+  </si>
+  <si>
+    <t>Наушники hoco M85 Platinum Jack 3.5mm 1.2m с микрофоном - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/naushniki-hoco-m85-platinum-jack-3-5mm-1-2m-s-mikrofonom-bla/</t>
+  </si>
+  <si>
     <t>6931474751638</t>
   </si>
   <si>
     <t>Наушники hoco M86 Oceanic universal earphones with mic - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-m86-oceanic-universal-earphones-with-mic-whit/</t>
   </si>
   <si>
     <t>6931474752772</t>
   </si>
   <si>
     <t>Наушники hoco M87 String wired earphones with with microphone - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-m87-string-wired-earphones-with-with-micropho/</t>
   </si>
   <si>
     <t>6931474754714</t>
   </si>
   <si>
     <t>Наушники hoco M88 Graceful universal earphones with mic - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-m88-graceful-universal-earphones-with-mic-bla/</t>
   </si>
   <si>
     <t>6931474754721</t>
   </si>
   <si>
     <t>Наушники hoco M88 Graceful universal earphones with mic - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-m88-graceful-universal-earphones-with-mic-whi/</t>
   </si>
   <si>
-    <t>6931474759382</t>
-[...7 lines deleted...]
-  <si>
     <t>6931474759351</t>
   </si>
   <si>
     <t>Наушники hoco M90 Delight wire-controlled earphones with microphone - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-m90-delight-wire-controlled-earphones-with--2/</t>
   </si>
   <si>
     <t>6942007656740</t>
   </si>
   <si>
     <t>Наушники Hoco M97 Enjoy universal digital earphones with microphone Type-c Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-m97-enjoy-universal-digital-earphones-with--1/</t>
   </si>
   <si>
-    <t>6942007673211</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007673228</t>
   </si>
   <si>
     <t>Проводные наушники HOCO M117 Victory universal earphones with microphone - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/provodnye-naushniki-hoco-m117-victory-universal-earphones--1/</t>
   </si>
   <si>
+    <t>2000000221540</t>
+  </si>
+  <si>
+    <t>Проводные наушники Hoco M74 Joan universal earphones with mic Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/provodnye-naushniki-hoco-m74-joan-universal-earphones-with-m/</t>
+  </si>
+  <si>
     <t>Полноразмерные наушники Hoco</t>
   </si>
   <si>
     <t>6942007616355</t>
   </si>
   <si>
     <t>Беспроводные наушники Hoco W35 Air Triumph BT headphones- Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-w35-air-triumph-bt-headphones-bl/</t>
   </si>
   <si>
     <t>6942007616362</t>
   </si>
   <si>
     <t>Беспроводные наушники Hoco W35 Air Triumph BT headphones- Green</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-w35-air-triumph-bt-headphones-gr/</t>
   </si>
   <si>
     <t>6942007664127</t>
   </si>
   <si>
     <t>Игровая гарнитура HOCO W113 Dynamic USB7.1 channel gaming headphones - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/igrovaya-garnitura-hoco-w113-dynamic-usb7-1-channel-gaming-h/</t>
   </si>
   <si>
     <t>6942007671439</t>
   </si>
   <si>
     <t>Игровая гарнитура HOCO W114 Magic fou-mode gaming headphones - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/igrovaya-garnitura-hoco-w114-magic-fou-mode-gaming-headphone/</t>
   </si>
   <si>
     <t>6942007658584</t>
   </si>
   <si>
     <t>Наушники HOCO EW90 True wireless ANC noise reduction BT headset White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-ew90-true-wireless-anc-noise-reduction-bt-hea/</t>
   </si>
   <si>
-    <t>6931474789297</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007616331</t>
   </si>
   <si>
     <t>Наушники Hoco W35 Air Triumph BT headphones - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-w35-air-triumph-bt-headphones-black/</t>
   </si>
   <si>
     <t>6942007616348</t>
   </si>
   <si>
     <t>Наушники Hoco W35 Air Triumph BT headphones - Silver</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-w35-air-triumph-bt-headphones-silver/</t>
   </si>
   <si>
     <t>6942007631297</t>
   </si>
   <si>
     <t>Наушники HOCO W35 Max Auspicious ANC noise reduction BT headphones - Silver</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-w35-max-auspicious-anc-noise-reduction-bt-h-1/</t>
@@ -4388,50 +4343,68 @@
   <si>
     <t>Наушники HOCO W53 Tone BT headphones - Classic black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-w53-tone-bt-headphones-classic-black/</t>
   </si>
   <si>
     <t>6942007646598</t>
   </si>
   <si>
     <t>Наушники HOCO W53 Tone BT headphones - Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-w53-tone-bt-headphones-gray/</t>
   </si>
   <si>
     <t>6942007646581</t>
   </si>
   <si>
     <t>Наушники HOCO W53 Tone BT headphones - Morning mist white</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-w53-tone-bt-headphones-morning-mist-white/</t>
   </si>
   <si>
+    <t>6942007633338</t>
+  </si>
+  <si>
+    <t>Наушники Hoco W56 Earl BT headphones - Brown</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/naushniki-hoco-w56-earl-bt-headphones-brown/</t>
+  </si>
+  <si>
+    <t>6942007658591</t>
+  </si>
+  <si>
+    <t>Наушники HOCO W64 Earl II BT headphone Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/naushniki-hoco-w64-earl-ii-bt-headphone-black/</t>
+  </si>
+  <si>
     <t>6942007658607</t>
   </si>
   <si>
     <t>Наушники HOCO W64 Earl II BT headphones Brown</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-w64-earl-ii-bt-headphones-brown/</t>
   </si>
   <si>
     <t>6942007650427</t>
   </si>
   <si>
     <t>Наушники HOCO W65 Plus Happy ANC BT headphones Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-w65-plus-happy-anc-bt-headphones-blue/</t>
   </si>
   <si>
     <t>6942007650397</t>
   </si>
   <si>
     <t>Наушники HOCO W65 Plus Happy ANC BT headphones deep space gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-w65-plus-happy-anc-bt-headphones-deep-space-g/</t>
@@ -4451,98 +4424,98 @@
   <si>
     <t>Наушники HOCO W65 Plus Happy ANC BT headphones Purple</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-w65-plus-happy-anc-bt-headphones-purple/</t>
   </si>
   <si>
     <t>6942007650403</t>
   </si>
   <si>
     <t>Наушники HOCO W65 Plus Happy ANC BT headphones Silver</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-w65-plus-happy-anc-bt-headphones-silver/</t>
   </si>
   <si>
     <t>6942007650410</t>
   </si>
   <si>
     <t>Наушники HOCO W65 Plus Happy ANC BT headphones Star color</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-w65-plus-happy-anc-bt-headphones-star-color/</t>
   </si>
   <si>
+    <t>6942007663113</t>
+  </si>
+  <si>
+    <t>Наушники HOCO W66 Wave BT headphones Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/naushniki-hoco-w66-wave-bt-headphones-black/</t>
+  </si>
+  <si>
     <t>6942007662888</t>
   </si>
   <si>
     <t>Наушники HOCO W67 Rhyme opne BT headphones Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-w67-rhyme-opne-bt-headphones-black/</t>
   </si>
   <si>
     <t>6942007662895</t>
   </si>
   <si>
     <t>Наушники HOCO W67 Rhyme opne BT headphones Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-hoco-w67-rhyme-opne-bt-headphones-gray/</t>
   </si>
   <si>
     <t>Держатели для телефона Hoco</t>
   </si>
   <si>
     <t>6942007601573</t>
   </si>
   <si>
     <t>Держатель HOCO H18 mighty one-button car holder (air outlet) - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/derzhatel-hoco-h18-mighty-one-button-car-holder-air-outlet-c/</t>
   </si>
   <si>
     <t>6942007601580</t>
   </si>
   <si>
     <t>Держатель HOCO H19 mighty one-button car holder (center console) - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/derzhatel-hoco-h19-mighty-one-button-car-holder-center-conso/</t>
   </si>
   <si>
-    <t>6942007601597</t>
-[...7 lines deleted...]
-  <si>
     <t>6931474790934</t>
   </si>
   <si>
     <t>Держатель для смартфона Hoco H5 - Чёрный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/derzhatel-dlya-smartfona-hoco-h5-chyornyj/</t>
   </si>
   <si>
     <t>6942007604116</t>
   </si>
   <si>
     <t>Держатель для телефона Hoco K20 Prior live broadcast holder - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/derzhatel-dlya-telefona-hoco-k20-prior-live-broadcast-holder/</t>
   </si>
   <si>
     <t>Автодержатели для телефонов Hoco</t>
   </si>
   <si>
     <t>6931474766236</t>
   </si>
   <si>
     <t>Автодержатель hoco CA104 vertical and horizontal telescopic gravity vehicle holder - Black</t>
@@ -4556,158 +4529,113 @@
   <si>
     <t>Автодержатель hoco CA106 Air outlet magnetic car holder - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtoderzhatel-hoco-ca106-air-outlet-magnetic-car-holder-blac/</t>
   </si>
   <si>
     <t>6931474707529</t>
   </si>
   <si>
     <t>Автодержатель hoco CA52 Intelligent air outlet in-car holder - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtoderzhatel-hoco-ca52-intelligent-air-outlet-in-car-holder/</t>
   </si>
   <si>
     <t>6931474707536</t>
   </si>
   <si>
     <t>Автодержатель hoco CA53 Intelligent dashboard in-car holder - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtoderzhatel-hoco-ca53-intelligent-dashboard-in-car-holder/</t>
   </si>
   <si>
-    <t>6931474758507</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007608923</t>
   </si>
   <si>
     <t>Автодержатель Hoco H27 Rock push-type car holder (center console) - Серо-черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtoderzhatel-hoco-h27-rock-push-type-car-holder-center-cons/</t>
   </si>
   <si>
     <t>6942007614474</t>
   </si>
   <si>
     <t>Автодержатель Hoco H33 Cheetah magnetic car holder (center console) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/derzhatel-hoco-h33-cheetah-magnetic-car-holder-center-console-black/</t>
   </si>
   <si>
     <t>6942007614498</t>
   </si>
   <si>
     <t>Автодержатель Hoco H35 Cheetah magnetic ring car holder (center console) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/derzhatel-hoco-h35-cheetah-magnetic-ring-car-holder-center-console-black/</t>
   </si>
   <si>
-    <t>6942007646871</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007647885</t>
   </si>
   <si>
     <t>Автодержатель HOCO H78 Vista push-type car holder(air outlet) Black/ grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtoderzhatel-hoco-h78-vista-push-type-car-holder-air-outlet/</t>
   </si>
   <si>
-    <t>6942007647908</t>
-[...16 lines deleted...]
-  <si>
     <t>6957531065593</t>
   </si>
   <si>
     <t>Автодержатель для телефона hoco CA24 Lotto - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtoderzhatel-dlya-telefona-hoco-ca24-lotto-chernyj/</t>
   </si>
   <si>
     <t>6957531072966</t>
   </si>
   <si>
     <t>Автодержатель для телефона hoco CA28 Happy journey - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtoderzhatel-dlya-telefona-hoco-ca28-happy-journey-chernyj/</t>
   </si>
   <si>
     <t>6957531093237</t>
   </si>
   <si>
     <t>Автодержатель для телефона hoco CA42 Cool Journey in-car dashboard holder  - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtoderzhatel-dlya-telefona-hoco-ca42-cool-journey-in-car-da/</t>
   </si>
   <si>
-    <t>6931474725455</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007608145</t>
   </si>
   <si>
     <t>Автодержатель с беспроводной зарядкой Hoco HW7 Transparent discovery edition wireless fast charging car holder (air outlet) - Серый (металлик)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtoderzhatel-s-besprovodnoj-zaryadkoj-hoco-hw7-transparent/</t>
   </si>
   <si>
     <t>6942007608152</t>
   </si>
   <si>
     <t>Автодержатель с беспроводной зарядкой Hoco HW8 Transparent discovery edition wireless fast charging car holder (center console) metal - Серый (металлик)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtoderzhatel-s-besprovodnoj-zaryadkoj-hoco-hw8-transparent/</t>
   </si>
   <si>
     <t>6931474788535</t>
   </si>
   <si>
     <t>Автомобильный держатель Hoco CA120 prospering center console car holder for tablets - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyy-derzhatel-hoco-ca120-prospering-center-console-car-holder-for-tablets-black/</t>
@@ -4736,84 +4664,75 @@
   <si>
     <t>Автомобильный держатель hoco CA65 Sagittarius series” - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-ca65-sagittarius-series-black/</t>
   </si>
   <si>
     <t>6931474742568</t>
   </si>
   <si>
     <t>Автомобильный держатель hoco CA76 Touareg - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-ca76-touareg-black/</t>
   </si>
   <si>
     <t>6931474748423</t>
   </si>
   <si>
     <t>Автомобильный держатель hoco CA83 David one-button center console car holder - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-ca83-david-one-button-center-con/</t>
   </si>
   <si>
-    <t>6931474751485</t>
-[...7 lines deleted...]
-  <si>
     <t>6931474753465</t>
   </si>
   <si>
     <t>Автомобильный держатель hoco CA91 Magic magnetic с беспроводной зарядкой - Grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-ca91-magic-magnetic-s-besprovodn/</t>
   </si>
   <si>
     <t>6931474758514</t>
   </si>
   <si>
     <t>Автомобильный держатель hoco CA95 Polaris push-type telescopic suction cup car holder - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-ca95-polaris-push-type-telescopi/</t>
   </si>
   <si>
-    <t>6931474794505</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/avtomobilnyy-derzhatel-hoco-h12-fine-jade-ring-magnetic-car-holder-air-outlet-black/</t>
+    <t>6942007680875</t>
+  </si>
+  <si>
+    <t>Автомобильный держатель HOCO H104 Highway riding holder Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h104-highway-riding-holder-black/</t>
   </si>
   <si>
     <t>6931474794512</t>
   </si>
   <si>
     <t>Автомобильный держатель Hoco H13 fine jade ring magnetic car holder (center console ) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyy-derzhatel-hoco-h13-fine-jade-ring-magnetic-car-holder-center-console-black/</t>
   </si>
   <si>
     <t>6942007617192</t>
   </si>
   <si>
     <t>Автомобильный держатель HOCO H37 Cheetah Car Holder (center console) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h37-cheetah-car-holder-center-co/</t>
   </si>
   <si>
     <t>6942007617215</t>
   </si>
   <si>
     <t>Автомобильный держатель HOCO H39 Cheetah dashboard Car Holder - Black</t>
   </si>
@@ -4853,122 +4772,122 @@
   <si>
     <t>Автомобильный Держатель HOCO H57 Show ring magnetic car holder(display) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h57-show-ring-magnetic-car-holde/</t>
   </si>
   <si>
     <t>6942007637589</t>
   </si>
   <si>
     <t>Автомобильный Держатель HOCO H58 Show ring magnetic car holder(multi-scene) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h58-show-ring-magnetic-car-holde/</t>
   </si>
   <si>
     <t>6942007637596</t>
   </si>
   <si>
     <t>Автомобильный Держатель HOCO H59 Show ring magnetic car holder(L air outlet) Black metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h59-show-ring-magnetic-car-holde/</t>
   </si>
   <si>
-    <t>6942007637602</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007637619</t>
   </si>
   <si>
     <t>Автомобильный Держатель HOCO H61 Show folding ring magnetic car holder(dashboard) Black metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h61-show-folding-ring-magnetic-c/</t>
   </si>
   <si>
     <t>6942007641159</t>
   </si>
   <si>
     <t>Автомобильный Держатель HOCO H64 Gamble one-button car holder(air outlet) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h64-gamble-one-button-car-holder/</t>
   </si>
   <si>
     <t>6942007641197</t>
   </si>
   <si>
     <t>Автомобильный Держатель HOCO H66 Gamble gravity linkage car holder(air outlet) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h66-gamble-gravity-linkage-car-h/</t>
   </si>
   <si>
-    <t>6942007646888</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007647892</t>
   </si>
   <si>
     <t>Автомобильный Держатель HOCO H79 Vista push-type car holder(center console) Black/ metal grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h79-vista-push-type-car-holder-c/</t>
   </si>
   <si>
     <t>6942007647915</t>
   </si>
   <si>
     <t>Автомобильный Держатель HOCO H81 Vista Gravity car holder(center console) Black/ metal grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h81-vista-gravity-car-holder-cen/</t>
   </si>
   <si>
     <t>6942007647939</t>
   </si>
   <si>
     <t>Автомобильный Держатель HOCO H83 Metal ring magnetic car holder(center console) Metal grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h83-metal-ring-magnetic-car-hold/</t>
   </si>
   <si>
+    <t>6942007658560</t>
+  </si>
+  <si>
+    <t>Автомобильный Держатель HOCO H86 Dragon manual suction cup magnetic holder(universal) Black/ metal gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h86-dragon-manual-suction-cup-ma/</t>
+  </si>
+  <si>
+    <t>6942007658577</t>
+  </si>
+  <si>
+    <t>Автомобильный Держатель HOCO H87 Dragon electric suction cup magnetic holder(universal) Black/Metal gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h87-dragon-electric-suction-cup/</t>
+  </si>
+  <si>
     <t>6942007663878</t>
   </si>
   <si>
     <t>Автомобильный Держатель HOCO H93 Stable magnetic case screen holder(display screen) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h93-stable-magnetic-case-screen/</t>
   </si>
   <si>
     <t>6942007673020</t>
   </si>
   <si>
     <t>Автомобильный держатель HOCO H97 Eminent Ring Magnetic car holder Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h97-eminent-ring-magnetic-car-ho/</t>
   </si>
   <si>
     <t>6942007673037</t>
   </si>
   <si>
     <t>Автомобильный держатель HOCO H98 Rider Folding Ring Magnetic car holder Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h98-rider-folding-ring-magnetic/</t>
@@ -4988,242 +4907,188 @@
   <si>
     <t>Автомобильный Держатель HOCO HW35 Power electric magnetic wireless fast charging car holder(air outlet) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-hw35-power-electric-magnetic-wir/</t>
   </si>
   <si>
     <t>6931474745484</t>
   </si>
   <si>
     <t>Автомобильный держатель hoco с беспроводной зарядкой CA85 Ultra - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-s-besprovodnoj-zaryadkoj-ca85-ul/</t>
   </si>
   <si>
     <t>6942007672023</t>
   </si>
   <si>
     <t>Автомобильный держатель с беспроводной зарядкой HOCO HW36 electric rotating magnetic wireless charger Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-s-besprovodnoj-zaryadkoj-hoco-hw36-el/</t>
   </si>
   <si>
-    <t>6931474715166</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007663861</t>
   </si>
   <si>
     <t>Автомобильный магнитный держатель HOCO H92 High vacuum suction cup magnetic holder(universal) - Black/gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-magnitnyj-derzhatel-hoco-h92-high-vacuum-suctio/</t>
   </si>
   <si>
     <t>6942007673624</t>
   </si>
   <si>
     <t>Автомобильный магнитный держатель HOCO H99 Crown magnetic car holder(headrest) - Black/metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-magnitnyj-derzhatel-hoco-h99-crown-magnetic-car/</t>
   </si>
   <si>
     <t>6931474791580</t>
   </si>
   <si>
     <t>Держатель Hoco H10 General car holder(windshield) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/derzhatel-hoco-h10-general-car-holder-windshield-black/</t>
   </si>
   <si>
-    <t>6942007626354</t>
-[...14 lines deleted...]
-    <t>https://hoco-optom.ru/product/derzhatel-hoco-h8-general-car-holder-air-outlet-black/</t>
+    <t>6942007611473</t>
+  </si>
+  <si>
+    <t>Держатель Hoco H30 Brilliant magnetic car holder (center console) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/derzhatel-hoco-h30-brilliant-magnetic-car-holder-center-cons/</t>
   </si>
   <si>
     <t>6931474791573</t>
   </si>
   <si>
     <t>Держатель Hoco H9 General car holder(center console) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/derzhatel-hoco-h9-general-car-holder-center-console-black/</t>
   </si>
   <si>
     <t>6942007609975</t>
   </si>
   <si>
     <t>Держатель Hoco K21 Stream aluminum alloy live broadcast holder - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/derzhatel-hoco-k21-stream-aluminum-alloy-live-broadcast-hold/</t>
   </si>
   <si>
     <t>6942007641173</t>
   </si>
   <si>
     <t>Держатель для телефона HOCO H65 Gamble one-buttone car holder(center console) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/derzhatel-dlya-telefona-hoco-h65-gamble-one-buttone-car-hold/</t>
   </si>
   <si>
     <t>6942007674478</t>
   </si>
   <si>
     <t>Магнитное кольцо-держатель HOCO H102 Whale magnetic ring holder(multi-scene) - Metal grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/magnitnoe-kolco-derzhatel-hoco-h102-whale-magnetic-ring-hold/</t>
   </si>
   <si>
+    <t>6942007628327</t>
+  </si>
+  <si>
+    <t>Магнитный держатель HOCO GH3 Enjoy 360-degree rotating magnetic mobile phone ring holder - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/magnitnyj-derzhatel-hoco-gh3-enjoy-360-degree-rotating-magne/</t>
+  </si>
+  <si>
+    <t>6942007662871</t>
+  </si>
+  <si>
+    <t>Магнитный держатель HOCO GH9 Double-ring double-sided magnetic ring holder - Metal Gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/magnitnyj-derzhatel-hoco-gh9-double-ring-double-sided-magnet/</t>
+  </si>
+  <si>
     <t>Мото/Вело держатели Hoco</t>
   </si>
   <si>
-    <t>6942007655460</t>
-[...7 lines deleted...]
-  <si>
     <t>6931474731753</t>
   </si>
   <si>
     <t>Держатель телефона для мотоцикла/велосипеда hoco CA73 Flying one-touch bicycle and motorcycle universal holder - Black/Red</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/derzhatel-telefona-dlya-motocikla-velosipeda-hoco-ca73-flyin/</t>
   </si>
   <si>
     <t>6942007647922</t>
   </si>
   <si>
     <t>Мотодержатель HOCO H82 Vista bicycle motorcycle universal holder Black/metal grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h82-vista-bicycle-motorcycle-uni/</t>
   </si>
   <si>
     <t>Парковочные карты Hoco</t>
   </si>
   <si>
-    <t>6931474748799</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/parkovochnaya-karta-hoco-ph41-promise-metal-hidden-stop-sign/</t>
+    <t>6931474706508</t>
+  </si>
+  <si>
+    <t>Автовизитка hoco CPH19 One-click hidden signage - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtovizitka-hoco-cph19-one-click-hidden-signage-black/</t>
   </si>
   <si>
     <t>Power Bank Hoco</t>
   </si>
   <si>
-    <t>Power Bank Hoco на 100000mAh</t>
-[...34 lines deleted...]
-  <si>
     <t>Power Bank Hoco на 50000mAh</t>
   </si>
   <si>
     <t>6931474759238</t>
   </si>
   <si>
     <t>Power Bank hoco J86A 50000mAh Full LED (PD,QC,FCP/SCP,AFC,VOOC,DASH) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/power-bank-hoco-j86a-50000mah-full-led-pd-qc-fcp-scp-afc-voo/</t>
   </si>
   <si>
-    <t>6942007671408</t>
-[...7 lines deleted...]
-  <si>
     <t>Power Bank Hoco на 40000mAh</t>
   </si>
   <si>
     <t>6931474759214</t>
   </si>
   <si>
     <t>Power Bank hoco J86 40000mAh Full LED (PD,QC,FCP/SCP,AFC,VOOC,DASH) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/power-bank-hoco-j86-40000mah-full-led-pd-qc-fcp-scp-afc-vooc/</t>
   </si>
   <si>
     <t>Power Bank Hoco на 30000mAh</t>
   </si>
   <si>
     <t>6942007673594</t>
   </si>
   <si>
     <t>Внешний аккумулятор HOCO J159B Essence 22.5W+PD20W fully compatible power bank(30000mAh) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j159b-essence-22-5w-pd20w-fully-c/</t>
   </si>
   <si>
     <t>6942007666336</t>
@@ -5342,77 +5207,86 @@
   <si>
     <t>Внешний аккумулятор HOCO J159A Essence 22.5W+PD20W fully compatible power bank(20000mAh) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j159a-essence-22-5w-pd20w-fully-c/</t>
   </si>
   <si>
     <t>6942007664103</t>
   </si>
   <si>
     <t>Внешний аккумулятор HOCO J160B Original PD20W magnetic power bank(20000mAh) Metal - Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j160b-original-pd20w-magnetic-pow/</t>
   </si>
   <si>
     <t>6942007666305</t>
   </si>
   <si>
     <t>Внешний аккумулятор HOCO J165A Honey power bank(20000mAh)(CCC) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j165a-honey-power-bank-20000mah-c/</t>
   </si>
   <si>
-    <t>6942007644921</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q37a-graceful-22-5w-pd20w-power-b/</t>
+    <t>6942007680462</t>
+  </si>
+  <si>
+    <t>Внешний аккумулятор HOCO J173 Jingyao power bank 22.5W+PD20W+dual lighting four cables 20000mAh - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j173-jingyao-power-bank-22-5w-pd2/</t>
   </si>
   <si>
     <t>6942007649094</t>
   </si>
   <si>
     <t>Внешний аккумулятор HOCO Q39 Eminente 22.5W+PD20WCPower bank with cable(20000mAh) - Metal grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q39-eminente-22-5w-pd20wcpower-ba/</t>
   </si>
   <si>
     <t>6942007659673</t>
   </si>
   <si>
     <t>Внешний Аккумулятор HOCO Q44A Origen dual PD45W magnetic power bank with cable dark(20000mAh) Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q44a-origen-dual-pd45w-magnetic-p/</t>
   </si>
   <si>
+    <t>6942007680486</t>
+  </si>
+  <si>
+    <t>Внешний аккумулятор HOCO Q54 Shine PD45W power bank with cable 20000mAh - Metal Gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q54-shine-pd45w-power-bank-with-c/</t>
+  </si>
+  <si>
     <t>Power Bank Hoco на 15000mAh</t>
   </si>
   <si>
     <t>6942007642118</t>
   </si>
   <si>
     <t>Внешний Аккумулятор HOCO J144 Hymn power bank (15000mAh) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j144-hymn-power-bank-15000mah-bla/</t>
   </si>
   <si>
     <t>6942007642125</t>
   </si>
   <si>
     <t>Внешний Аккумулятор HOCO J144 Hymn power bank (15000mAh) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j144-hymn-power-bank-15000mah-whi/</t>
   </si>
   <si>
     <t>Power Bank Hoco на 12000mAh</t>
   </si>
   <si>
     <t>6942007672597</t>
@@ -5432,149 +5306,131 @@
   <si>
     <t>Power Bank Hoco J100 High-ranking (10000mAh) -  Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/power-bank-hoco-j100-high-ranking-10000mah-black/</t>
   </si>
   <si>
     <t>6931474788931</t>
   </si>
   <si>
     <t>Power bank Hoco J103 Discovery edition 22.5W fully compatible (10000mah) - Grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/power-bank-hoco-j103-discovery-edition-22-5w-fully-compatibl/</t>
   </si>
   <si>
     <t>6931474708465</t>
   </si>
   <si>
     <t>Power Bank hoco J41 Treasure mobile power bank (10000mAh) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/power-bank-hoco-j41-treasure-mobile-power-bank-10000mah-blac/</t>
   </si>
   <si>
-    <t>6931474765840</t>
-[...7 lines deleted...]
-  <si>
     <t>6931474788955</t>
   </si>
   <si>
     <t>Power Bank с кабелем Hoco J104 discovery edition 22.5W fully compatible with cable (10000mAh) - Серый</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/power-bank-s-kabelem-hoco-j104-discovery-edition-22-5w-fully/</t>
   </si>
   <si>
     <t>6942007635516</t>
   </si>
   <si>
     <t>Внешний Аккумулятор HOCO J135 Rico 22.5W+PD20W fully compatible magnetic fast charging power bank with 4 cables(10000mAh) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j135-rico-22-5w-pd20w-fully-compa/</t>
   </si>
   <si>
-    <t>6942007634816</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007639187</t>
   </si>
   <si>
     <t>Внешний Аккумулятор HOCO J141 Grace PD20W magnetic power bank (10000mAh) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j141-grace-pd20w-magnetic-power-1/</t>
   </si>
   <si>
     <t>6942007639194</t>
   </si>
   <si>
     <t>Внешний Аккумулятор HOCO J141 Grace PD20W magnetic power bank(10000mAh) Milky white</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j141-grace-pd20w-magnetic-power-b/</t>
   </si>
   <si>
     <t>6942007653350</t>
   </si>
   <si>
     <t>Внешний аккумулятор HOCO J151 Spirit dual lighting four-cable power bank(10000mAh) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j151-spirit-dual-lighting-four--1/</t>
   </si>
   <si>
-    <t>6942007656078</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007656061</t>
   </si>
   <si>
     <t>Внешний аккумулятор HOCO J153 Stability power bank(10000mAh) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j153-stability-power-bank-10000ma/</t>
   </si>
   <si>
     <t>6942007660747</t>
   </si>
   <si>
     <t>Внешний аккумулятор HOCO J154 Victorious 22.5W+PD20W fully compatible power bank(10000mAh) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j154-victorious-22-5w-pd20w-fully/</t>
   </si>
   <si>
     <t>6942007660754</t>
   </si>
   <si>
     <t>Внешний аккумулятор HOCO J154 Victorious 22.5W+PD20W fully compatible power bank(10000mAh) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j154-victorious-22-5w-pd20w-ful-1/</t>
   </si>
   <si>
+    <t>6942007662277</t>
+  </si>
+  <si>
+    <t>Внешний аккумулятор HOCO J156 Founder 22.5W+PD20W fully compatible power bank with four cables 10000mAh - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j156-founder-22-5w-pd20w-fully-co/</t>
+  </si>
+  <si>
     <t>6942007674843</t>
   </si>
   <si>
     <t>Внешний аккумулятор HOCO J158 Pro Runner 22.5W+PD20W fully compatible power bank(10000mAh) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j158-pro-runner-22-5w-pd20w-fully/</t>
   </si>
   <si>
     <t>6942007674850</t>
   </si>
   <si>
     <t>Внешний аккумулятор HOCO J158 Pro Runner 22.5W+PD20W fully compatible power bank(10000mAh) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j158-pro-runner-22-5w-pd20w-ful-1/</t>
   </si>
   <si>
     <t>6942007662581</t>
   </si>
   <si>
     <t>Внешний аккумулятор HOCO J158A Runner power bank(10000mAh) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j158a-runner-power-bank-10000ma-1/</t>
@@ -5639,66 +5495,57 @@
   <si>
     <t>Внешний Аккумулятор HOCO Q37 Graceful 22.5W+PD20W power bank with two cables(10000mAh) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q37-graceful-22-5w-pd20w-power-ba/</t>
   </si>
   <si>
     <t>6942007659666</t>
   </si>
   <si>
     <t>Внешний Аккумулятор HOCO Q44 Origen dual PD20W magnetic power bank with cable dark(10000mAh) Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q44-origen-dual-pd20w-magnetic-po/</t>
   </si>
   <si>
     <t>6942007660785</t>
   </si>
   <si>
     <t>Внешний Аккумулятор HOCO Q48 Core PD20W magnetic power bank with cable+watch charger+holder(10000mAh) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q48-core-pd20w-magnetic-power-ban/</t>
   </si>
   <si>
-    <t>6942007666794</t>
-[...14 lines deleted...]
-    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q50-victory-pd20w-power-bank-with/</t>
+    <t>6942007671514</t>
+  </si>
+  <si>
+    <t>Внешний аккумулятор HOCO Q51 Key PD20W power bank with telescopic cable 10000mAh - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q51-key-pd20w-power-bank-with-tel/</t>
   </si>
   <si>
     <t>Power Bank Hoco на 8000mAh</t>
   </si>
   <si>
     <t>6942007667579</t>
   </si>
   <si>
     <t>Внешний аккумулятор HOCO J164 Platinum solar dual lighting power bank(8000mAh) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j164-platinum-solar-dual-lighting/</t>
   </si>
   <si>
     <t>Power Bank Hoco на 5200mAh</t>
   </si>
   <si>
     <t>6942007643689</t>
   </si>
   <si>
     <t>Внешний Аккумулятор HOCO QS5 Refined intelligent emergency start-up power bank (6000mAh) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-qs5-refined-intelligent-emergency/</t>
   </si>
@@ -5756,368 +5603,302 @@
   <si>
     <t>Внешний Аккумулятор HOCO J158 Runner power bank(5000mAh) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j158-runner-power-bank-5000mah-wh/</t>
   </si>
   <si>
     <t>6942007664080</t>
   </si>
   <si>
     <t>Внешний аккумулятор HOCO J160 Original magnetic power bank(5000mAh) Metal - Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j160-original-magnetic-power-bank/</t>
   </si>
   <si>
     <t>6942007675512</t>
   </si>
   <si>
     <t>Внешний аккумулятор HOCO Q26 Joy PD20W Magnetic Fast Charging Power Bank (5000mAh) - Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q26-joy-pd20w-magnetic-fast-charg/</t>
   </si>
   <si>
-    <t>6942007644884</t>
-[...16 lines deleted...]
-  <si>
     <t>Чехлы Hoco для Iphone</t>
   </si>
   <si>
     <t>6942007606004</t>
   </si>
   <si>
     <t>Чехол Hoco AS1 Rotating magnetic case for iPhone 15 Pro - Фиолетовый</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-hoco-as1-rotating-magnetic-case-for-iphone-15-pro-fi/</t>
   </si>
   <si>
     <t>6942007606837</t>
   </si>
   <si>
     <t>Чехол Hoco AS5 19ft anti-fall flexible airbag magnetic case for iPhone 15 Pro - Фиолетовый</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-hoco-as5-19ft-anti-fall-flexible-airbag-magnetic-c-2/</t>
   </si>
   <si>
     <t>6942007606813</t>
   </si>
   <si>
     <t>Чехол Hoco AS5 19ft anti-fall flexible airbag magnetic case for iPhone 15 Pro - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-hoco-as5-19ft-anti-fall-flexible-airbag-magnetic-c-3/</t>
   </si>
   <si>
     <t>6942007605458</t>
   </si>
   <si>
     <t>Чехол Hoco Light series TPU case for iPhone 15 Pro Max - Прозрачный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-hoco-light-series-tpu-case-for-iphone-15-pro-max-pro/</t>
   </si>
   <si>
     <t>Чехлы для Iphone Hoco</t>
   </si>
   <si>
     <t>Чехлы для Iphone 17</t>
   </si>
   <si>
-    <t>6942007666961</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007667005</t>
   </si>
   <si>
     <t>Чехол  HOCO magnetic series airbag anti-fall protective shell for IP 17 Pro Transparent</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-hoco-magnetic-series-airbag-anti-fall-protective--13/</t>
   </si>
   <si>
     <t>6942007666954</t>
   </si>
   <si>
     <t>Чехол HOCO Light series TPU case for iP 17 Air transparent</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-hoco-light-series-tpu-case-for-ip-17-air-transparent/</t>
   </si>
   <si>
     <t>6942007666978</t>
   </si>
   <si>
     <t>Чехол HOCO Light series TPU case for iP 17 Pro Max transparent</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-hoco-light-series-tpu-case-for-ip-17-pro-max-transpa/</t>
   </si>
   <si>
-    <t>6942007666947</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007666992</t>
   </si>
   <si>
     <t>Чехол HOCO magnetic series airbag anti-fall protective shell for IP 17 Air Transparent</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-hoco-magnetic-series-airbag-anti-fall-protective--14/</t>
   </si>
   <si>
     <t>6942007667012</t>
   </si>
   <si>
     <t>Чехол HOCO magnetic series airbag anti-fall protective shell for IP 17 Pro Max Transparent</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-hoco-magnetic-series-airbag-anti-fall-protective--12/</t>
   </si>
   <si>
     <t>Чехлы для Iphone 16 E hoco</t>
   </si>
   <si>
     <t>6942007655941</t>
   </si>
   <si>
     <t>Чехол HOCO Light series TPU case for iP 16 E transparent</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-hoco-light-series-tpu-case-for-ip-16-e-transparent/</t>
   </si>
   <si>
     <t>Чехлы для Iphone 16</t>
   </si>
   <si>
-    <t>6942007635738</t>
-[...34 lines deleted...]
-  <si>
     <t>6942007635790</t>
   </si>
   <si>
     <t>Чехол прозрачный HOCO magnetic series airbag anti-fall protective shell for IP 16 Pro - Transparent</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-prozrachnyj-hoco-magnetic-series-airbag-anti-fall--2/</t>
   </si>
   <si>
     <t>6942007635806</t>
   </si>
   <si>
     <t>Чехол прозрачный HOCO magnetic series airbag anti-fall protective shell for IP 16 Pro Max - Transparent</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-prozrachnyj-hoco-magnetic-series-airbag-anti-fall-pr/</t>
   </si>
   <si>
     <t>Чехлы Hoco для Iphone 15 Pro</t>
   </si>
   <si>
     <t>6942007614313</t>
   </si>
   <si>
     <t>Чехол Hoco Knight magnetic protective case for IP15 Pro (AS7) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-hoco-knight-magnetic-protective-case-for-ip15-pro-as/</t>
   </si>
   <si>
-    <t>Чехлы hoco для Iphone 14 Pro Max</t>
-[...10 lines deleted...]
-  <si>
     <t>Чехлы Hoco для Iphone 12 Pro Max</t>
   </si>
   <si>
     <t>6931474733313</t>
   </si>
   <si>
     <t>Чехол hoco Light series TPU case for iPhone 12 Pro Max 6.7 - Transparent</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-hoco-light-series-tpu-case-for-iphone-12-pro-max-6-1/</t>
   </si>
   <si>
     <t>Селфи Палка Hoco</t>
   </si>
   <si>
     <t>6942007623506</t>
   </si>
   <si>
     <t>Монопод HOCO K22 Handy Aluminum Alloy Anti Shake Live Broadcast Holder Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/monopod-hoco-k22-handy-aluminum-alloy-anti-shake-live-broadc/</t>
   </si>
   <si>
     <t>6942007631273</t>
   </si>
   <si>
     <t>Монопод HOCO K23 Lotus Smart PTZ - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/monopod-hoco-k23-lotus-smart-ptz-black/</t>
   </si>
   <si>
-    <t>6942007646314</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007654067</t>
   </si>
   <si>
     <t>Монопод HOCO K27 Magic portable mini live broadcast stand Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/monopod-hoco-k27-magic-portable-mini-live-broadcast-stand-bl/</t>
   </si>
   <si>
-    <t>6931474798640</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/selfi-palka-hoco-k19-soul-live-broadcast-holder-black/</t>
+    <t>6942007673945</t>
+  </si>
+  <si>
+    <t>Штатив HOCO K100 Prestigio mini tripod - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/shtativ-hoco-k100-prestigio-mini-tripod-black/</t>
+  </si>
+  <si>
+    <t>6942007673952</t>
+  </si>
+  <si>
+    <t>Штатив HOCO K101 Prestigio multifunctional tripod - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/shtativ-hoco-k101-prestigio-multifunctional-tripod-black/</t>
+  </si>
+  <si>
+    <t>6942007668743</t>
+  </si>
+  <si>
+    <t>Штатив HOCO K27 Pro magic mini live broadcast stand (pull clip + magnetic focusing version) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/shtativ-hoco-k27-pro-magic-mini-live-broadcast-stand-pull-cl/</t>
+  </si>
+  <si>
+    <t>6942007666824</t>
+  </si>
+  <si>
+    <t>Штатив HOCO K32 Soporte smart live broadcast holder - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/shtativ-hoco-k32-soporte-smart-live-broadcast-holder-black/</t>
+  </si>
+  <si>
+    <t>6942007675246</t>
+  </si>
+  <si>
+    <t>Штатив HOCO K34 Spring live broadcast holder with fill light - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/shtativ-hoco-k34-spring-live-broadcast-holder-with-fill-ligh/</t>
   </si>
   <si>
     <t>Вентилятор для телефона Hoco</t>
   </si>
   <si>
     <t>6942007618915</t>
   </si>
   <si>
     <t>GPS Трекер Hoco E91 Tiger Intelligent Positioning anti-lost Device White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/gps-treker-hoco-e91-tiger-intelligent-positioning-anti-lost/</t>
   </si>
   <si>
     <t>6942007652612</t>
   </si>
   <si>
     <t>Вентилятор HOCO HX60 Nimble portable handheld fan White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/ventilyator-hoco-hx60-nimble-portable-handheld-fan-white/</t>
   </si>
   <si>
     <t>6942007652629</t>
   </si>
   <si>
     <t>Вентилятор HOCO HX61 Exquisite handheld folding fan White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/ventilyator-hoco-hx61-exquisite-handheld-folding-fan-white/</t>
   </si>
   <si>
-    <t>6942007652636</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007652667</t>
   </si>
   <si>
     <t>Вентилятор HOCO HX65 ultra-thin desktop fan White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/ventilyator-hoco-hx65-ultra-thin-desktop-fan-white/</t>
   </si>
   <si>
     <t>6942007652674</t>
   </si>
   <si>
     <t>Вентилятор HOCO HX66 desktop circulating fan White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/ventilyator-hoco-hx66-desktop-circulating-fan-white/</t>
   </si>
   <si>
     <t>6942007612302</t>
   </si>
   <si>
     <t>Вентилятор для телефона Hoco GM26 Ambitious cooling mobile phone fan - Black/Purple</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/universal-hoco-gm26-ambitious-cooling-mobile-phone-fan-black-purple/</t>
@@ -6167,201 +5948,183 @@
   <si>
     <t>Колонка HOCO BS47 Uno sports BT speaker - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-hoco-bs47-uno-sports-bt-speaker-black/</t>
   </si>
   <si>
     <t>6931474756015</t>
   </si>
   <si>
     <t>Колонка HOCO BS47 Uno sports BT speaker - Navy Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-hoco-bs47-uno-sports-bt-speaker-navy-blue/</t>
   </si>
   <si>
     <t>6931474755988</t>
   </si>
   <si>
     <t>Колонка HOCO BS47 Uno sports BT speaker - Red</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-hoco-bs47-uno-sports-bt-speaker-red/</t>
   </si>
   <si>
-    <t>6942007658744</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/kolonka-hoco-h36-brocade-sports-bt-speaker-black/</t>
+    <t>6931474740175</t>
+  </si>
+  <si>
+    <t>Колонка hoco HC1 Trendy sound - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kolonka-hoco-hc1-trendy-sound-black/</t>
   </si>
   <si>
     <t>6931474765789</t>
   </si>
   <si>
     <t>Колонка hoco HC12 Sports BT speaker - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-hoco-hc12-sports-bt-speaker-black/</t>
   </si>
   <si>
-    <t>6931474738684</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007618847</t>
   </si>
   <si>
     <t>Колонка Hoco HC25 Radiante Sports BT Speaker - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-hoco-hc25-radiante-sports-bt-speaker-black/</t>
   </si>
   <si>
-    <t>6942007632720</t>
-[...16 lines deleted...]
-  <si>
     <t>6942007663687</t>
   </si>
   <si>
     <t>Колонка HOCO HC32 Smart sound sports BT speaker Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-hoco-hc32-smart-sound-sports-bt-speaker-black/</t>
   </si>
   <si>
-    <t>6942007660839</t>
-[...16 lines deleted...]
-  <si>
     <t>6931474749055</t>
   </si>
   <si>
     <t>Колонка hoco HC6 Magic sports BT speaker - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-hoco-hc6-magic-sports-bt-speaker-black/</t>
   </si>
   <si>
     <t>6931474749079</t>
   </si>
   <si>
     <t>Колонка hoco HC6 Magic sports BT speaker - Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-hoco-hc6-magic-sports-bt-speaker-blue/</t>
   </si>
   <si>
     <t>6942007654609</t>
   </si>
   <si>
     <t>Колонка HOCO HT1 Marquis sports BT speaker Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-hoco-ht1-marquis-sports-bt-speaker-black/</t>
   </si>
   <si>
     <t>6942007654647</t>
   </si>
   <si>
     <t>Колонка HOCO HT1 Max Marquis sports BT speaker Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-hoco-ht1-max-marquis-sports-bt-speaker-black/</t>
   </si>
   <si>
     <t>6942007654623</t>
   </si>
   <si>
     <t>Колонка HOCO HT1 Pro Marquis sports BT speaker Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-hoco-ht1-pro-marquis-sports-bt-speaker-black/</t>
   </si>
   <si>
-    <t>6942007654630</t>
-[...7 lines deleted...]
-  <si>
     <t>6931474754080</t>
   </si>
   <si>
     <t>Колонка караоке hoco BS46 Mature outdoor BT speaker - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-karaoke-hoco-bs46-mature-outdoor-bt-speaker-black/</t>
   </si>
   <si>
-    <t>6942007674027</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/portativnaya-bluetooth-kolonka-hoco-hc46-estrellato-bt-speak/</t>
+    <t>6942007673280</t>
+  </si>
+  <si>
+    <t>Портативная Bluetooth-колонка HOCO HC47 Delight BT speaker - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/portativnaya-bluetooth-kolonka-hoco-hc47-delight-bt-speaker/</t>
+  </si>
+  <si>
+    <t>6942007677394</t>
+  </si>
+  <si>
+    <t>Портативная колонка HOCO HC50 Advantage BT Speaker - Black Wave</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/portativnaya-kolonka-hoco-hc50-advantage-bt-speaker-black-wa/</t>
+  </si>
+  <si>
+    <t>6942007677400</t>
+  </si>
+  <si>
+    <t>Портативная колонка HOCO HC50 Advantage BT speaker White snow</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/portativnaya-kolonka-hoco-hc50-advantage-bt-speaker-white-sn/</t>
+  </si>
+  <si>
+    <t>6942007680608</t>
+  </si>
+  <si>
+    <t>Портативная колонка HOCO HC51 Soul Sports BT Speaker - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/portativnaya-kolonka-hoco-hc51-soul-sports-bt-speaker-black/</t>
+  </si>
+  <si>
+    <t>6942007680615</t>
+  </si>
+  <si>
+    <t>Портативная колонка HOCO HC51 Soul Sports BT Speaker - Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/portativnaya-kolonka-hoco-hc51-soul-sports-bt-speaker-blue/</t>
   </si>
   <si>
     <t>Микрофон Hoco</t>
   </si>
   <si>
     <t>6931474742292</t>
   </si>
   <si>
     <t>Микрофон hoco BK5 Cantando - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/mikrofon-hoco-bk5-cantando-white/</t>
   </si>
   <si>
     <t>6942007673785</t>
   </si>
   <si>
     <t>Микрофон HOCO L24 Shine karaoke microphone Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/mikrofon-hoco-l24-shine-karaoke-microphone-blue/</t>
   </si>
   <si>
     <t>6942007673778</t>
   </si>
@@ -6425,321 +6188,276 @@
   <si>
     <t>Карта памяти HOCO TF Ultra High Speed Surveillance Camera Memory Card (64GB)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/karta-pamyati-hoco-tf-ultra-high-speed-surveillance-camera-m/</t>
   </si>
   <si>
     <t>6942007612258</t>
   </si>
   <si>
     <t>Карта памяти TF high speed memory card (256GB)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/karta-pamyati-tf-high-speed-memory-card-256gb/</t>
   </si>
   <si>
     <t>6931474725783</t>
   </si>
   <si>
     <t>Флеш-накопитель USB hoco UD9 Insightful USB2.0 - 128GB</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/flesh-nakopitel-usb-hoco-ud9-insightful-usb2-0-128gb/</t>
   </si>
   <si>
-    <t>6931474725752</t>
-[...7 lines deleted...]
-  <si>
     <t>6931474725776</t>
   </si>
   <si>
     <t>Флеш-накопитель USB hoco UD9 Insightful USB2.0 - 64GB</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/flesh-nakopitel-usb-hoco-ud9-insightful-usb2-0-64gb/</t>
   </si>
   <si>
     <t>6931474725769</t>
   </si>
   <si>
     <t>Флеш-накопитель USB hoco “UD9 Insightful” USB2.0 - 32GB</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/flesh-nakopitel-usb-hoco-ud9-insightful-usb2-0-32gb/</t>
   </si>
   <si>
     <t>Флешки USB Hoco</t>
   </si>
   <si>
     <t>6942007611589</t>
   </si>
   <si>
     <t>Флеш-Накопитель HOCO UD15 Clever USB3.2 Type-c Flash Drive (128GB) metal Gra</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/flesh-nakopitel-hoco-ud15-clever-usb3-2-type-c-flash-drive-1/</t>
   </si>
   <si>
     <t>6931474725745</t>
   </si>
   <si>
     <t>Флеш-накопитель USB hoco “UD9 Insightful” USB2.0 - 8GB</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/flesh-nakopitel-usb-hoco-ud9-insightful-usb2-0-8gb/</t>
   </si>
   <si>
-    <t>6942007611565</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007611572</t>
   </si>
   <si>
     <t>Флеш-накопитель  HOCO UD15 Clever USB3.2 Type-c Flash Drive (64GB) metal Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/flesh-nakopitel-hoco-ud15-clever-usb3-2-type-c-flash-drive-6/</t>
   </si>
   <si>
     <t>6942007641630</t>
   </si>
   <si>
     <t>Флешка HOCO UD16 Smart USB3.0 rotating USB flash drive (128GB)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/fleshka-hoco-ud16-smart-usb3-0-rotating-usb-flash-drive-128g/</t>
   </si>
   <si>
     <t>Геймпады/Джойстики Hoco</t>
   </si>
   <si>
-    <t>6931474751492</t>
-[...7 lines deleted...]
-  <si>
     <t>6931474752925</t>
   </si>
   <si>
     <t>Игровой контроллер hoco GM7 Eagle six finger game controller - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/igrovoj-kontroller-hoco-gm7-eagle-six-finger-game-controller/</t>
   </si>
   <si>
+    <t>6942007672665</t>
+  </si>
+  <si>
+    <t>Игровые триггеры HOCO GA22 mobile game auxiliary button Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/igrovye-triggery-hoco-ga22-mobile-game-auxiliary-button-blac/</t>
+  </si>
+  <si>
     <t>Настольная подставка Hoco</t>
   </si>
   <si>
     <t>6931474782861</t>
   </si>
   <si>
     <t>Настольная подставка Hoco PH50 Ivey folding rotatable desktop holder - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/nastolnaya-podstavka-hoco-ph50-ivey-folding-rotatable-deskto/</t>
   </si>
   <si>
     <t>Смарт-Часы Hoco</t>
   </si>
   <si>
+    <t>6942007680936</t>
+  </si>
+  <si>
+    <t>Детские смарт-часы HOCO Y108 4G children phone-watch - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/detskie-smart-chasy-hoco-y108-4g-children-phone-watch-black/</t>
+  </si>
+  <si>
+    <t>6942007658683</t>
+  </si>
+  <si>
+    <t>Детские умные часы HOCO Y105A Childern phone watch - Pink</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/detskie-umnye-chasy-hoco-y105a-childern-phone-watch-pink/</t>
+  </si>
+  <si>
     <t>6942007666053</t>
   </si>
   <si>
     <t>Детские умные часы HOCO Y107 4G childern phone watch - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/detskie-umnye-chasy-hoco-y107-4g-childern-phone-watch-black/</t>
   </si>
   <si>
     <t>6942007666060</t>
   </si>
   <si>
     <t>Детские умные часы HOCO Y107 4G childern phone watch - Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/detskie-umnye-chasy-hoco-y107-4g-childern-phone-watch-orange/</t>
   </si>
   <si>
     <t>6942007646352</t>
   </si>
   <si>
     <t>Смарт-часы Hoco Y104 4G Children phone-watch Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/smart-chasy-hoco-y104-4g-children-phone-watch-black/</t>
   </si>
   <si>
     <t>6942007646369</t>
   </si>
   <si>
     <t>Смарт-часы Hoco Y104 4G Children phone-watch Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/smart-chasy-hoco-y104-4g-children-phone-watch-blue/</t>
   </si>
   <si>
     <t>6942007646376</t>
   </si>
   <si>
     <t>Смарт-часы Hoco Y104 4G Children phone-watch Pink</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/smart-chasy-hoco-y104-4g-children-phone-watch-pink/</t>
   </si>
   <si>
+    <t>6942007658669</t>
+  </si>
+  <si>
+    <t>Смарт-часы HOCO Y105A Childern phone watch Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/smart-chasy-hoco-y105a-childern-phone-watch-black/</t>
+  </si>
+  <si>
     <t>6942007658676</t>
   </si>
   <si>
     <t>Смарт-часы HOCO Y105A Childern phone watch Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/smart-chasy-hoco-y105a-childern-phone-watch-blue/</t>
   </si>
   <si>
-    <t>6942007658690</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/smart-chasy-hoco-y106-4g-children-phone-watch-black/</t>
+    <t>6942007680950</t>
+  </si>
+  <si>
+    <t>Смарт-часы HOCO Y108 4G children phone-watch Purple</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/smart-chasy-hoco-y108-4g-children-phone-watch-purple/</t>
   </si>
   <si>
     <t>6942007648479</t>
   </si>
   <si>
     <t>Смарт-часы HOCO Y28 AMOLED Smart sports watch(call version) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/smart-chasy-hoco-y28-amoled-smart-sports-watch-call-version/</t>
   </si>
   <si>
     <t>6942007648486</t>
   </si>
   <si>
     <t>Смарт-часы HOCO Y28 AMOLED Smart sports watch(call version) Silver</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/smart-chasy-hoco-y28-amoled-smart-sports-watch-call-versio-2/</t>
   </si>
   <si>
-    <t>6942007648950</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007654098</t>
   </si>
   <si>
     <t>Смарт-Часы HOCO Y31 Smart sports Watch(call version) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/smart-chasy-hoco-y31-smart-sports-watch-call-version-black/</t>
   </si>
   <si>
     <t>6942007654104</t>
   </si>
   <si>
     <t>Смарт-Часы HOCO Y31 Smart sports Watch(call version) Silver</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/smart-chasy-hoco-y31-smart-sports-watch-call-version-silver/</t>
   </si>
   <si>
-    <t>6942007659062</t>
-[...50 lines deleted...]
-    <t>https://hoco-optom.ru/product/smart-chasy-hoco-y36-smart-watch-call-version-black/</t>
+    <t>6942007660815</t>
+  </si>
+  <si>
+    <t>Смарт-часы HOCO Y33 Smart sports watch (call version) Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/smart-chasy-hoco-y33-smart-sports-watch-call-version-black/</t>
   </si>
   <si>
     <t>6942007667593</t>
   </si>
   <si>
     <t>Смарт-часы HOCO Y36 Smart watch(call version) - Silver</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/smart-chasy-hoco-y36-smart-watch-call-version-silver/</t>
   </si>
   <si>
     <t>6942007666046</t>
   </si>
   <si>
     <t>Смарт-Часы HOCO Y37 Amoled GPS sports watch(call version) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/smart-chasy-hoco-y37-amoled-gps-sports-watch-call-version-bl/</t>
   </si>
   <si>
     <t>6942007672047</t>
   </si>
   <si>
     <t>Смарт-часы HOCO Y38 Amoled Smart watch(call version) - Black</t>
   </si>
@@ -6779,116 +6497,125 @@
   <si>
     <t>Смарт-часы HOCO Y41 Smart watch(call version) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/smart-chasy-hoco-y41-smart-watch-call-version-black/</t>
   </si>
   <si>
     <t>6942007674140</t>
   </si>
   <si>
     <t>Смарт-часы HOCO Y41 Smart watch(call version) - Silver</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/smart-chasy-hoco-y41-smart-watch-call-version-silver/</t>
   </si>
   <si>
     <t>6942007675277</t>
   </si>
   <si>
     <t>Смарт-часы HOCO Y42 Smart watch(call version) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/smart-chasy-hoco-y42-smart-watch-call-version-black/</t>
   </si>
   <si>
-    <t>6942007675284</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007675291</t>
   </si>
   <si>
     <t>Смарт-часы HOCO Y42 Ultra Smart watch Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/smart-chasy-hoco-y42-ultra-smart-watch-black/</t>
   </si>
   <si>
     <t>6942007675307</t>
   </si>
   <si>
     <t>Смарт-часы HOCO Y42 Ultra Smart watch Titanium Gold</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/smart-chasy-hoco-y42-ultra-smart-watch-titanium-gold/</t>
   </si>
   <si>
+    <t>6942007677370</t>
+  </si>
+  <si>
+    <t>Смарт-часы HOCO Y43 Amoled Smart Watch (Call Version) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/smart-chasy-hoco-y43-amoled-smart-watch-call-version-black/</t>
+  </si>
+  <si>
+    <t>6942007677387</t>
+  </si>
+  <si>
+    <t>Смарт-часы HOCO Y43 Amoled Smart Watch (Call Version) - Silver</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/smart-chasy-hoco-y43-amoled-smart-watch-call-version-silver/</t>
+  </si>
+  <si>
     <t>Мышка компьютерная hoco</t>
   </si>
   <si>
     <t>6942007668811</t>
   </si>
   <si>
     <t>Беспроводная Мышка HOCO GM50 League business wired mouse Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnaya-myshka-hoco-gm50-league-business-wired-mouse-b/</t>
   </si>
   <si>
+    <t>6942007675253</t>
+  </si>
+  <si>
+    <t>Игровая мышь HOCO GM51 Sky luminous gaming wired mouse - Black/Yellow</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/igrovaya-mysh-hoco-gm51-sky-luminous-gaming-wired-mouse-blac/</t>
+  </si>
+  <si>
     <t>6931474757876</t>
   </si>
   <si>
     <t>Компьютерная мышка hoco GM14 Platinum 2,4G - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kompyuternaya-myshka-hoco-gm14-platinum-2-4g-white/</t>
   </si>
   <si>
     <t>6942007626385</t>
   </si>
   <si>
     <t>Компьютерная мышка HOCO GM29 Mysterious dual-mode silent wireless mouse dark night Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kompyuternaya-myshka-hoco-gm29-mysterious-dual-mode-silent-1/</t>
   </si>
   <si>
-    <t>6942007626408</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007626392</t>
   </si>
   <si>
     <t>Компьютерная мышка HOCO GM29 Mysterious dual-mode silent wireless mouse space White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kompyuternaya-myshka-hoco-gm29-mysterious-dual-mode-silent-w/</t>
   </si>
   <si>
     <t>6942007647960</t>
   </si>
   <si>
     <t>Компьютерная Мышка HOCO GM37 Wonderful gaming luminous wired mouse White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kompyuternaya-myshka-hoco-gm37-wonderful-gaming-luminous-wir/</t>
   </si>
   <si>
     <t>6931474784131</t>
   </si>
   <si>
     <t>Компьютерная мышь Hoco GM19 Enjoy gaming luminous wired mouse - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kompyuternaya-mysh-hoco-gm19-enjoy-gaming-luminous-wired-mou/</t>
@@ -6906,59 +6633,50 @@
     <t>6931474757869</t>
   </si>
   <si>
     <t>Мышка hoco GM14 Platinum 2.4G business wireless mouse - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/myshka-hoco-gm14-platinum-2-4g-business-wireless-mouse-black/</t>
   </si>
   <si>
     <t>6931474760579</t>
   </si>
   <si>
     <t>Мышка hoco GM15 Art dual-mode business wireless mouse - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/myshka-hoco-gm15-art-dual-mode-business-wireless-mouse-black/</t>
   </si>
   <si>
     <t>6931474760586</t>
   </si>
   <si>
     <t>Мышка hoco GM15 Art dual-mode business wireless mouse - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/myshka-hoco-gm15-art-dual-mode-business-wireless-mouse-white/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://hoco-optom.ru/product/myshka-hoco-gm21-platinum-2-4g-business-wireless-mouse-black/</t>
   </si>
   <si>
     <t>6931474790958</t>
   </si>
   <si>
     <t>Мышка Hoco GM21 Platinum 2.4G business wireless mouse - White gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/myshka-hoco-gm21-platinum-2-4g-business-wireless-mouse-white/</t>
   </si>
   <si>
     <t>6942007647953</t>
   </si>
   <si>
     <t>Мышь Игровая HOCO GM37 Wonderful gaming luminous wired mouse Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/mysh-igrovaya-hoco-gm37-wonderful-gaming-luminous-wired-mous/</t>
   </si>
   <si>
     <t>6942007629218</t>
   </si>
   <si>
     <t>Проводная игровая мышь HOCO GM31 Overlord luminous gaming wired mouse - White/blue</t>
   </si>
@@ -7401,59 +7119,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-qs2-land-portable-smart-air-pump-emergency-with-start-up-8000mah-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-hoco-h28-rainbow-ring-magnetic-car-holder-air-outlet-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/universal-hoco-hd8-blackfish-folding-desktop-stand-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u119-machine-charging-data-cable-ip-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u125-benefit-pd-charging-data-cable-with-display-t-c-to-ip-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-micro-silicone-charging-data-cable-black-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/bluetooth-audio-resiver-peredatchik-hoco-e151-graceful-aux-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-adapter-carplay-hoco-hu3-tony-car-wireless-carp/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/bluetooth-garnitura-hoco-des48-arrow-single-ear-wireless-b-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/audio-perekhodnik-hoco-ls36-fresh-digital-type-c-to-3-5-audi/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u121-gold-standard-transparent-discovery-edition-60w-charging-data-cable-type-c-to-type-c-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u121-gold-standard-transparent-discovery-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u125-benefit-100w-charging-data-cable-with-display-type-c-to-type-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-ip-pd-silicone-charging-data-cable-black-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-ip-pd-silicone-charging-data-cable-black-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-ip-silicone-charging-data-cable-black-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-ip-silicone-charging-data-cable-black-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-ip-silicone-charging-data-cable-white-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-ip-silicone-charging-data-cable-white-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-micro-silicone-charging-data-cable-black-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-type-c-silicone-charging-data-cable-black-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-type-c-silicone-charging-data-cable-black-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-type-c-silicone-charging-data-cable-white-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-type-c-silicone-charging-data-cable-white-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-type-c-to-type-c-60w-silicone-charging-data-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-type-c-to-type-c-60w-silicone-charging-data-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-type-c-to-type-c-60w-silicone-charging-data-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-type-c-to-type-c-60w-silicone-charging-data-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x96-hyper-charging-data-cable-ip-l-0-25-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-ip-pd-silicone-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-ip-silicone-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-ip-silicone-charging-data-cable-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x96-hyper-charging-data-cable-iphone-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x96-hyper-type-c-to-lighting-pd-charging-data-c-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-lightning-x50-excellent-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u133-monte-charging-data-cable-ip-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u137-line-charging-data-cable-with-display-for-ip/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u137-line-charging-data-cable-with-display-for--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u143-joy-charging-data-cable-ip-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u143-joy-pd27w-charging-data-cable-ip-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u144-new-pd27w-charging-data-cable-ip-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u148-lord-pd27w-digital-display-charging-data-cab/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u93-shadow-charging-data-cable-for-lightning-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x110-honorific-charging-data-cable-ip-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x112-favor-charging-data-cable-with-display-for-i/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x112-favor-pd-charging-data-cable-with-display-ip/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x120-beneficio-charging-data-cable-ip-packaged-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x120-beneficio-charging-data-cable-ip-packaged-wh/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x121-nuevo-charging-data-cable-ip-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x122-benefit-pd27w-silicone-charging-data-cable-i/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x125-exceso-pd30w-charging-data-cable-ip-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x125-exceso-pd30w-charging-data-cable-ip-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x14-times-speed-lightning-l-1m-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x20-flash-lightning-l-1m-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x20-flash-lightning-l-1m-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x61-ultimate-lightning-2-4a-1m-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x61-ultimate-silicone-charging-data-cable-for-lightning-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-ip-pd-silicone-charging-data-cable-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x87-magic-silicone-charging-data-cable-for-ip-whi/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x87-magic-silicone-pd-charging-data-cable-for-ip/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x89-wind-charging-data-cable-ip-packaged-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x89-wind-pd-charging-data-cable-ip-packaged-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x90-cool-silicone-charging-data-cable-for-ip-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x90-cool-silicone-charging-data-cable-for-ip-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x90-cool-silicone-pd-charging-data-cable-for-ip-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x90-cool-silicone-pd-charging-data-cable-for-ip-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x99-crystal-junction-silicone-charging-data-cab-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x109-energy-silicone-charging-data-cable-ip-l-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x89-wind-charging-data-cable-ip-l-2m-packaged-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x89-wind-pd-charging-data-cable-ip-l-2m-packaged/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x109-energy-silicone-charging-data-cable-ip-l-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x20-flash-lightning-l-3m-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x20-flash-lightning-l-3m-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-ua17-ip-male-type-c-male-to-usb-female-two-in-one/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-type-c-silicone-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-type-c-silicone-charging-data-cable-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-type-c-to-type-c-60w-silicone-charging-data-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-type-c-to-type-c-60w-silicone-charging-data-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x88-gratified-charging-data-cable-for-type-c-pack/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x88-gratified-charging-data-cable-for-type-c-pa-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x96-hyper-100w-charging-data-cable-type-c-l-0-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x96-hyper-27w-charging-data-cable-type-c-l-0-25-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-type-c-x50-excellent-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u133-monte-60w-charging-data-cable-type-c-to-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u133-monte-charging-data-cable-type-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u137-5a-line-charging-data-cable-with-display-typ/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u137-5a-line-charging-data-cable-with-display-for/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u137-line-60w-charging-data-cable-with-display-ty/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u137-line-60w-charging-data-cable-with-display--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u143-joy-240w-charging-data-cable-type-c-to-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u143-joy-5a-charging-data-cable-type-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u144-new-60w-charging-data-cable-type-c-to-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u144-new-60w-charging-data-cable-type-c-to-type-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u144-new-charging-data-cable-type-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u148-lord-100w-digital-display-charging-data-cabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u148-lord-240w-digital-display-charging-data-cabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u150-exquisite-bracket-charging-data-cable-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u74-grand-charging-data-cable-for-type-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u93-shadow-charging-data-cable-for-type-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-ua27-hd-on-screen-cable-type-c-to-hdtv-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x109-energy-60w-silicone-charging-data-cable-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x109-energy-60w-silicone-charging-data-cable-ty-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x109-energy-silicone-charging-data-cable-type-c-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x109-energy-silicone-charging-data-cable-type-c-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x110-honorific-60w-charging-data-cable-type-c-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x110-honorific-charging-data-cable-type-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x112-favor-5a-charging-data-cable-with-display-ty/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x112-favor-60w-screen-display-charging-data-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x115-surpass-100w-fast-charging-data-cable-type-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x115-surpass-100w-fast-charging-data-cable-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x115-surpass-240w-fast-charging-data-cable-type-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x115-surpass-240w-fast-charging-data-cable-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x120-beneficio-charging-data-cable-type-c-package/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x120-beneficio-charging-data-cable-type-c-packa-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x121-nuevo-60w-charging-data-cable-type-c-to-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x121-nuevo-charging-data-cable-type-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x122-benefit-60w-silicone-charging-data-cable-typ/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x122-benefit-60w-silicone-charging-data-cable-t-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x122-benefit-silicone-charging-data-cable-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x125-exceso-60w-charging-data-cable-type-c-to-typ/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x125-exceso-60w-charging-data-cable-type-c-to-t-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x14-double-speed-charging-data-cable-ip-l-2m-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x14-times-speed-l-1m-type-c-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x20-flash-l-1m-type-c-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x61-ultimate-silicone-charging-data-cable-for-type-c-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x61-ultimate-usb-type-c-3a-1m-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x87-magic-silicone-charging-data-cable-for-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x89-wind-60w-charging-data-cable-type-c-to-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x89-wind-charging-data-cable-type-c-packaged-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x90-cool-60w-silicone-charging-data-cable-for-typ/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x90-cool-60w-silicone-charging-data-cable-for-t-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x90-cool-silicone-charging-data-cable-for-type--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x96-hyper-27w-charging-data-cable-type-c-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x104-source-60w-charging-data-cable-type-c-to-t-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x109-energy-60w-silicone-charging-data-cable-ty-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x14-double-speed-60w-charging-data-cable-type-c-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x14-double-speed-charging-data-cable-type-c-l-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x14-times-speed-l-2m-type-c-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x20-flash-l-2m-type-c-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x20-flash-l-2m-type-c-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x89-wind-60w-charging-data-cable-type-c-to-type-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x89-wind-charging-data-cable-type-c-l-2m-packaged/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x109-energy-60w-silicone-charging-data-cable-ty-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x109-energy-silicone-charging-data-cable-type-c-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x20-flash-l-3m-type-c-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x20-flash-l-3m-type-c-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-type-c-x52-sereno-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-micro-silicone-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x122-benefit-silicone-charging-data-cable-micro-p/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x122-benefit-silicone-charging-data-cable-micro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x20-flash-l-1m-micro-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x20-flash-l-1m-micro-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x14-times-speed-l-2m-micro-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x20-flash-l-2m-micro-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x20-flash-l-3m-micro-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x20-flash-l-3m-micro-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-micro-usb-x52-sereno-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u121-gold-standard-transparent-discovery-editio-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u133-monte-pd-charging-data-cable-type-c-to-ip-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u137-line-pd-charging-data-cable-with-display-ip/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u137-line-pd-charging-data-cable-with-display-i-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x109-energy-pd-silicone-charging-data-cable-ip-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x109-energy-pd-silicone-charging-data-cable-ip--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x109-energy-pd-silicone-charging-data-cable-ip--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x110-honorific-pd-charging-data-cable-ip-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x121-nuevo-pd27w-charging-data-cable-ip-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x122-benefit-pd27w-silicone-charging-data-cable-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x14-double-speed-60w-charging-data-cable-type-c-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x14-double-speed-pd-charging-data-cable-for-ip--5/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x14-double-speed-pd-charging-data-cable-for-light/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x14-double-speed-pd-charging-data-cable-for-lig-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x96-hyper-pd-charging-data-cable-t-c-to-ip-l-0--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u150-exquisite-bracket-60w-charging-data-cable-ty/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x26-xpress-lightning-micro-usb-type-c-cherno-zolo/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x26-xpress-lightning-micro-usb-type-c-cherno-kras/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-hoco-e150-path-car-aux-bt-receiver-with-cable-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-adapter-hoco-hu1-way-car-wireless-car-play-adap/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-aux-hoco-upa19-aux-audio-cable-l-1m-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-aux-hoco-upa19-digital-audio-conversion-cable-for-ip-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-aux-upa19-digital-audio-conversion-cable-for-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-upa10-audio-3-5mm-seryj/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-upa11-aux-audio-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-upa12-aux-with-mic-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-upa24-smooth-aux-audio-cable-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-upa31-cindy-spring-audio-cable-aux-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-upa33-nuevo-audio-cable-aux-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-upa33a-nuevo-digital-audio-conversion-cable-ip-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-upa33b-nuevo-digital-audio-conversion-cable-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/hab-hoco-hb1-4usb-line-seryj/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/hab-hoco-hb26-4-in-1-adapter-type-c-to-usb3-0-usb2-0-3-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/hab-hoco-hb26-4-in-1-adapter-usb-to-usb3-0-usb2-0-3-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/hab-hoco-hb26-4in1-adapter-type-c-to-usb3-0-usb2-0-3-metal-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/hab-hoco-hb26-4in1-adapter-usb-to-usb3-0-usb2-0-3-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/hab-hoco-hb52-wow-8-in-1-multi-function-converter-hdtv-rj45/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-ua43-type-c-to-hdtv-screen-mirroring-cable-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-hoco-ua24-ip-male-to-usb-female-2-0-converter-me/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-hoco-ua17-ip-male-to-type-c-female-usb2-0-adapter/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-hoco-ua17-type-c-male-to-usb-female-usb3-0-adapter/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-hoco-ua17-usb-male-to-type-c-female-usb2-0-adapter/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-hoco-hb27-type-c-multi-function-converter-hdtv-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-hoco-hb28-type-c-multi-function-converter-hdtv-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-upa23-aux-audio-cable-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-hoco-ls33-type-c-digital-3-5-audio-converter/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-hoco-ls36a-fresh-digital-audio-converter-ip-to-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-hoco-upa22-aux-silicone-audio-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-hoco-upa22-ip-silicone-digital-audio-conversion/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-hoco-upa22-ip-silicone-digital-audio-conversio-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-hoco-upa22-type-c-silicone-digital-audio-convers/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c102a-fuerza-qc3-0-four-port-charger-eu-whit-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c109a-fighter-single-port-qc3-0-charger-eu-whi/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c76a-plus-pd-20w-type-c-na-lightning-es/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c80a-plus-rapido-pd20w-qc3-0-charger-eu-whit-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c88a-star-round-dual-port-charger-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-cs21a-rich-single-port-qc3-0-charger-set-micro/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-n22-jetta-pd25w-charger-set-type-c-to-type-c-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-c160a-upgrade-pd65w-2c1a-charger-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-c161a-speed-single-port-pd40w-ch-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-c162a-source-single-port-pd40w-c-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-cs74a-star-speed-pd45w-qc3-0-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-n70-nuevo-single-port-pd30w-charge/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-n76-star-single-port-pd25w-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-n77-star-single-port-pd45w-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-n77-star-single-port-pd45w-charg-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-hoco-ac6-unimpeded-universal-conversion-plug-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-c158a-pd45w-charger-eu-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-c159a-upgrade-single-port/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-c109a-10-5w-fighter-single-port-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-c109a-pd20w-fighter-single-port-pd20w-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-c12q-smart-qc3-0-charger-eu-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-c12q-smart-qc3-0-charger-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-c139a-rock-pd65w-2c1a-charger-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-c145a-charm-single-port-qc3-0-charger-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-c147a-charm-pd20w-qc3-0-charger-eu-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-c149a-charm-pd30w-qc3-0-charger-eu-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-c76a-plus-20w/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zu-hoco-c76a-pro-majestic-single-port-pd30w-charger-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-c88a-star-round-dual-port-charger-eu-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-c94a-metro-single-port-pd-20w-charger-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-cs21a-rich-single-port-qc3-0-charger-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-cs22a-value-single-port-pd30w-charger-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zu-hoco-cs23a-sunlight-dual-port-pd30w-qc3-0-charger-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-cs26a-article-pd45w-2c1a-charger-eu-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-cs27a-supply-pd67w-3c1a-charger-eu-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-cs32a-rise-pd20w-qc3-0-charger-eu-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-cs61a-bright-pd30w-qc3-0-charger-eu-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-cs75a-star-speed-pd70w-2c1a-charger-mid/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-n22-jetta-pd-25w-charger-eu-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-n4-aspiring-dual-port-charger-eu-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-n4-aspiring-dual-port-charger-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-n60-gentle-single-port-pd20w-charger-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-n61-gental-pd20w-qc3-0-charger-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-n62-gental-pd30w-qc3-0-charger-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-n63-gental-pd30w-qc3-0-charger-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-n64-ingenious-single-port-pd20w-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-n64-ingenious-single-port-pd20w-charg-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-n66-ingenious-single-port-pd35w-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/hoco-n66-ingenious-single-port-pd35w-charger-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-n69-nuevo-pd20w-qc3-0-charger-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/hoco-n71-nuevo-pd30w-qc3-0-charger-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-n72-speed-single-port-pd20w-ultra-thin/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-n74-speed-single-port-pd25w-ultr-thin-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-n74-speed-single-port-pd25w-ultra-thin/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-ac5-level-dual-port-universal-conversion-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-e70-pd30w-qc3-0-car-bt-fm-transmitter-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zu-hoco-c76a-pro-majestic-single-port-pd30w-charger-set-type-c-to-type-c-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c80a-plus-rapido-pd20w-qc3-0-charger-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-c126a-pure-power-pd40w-three-port/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c102a-fuerza-qc3-0-four-port-charger-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c109a-10-5w-fighter-single-port-charger-set-ip/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c80a-plus-rapido-pd20w-qc3-0-charger-set-c-t-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c109a-10-5w-fighter-single-port-charger-set-mi/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c12q-smart-qc3-0-charger-set-micro-eu-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c12q-smart-qc3-0-charger-set-micro-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c145a-charm-single-port-qc3-0-charger-set-micr/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-n4-aspiring-dual-port-charger-set-for-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c109a-10-5w-fighter-single-port-charger-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-n66-ingenious-single-port-pd35w-charger-set--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c109a-fighter-single-port-qc3-0-charger-set-ty/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c109a-pd20w-fighter-single-port-pd20w-charge-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c12q-smart-qc3-0-charger-set-type-c-eu-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c12q-smart-qc3-0-charger-set-type-c-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c145a-charm-single-port-qc3-0-charger-set-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c147a-charm-pd20w-qc3-0-charger-set-type-c-t-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c149a-charm-pd30w-qc3-0-charger-set-t-c-to-t-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c80a-plus-rapido-pd20w-qc3-0-charger-set-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c80a-plus-rapido-pd20w-qc3-0-charger-set-typ-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c94a-metro-single-port-pd20w-charger-set-typ-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-cs21a-rich-single-port-qc3-0-charger-set-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-cs23a-sunlight-dual-port-pd30w-qc3-0-charger-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-n41-almighty-pd20w-qc3-0-charger-set-type-c-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-n60-gentle-single-port-pd20w-charger-set-typ-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-n61-gental-pd20w-qc3-0-charger-type-c-to-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-n62-gentle-single-port-pd30w-charger-set-typ-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-n63-gentle-pd30w-qc3-0-charger-set-type-c-to-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-n71-nuevo-pd30w-qc3-0-charger-set-type-c-to-ty/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-c161a-speed-single-port-pd40w-char/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-c162a-source-single-port-pd40w-cha/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-n76-star-single-port-pd25w/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c147a-charm-pd20w-qc3-0-charger-set-type-c-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c149a-charm-pd30w-qc3-0-charger-set-t-c-to-ip/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c76a-plus-pd-20w-type-c-na-lightning-es-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zu-hoco-c76a-pro-majestic-single-port-pd30w-charger-set-type-c-to-ip-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c80a-plus-rapido-pd20w-qc3-0-charger-set-c-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c94a-metro-single-port-pd20w-charger-set-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-cs23a-sunlight-dual-port-pd30w-qc3-0-charger-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-n60-gentle-single-port-pd20w-charger-set-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-n61-gental-pd20w-qc3-0-charger-type-c-to-ip-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-n62-gentle-single-port-pd30w-charger-set-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-n63-gentle-pd30w-qc3-0-charger-set-type-c-to-i/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-n66-ingenious-single-port-pd35w-charger-set-ty/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-n71-nuevo-pd30w-qc3-0-charger-set-type-c-to-ip/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-dlya-chasov-hoco-cw59-iwatch-sam-watch-wireless-cha/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-n28-founder-pd20w-qc3-0-charger-eu-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-n28-founder-pd20w-qc3-0-charger-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/hoco-ac6-unimpeded-universal-conversion-plug-eu-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnyy-konverter-hoco-c113a-awesome-pd65w-dual-port-1a1c-charger-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnyj-konverter-hoco-c115a-header-pd65w-three-port-2c1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-hoco-cw39-wireless-charger-for-iwatch/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnaya-besprovodnaya-zaryadka-hoco-cq3-motorcycle-foldin/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnaya-besprovodnaya-zaryadka-hoco-cq3-motorcycle-fold-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/garnitura-hoco-e80-travel-car-aux-bt-receiver-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/fm-modulyator-hoco-e89-libre-45w-1a1c-car-bt-fm-transmitter/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/fm-transmitter-hoco-e88-star-35w-2c-cigarette-lighter-car-bt/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avto-zu-hoco-z56-friend-pd35w-qc3-0-cigarette-lighter-car-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avto-zu-hoco-z57a-glorious-pd30w-qc3-0-car-charger-metal-gra/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avto-zu-hoco-e87-delta-35w-1a1c-car-bt-fm-transmitter-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avto-zu-hoco-z57-glorious-single-port-pd30w-car-charger-meta/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avto-zu-hoco-z62a-energy-single-port-pd30w-car-charger-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-nz16-rigorous-single-port-pd30w/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-nz16-rigorous-single-port-pd30-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-z54-prosperous-dual-port-car-c-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-z54-prosperous-dual-port-car-cha/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-z54-prosperous-dual-port-car-c-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-z54a-prosperous-48w-dual-port--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-z54b-prosperous-pd60w-2c-car-cha/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-z57a-glorious-pd30w-qc3-0-car--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-z57b-glorious-63w-dual-port-digi/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-z58-rank-single-port-pd30w-car-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-z60-bloom-48w-dual-port-pd30w-qc/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-z61-correct-three-port-cigarett/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-z61a-correct-pd60w-2c1a-cigarett/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z2-car-charger-set--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-e73-pro-journey-aux-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-nz6-pd45w-3-port-2c1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z46-blue-shield-singl/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z46a-blue-whale-pd20w/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z65-smart-dual-cigare/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z65a-smart-cigarette/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z65b-smart-dual-cigar/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/fm-transmitter-hoco-e81-fantasy-pd30w-qc3-0-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-nz10-handy-pd45w-qc3-0-car-charger-cere/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-nz14-guerrero-36w-dual-port-car-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-nz14a-guerrero-pd20w-qc3-0-car-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-nz16-rigorous-single-port-pd30w-car-cha/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-nz16a-rigorous-43w-dual-port-pd25w-qc3/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-nz16b-rigorous-pd45w-2c-car-charger-met/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-nz5-smooth-road-pd30w-qc3-0-car-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-nz6-pd45w-3-port-2c1a-car-charger-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-nz8-sprinter-43w-dual-port-pd25w-qc3--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-nz9-galloper-95w-three-port-2c1a-car-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-z28-power-ocean-cigarette-lighter-in-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-z47a-transparent-discovery-edition-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-z49-level-dual-port-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-z49a-level-single-port-qc3-0-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-z50-leader-48w-dual-port-pd30w-qc3-0-wi/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-z53a-vision-pd30w-qc3-0-transparent-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-z58a-rank-48w-dual-port-pd30w-qc3-0-car/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-z62-energy-singl-port-qc3-0-car-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/transmitter-hoco-e85-tiger-pd20w-qc3-0-car-bt-fm-transmitter/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-es64-easy-sound-sports-bt-earphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-es64-easy-sound-sports-bt-earphones-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-es64-easy-sound-sports-bt-earphones-navy-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-es64-easy-sound-sports-bt-earphones-dark-gree/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m104-gamble-universal-earphones-with-mic-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m104-gamble-universal-earphones-with-mic-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m106-fountain-metal-universal-earphones-with-microphone-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m86-ocean-universal-digital-earphones-with-mi/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m86-ocean-universal-digital-earphones-with--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m97-enjoy-universal-earphones-with-mic-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m97-enjoy-universal-earphones-with-mic-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m98-delighted-metal-universal-earphones-with/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m98-delighted-metal-universal-earphones-wit-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m99-celestial-universal-earphones-with-micr-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/ai-perevodchik-hoco-eq100-intelligent-ai-translation-app-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/ai-perevodchik-hoco-eq100-intelligent-ai-translation-app-whi/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-eq5-energy-true-wireless-anc-enc/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-ew82-sparkle-true-wireless-touch/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-ew94-true-wireless-anc-noise-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-ew98-anc-intelligent-ai-translat/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-w73-graceful-bt-headphones-app-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-w73-graceful-bt-headphones-app-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/garnitura-hoco-e60-brightness-business-bt-headset-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-eq24-estrella-wireless-bt-headset-white-star/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-eq16-shine-true-wireless-anc-enc-noise-redu-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-eq2-plus-thought-true-wireless-bt-headset-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-eq2-plus-thought-true-wireless-bt-headset-whi/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-eq20-rhyme-true-wireless-anc-enc-noise-reduct/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-eq22-singer-true-wireless-anc-enc-noise-reduc/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-eq22-singer-true-wireless-anc-enc-noise-red-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-eq22-singer-true-wireless-anc-enc-noise-red-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-eq24-estrella-wireless-bt-headset-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-eq24-estrella-wireless-bt-headset-gray-lake/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-eq27-fun-anc-enc-smart-al-translation-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-eq5-energy-true-wireless-anc-enc-noise-redu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-es62-pretty-neck-hang-bt-earphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-es62-pretty-neck-hang-bt-earphones-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-ew63-true-wireless-anc-noise-reduction-bt-hea/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-ew72-soar-true-wireless-anc-noise-reduction-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-ew74-true-wireless-stereo-headset-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-ew75-true-wireless-stereo-headset-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-ew77-true-wireless-stereo-headset-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-ew91-true-wireless-stereo-headset-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-ew92-true-wireless-stereo-headset-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-ew93-true-wireless-stereo-headset-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-ew95-true-wireless-stereo-headset-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-ew96-true-wireless-stereo-headset-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-s19-heartful-enc-noise-cancelling-bt-headphone-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w42-cat-ears-bt-headphones-cherry-blossom/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w42-cat-ears-bt-headphones-purple-grape/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-wireless-headset-e37-gratified-business-ear-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-besprovodnye-garnitura-hoco-e63-bt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-earphone-m1-max-crystal-lightning-white-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-l7-plus-original-series-wireless-earphones-be/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m1-original-series-earphone-apple-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m101-crystal-joy-wire-controlled-earphones-wi/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m101-crystal-joy-wire-controlled-earphones--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m102-ingenious-universal-earphones-with-microphone-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m102-ingenious-universal-earphones-with-microphone-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m107-discoverer-universal-earphones-with-mic-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m107-discoverer-universal-earphones-with-mic-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m114-jia-universal-earphones-with-microphon-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m116-benevolent-universal-digital-earphones-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m97-enjoy-universal-digital-earphones-with-mi/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-acefast-l11-usb-c-hifi-wired-earphones-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-hoco-m110-encourage-metal-universal-earp/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-earphone-m1-max-crystal-lightning-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m1-max-crystal-earphones-with-mic-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m1-pro-original-series-earphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m1-pro-original-series-earphones-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m1-pro-original-series-earphones-for-lightnin/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m101-pro-crystal-joy-wire-controlled-earphone/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m101-pro-crystal-joy-wire-controlled-earpho-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m106-fountain-metal-universal-earphones-wit-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m108-spring-metal-universal-earphones-with-mi/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m108-spring-metal-universal-earphones-with--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m110-encourage-metal-universal-earphones-with/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m112-story-universal-earphones-with-microphon/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m112-story-universal-earphones-with-microph-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m114-jia-universal-earphones-with-microphone/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m116-benevolent-universal-digital-earphones-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m116-benevolent-universal-digital-earphones-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m116-benevolent-universal-digital-earphones-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m116-benevolent-universal-earphones-with-micr/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m116-benevolent-universal-earphones-with-mi-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m14-inital-sound-universal-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m58-amazing-universal-earphones-with-mic-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m60-perfect-sound-universal-earphones-with-mi/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m79-cresta-universal-earphones-with-microphon/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m79-cresta-universal-earphones-with-microph-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m83-type-c-original-series-digital-earphones/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m83-type-c-original-series-digital-earphone-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m86-oceanic-universal-earphones-with-mic-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m87-string-wired-earphones-with-with-micropho/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m88-graceful-universal-earphones-with-mic-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m88-graceful-universal-earphones-with-mic-whi/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m90-delight-type-c-wired-digital-earphone-wit/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m90-delight-wire-controlled-earphones-with--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m97-enjoy-universal-digital-earphones-with--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-hoco-m117-victory-universal-earphones-wi/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-hoco-m117-victory-universal-earphones--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-w35-air-triumph-bt-headphones-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-w35-air-triumph-bt-headphones-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/igrovaya-garnitura-hoco-w113-dynamic-usb7-1-channel-gaming-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/igrovaya-garnitura-hoco-w114-magic-fou-mode-gaming-headphone/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-ew90-true-wireless-anc-noise-reduction-bt-hea/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w106-tiger-gaming-headset-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w35-air-triumph-bt-headphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w35-air-triumph-bt-headphones-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w35-max-auspicious-anc-noise-reduction-bt-h-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w53-plus-tone-anc-bt-headphones-classic-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w53-tone-bt-headphones-classic-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w53-tone-bt-headphones-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w53-tone-bt-headphones-morning-mist-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w64-earl-ii-bt-headphones-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w65-plus-happy-anc-bt-headphones-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w65-plus-happy-anc-bt-headphones-deep-space-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w65-plus-happy-anc-bt-headphones-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w65-plus-happy-anc-bt-headphones-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w65-plus-happy-anc-bt-headphones-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w65-plus-happy-anc-bt-headphones-star-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w67-rhyme-opne-bt-headphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w67-rhyme-opne-bt-headphones-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-hoco-h18-mighty-one-button-car-holder-air-outlet-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-hoco-h19-mighty-one-button-car-holder-center-conso/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-hoco-h20-mighty-one-button-car-holder-windshield-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-dlya-smartfona-hoco-h5-chyornyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-dlya-telefona-hoco-k20-prior-live-broadcast-holder/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-hoco-ca104-vertical-and-horizontal-telescopic/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-hoco-ca106-air-outlet-magnetic-car-holder-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-hoco-ca52-intelligent-air-outlet-in-car-holder/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-hoco-ca53-intelligent-dashboard-in-car-holder/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-hoco-ca94-polaris-push-type-air-outlet-car-hol/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-hoco-h27-rock-push-type-car-holder-center-cons/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-hoco-h33-cheetah-magnetic-car-holder-center-console-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-hoco-h35-cheetah-magnetic-ring-car-holder-center-console-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-hoco-h72-crown-magnetic-car-holder-air-outlet/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-hoco-h78-vista-push-type-car-holder-air-outlet/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-hoco-h80-vista-gravity-car-holder-air-outlet-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-dlya-telefona-hoco-ca23-lotto-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-dlya-telefona-hoco-ca24-lotto-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-dlya-telefona-hoco-ca28-happy-journey-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-dlya-telefona-hoco-ca42-cool-journey-in-car-da/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-dlya-telefona-hoco-ca67-sagittarius-series-str/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-s-besprovodnoj-zaryadkoj-hoco-hw7-transparent/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-s-besprovodnoj-zaryadkoj-hoco-hw8-transparent/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyy-derzhatel-hoco-ca120-prospering-center-console-car-holder-for-tablets-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyy-derzhatel-hoco-ca121-prospering-headrest-car-holder-for-tablets-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-ca202-plus-enlightener-infrared/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-ca65-sagittarius-series-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-ca76-touareg-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-ca83-david-one-button-center-con/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-ca86-davy-one-button-air-outlet/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-ca91-magic-magnetic-s-besprovodn/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-ca95-polaris-push-type-telescopi/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyy-derzhatel-hoco-h12-fine-jade-ring-magnetic-car-holder-air-outlet-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyy-derzhatel-hoco-h13-fine-jade-ring-magnetic-car-holder-center-console-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h37-cheetah-car-holder-center-co/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h39-cheetah-dashboard-car-holder/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h53-brusco-ultra-thin-push-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h54-brusco-ultra-thin-push-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h56-show-ring-magnetic-car-holde/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h57-show-ring-magnetic-car-holde/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h58-show-ring-magnetic-car-holde/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h59-show-ring-magnetic-car-holde/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h60-show-ring-magnetic-car-holde/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h61-show-folding-ring-magnetic-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h64-gamble-one-button-car-holder/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h66-gamble-gravity-linkage-car-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h73-crown-magnetic-car-holder-ce/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h79-vista-push-type-car-holder-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h81-vista-gravity-car-holder-cen/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h83-metal-ring-magnetic-car-hold/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h93-stable-magnetic-case-screen/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h97-eminent-ring-magnetic-car-ho/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h98-rider-folding-ring-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-hw34-blue-whale-3-axis-linkage-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-hw35-power-electric-magnetic-wir/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-s-besprovodnoj-zaryadkoj-ca85-ul/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-s-besprovodnoj-zaryadkoj-hoco-hw36-el/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-s-besprovodnoj-zaryadkoj-hoco-s14-sur/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-magnitnyj-derzhatel-hoco-h92-high-vacuum-suctio/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-magnitnyj-derzhatel-hoco-h99-crown-magnetic-car/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-hoco-h10-general-car-holder-windshield-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-hoco-h52-ultimate-magnetic-car-holder-deep-space-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-hoco-h8-general-car-holder-air-outlet-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-hoco-h9-general-car-holder-center-console-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-hoco-k21-stream-aluminum-alloy-live-broadcast-hold/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-dlya-telefona-hoco-h65-gamble-one-buttone-car-hold/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnoe-kolco-derzhatel-hoco-h102-whale-magnetic-ring-hold/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-dlya-velosipeda-hoco-h85-knight-motorcycle-bicycle/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-telefona-dlya-motocikla-velosipeda-hoco-ca73-flyin/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h82-vista-bicycle-motorcycle-uni/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/parkovochnaya-karta-hoco-ph41-promise-metal-hidden-stop-sign/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j142-surpass-22-5w-pd20w-fully-co/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j161-power-22-5w-pd20w-fully-comp/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j138-distant-22-5w-pd20w-dc12v-mu/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-j86a-50000mah-full-led-pd-qc-fcp-scp-afc-voo/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j166-carretera-power-bank-22-5w-p/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-j86-40000mah-full-led-pd-qc-fcp-scp-afc-vooc/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j159b-essence-22-5w-pd20w-fully-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j165b-honey-power-bank-30000mah-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-j100a-high-ranking-power-bank-20000mah-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-j101a-astute-22-5w-fully-compatible-20000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-j102a-cool-figure-pd20w-qc3-0-20000mah-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-j103a-discovery-edition-22-5w-fully-compatib/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-j104a-discovery-edition-22-5w-fully-compatib/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j136a-sirui-22-5w-pd20w-fully-c-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j151a-spirit-dual-lighting-four-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j153a-stability-power-bank-2000-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j154a-victorious-22-5w-pd20w-full/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j154a-victorious-22-5w-pd20w-fu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j156a-founder-22-5w-pd20w-power-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j159a-essence-22-5w-pd20w-fully-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j160b-original-pd20w-magnetic-pow/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j165a-honey-power-bank-20000mah-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q37a-graceful-22-5w-pd20w-power-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q39-eminente-22-5w-pd20wcpower-ba/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q44a-origen-dual-pd45w-magnetic-p/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j144-hymn-power-bank-15000mah-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j144-hymn-power-bank-15000mah-whi/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q53-skillful-pd65w-power-bank-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-j100-high-ranking-10000mah-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-j103-discovery-edition-22-5w-fully-compatibl/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-j41-treasure-mobile-power-bank-10000mah-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-q3-pro-22-5w-pd20w-fully-compatible-10000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-s-kabelem-hoco-j104-discovery-edition-22-5w-fully/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j135-rico-22-5w-pd20w-fully-compa/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j136-sirui-22-5w-pd20w-fully-comp/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j141-grace-pd20w-magnetic-power-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j141-grace-pd20w-magnetic-power-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j151-spirit-dual-lighting-four--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j153-stability-power-bank-10000-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j153-stability-power-bank-10000ma/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j154-victorious-22-5w-pd20w-fully/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j154-victorious-22-5w-pd20w-ful-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j158-pro-runner-22-5w-pd20w-fully/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j158-pro-runner-22-5w-pd20w-ful-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j158a-runner-power-bank-10000ma-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j158a-runner-power-bank-10000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j159-essence-22-5w-pd20w-fully-co/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j160a-original-pd20w-magnetic-pow/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j165-honey-power-bank-10000mah-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q26a-joy-pd20w-magnetic-fast-char/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q36a-sunlight-pd20w-power-bank--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q37-graceful-22-5w-pd20w-power-ba/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q44-origen-dual-pd20w-magnetic-po/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q48-core-pd20w-magnetic-power-ban/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q49-peak-pd20w-power-bank-with-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q50-victory-pd20w-power-bank-with/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j164-platinum-solar-dual-lighting/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-qs5-refined-intelligent-emergency/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-j115-journey-5000mah-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-q26-joy-pd20w-magnetic-fast-charging-5000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j140a-tony-pd20w-ultra-thin-mag-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j140a-tony-pd20w-ultra-thin-magne/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j158-runner-power-bank-5000mah-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j158-runner-power-bank-5000mah-wh/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j160-original-magnetic-power-bank/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q26-joy-pd20w-magnetic-fast-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q36-sunlight-pd20w-power-bank-mag/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q46-title-pd20w-magnetic-power-ba/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-as1-rotating-magnetic-case-for-iphone-15-pro-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-as5-19ft-anti-fall-flexible-airbag-magnetic-c-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-as5-19ft-anti-fall-flexible-airbag-magnetic-c-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-light-series-tpu-case-for-iphone-15-pro-max-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-light-series-tpu-case-for-ip-17-pro-transparent/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-magnetic-series-airbag-anti-fall-protective--13/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-light-series-tpu-case-for-ip-17-air-transparent/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-light-series-tpu-case-for-ip-17-pro-max-transpa/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-light-series-tpu-case-for-ip-17-transparent/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-magnetic-series-airbag-anti-fall-protective--14/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-magnetic-series-airbag-anti-fall-protective--12/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-light-series-tpu-case-for-ip-16-e-transparent/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-light-series-tpu-case-for-ip-16-transparent/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-light-series-tpu-case-for-ip-16-pro-transparent/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-primary-series-magnetic-protective-case-for-i-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-primary-series-magnetic-protective-case-for-i-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-prozrachnyj-hoco-magnetic-series-airbag-anti-fall--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-prozrachnyj-hoco-magnetic-series-airbag-anti-fall-pr/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-knight-magnetic-protective-case-for-ip15-pro-as/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-light-series-tpu-case-for-ip14-pro-max-transpar/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-light-series-tpu-case-for-iphone-12-pro-max-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/monopod-hoco-k22-handy-aluminum-alloy-anti-shake-live-broadc/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/monopod-hoco-k23-lotus-smart-ptz-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/monopod-hoco-k25-sherkhan-magnetic-aluminum-alloy-live-broad/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/monopod-hoco-k27-magic-portable-mini-live-broadcast-stand-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/selfi-palka-hoco-k19-soul-live-broadcast-holder-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/gps-treker-hoco-e91-tiger-intelligent-positioning-anti-lost/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/ventilyator-hoco-hx60-nimble-portable-handheld-fan-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/ventilyator-hoco-hx61-exquisite-handheld-folding-fan-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/ventilyator-hoco-hx62-endless-handheld-fan-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/ventilyator-hoco-hx65-ultra-thin-desktop-fan-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/ventilyator-hoco-hx66-desktop-circulating-fan-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/universal-hoco-gm26-ambitious-cooling-mobile-phone-fan-black-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kuler-dlya-telefona-hoco-gm76-blue-diamond-mobile-phone-cool/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kuller-dlya-telefona-hoco-gm36-mustango-mobile-phone-dual-co/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/sistema-ohlazhdeniya-dlya-telefona-hoco-ga5-triumph-semicond/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-bs47-uno-sports-bt-speaker-army-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-bs47-uno-sports-bt-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-bs47-uno-sports-bt-speaker-navy-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-bs47-uno-sports-bt-speaker-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-h36-brocade-sports-bt-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-hc12-sports-bt-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-hc2-xpress-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-hc25-radiante-sports-bt-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-hc28-melody-sports-bt-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-hc31-river-sports-bt-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-hc32-smart-sound-sports-bt-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-hc35-fun-outdoor-riding-bt-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-hc35-fun-outdoor-riding-bt-speaker-navy-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-hc6-magic-sports-bt-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-hc6-magic-sports-bt-speaker-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-ht1-marquis-sports-bt-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-ht1-max-marquis-sports-bt-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-ht1-pro-marquis-sports-bt-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-ht1-pro-marquis-sports-bt-speaker-paint-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-karaoke-hoco-bs46-mature-outdoor-bt-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnaya-bluetooth-kolonka-hoco-hc46-estrellato-bt-speak/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/mikrofon-hoco-bk5-cantando-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/mikrofon-hoco-l24-shine-karaoke-microphone-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/mikrofon-hoco-l24-shine-karaoke-microphone-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/karta-pamyati-hoco-a2-tf-ultra-high-speed-surveillance-camer/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/karta-pamyati-hoco-a2-tf-ultra-high-speed-surveillance-cam-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/karta-pamyati-hoco-micro-sd-16gb/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/karta-pamyati-hoco-micro-sd-4gb/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/karta-pamyati-hoco-micro-sd-8gb/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/karta-pamyati-hoco-tf-ultra-high-speed-surveillance-camera-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/karta-pamyati-tf-high-speed-memory-card-256gb/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/flesh-nakopitel-usb-hoco-ud9-insightful-usb2-0-128gb/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/flesh-nakopitel-usb-hoco-ud9-insightful-usb2-0-16gb/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/flesh-nakopitel-usb-hoco-ud9-insightful-usb2-0-64gb/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/flesh-nakopitel-usb-hoco-ud9-insightful-usb2-0-32gb/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/flesh-nakopitel-hoco-ud15-clever-usb3-2-type-c-flash-drive-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/flesh-nakopitel-usb-hoco-ud9-insightful-usb2-0-8gb/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/flesh-nakopitel-hoco-ud15-clever-usb3-2-type-c-flash-drive-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/flesh-nakopitel-hoco-ud15-clever-usb3-2-type-c-flash-drive-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/fleshka-hoco-ud16-smart-usb3-0-rotating-usb-flash-drive-128g/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/igrovoj-kontroller-hoco-gm5-wolf-mobile-game-buttons-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/igrovoj-kontroller-hoco-gm7-eagle-six-finger-game-controller/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/nastolnaya-podstavka-hoco-ph50-ivey-folding-rotatable-deskto/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/detskie-umnye-chasy-hoco-y107-4g-childern-phone-watch-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/detskie-umnye-chasy-hoco-y107-4g-childern-phone-watch-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y104-4g-children-phone-watch-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y104-4g-children-phone-watch-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y104-4g-children-phone-watch-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y105a-childern-phone-watch-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y106-4g-children-phone-watch-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y28-amoled-smart-sports-watch-call-version/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y28-amoled-smart-sports-watch-call-versio-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y30-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y31-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y31-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y32-smart-sports-watch-call-version-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y34-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y34-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y35-smart-sports-watch-call-versione-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y35-smart-sports-watch-call-versione-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y36-smart-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y36-smart-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y37-amoled-gps-sports-watch-call-version-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y38-amoled-smart-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y39-smart-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y39-smart-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y40-smart-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y41-smart-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y41-smart-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y42-smart-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y42-smart-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y42-ultra-smart-watch-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y42-ultra-smart-watch-titanium-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-myshka-hoco-gm50-league-business-wired-mouse-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kompyuternaya-myshka-hoco-gm14-platinum-2-4g-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kompyuternaya-myshka-hoco-gm29-mysterious-dual-mode-silent-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kompyuternaya-myshka-hoco-gm29-mysterious-dual-mode-silent-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kompyuternaya-myshka-hoco-gm29-mysterious-dual-mode-silent-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kompyuternaya-myshka-hoco-gm37-wonderful-gaming-luminous-wir/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kompyuternaya-mysh-hoco-gm19-enjoy-gaming-luminous-wired-mou/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/myshka-hoco-gm13-esteem-business-wired-mouse-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/myshka-hoco-gm14-platinum-2-4g-business-wireless-mouse-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/myshka-hoco-gm15-art-dual-mode-business-wireless-mouse-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/myshka-hoco-gm15-art-dual-mode-business-wireless-mouse-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/myshka-hoco-gm21-platinum-2-4g-business-wireless-mouse-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/myshka-hoco-gm21-platinum-2-4g-business-wireless-mouse-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/mysh-igrovaya-hoco-gm37-wonderful-gaming-luminous-wired-mous/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnaya-igrovaya-mysh-hoco-gm31-overlord-luminous-gaming/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-qs2-land-portable-smart-air-pump-emergency-with-start-up-8000mah-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/universal-hoco-hd8-blackfish-folding-desktop-stand-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u125-benefit-pd-charging-data-cable-with-display-t-c-to-ip-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x21-plus-silicone-charging-cable-for-micro-l-0-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x50-excellent-charging-data-cable-for-ip-gray-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x50-excellent-charging-data-cable-for-micro-gra-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x70-ferry-charging-data-cable-for-micro-red-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x70-ferry-charging-data-cable-for-micro-white-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/nastolnyj-ventilyator-hoco-hx607-slim-desktop-fan-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnyj-ventilyator-hoco-hx600-handheld-fan-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnyj-ventilyator-hoco-hx602-transparent-foldable-fan/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnyj-ventilyator-hoco-hx604-ice-pack-series-lightweig/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnyj-ventilyator-hoco-hx606-mini-foldable-fan-beige/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnyj-ventilyator-hoco-hx609-portable-fan-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-adapter-carplay-hoco-hu3-tony-car-wireless-carp/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-garnitura-hoco-e90-liya-enc-noise-reduction-bt/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/audio-perekhodnik-hoco-ls36-fresh-digital-type-c-to-3-5-audi/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u107-type-c-male-to-usb-female-usb3-0-charging--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u125-benefit-100w-charging-data-cable-with-display-type-c-to-type-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u125-benefit-5a-charging-data-cable-with-display-type-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u125-benefit-charging-data-cable-with-display-ip-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u141-magnetic-charging-cable-type-c-to-mag3-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x21-plus-silicone-charging-cable-for-micro-l-0--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x38-cool-charging-data-cable-for-ip-l-0-25m-bla-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x50-excellent-charging-data-cable-for-ip-gray-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x50-excellent-charging-data-cable-for-micro-gra-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x70-ferry-charging-data-cable-for-micro-red-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x70-ferry-charging-data-cable-for-micro-white-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x73-micro-charging-data-cable-white-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-type-c-to-type-c-60w-silicone-charging-data-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-type-c-to-type-c-60w-silicone-charging-data-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-type-c-to-type-c-60w-silicone-charging-data-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-type-c-to-type-c-60w-silicone-charging-data-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x96-hyper-charging-data-cable-ip-l-0-25-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x38-cool-charging-data-cable-for-ip-l-0-25m-bla-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x50-excellent-charging-data-cable-for-ip-gray-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x96-hyper-charging-data-cable-iphone-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x96-hyper-type-c-to-lighting-pd-charging-data-c-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x38-cool-charging-data-cable-for-ip-l-0-25m-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x38-ip-l-0-25-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-lightning-x50-excellent-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u143-joy-pd27w-charging-data-cable-ip-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u144-new-pd27w-charging-data-cable-ip-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u146-mundo-pd30w-charging-data-cable-ip-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u148-lord-pd27w-digital-display-charging-data-cab/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x110-honorific-charging-data-cable-ip-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x121-nuevo-charging-data-cable-ip-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x122-benefit-silicone-charging-data-cable-ip-pack/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x125-exceso-pd30w-charging-data-cable-ip-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x125-exceso-pd30w-charging-data-cable-ip-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x127-exceed-pd30w-charging-data-cable-ip-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x2-knitted-lightning-charging-cable-tarnish/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x25-soarer-lightning-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x26-xpress-lightning-black-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x50-excellent-charging-data-cable-for-ip-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x71-especial-charging-data-cable-for-lightning-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-ip-pd-silicone-charging-data-cable-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x87-magic-silicone-pd-charging-data-cable-for-ip/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x89-wind-charging-data-cable-ip-packaged-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x89-wind-pd-charging-data-cable-ip-packaged-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x90-cool-silicone-pd-charging-data-cable-for-ip-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x90-cool-silicone-pd-charging-data-cable-for-ip-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x109-energy-silicone-charging-data-cable-ip-l-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x59-victory-charging-data-cable-iphone-l-2m-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x59-victory-charging-data-cable-iphone-l-2m-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x89-wind-pd-charging-data-cable-ip-l-2m-packaged/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x109-energy-silicone-charging-data-cable-ip-l-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x20-flash-lightning-l-3m-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x20-flash-lightning-l-3m-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u76-magnetic-charging-cable-lightning-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u107-type-c-male-to-usb-female-usb3-0-charging--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-ua17-ip-male-type-c-male-to-usb-female-two-in-one/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-type-c-to-type-c-60w-silicone-charging-data-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x82-type-c-to-type-c-60w-silicone-charging-data-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x96-hyper-100w-charging-data-cable-type-c-l-0-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x96-hyper-27w-charging-data-cable-type-c-l-0-25-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-type-c-na-type-c-x50-exquisito-100w-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u121-gold-standard-transparent-discovery-editio-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u133-monte-60w-charging-data-cable-type-c-to-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u133-monte-charging-data-cable-type-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u137-5a-line-charging-data-cable-with-display-for/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u137-line-60w-charging-data-cable-with-display-ty/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u137-line-60w-charging-data-cable-with-display--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u143-joy-240w-charging-data-cable-type-c-to-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u143-joy-5a-charging-data-cable-type-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u144-new-60w-charging-data-cable-type-c-to-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u146-mundo-charging-data-cable-type-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u148-lord-240w-digital-display-charging-data-cabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u150-exquisite-bracket-charging-data-cable-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u153-extreme-100w-multi-protocol-charging-cable-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-ua27-hd-on-screen-cable-type-c-to-hdtv-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x109-energy-60w-silicone-charging-data-cable-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x109-energy-60w-silicone-charging-data-cable-ty-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x109-energy-silicone-charging-data-cable-type-c-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x109-energy-silicone-charging-data-cable-type-c-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x110-honorific-60w-charging-data-cable-type-c-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x110-honorific-charging-data-cable-type-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x112-favor-60w-screen-display-charging-data-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x115-surpass-100w-fast-charging-data-cable-type-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x115-surpass-100w-fast-charging-data-cable-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x115-surpass-240w-fast-charging-data-cable-type-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x115-surpass-240w-fast-charging-data-cable-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x121-nuevo-60w-charging-data-cable-type-c-to-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x122-benefit-60w-silicone-charging-data-cable-typ/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x122-benefit-60w-silicone-charging-data-cable-t-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x125-exceso-60w-charging-data-cable-type-c-to-typ/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x125-exceso-60w-charging-data-cable-type-c-to-t-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x127-exceed-60w-charging-data-cable-type-c-to-typ/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x14-double-speed-charging-data-cable-ip-l-2m-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x14-times-speed-l-1m-type-c-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x51-high-power-100w-charging-data-cable-type-c-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x89-wind-60w-charging-data-cable-type-c-to-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x89-wind-charging-data-cable-type-c-packaged-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x90-cool-60w-silicone-charging-data-cable-for-typ/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x90-cool-60w-silicone-charging-data-cable-for-t-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x96-hyper-60w-fast-charging-data-cable-type-c-t-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x109-energy-60w-silicone-charging-data-cable-ty-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x14-double-speed-60w-charging-data-cable-type-c-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x14-double-speed-charging-data-cable-type-c-l-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x89-wind-60w-charging-data-cable-type-c-to-type-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x89-wind-charging-data-cable-type-c-l-2m-packaged/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x109-energy-60w-silicone-charging-data-cable-ty-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x109-energy-silicone-charging-data-cable-type-c-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x20-flash-l-3m-type-c-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-type-c-x52-sereno-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x21-plus-silicone-charging-cable-for-micro-l-0--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x50-excellent-charging-data-cable-for-micro-gra-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x70-ferry-charging-data-cable-for-micro-red-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x70-ferry-charging-data-cable-for-micro-white-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x73-micro-charging-data-cable-white-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x21-plus-silicone-charging-cable-for-micro-l-0--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x35-premium-charging-data-cable-for-micro-l-0-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-micro-x50-excellent-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-micro-usb-x53-angel-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u53-4a-flash-charging-data-cable-for-micro-cherny/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u70-splendor-charging-data-cable-for-micro-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u70-splendor-charging-data-cable-for-micro-dark-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u74-grand-charging-data-cable-for-micro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u89-safeness-charging-data-cable-for-micro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u89-safeness-charging-data-cable-for-micro-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u93-shadow-charging-data-cable-for-micro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x14-times-speed-l-1m-micro-krasno-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x14-times-speed-l-1m-micro-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x2-knitted-micro-usb-charging-cable-tarnish/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x25-soarer-micro-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x25-soarer-micro-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x26-micro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x26-xpress-micro-cherno-zolotoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x27-excellent-micro-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x27-excellent-micro-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x37-cool-power-charging-data-cable-for-micro-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x38-cool-charging-data-cable-for-micro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x38-cool-charging-data-cable-for-micro-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x40-noah-charging-data-cable-for-micro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x40-noah-charging-data-cable-for-micro-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x50-excellent-charging-data-cable-for-micro-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x58-airy-silicone-charging-data-cable-for-micro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x61-ultimate-micro-3a-1m-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x61-ultimate-micro-3a-1m-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x66-howdy-charging-data-cable-for-micro-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x69-jaeger-charging-data-cable-for-micro-cherno-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x70-ferry-charging-data-cable-for-micro-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x70-ferry-charging-data-cable-for-micro-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x70-ferry-charging-data-cable-for-micro-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x70-ferry-charging-data-cable-for-micro-blue-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x71-especial-charging-data-cable-for-micro-sinij/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x73-micro-charging-data-cable-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x83-micro-victory-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x14-times-speed-l-2m-micro-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x20-flash-l-2m-micro-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x20-flash-l-3m-micro-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x20-flash-l-3m-micro-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-micro-usb-x52-sereno-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u121-gold-standard-transparent-discovery-editio-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u137-line-pd-charging-data-cable-with-display-ip/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u137-line-pd-charging-data-cable-with-display-i-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x109-energy-pd-silicone-charging-data-cable-ip--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x109-energy-pd-silicone-charging-data-cable-ip--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x110-honorific-pd-charging-data-cable-ip-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x121-nuevo-pd27w-charging-data-cable-ip-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x122-benefit-pd27w-silicone-charging-data-cable-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x14-double-speed-60w-charging-data-cable-type-c-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x14-double-speed-pd-charging-data-cable-for-lig-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-x96-hyper-pd-charging-data-cable-t-c-to-ip-l-0--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u143-joy-240w-4-in-1-charging-data-cable-usb-c-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-u150-exquisite-bracket-60w-charging-data-cable-ty/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joy-room-s-a28-flash-series-60w-fast-charging-data-cab/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-60w-fast-charging-data-ca-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-hoco-e150-path-car-aux-bt-receiver-with-cable-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-adapter-hoco-hu1-way-car-wireless-car-play-adap/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-aux-upa19-digital-audio-conversion-cable-for-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-upa10-audio-3-5mm-seryj/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-upa12-aux-with-mic-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-upa24-smooth-aux-audio-cable-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-upa31-cindy-spring-audio-cable-aux-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-upa33-nuevo-audio-cable-aux-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-upa33a-nuevo-digital-audio-conversion-cable-ip-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/usb-hub-hoco-hb1b-4-in-1-converter-usb-to-usb3-0-4-metal-gra/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/usb-hub-hoco-hb1c-4-in-1-converter-type-c-to-usb3-0-4-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/usb-hub-hoco-hb31-easy-4-in-1-converter-usb-to-usb2-0-3-l-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/hab-hoco-hb1-4usb-line-seryj/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/hab-hoco-hb26-4-in-1-adapter-type-c-to-usb3-0-usb2-0-3-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/hab-hoco-hb26-4in1-adapter-type-c-to-usb3-0-usb2-0-3-metal-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/hab-hoco-hb52-wow-8-in-1-multi-function-converter-hdtv-rj45/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-ua43-type-c-to-hdtv-screen-mirroring-cable-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-hoco-ua24-ip-male-to-usb-female-2-0-converter-me/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-hoco-ua17-ip-male-to-type-c-female-usb2-0-adapter/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-hoco-ua17-ip-male-to-usb-female-usb2-0-adapter/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-hoco-ua17-type-c-male-to-usb-female-usb3-0-adapter/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-hoco-ua17-usb-male-to-type-c-female-usb2-0-adapter/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-ua43a-type-c-to-hdtv-conversion-cable-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-hoco-hb27-type-c-multi-function-converter-hdtv-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-hoco-hb28-type-c-multi-function-converter-hdtv-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-hoco-upa23-aux-audio-cable-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-hoco-ls33-type-c-digital-3-5-audio-converter/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-hoco-ls36a-fresh-digital-audio-converter-ip-to-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-hoco-upa22-aux-silicone-audio-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-hoco-upa22-ip-silicone-digital-audio-conversio-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-hoco-upa22-type-c-silicone-digital-audio-convers/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c102a-fuerza-qc3-0-four-port-charger-eu-whit-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c76a-plus-pd-20w-type-c-na-lightning-es/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c80a-plus-rapido-pd20w-qc3-0-charger-eu-whit-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c88a-star-round-dual-port-charger-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-cs21a-rich-single-port-qc3-0-charger-set-micro/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-n22-jetta-pd25w-charger-set-type-c-to-type-c-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-c160a-upgrade-pd65w-2c1a-charger-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-c161a-speed-single-port-pd40w-ch-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-c162a-source-single-port-pd40w-c-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-cs74a-star-speed-pd45w-qc3-0-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-n70-nuevo-single-port-pd30w-charge/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-n75-grande-66w-2c1a-charger-eu-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-n76-star-single-port-pd25w-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-n77-star-single-port-pd45w-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-n77-star-single-port-pd45w-charg-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-hoco-ac6-unimpeded-universal-conversion-plug-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-c157a-smart-pd30w-qc3-0--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-c158a-pd45w-charger-eu-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-cs111a-lounge-single-por-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-cs111a-lounge-single-por-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-cs113a-lounge-single-por-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-cs113a-lounge-single-por-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-n83-profit-single-port-p-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-n83-profit-single-port-pd4/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-c109a-10-5w-fighter-single-port-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-c109a-pd20w-fighter-single-port-pd20w-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-c12q-smart-qc3-0-charger-eu-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-c12q-smart-qc3-0-charger-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-c149a-charm-pd30w-qc3-0-charger-eu-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-c76a-plus-20w/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zu-hoco-c76a-pro-majestic-single-port-pd30w-charger-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-c88a-star-round-dual-port-charger-eu-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-c94a-metro-single-port-pd-20w-charger-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-c97a-pd20w-qc3-0-charger-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-cs22a-value-single-port-pd30w-charger-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zu-hoco-cs23a-sunlight-dual-port-pd30w-qc3-0-charger-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-cs26a-article-pd45w-2c1a-charger-eu-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-cs27a-supply-pd67w-3c1a-charger-eu-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-cs61a-bright-pd30w-qc3-0-charger-eu-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-cs63a-bright-pd65w-1a1c-charger-eu-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-cs75a-star-speed-pd70w-2c1a-charger-mid/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-n22-jetta-pd-25w-charger-eu-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-n4-aspiring-dual-port-charger-eu-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-n4-aspiring-dual-port-charger-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-n60-gentle-single-port-pd20w-charger-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-n62-gental-pd30w-qc3-0-charger-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-n63-gental-pd30w-qc3-0-charger-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-n64-ingenious-single-port-pd20w-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-n66-ingenious-single-port-pd35w-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/hoco-n66-ingenious-single-port-pd35w-charger-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-n69-nuevo-pd20w-qc3-0-charger-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/hoco-n71-nuevo-pd30w-qc3-0-charger-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-n72-speed-single-port-pd20w-ultra-thin/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-n74-speed-single-port-pd25w-ultr-thin-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-n74-speed-single-port-pd25w-ultra-thin/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-ac5-level-dual-port-universal-conversion-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-ua37-type-c-ethernet-adapter-1000mbps-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-ua37-usb-ethernet-adapter-1000mbps-meta/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-e70-pd30w-qc3-0-car-bt-fm-transmitter-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c80a-plus-rapido-pd20w-qc3-0-charger-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-c126a-pure-power-pd40w-three-port/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c102a-fuerza-qc3-0-four-port-charger-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c109a-10-5w-fighter-single-port-charger-set-ip/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c80a-plus-rapido-pd20w-qc3-0-charger-set-c-t-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-c11-smart-single-usb-light/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c12-smart-micro-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c12q-smart-qc3-0-charger-set-micro-eu-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c12q-smart-qc3-0-charger-set-micro-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-c11-smart-single-usb-micro/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-n25-maker-dual-port-charge/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-n9-hoco-n9-especial-singl/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-n4-aspiring-dual-port-charger-set-for-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-hoco-n4-aspiring-dual-port-charger-set-for-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c109a-10-5w-fighter-single-port-charger-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-n66-ingenious-single-port-pd35w-charger-set--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c109a-fighter-single-port-qc3-0-charger-set-ty/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c12q-smart-qc3-0-charger-set-type-c-eu-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c12q-smart-qc3-0-charger-set-type-c-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c147a-charm-pd20w-qc3-0-charger-set-type-c-t-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c80a-plus-rapido-pd20w-qc3-0-charger-set-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c80a-plus-rapido-pd20w-qc3-0-charger-set-typ-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c94a-metro-single-port-pd20w-charger-set-typ-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-cs23a-sunlight-dual-port-pd30w-qc3-0-charger-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-n41-almighty-pd20w-qc3-0-charger-set-type-c-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-n60-gentle-single-port-pd20w-charger-set-typ-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-n61-gental-pd20w-qc3-0-charger-type-c-to-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-c161a-speed-single-port-pd40w-char/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-hoco-c162a-source-single-port-pd40w-cha/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-c158a-upgrade-pd45w-1c1a-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-cs111a-lounge-single-por-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-cs111a-lounge-single-port/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-cs112a-lounge-pd30w-qc3--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-cs112a-lounge-pd30w-qc3-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-cs113a-lounge-single-por-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-cs113a-lounge-single-port/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-n76-star-single-port-pd25w/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-n83-profit-single-port-p-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-hoco-n83-profit-single-port-p-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c147a-charm-pd20w-qc3-0-charger-set-type-c-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c76a-plus-pd-20w-type-c-na-lightning-es-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c80a-plus-rapido-pd20w-qc3-0-charger-set-c-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-c94a-metro-single-port-pd20w-charger-set-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-cs23a-sunlight-dual-port-pd30w-qc3-0-charger-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-n61-gental-pd20w-qc3-0-charger-type-c-to-ip-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-n62-gentle-single-port-pd30w-charger-set-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-n66-ingenious-single-port-pd35w-charger-set-ty/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-n71-nuevo-pd30w-qc3-0-charger-set-type-c-to-ip/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-dlya-chasov-hoco-cw59-iwatch-sam-watch-wireless-cha/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-hoco-n28-founder-pd20w-qc3-0-charger-eu-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/hoco-ac6-unimpeded-universal-conversion-plug-eu-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnyy-konverter-hoco-c113a-awesome-pd65w-dual-port-1a1c-charger-eu-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnyj-konverter-hoco-c115a-header-pd65w-three-port-2c1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-hoco-cw39-wireless-charger-for-iwatch/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoe-zaryadnoe-ustrojstvo-hoco-cq23-pole-qi2-2-3-in/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnaya-besprovodnaya-zaryadka-hoco-cq3-motorcycle-foldin/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnaya-besprovodnaya-zaryadka-hoco-cq3-motorcycle-fold-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/fm-transmitter-hoco-e88-star-35w-2c-cigarette-lighter-car-bt/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avto-zu-hoco-z56-friend-pd35w-qc3-0-cigarette-lighter-car-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avto-zu-hoco-z62a-energy-single-port-pd30w-car-charger-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-nz16-rigorous-single-port-pd30w/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-nz16-rigorous-single-port-pd30-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-z54-prosperous-dual-port-car-cha/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-z54-prosperous-dual-port-car-c-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-z54a-prosperous-48w-dual-port--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-z54b-prosperous-pd60w-2c-car-cha/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-z57a-glorious-pd30w-qc3-0-car--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-z57a-glorious-pd30w-qc3-0-car-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-z57b-glorious-63w-dual-port-digi/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-z58-rank-single-port-pd30w-car-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-hoco-z61a-correct-pd60w-2c1a-cigarett/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z2-car-charger-set--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-e73-pro-journey-aux-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-nz6-pd45w-3-port-2c1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z36-leader-dual-port/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z36-leader-dual-por-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z39-farsighted-dual-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z39-farsighted-dual-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z40-superior-s-kabe-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z46-blue-shield-singl/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z46a-blue-whale-pd20w/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z62-energy-single-por/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z64-anshun-240w-digit/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z65a-smart-cigarette/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-hoco-z65b-smart-dual-cigar/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/fm-transmitter-hoco-e81-fantasy-pd30w-qc3-0-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-nz1-developer-36w-dual-port-qc3-0-car-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-nz1-developer-36w-dual-port-qc3-0-car-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-nz14-guerrero-36w-dual-port-car-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-nz16-rigorous-single-port-pd30w-car-cha/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-nz5-smooth-road-pd30w-qc3-0-car-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-nz6-pd45w-3-port-2c1a-car-charger-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-nz8-sprinter-43w-dual-port-pd25w-qc3--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-nz9-galloper-95w-three-port-2c1a-car-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-z28-power-ocean-cigarette-lighter-in-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-z47a-transparent-discovery-edition-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-z49a-level-single-port-qc3-0-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-z53a-vision-pd30w-qc3-0-transparent-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-z58a-rank-48w-dual-port-pd30w-qc3-0-car/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-hoco-z62-energy-singl-port-qc3-0-car-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-es64-easy-sound-sports-bt-earphones-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-es64-easy-sound-sports-bt-earphones-navy-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-es64-easy-sound-sports-bt-earphones-dark-gree/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m104-gamble-universal-earphones-with-mic-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m106-fountain-metal-universal-earphones-with-microphone-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m97-enjoy-universal-earphones-with-mic-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m98-delighted-metal-universal-earphones-with/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m98-delighted-metal-universal-earphones-wit-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m99-celestial-universal-earphones-with-micr-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/ai-perevodchik-hoco-eq100-intelligent-ai-translation-app-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/ai-perevodchik-hoco-eq100-intelligent-ai-translation-app-whi/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-eq5-energy-true-wireless-anc-enc/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-ew82-sparkle-true-wireless-touch/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-ew94-true-wireless-anc-noise-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-ew98-anc-intelligent-ai-translat/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-w63-triunfo-anc-bt-headphones--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-w63-triunfo-anc-bt-headphones-ap/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-w71-cool-sound-bt-headphones-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-w72-eari-iii-abyss-mirror-bt-h-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-w72-eari-iii-abyss-mirror-bt-hea/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-w73-graceful-bt-headphones-app-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-momax-1-vibe-true-wireless-enc-inte-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-momax-1-vibe-true-wireless-enc-intell/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/garnitura-hoco-e60-brightness-business-bt-headset-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-e57-essential-s-mikrofonom-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-eq16-shine-true-wireless-anc-enc-noise-redu-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-eq2-plus-thought-true-wireless-bt-headset-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-eq2-plus-thought-true-wireless-bt-headset-whi/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-eq20-rhyme-true-wireless-anc-enc-noise-reduct/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-eq22-singer-true-wireless-anc-enc-noise-reduc/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-eq22-singer-true-wireless-anc-enc-noise-red-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-eq27-fun-anc-enc-smart-al-translation-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-eq5-energy-true-wireless-anc-enc-noise-redu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-es62-pretty-neck-hang-bt-earphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-es62-pretty-neck-hang-bt-earphones-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-ew72-soar-true-wireless-anc-noise-reduction-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-ew74-true-wireless-stereo-headset-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-ew75-true-wireless-stereo-headset-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-ew77-true-wireless-stereo-headset-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-ew91-true-wireless-stereo-headset-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-ew92-true-wireless-stereo-headset-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-ew93-true-wireless-stereo-headset-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-ew96-true-wireless-stereo-headset-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-s19-heartful-enc-noise-cancelling-bt-headphone-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-wireless-headset-e37-gratified-business-ear-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-besprovodnye-garnitura-hoco-e63-bt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m109-type-c-sunny-digital-wire-control-earpho/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-l7-plus-original-series-wireless-earphones-be/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m1-original-series-earphone-apple-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m101-crystal-joy-wire-controlled-earphones-wi/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m101-crystal-joy-wire-controlled-earphones--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m102-ingenious-universal-earphones-with-microphone-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m102-ingenious-universal-earphones-with-microphone-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m107-discoverer-universal-earphones-with-mic-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m107-discoverer-universal-earphones-with-mic-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m114-jia-universal-earphones-with-microphon-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-acefast-l11-usb-c-hifi-wired-earphones-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-hoco-m61-nice-tone-single-ear-universal/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-3-5mm-m82-la-musique-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m1-max-crystal-earphones-with-mic-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m1-pro-original-series-earphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m1-pro-original-series-earphones-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m1-pro-original-series-earphones-for-lightnin/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m101-pro-crystal-joy-wire-controlled-earphone/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m101-pro-crystal-joy-wire-controlled-earpho-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m106-fountain-metal-universal-earphones-wit-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m108-spring-metal-universal-earphones-with-mi/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m108-spring-metal-universal-earphones-with--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m110-encourage-metal-universal-earphones-with/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m112-story-universal-earphones-with-microphon/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m112-story-universal-earphones-with-microph-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m114-jia-universal-earphones-with-microphone/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m116-benevolent-universal-digital-earphones-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m116-benevolent-universal-earphones-with-micr/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m116-benevolent-universal-earphones-with-mi-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m14-inital-sound-universal-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m3-universal-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m58-amazing-universal-earphones-with-mic-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m72-admire-universal-earphones-with-mic-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m79-cresta-universal-earphones-with-microphon/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m79-cresta-universal-earphones-with-microph-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m83-type-c-original-series-digital-earphones/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m83-type-c-original-series-digital-earphone-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m85-platinum-jack-3-5mm-1-2m-s-mikrofonom-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m86-oceanic-universal-earphones-with-mic-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m87-string-wired-earphones-with-with-micropho/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m88-graceful-universal-earphones-with-mic-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m88-graceful-universal-earphones-with-mic-whi/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m90-delight-wire-controlled-earphones-with--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-m97-enjoy-universal-digital-earphones-with--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-hoco-m117-victory-universal-earphones--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-hoco-m74-joan-universal-earphones-with-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-w35-air-triumph-bt-headphones-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-hoco-w35-air-triumph-bt-headphones-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/igrovaya-garnitura-hoco-w113-dynamic-usb7-1-channel-gaming-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/igrovaya-garnitura-hoco-w114-magic-fou-mode-gaming-headphone/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-ew90-true-wireless-anc-noise-reduction-bt-hea/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w35-air-triumph-bt-headphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w35-air-triumph-bt-headphones-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w35-max-auspicious-anc-noise-reduction-bt-h-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w53-plus-tone-anc-bt-headphones-classic-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w53-tone-bt-headphones-classic-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w53-tone-bt-headphones-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w53-tone-bt-headphones-morning-mist-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w56-earl-bt-headphones-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w64-earl-ii-bt-headphone-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w64-earl-ii-bt-headphones-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w65-plus-happy-anc-bt-headphones-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w65-plus-happy-anc-bt-headphones-deep-space-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w65-plus-happy-anc-bt-headphones-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w65-plus-happy-anc-bt-headphones-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w65-plus-happy-anc-bt-headphones-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w65-plus-happy-anc-bt-headphones-star-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w66-wave-bt-headphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w67-rhyme-opne-bt-headphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-hoco-w67-rhyme-opne-bt-headphones-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-hoco-h18-mighty-one-button-car-holder-air-outlet-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-hoco-h19-mighty-one-button-car-holder-center-conso/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-dlya-smartfona-hoco-h5-chyornyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-dlya-telefona-hoco-k20-prior-live-broadcast-holder/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-hoco-ca104-vertical-and-horizontal-telescopic/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-hoco-ca106-air-outlet-magnetic-car-holder-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-hoco-ca52-intelligent-air-outlet-in-car-holder/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-hoco-ca53-intelligent-dashboard-in-car-holder/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-hoco-h27-rock-push-type-car-holder-center-cons/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-hoco-h33-cheetah-magnetic-car-holder-center-console-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-hoco-h35-cheetah-magnetic-ring-car-holder-center-console-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-hoco-h78-vista-push-type-car-holder-air-outlet/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-dlya-telefona-hoco-ca24-lotto-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-dlya-telefona-hoco-ca28-happy-journey-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-dlya-telefona-hoco-ca42-cool-journey-in-car-da/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-s-besprovodnoj-zaryadkoj-hoco-hw7-transparent/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-s-besprovodnoj-zaryadkoj-hoco-hw8-transparent/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyy-derzhatel-hoco-ca120-prospering-center-console-car-holder-for-tablets-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyy-derzhatel-hoco-ca121-prospering-headrest-car-holder-for-tablets-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-ca202-plus-enlightener-infrared/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-ca65-sagittarius-series-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-ca76-touareg-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-ca83-david-one-button-center-con/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-ca91-magic-magnetic-s-besprovodn/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-ca95-polaris-push-type-telescopi/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h104-highway-riding-holder-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyy-derzhatel-hoco-h13-fine-jade-ring-magnetic-car-holder-center-console-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h37-cheetah-car-holder-center-co/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h39-cheetah-dashboard-car-holder/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h53-brusco-ultra-thin-push-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h54-brusco-ultra-thin-push-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h56-show-ring-magnetic-car-holde/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h57-show-ring-magnetic-car-holde/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h58-show-ring-magnetic-car-holde/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h59-show-ring-magnetic-car-holde/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h61-show-folding-ring-magnetic-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h64-gamble-one-button-car-holder/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h66-gamble-gravity-linkage-car-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h79-vista-push-type-car-holder-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h81-vista-gravity-car-holder-cen/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h83-metal-ring-magnetic-car-hold/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h86-dragon-manual-suction-cup-ma/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h87-dragon-electric-suction-cup/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h93-stable-magnetic-case-screen/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h97-eminent-ring-magnetic-car-ho/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h98-rider-folding-ring-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-hw34-blue-whale-3-axis-linkage-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-hw35-power-electric-magnetic-wir/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-s-besprovodnoj-zaryadkoj-ca85-ul/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-s-besprovodnoj-zaryadkoj-hoco-hw36-el/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-magnitnyj-derzhatel-hoco-h92-high-vacuum-suctio/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-magnitnyj-derzhatel-hoco-h99-crown-magnetic-car/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-hoco-h10-general-car-holder-windshield-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-hoco-h30-brilliant-magnetic-car-holder-center-cons/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-hoco-h9-general-car-holder-center-console-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-hoco-k21-stream-aluminum-alloy-live-broadcast-hold/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-dlya-telefona-hoco-h65-gamble-one-buttone-car-hold/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnoe-kolco-derzhatel-hoco-h102-whale-magnetic-ring-hold/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnyj-derzhatel-hoco-gh3-enjoy-360-degree-rotating-magne/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnyj-derzhatel-hoco-gh9-double-ring-double-sided-magnet/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-telefona-dlya-motocikla-velosipeda-hoco-ca73-flyin/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-hoco-h82-vista-bicycle-motorcycle-uni/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtovizitka-hoco-cph19-one-click-hidden-signage-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-j86a-50000mah-full-led-pd-qc-fcp-scp-afc-voo/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-j86-40000mah-full-led-pd-qc-fcp-scp-afc-vooc/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j159b-essence-22-5w-pd20w-fully-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j165b-honey-power-bank-30000mah-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-j100a-high-ranking-power-bank-20000mah-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-j101a-astute-22-5w-fully-compatible-20000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-j102a-cool-figure-pd20w-qc3-0-20000mah-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-j103a-discovery-edition-22-5w-fully-compatib/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-j104a-discovery-edition-22-5w-fully-compatib/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j136a-sirui-22-5w-pd20w-fully-c-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j151a-spirit-dual-lighting-four-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j153a-stability-power-bank-2000-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j154a-victorious-22-5w-pd20w-full/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j154a-victorious-22-5w-pd20w-fu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j156a-founder-22-5w-pd20w-power-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j159a-essence-22-5w-pd20w-fully-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j160b-original-pd20w-magnetic-pow/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j165a-honey-power-bank-20000mah-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j173-jingyao-power-bank-22-5w-pd2/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q39-eminente-22-5w-pd20wcpower-ba/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q44a-origen-dual-pd45w-magnetic-p/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q54-shine-pd45w-power-bank-with-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j144-hymn-power-bank-15000mah-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j144-hymn-power-bank-15000mah-whi/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q53-skillful-pd65w-power-bank-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-j100-high-ranking-10000mah-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-j103-discovery-edition-22-5w-fully-compatibl/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-j41-treasure-mobile-power-bank-10000mah-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-s-kabelem-hoco-j104-discovery-edition-22-5w-fully/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j135-rico-22-5w-pd20w-fully-compa/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j141-grace-pd20w-magnetic-power-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j141-grace-pd20w-magnetic-power-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j151-spirit-dual-lighting-four--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j153-stability-power-bank-10000ma/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j154-victorious-22-5w-pd20w-fully/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j154-victorious-22-5w-pd20w-ful-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j156-founder-22-5w-pd20w-fully-co/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j158-pro-runner-22-5w-pd20w-fully/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j158-pro-runner-22-5w-pd20w-ful-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j158a-runner-power-bank-10000ma-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j158a-runner-power-bank-10000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j159-essence-22-5w-pd20w-fully-co/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j160a-original-pd20w-magnetic-pow/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j165-honey-power-bank-10000mah-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q26a-joy-pd20w-magnetic-fast-char/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q36a-sunlight-pd20w-power-bank--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q37-graceful-22-5w-pd20w-power-ba/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q44-origen-dual-pd20w-magnetic-po/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q48-core-pd20w-magnetic-power-ban/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q51-key-pd20w-power-bank-with-tel/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j164-platinum-solar-dual-lighting/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-qs5-refined-intelligent-emergency/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-j115-journey-5000mah-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-q26-joy-pd20w-magnetic-fast-charging-5000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j140a-tony-pd20w-ultra-thin-mag-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j140a-tony-pd20w-ultra-thin-magne/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j158-runner-power-bank-5000mah-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j158-runner-power-bank-5000mah-wh/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j160-original-magnetic-power-bank/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-q26-joy-pd20w-magnetic-fast-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-as1-rotating-magnetic-case-for-iphone-15-pro-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-as5-19ft-anti-fall-flexible-airbag-magnetic-c-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-as5-19ft-anti-fall-flexible-airbag-magnetic-c-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-light-series-tpu-case-for-iphone-15-pro-max-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-magnetic-series-airbag-anti-fall-protective--13/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-light-series-tpu-case-for-ip-17-air-transparent/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-light-series-tpu-case-for-ip-17-pro-max-transpa/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-magnetic-series-airbag-anti-fall-protective--14/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-magnetic-series-airbag-anti-fall-protective--12/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-light-series-tpu-case-for-ip-16-e-transparent/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-prozrachnyj-hoco-magnetic-series-airbag-anti-fall--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-prozrachnyj-hoco-magnetic-series-airbag-anti-fall-pr/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-knight-magnetic-protective-case-for-ip15-pro-as/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-hoco-light-series-tpu-case-for-iphone-12-pro-max-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/monopod-hoco-k22-handy-aluminum-alloy-anti-shake-live-broadc/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/monopod-hoco-k23-lotus-smart-ptz-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/monopod-hoco-k27-magic-portable-mini-live-broadcast-stand-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/shtativ-hoco-k100-prestigio-mini-tripod-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/shtativ-hoco-k101-prestigio-multifunctional-tripod-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/shtativ-hoco-k27-pro-magic-mini-live-broadcast-stand-pull-cl/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/shtativ-hoco-k32-soporte-smart-live-broadcast-holder-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/shtativ-hoco-k34-spring-live-broadcast-holder-with-fill-ligh/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/gps-treker-hoco-e91-tiger-intelligent-positioning-anti-lost/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/ventilyator-hoco-hx60-nimble-portable-handheld-fan-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/ventilyator-hoco-hx61-exquisite-handheld-folding-fan-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/ventilyator-hoco-hx65-ultra-thin-desktop-fan-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/ventilyator-hoco-hx66-desktop-circulating-fan-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/universal-hoco-gm26-ambitious-cooling-mobile-phone-fan-black-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kuler-dlya-telefona-hoco-gm76-blue-diamond-mobile-phone-cool/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kuller-dlya-telefona-hoco-gm36-mustango-mobile-phone-dual-co/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/sistema-ohlazhdeniya-dlya-telefona-hoco-ga5-triumph-semicond/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-bs47-uno-sports-bt-speaker-army-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-bs47-uno-sports-bt-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-bs47-uno-sports-bt-speaker-navy-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-bs47-uno-sports-bt-speaker-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-hc1-trendy-sound-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-hc12-sports-bt-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-hc25-radiante-sports-bt-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-hc32-smart-sound-sports-bt-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-hc6-magic-sports-bt-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-hc6-magic-sports-bt-speaker-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-ht1-marquis-sports-bt-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-ht1-max-marquis-sports-bt-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-hoco-ht1-pro-marquis-sports-bt-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-karaoke-hoco-bs46-mature-outdoor-bt-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnaya-bluetooth-kolonka-hoco-hc47-delight-bt-speaker/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnaya-kolonka-hoco-hc50-advantage-bt-speaker-black-wa/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnaya-kolonka-hoco-hc50-advantage-bt-speaker-white-sn/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnaya-kolonka-hoco-hc51-soul-sports-bt-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnaya-kolonka-hoco-hc51-soul-sports-bt-speaker-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/mikrofon-hoco-bk5-cantando-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/mikrofon-hoco-l24-shine-karaoke-microphone-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/mikrofon-hoco-l24-shine-karaoke-microphone-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/karta-pamyati-hoco-a2-tf-ultra-high-speed-surveillance-camer/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/karta-pamyati-hoco-a2-tf-ultra-high-speed-surveillance-cam-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/karta-pamyati-hoco-micro-sd-16gb/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/karta-pamyati-hoco-micro-sd-4gb/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/karta-pamyati-hoco-micro-sd-8gb/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/karta-pamyati-hoco-tf-ultra-high-speed-surveillance-camera-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/karta-pamyati-tf-high-speed-memory-card-256gb/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/flesh-nakopitel-usb-hoco-ud9-insightful-usb2-0-128gb/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/flesh-nakopitel-usb-hoco-ud9-insightful-usb2-0-64gb/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/flesh-nakopitel-usb-hoco-ud9-insightful-usb2-0-32gb/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/flesh-nakopitel-hoco-ud15-clever-usb3-2-type-c-flash-drive-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/flesh-nakopitel-usb-hoco-ud9-insightful-usb2-0-8gb/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/flesh-nakopitel-hoco-ud15-clever-usb3-2-type-c-flash-drive-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/fleshka-hoco-ud16-smart-usb3-0-rotating-usb-flash-drive-128g/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/igrovoj-kontroller-hoco-gm7-eagle-six-finger-game-controller/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/igrovye-triggery-hoco-ga22-mobile-game-auxiliary-button-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/nastolnaya-podstavka-hoco-ph50-ivey-folding-rotatable-deskto/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/detskie-smart-chasy-hoco-y108-4g-children-phone-watch-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/detskie-umnye-chasy-hoco-y105a-childern-phone-watch-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/detskie-umnye-chasy-hoco-y107-4g-childern-phone-watch-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/detskie-umnye-chasy-hoco-y107-4g-childern-phone-watch-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y104-4g-children-phone-watch-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y104-4g-children-phone-watch-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y104-4g-children-phone-watch-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y105a-childern-phone-watch-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y105a-childern-phone-watch-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y108-4g-children-phone-watch-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y28-amoled-smart-sports-watch-call-version/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y28-amoled-smart-sports-watch-call-versio-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y31-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y31-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y33-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y36-smart-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y37-amoled-gps-sports-watch-call-version-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y38-amoled-smart-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y39-smart-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y39-smart-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y40-smart-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y41-smart-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y41-smart-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y42-smart-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y42-ultra-smart-watch-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y42-ultra-smart-watch-titanium-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y43-amoled-smart-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-hoco-y43-amoled-smart-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-myshka-hoco-gm50-league-business-wired-mouse-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/igrovaya-mysh-hoco-gm51-sky-luminous-gaming-wired-mouse-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kompyuternaya-myshka-hoco-gm14-platinum-2-4g-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kompyuternaya-myshka-hoco-gm29-mysterious-dual-mode-silent-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kompyuternaya-myshka-hoco-gm29-mysterious-dual-mode-silent-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kompyuternaya-myshka-hoco-gm37-wonderful-gaming-luminous-wir/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kompyuternaya-mysh-hoco-gm19-enjoy-gaming-luminous-wired-mou/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/myshka-hoco-gm13-esteem-business-wired-mouse-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/myshka-hoco-gm14-platinum-2-4g-business-wireless-mouse-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/myshka-hoco-gm15-art-dual-mode-business-wireless-mouse-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/myshka-hoco-gm15-art-dual-mode-business-wireless-mouse-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/myshka-hoco-gm21-platinum-2-4g-business-wireless-mouse-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/mysh-igrovaya-hoco-gm37-wonderful-gaming-luminous-wired-mous/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnaya-igrovaya-mysh-hoco-gm31-overlord-luminous-gaming/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F921"/>
+  <dimension ref="A1:F893"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -7508,18327 +7226,17750 @@
       </c>
       <c r="E8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="12">
         <v>3200.0</v>
       </c>
     </row>
     <row r="9" spans="1:6" outlineLevel="1">
       <c r="A9" s="15">
         <v>2</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="12">
-        <v>225.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="10" spans="1:6" outlineLevel="1">
       <c r="A10" s="15">
         <v>3</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="12">
         <v>230.0</v>
       </c>
     </row>
     <row r="11" spans="1:6" outlineLevel="1">
       <c r="A11" s="15">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="12">
-        <v>125.0</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="12" spans="1:6" outlineLevel="1">
       <c r="A12" s="15">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="12">
-        <v>230.0</v>
+        <v>85.0</v>
       </c>
     </row>
     <row r="13" spans="1:6" outlineLevel="1">
       <c r="A13" s="15">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="12">
-        <v>70.0</v>
+        <v>85.0</v>
       </c>
     </row>
     <row r="14" spans="1:6" outlineLevel="1">
-      <c r="A14" s="16" t="s">
+      <c r="A14" s="15">
+        <v>7</v>
+      </c>
+      <c r="B14" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="B14" s="2"/>
-[...6 lines deleted...]
-      <c r="A15" s="3" t="s">
+      <c r="C14" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="12">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" outlineLevel="1">
+      <c r="A15" s="15">
+        <v>8</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" s="12">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" outlineLevel="1">
+      <c r="A16" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="2"/>
+      <c r="C16" s="2"/>
+      <c r="D16" s="2"/>
+      <c r="E16" s="2"/>
+      <c r="F16" s="10"/>
+    </row>
+    <row r="17" spans="1:6" outlineLevel="2">
+      <c r="A17" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B15" s="4" t="s">
+      <c r="B17" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C15" s="5" t="s">
+      <c r="C17" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D15" s="5" t="s">
+      <c r="D17" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E15" s="6" t="s">
+      <c r="E17" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F15" s="11" t="s">
+      <c r="F17" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="16" spans="1:6" outlineLevel="2">
-      <c r="A16" s="15">
+    <row r="18" spans="1:6" outlineLevel="2">
+      <c r="A18" s="15">
         <v>1</v>
       </c>
-      <c r="B16" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A17" s="15">
+      <c r="B18" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F18" s="12">
+        <v>650.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" outlineLevel="2">
+      <c r="A19" s="15">
         <v>2</v>
       </c>
-      <c r="B17" s="8" t="s">
-[...42 lines deleted...]
-        <v>9</v>
+      <c r="B19" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C19" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D19" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" s="12">
+        <v>260.0</v>
       </c>
     </row>
     <row r="20" spans="1:6" outlineLevel="2">
       <c r="A20" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C20" s="9" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D20" s="9" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="12">
-        <v>550.0</v>
-[...10 lines deleted...]
-      <c r="F21" s="10"/>
+        <v>460.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" outlineLevel="2">
+      <c r="A21" s="15">
+        <v>4</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F21" s="12">
+        <v>600.0</v>
+      </c>
     </row>
     <row r="22" spans="1:6" outlineLevel="2">
-      <c r="A22" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="4" t="s">
+      <c r="A22" s="15">
         <v>5</v>
       </c>
-      <c r="C22" s="5" t="s">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="B22" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="D22" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F22" s="12">
+        <v>500.0</v>
       </c>
     </row>
     <row r="23" spans="1:6" outlineLevel="2">
       <c r="A23" s="15">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B23" s="8" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="C23" s="9" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="D23" s="9" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="12">
-        <v>115.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>740.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" outlineLevel="1">
+      <c r="A24" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="2"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="2"/>
+      <c r="F24" s="10"/>
     </row>
     <row r="25" spans="1:6" outlineLevel="2">
-      <c r="A25" s="15">
-[...15 lines deleted...]
-        <v>130.0</v>
+      <c r="A25" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" outlineLevel="2">
       <c r="A26" s="15">
+        <v>1</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C26" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F26" s="12">
+        <v>890.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" outlineLevel="1">
+      <c r="A27" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B27" s="2"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="2"/>
+      <c r="F27" s="10"/>
+    </row>
+    <row r="28" spans="1:6" outlineLevel="2">
+      <c r="A28" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B26" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A27" s="15">
+      <c r="B28" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B27" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A28" s="15">
+      <c r="C28" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B28" s="8" t="s">
-[...12 lines deleted...]
-        <v>145.0</v>
+      <c r="D28" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E28" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" outlineLevel="2">
       <c r="A29" s="15">
+        <v>1</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F29" s="12">
+        <v>780.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" outlineLevel="1">
+      <c r="A30" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="10"/>
+    </row>
+    <row r="31" spans="1:6" outlineLevel="2">
+      <c r="A31" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D31" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B29" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A30" s="15">
+      <c r="E31" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B30" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A31" s="15">
+      <c r="F31" s="11" t="s">
         <v>9</v>
-      </c>
-[...13 lines deleted...]
-        <v>85.0</v>
       </c>
     </row>
     <row r="32" spans="1:6" outlineLevel="2">
       <c r="A32" s="15">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B32" s="8" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C32" s="9" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="12">
-        <v>85.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="33" spans="1:6" outlineLevel="2">
       <c r="A33" s="15">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B33" s="8" t="s">
-        <v>26</v>
+        <v>66</v>
       </c>
       <c r="C33" s="9" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="D33" s="9" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F33" s="12">
-        <v>70.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="34" spans="1:6" outlineLevel="2">
       <c r="A34" s="15">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B34" s="8" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C34" s="9" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D34" s="9" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="12">
-        <v>80.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="35" spans="1:6" outlineLevel="2">
       <c r="A35" s="15">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B35" s="8" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="C35" s="9" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="D35" s="9" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="12">
-        <v>80.0</v>
+        <v>215.0</v>
       </c>
     </row>
     <row r="36" spans="1:6" outlineLevel="2">
       <c r="A36" s="15">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B36" s="8" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="C36" s="9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="D36" s="9" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="12">
-        <v>80.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="37" spans="1:6" outlineLevel="2">
       <c r="A37" s="15">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B37" s="8" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="C37" s="9" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="D37" s="9" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="12">
-        <v>80.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="38" spans="1:6" outlineLevel="2">
       <c r="A38" s="15">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="B38" s="8" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="C38" s="9" t="s">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="D38" s="9" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="12">
-        <v>115.0</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="39" spans="1:6" outlineLevel="2">
       <c r="A39" s="15">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="B39" s="8" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="C39" s="9" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="D39" s="9" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F39" s="12">
-        <v>115.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="40" spans="1:6" outlineLevel="2">
       <c r="A40" s="15">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B40" s="8" t="s">
-        <v>78</v>
+        <v>23</v>
       </c>
       <c r="C40" s="9" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="D40" s="9" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F40" s="12">
-        <v>115.0</v>
+        <v>85.0</v>
       </c>
     </row>
     <row r="41" spans="1:6" outlineLevel="2">
       <c r="A41" s="15">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B41" s="8" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="C41" s="9" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="D41" s="9" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="12">
-        <v>115.0</v>
+        <v>85.0</v>
       </c>
     </row>
     <row r="42" spans="1:6" outlineLevel="2">
       <c r="A42" s="15">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="B42" s="8" t="s">
-        <v>82</v>
+        <v>29</v>
       </c>
       <c r="C42" s="9" t="s">
-        <v>83</v>
+        <v>30</v>
       </c>
       <c r="D42" s="9" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F42" s="12">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" outlineLevel="2">
+      <c r="A43" s="15">
+        <v>12</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C43" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D43" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F43" s="12">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" outlineLevel="2">
+      <c r="A44" s="15">
+        <v>13</v>
+      </c>
+      <c r="B44" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="C44" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="D44" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F44" s="12">
+        <v>75.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" outlineLevel="2">
+      <c r="A45" s="15">
+        <v>14</v>
+      </c>
+      <c r="B45" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="C45" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="D45" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F45" s="12">
+        <v>115.0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" outlineLevel="2">
+      <c r="A46" s="15">
+        <v>15</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="C46" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="D46" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F46" s="12">
+        <v>115.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" outlineLevel="2">
+      <c r="A47" s="15">
+        <v>16</v>
+      </c>
+      <c r="B47" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C47" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="D47" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F47" s="12">
+        <v>115.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" outlineLevel="2">
+      <c r="A48" s="15">
+        <v>17</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C48" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="D48" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F48" s="12">
+        <v>115.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" outlineLevel="2">
+      <c r="A49" s="15">
+        <v>18</v>
+      </c>
+      <c r="B49" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="C49" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="D49" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="E49" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F49" s="12">
         <v>50.0</v>
       </c>
     </row>
-    <row r="43" spans="1:6" outlineLevel="2">
-[...131 lines deleted...]
-        <v>95</v>
+    <row r="50" spans="1:6" outlineLevel="2">
+      <c r="A50" s="17" t="s">
+        <v>103</v>
       </c>
       <c r="B50" s="2"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
       <c r="F50" s="10"/>
     </row>
-    <row r="51" spans="1:6" outlineLevel="4">
+    <row r="51" spans="1:6" outlineLevel="3">
       <c r="A51" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F51" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="52" spans="1:6" outlineLevel="4">
+    <row r="52" spans="1:6" outlineLevel="3">
       <c r="A52" s="15">
         <v>1</v>
       </c>
       <c r="B52" s="8" t="s">
-        <v>96</v>
+        <v>82</v>
       </c>
       <c r="C52" s="9" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="D52" s="9" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F52" s="12">
-        <v>80.0</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:6" outlineLevel="4">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" outlineLevel="3">
       <c r="A53" s="15">
         <v>2</v>
       </c>
       <c r="B53" s="8" t="s">
-        <v>99</v>
+        <v>23</v>
       </c>
       <c r="C53" s="9" t="s">
-        <v>100</v>
+        <v>24</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F53" s="12">
-        <v>135.0</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:6" outlineLevel="4">
+        <v>85.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" outlineLevel="3">
       <c r="A54" s="15">
         <v>3</v>
       </c>
       <c r="B54" s="8" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C54" s="9" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D54" s="9" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F54" s="12">
-        <v>190.0</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:6" outlineLevel="4">
+        <v>60.0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" outlineLevel="3">
       <c r="A55" s="15">
         <v>4</v>
       </c>
       <c r="B55" s="8" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C55" s="9" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D55" s="9" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F55" s="12">
-        <v>190.0</v>
-[...3 lines deleted...]
-      <c r="A56" s="15">
+        <v>95.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" outlineLevel="3">
+      <c r="A56" s="18" t="s">
+        <v>112</v>
+      </c>
+      <c r="B56" s="2"/>
+      <c r="C56" s="2"/>
+      <c r="D56" s="2"/>
+      <c r="E56" s="2"/>
+      <c r="F56" s="10"/>
+    </row>
+    <row r="57" spans="1:6" outlineLevel="4">
+      <c r="A57" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B57" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B56" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A57" s="15">
+      <c r="C57" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B57" s="8" t="s">
-[...12 lines deleted...]
-        <v>200.0</v>
+      <c r="D57" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E57" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" outlineLevel="4">
       <c r="A58" s="15">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B58" s="8" t="s">
-        <v>114</v>
+        <v>82</v>
       </c>
       <c r="C58" s="9" t="s">
-        <v>115</v>
+        <v>83</v>
       </c>
       <c r="D58" s="9" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F58" s="12">
-        <v>145.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="59" spans="1:6" outlineLevel="4">
       <c r="A59" s="15">
+        <v>2</v>
+      </c>
+      <c r="B59" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="C59" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="D59" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F59" s="12">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" outlineLevel="3">
+      <c r="A60" s="18" t="s">
+        <v>116</v>
+      </c>
+      <c r="B60" s="2"/>
+      <c r="C60" s="2"/>
+      <c r="D60" s="2"/>
+      <c r="E60" s="2"/>
+      <c r="F60" s="10"/>
+    </row>
+    <row r="61" spans="1:6" outlineLevel="4">
+      <c r="A61" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E61" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B59" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A60" s="15">
+      <c r="F61" s="11" t="s">
         <v>9</v>
-      </c>
-[...33 lines deleted...]
-        <v>60.0</v>
       </c>
     </row>
     <row r="62" spans="1:6" outlineLevel="4">
       <c r="A62" s="15">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B62" s="8" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="C62" s="9" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="D62" s="9" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F62" s="12">
-        <v>120.0</v>
+        <v>85.0</v>
       </c>
     </row>
     <row r="63" spans="1:6" outlineLevel="4">
       <c r="A63" s="15">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B63" s="8" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="C63" s="9" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="D63" s="9" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F63" s="12">
-        <v>145.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="64" spans="1:6" outlineLevel="4">
       <c r="A64" s="15">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="B64" s="8" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="C64" s="9" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="D64" s="9" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F64" s="12">
-        <v>45.0</v>
+        <v>145.0</v>
       </c>
     </row>
     <row r="65" spans="1:6" outlineLevel="4">
       <c r="A65" s="15">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="B65" s="8" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="C65" s="9" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="D65" s="9" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F65" s="12">
-        <v>45.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="66" spans="1:6" outlineLevel="4">
       <c r="A66" s="15">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="B66" s="8" t="s">
-        <v>138</v>
+        <v>129</v>
       </c>
       <c r="C66" s="9" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="D66" s="9" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F66" s="12">
-        <v>115.0</v>
+        <v>265.0</v>
       </c>
     </row>
     <row r="67" spans="1:6" outlineLevel="4">
       <c r="A67" s="15">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="B67" s="8" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="C67" s="9" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="D67" s="9" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="E67" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F67" s="12">
-        <v>80.0</v>
+        <v>60.0</v>
       </c>
     </row>
     <row r="68" spans="1:6" outlineLevel="4">
       <c r="A68" s="15">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="B68" s="8" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="C68" s="9" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="D68" s="9" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F68" s="12">
-        <v>120.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="69" spans="1:6" outlineLevel="4">
       <c r="A69" s="15">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="B69" s="8" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="C69" s="9" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="D69" s="9" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F69" s="12">
-        <v>120.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="70" spans="1:6" outlineLevel="4">
       <c r="A70" s="15">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="B70" s="8" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="C70" s="9" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="D70" s="9" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="E70" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F70" s="12">
-        <v>85.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="71" spans="1:6" outlineLevel="4">
       <c r="A71" s="15">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="B71" s="8" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="C71" s="9" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="D71" s="9" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="12">
-        <v>80.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="72" spans="1:6" outlineLevel="4">
       <c r="A72" s="15">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="B72" s="8" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="C72" s="9" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="D72" s="9" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="E72" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F72" s="12">
-        <v>80.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="73" spans="1:6" outlineLevel="4">
       <c r="A73" s="15">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B73" s="8" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="C73" s="9" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="D73" s="9" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="E73" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F73" s="12">
-        <v>110.0</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="74" spans="1:6" outlineLevel="4">
       <c r="A74" s="15">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="B74" s="8" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="C74" s="9" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="D74" s="9" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="E74" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F74" s="12">
-        <v>110.0</v>
+        <v>60.0</v>
       </c>
     </row>
     <row r="75" spans="1:6" outlineLevel="4">
       <c r="A75" s="15">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="B75" s="8" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
       <c r="C75" s="9" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="D75" s="9" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="E75" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F75" s="12">
-        <v>145.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="76" spans="1:6" outlineLevel="4">
       <c r="A76" s="15">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B76" s="8" t="s">
-        <v>168</v>
+        <v>23</v>
       </c>
       <c r="C76" s="9" t="s">
-        <v>169</v>
+        <v>24</v>
       </c>
       <c r="D76" s="9" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="E76" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F76" s="12">
         <v>85.0</v>
       </c>
     </row>
     <row r="77" spans="1:6" outlineLevel="4">
       <c r="A77" s="15">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="B77" s="8" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
       <c r="C77" s="9" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="D77" s="9" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F77" s="12">
-        <v>130.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="78" spans="1:6" outlineLevel="4">
       <c r="A78" s="15">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="B78" s="8" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="C78" s="9" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="D78" s="9" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="E78" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F78" s="12">
-        <v>55.0</v>
+        <v>145.0</v>
       </c>
     </row>
     <row r="79" spans="1:6" outlineLevel="4">
       <c r="A79" s="15">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="B79" s="8" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="C79" s="9" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="D79" s="9" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="E79" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F79" s="12">
-        <v>120.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="80" spans="1:6" outlineLevel="4">
       <c r="A80" s="15">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="B80" s="8" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="C80" s="9" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="D80" s="9" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="E80" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F80" s="12">
-        <v>75.0</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="81" spans="1:6" outlineLevel="4">
       <c r="A81" s="15">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B81" s="8" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="C81" s="9" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
       <c r="D81" s="9" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="E81" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F81" s="12">
-        <v>75.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="82" spans="1:6" outlineLevel="4">
       <c r="A82" s="15">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="B82" s="8" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="C82" s="9" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="D82" s="9" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="12">
         <v>135.0</v>
       </c>
     </row>
     <row r="83" spans="1:6" outlineLevel="4">
       <c r="A83" s="15">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="B83" s="8" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="C83" s="9" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="D83" s="9" t="s">
-        <v>191</v>
+        <v>180</v>
       </c>
       <c r="E83" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F83" s="12">
         <v>135.0</v>
       </c>
     </row>
-    <row r="84" spans="1:6" outlineLevel="4">
-[...27 lines deleted...]
-      <c r="F85" s="10"/>
+    <row r="84" spans="1:6" outlineLevel="3">
+      <c r="A84" s="18" t="s">
+        <v>181</v>
+      </c>
+      <c r="B84" s="2"/>
+      <c r="C84" s="2"/>
+      <c r="D84" s="2"/>
+      <c r="E84" s="2"/>
+      <c r="F84" s="10"/>
+    </row>
+    <row r="85" spans="1:6" outlineLevel="4">
+      <c r="A85" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B85" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E85" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85" s="11" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="86" spans="1:6" outlineLevel="4">
-      <c r="A86" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A86" s="15">
+        <v>1</v>
+      </c>
+      <c r="B86" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="C86" s="9" t="s">
+        <v>183</v>
+      </c>
+      <c r="D86" s="9" t="s">
+        <v>184</v>
+      </c>
+      <c r="E86" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F86" s="12">
+        <v>100.0</v>
       </c>
     </row>
     <row r="87" spans="1:6" outlineLevel="4">
       <c r="A87" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B87" s="8" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="C87" s="9" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D87" s="9" t="s">
-        <v>198</v>
+        <v>187</v>
       </c>
       <c r="E87" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F87" s="12">
         <v>100.0</v>
       </c>
     </row>
     <row r="88" spans="1:6" outlineLevel="4">
       <c r="A88" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B88" s="8" t="s">
-        <v>199</v>
+        <v>188</v>
       </c>
       <c r="C88" s="9" t="s">
-        <v>200</v>
+        <v>189</v>
       </c>
       <c r="D88" s="9" t="s">
-        <v>201</v>
+        <v>190</v>
       </c>
       <c r="E88" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F88" s="12">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="89" spans="1:6" outlineLevel="4">
       <c r="A89" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B89" s="8" t="s">
-        <v>202</v>
+        <v>191</v>
       </c>
       <c r="C89" s="9" t="s">
-        <v>203</v>
+        <v>192</v>
       </c>
       <c r="D89" s="9" t="s">
-        <v>204</v>
+        <v>193</v>
       </c>
       <c r="E89" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F89" s="12">
         <v>125.0</v>
       </c>
     </row>
     <row r="90" spans="1:6" outlineLevel="3">
       <c r="A90" s="18" t="s">
-        <v>205</v>
+        <v>194</v>
       </c>
       <c r="B90" s="2"/>
       <c r="C90" s="2"/>
       <c r="D90" s="2"/>
       <c r="E90" s="2"/>
       <c r="F90" s="10"/>
     </row>
     <row r="91" spans="1:6" outlineLevel="4">
       <c r="A91" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B91" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E91" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F91" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" outlineLevel="4">
       <c r="A92" s="15">
         <v>1</v>
       </c>
       <c r="B92" s="8" t="s">
-        <v>206</v>
+        <v>195</v>
       </c>
       <c r="C92" s="9" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="D92" s="9" t="s">
-        <v>208</v>
+        <v>197</v>
       </c>
       <c r="E92" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F92" s="12">
         <v>140.0</v>
       </c>
     </row>
     <row r="93" spans="1:6" outlineLevel="4">
       <c r="A93" s="15">
         <v>2</v>
       </c>
       <c r="B93" s="8" t="s">
-        <v>209</v>
+        <v>198</v>
       </c>
       <c r="C93" s="9" t="s">
-        <v>210</v>
+        <v>199</v>
       </c>
       <c r="D93" s="9" t="s">
-        <v>211</v>
+        <v>200</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="12">
         <v>110.0</v>
       </c>
     </row>
     <row r="94" spans="1:6" outlineLevel="4">
       <c r="A94" s="15">
         <v>3</v>
       </c>
       <c r="B94" s="8" t="s">
-        <v>212</v>
+        <v>201</v>
       </c>
       <c r="C94" s="9" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="D94" s="9" t="s">
-        <v>214</v>
+        <v>203</v>
       </c>
       <c r="E94" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F94" s="12">
         <v>110.0</v>
       </c>
     </row>
-    <row r="95" spans="1:6" outlineLevel="2">
-[...1 lines deleted...]
-        <v>215</v>
+    <row r="95" spans="1:6" outlineLevel="3">
+      <c r="A95" s="18" t="s">
+        <v>204</v>
       </c>
       <c r="B95" s="2"/>
       <c r="C95" s="2"/>
       <c r="D95" s="2"/>
       <c r="E95" s="2"/>
       <c r="F95" s="10"/>
     </row>
-    <row r="96" spans="1:6" outlineLevel="3">
+    <row r="96" spans="1:6" outlineLevel="4">
       <c r="A96" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B96" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E96" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F96" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="97" spans="1:6" outlineLevel="3">
+    <row r="97" spans="1:6" outlineLevel="4">
       <c r="A97" s="15">
         <v>1</v>
       </c>
       <c r="B97" s="8" t="s">
-        <v>216</v>
+        <v>205</v>
       </c>
       <c r="C97" s="9" t="s">
-        <v>217</v>
+        <v>206</v>
       </c>
       <c r="D97" s="9" t="s">
-        <v>218</v>
+        <v>207</v>
       </c>
       <c r="E97" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F97" s="12">
-        <v>160.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>120.0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" outlineLevel="2">
+      <c r="A98" s="17" t="s">
+        <v>208</v>
+      </c>
+      <c r="B98" s="2"/>
+      <c r="C98" s="2"/>
+      <c r="D98" s="2"/>
+      <c r="E98" s="2"/>
+      <c r="F98" s="10"/>
     </row>
     <row r="99" spans="1:6" outlineLevel="3">
-      <c r="A99" s="15">
-[...15 lines deleted...]
-        <v>80.0</v>
+      <c r="A99" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B99" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E99" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" outlineLevel="3">
       <c r="A100" s="15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B100" s="8" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="C100" s="9" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="D100" s="9" t="s">
-        <v>221</v>
+        <v>209</v>
       </c>
       <c r="E100" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F100" s="12">
-        <v>115.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="101" spans="1:6" outlineLevel="3">
       <c r="A101" s="15">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B101" s="8" t="s">
-        <v>78</v>
+        <v>210</v>
       </c>
       <c r="C101" s="9" t="s">
-        <v>79</v>
+        <v>211</v>
       </c>
       <c r="D101" s="9" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
       <c r="E101" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F101" s="12">
-        <v>115.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="102" spans="1:6" outlineLevel="3">
       <c r="A102" s="15">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B102" s="8" t="s">
-        <v>223</v>
+        <v>92</v>
       </c>
       <c r="C102" s="9" t="s">
-        <v>224</v>
+        <v>93</v>
       </c>
       <c r="D102" s="9" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="E102" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F102" s="12">
-        <v>45.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="103" spans="1:6" outlineLevel="3">
       <c r="A103" s="15">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B103" s="8" t="s">
-        <v>226</v>
+        <v>96</v>
       </c>
       <c r="C103" s="9" t="s">
-        <v>227</v>
+        <v>97</v>
       </c>
       <c r="D103" s="9" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="E103" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F103" s="12">
-        <v>45.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="104" spans="1:6" outlineLevel="3">
       <c r="A104" s="18" t="s">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="B104" s="2"/>
       <c r="C104" s="2"/>
       <c r="D104" s="2"/>
       <c r="E104" s="2"/>
       <c r="F104" s="10"/>
     </row>
     <row r="105" spans="1:6" outlineLevel="4">
       <c r="A105" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B105" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E105" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F105" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" outlineLevel="4">
       <c r="A106" s="15">
         <v>1</v>
       </c>
       <c r="B106" s="8" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="C106" s="9" t="s">
-        <v>231</v>
+        <v>217</v>
       </c>
       <c r="D106" s="9" t="s">
-        <v>232</v>
+        <v>218</v>
       </c>
       <c r="E106" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F106" s="12">
         <v>60.0</v>
       </c>
     </row>
     <row r="107" spans="1:6" outlineLevel="4">
       <c r="A107" s="15">
         <v>2</v>
       </c>
       <c r="B107" s="8" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="C107" s="9" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="D107" s="9" t="s">
-        <v>235</v>
+        <v>221</v>
       </c>
       <c r="E107" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F107" s="12">
         <v>45.0</v>
       </c>
     </row>
     <row r="108" spans="1:6" outlineLevel="3">
       <c r="A108" s="18" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="B108" s="2"/>
       <c r="C108" s="2"/>
       <c r="D108" s="2"/>
       <c r="E108" s="2"/>
       <c r="F108" s="10"/>
     </row>
     <row r="109" spans="1:6" outlineLevel="4">
       <c r="A109" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B109" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E109" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F109" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" outlineLevel="4">
       <c r="A110" s="15">
         <v>1</v>
       </c>
       <c r="B110" s="8" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="C110" s="9" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="D110" s="9" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
       <c r="E110" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F110" s="12">
-        <v>80.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="111" spans="1:6" outlineLevel="4">
       <c r="A111" s="15">
         <v>2</v>
       </c>
       <c r="B111" s="8" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="C111" s="9" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="D111" s="9" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="E111" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F111" s="12">
-        <v>150.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="112" spans="1:6" outlineLevel="4">
       <c r="A112" s="15">
         <v>3</v>
       </c>
       <c r="B112" s="8" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="C112" s="9" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="D112" s="9" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="E112" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F112" s="12">
-        <v>135.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="113" spans="1:6" outlineLevel="4">
       <c r="A113" s="15">
         <v>4</v>
       </c>
       <c r="B113" s="8" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="C113" s="9" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="D113" s="9" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="E113" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F113" s="12">
-        <v>210.0</v>
+        <v>135.0</v>
       </c>
     </row>
     <row r="114" spans="1:6" outlineLevel="4">
       <c r="A114" s="15">
         <v>5</v>
       </c>
       <c r="B114" s="8" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="C114" s="9" t="s">
-        <v>250</v>
+        <v>236</v>
       </c>
       <c r="D114" s="9" t="s">
-        <v>251</v>
+        <v>237</v>
       </c>
       <c r="E114" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F114" s="12">
         <v>210.0</v>
       </c>
     </row>
     <row r="115" spans="1:6" outlineLevel="4">
       <c r="A115" s="15">
         <v>6</v>
       </c>
       <c r="B115" s="8" t="s">
-        <v>252</v>
+        <v>238</v>
       </c>
       <c r="C115" s="9" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="D115" s="9" t="s">
-        <v>254</v>
+        <v>240</v>
       </c>
       <c r="E115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="12">
         <v>210.0</v>
       </c>
     </row>
     <row r="116" spans="1:6" outlineLevel="4">
       <c r="A116" s="15">
         <v>7</v>
       </c>
       <c r="B116" s="8" t="s">
-        <v>255</v>
+        <v>241</v>
       </c>
       <c r="C116" s="9" t="s">
-        <v>256</v>
+        <v>242</v>
       </c>
       <c r="D116" s="9" t="s">
-        <v>257</v>
+        <v>243</v>
       </c>
       <c r="E116" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F116" s="12">
         <v>210.0</v>
       </c>
     </row>
     <row r="117" spans="1:6" outlineLevel="4">
       <c r="A117" s="15">
         <v>8</v>
       </c>
       <c r="B117" s="8" t="s">
-        <v>258</v>
+        <v>244</v>
       </c>
       <c r="C117" s="9" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="D117" s="9" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="E117" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F117" s="12">
         <v>210.0</v>
       </c>
     </row>
     <row r="118" spans="1:6" outlineLevel="4">
       <c r="A118" s="15">
         <v>9</v>
       </c>
       <c r="B118" s="8" t="s">
-        <v>261</v>
+        <v>247</v>
       </c>
       <c r="C118" s="9" t="s">
-        <v>262</v>
+        <v>248</v>
       </c>
       <c r="D118" s="9" t="s">
-        <v>263</v>
+        <v>249</v>
       </c>
       <c r="E118" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F118" s="12">
         <v>190.0</v>
       </c>
     </row>
     <row r="119" spans="1:6" outlineLevel="4">
       <c r="A119" s="15">
         <v>10</v>
       </c>
       <c r="B119" s="8" t="s">
-        <v>264</v>
+        <v>250</v>
       </c>
       <c r="C119" s="9" t="s">
-        <v>265</v>
+        <v>251</v>
       </c>
       <c r="D119" s="9" t="s">
-        <v>266</v>
+        <v>252</v>
       </c>
       <c r="E119" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F119" s="12">
         <v>130.0</v>
       </c>
     </row>
     <row r="120" spans="1:6" outlineLevel="4">
       <c r="A120" s="15">
         <v>11</v>
       </c>
       <c r="B120" s="8" t="s">
-        <v>267</v>
+        <v>253</v>
       </c>
       <c r="C120" s="9" t="s">
-        <v>268</v>
+        <v>254</v>
       </c>
       <c r="D120" s="9" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="E120" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F120" s="12">
-        <v>130.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="121" spans="1:6" outlineLevel="4">
       <c r="A121" s="15">
         <v>12</v>
       </c>
       <c r="B121" s="8" t="s">
-        <v>270</v>
+        <v>256</v>
       </c>
       <c r="C121" s="9" t="s">
-        <v>271</v>
+        <v>257</v>
       </c>
       <c r="D121" s="9" t="s">
-        <v>272</v>
+        <v>258</v>
       </c>
       <c r="E121" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F121" s="12">
-        <v>130.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="122" spans="1:6" outlineLevel="4">
       <c r="A122" s="15">
         <v>13</v>
       </c>
       <c r="B122" s="8" t="s">
-        <v>273</v>
+        <v>259</v>
       </c>
       <c r="C122" s="9" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="D122" s="9" t="s">
-        <v>275</v>
+        <v>261</v>
       </c>
       <c r="E122" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F122" s="12">
-        <v>260.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="123" spans="1:6" outlineLevel="4">
       <c r="A123" s="15">
         <v>14</v>
       </c>
       <c r="B123" s="8" t="s">
-        <v>276</v>
+        <v>262</v>
       </c>
       <c r="C123" s="9" t="s">
-        <v>277</v>
+        <v>263</v>
       </c>
       <c r="D123" s="9" t="s">
-        <v>278</v>
+        <v>264</v>
       </c>
       <c r="E123" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F123" s="12">
-        <v>275.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="124" spans="1:6" outlineLevel="4">
       <c r="A124" s="15">
         <v>15</v>
       </c>
       <c r="B124" s="8" t="s">
-        <v>279</v>
+        <v>265</v>
       </c>
       <c r="C124" s="9" t="s">
-        <v>280</v>
+        <v>266</v>
       </c>
       <c r="D124" s="9" t="s">
-        <v>281</v>
+        <v>267</v>
       </c>
       <c r="E124" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F124" s="12">
-        <v>200.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="125" spans="1:6" outlineLevel="4">
       <c r="A125" s="15">
         <v>16</v>
       </c>
       <c r="B125" s="8" t="s">
-        <v>282</v>
+        <v>268</v>
       </c>
       <c r="C125" s="9" t="s">
-        <v>283</v>
+        <v>269</v>
       </c>
       <c r="D125" s="9" t="s">
-        <v>284</v>
+        <v>270</v>
       </c>
       <c r="E125" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F125" s="12">
-        <v>170.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="126" spans="1:6" outlineLevel="4">
       <c r="A126" s="15">
         <v>17</v>
       </c>
       <c r="B126" s="8" t="s">
-        <v>285</v>
+        <v>271</v>
       </c>
       <c r="C126" s="9" t="s">
-        <v>286</v>
+        <v>272</v>
       </c>
       <c r="D126" s="9" t="s">
-        <v>287</v>
+        <v>273</v>
       </c>
       <c r="E126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="12">
-        <v>125.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="127" spans="1:6" outlineLevel="4">
       <c r="A127" s="15">
         <v>18</v>
       </c>
       <c r="B127" s="8" t="s">
-        <v>288</v>
+        <v>274</v>
       </c>
       <c r="C127" s="9" t="s">
-        <v>289</v>
+        <v>275</v>
       </c>
       <c r="D127" s="9" t="s">
-        <v>290</v>
+        <v>276</v>
       </c>
       <c r="E127" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F127" s="12">
-        <v>410.0</v>
+        <v>60.0</v>
       </c>
     </row>
     <row r="128" spans="1:6" outlineLevel="4">
       <c r="A128" s="15">
         <v>19</v>
       </c>
       <c r="B128" s="8" t="s">
-        <v>291</v>
+        <v>277</v>
       </c>
       <c r="C128" s="9" t="s">
-        <v>292</v>
+        <v>278</v>
       </c>
       <c r="D128" s="9" t="s">
-        <v>293</v>
+        <v>279</v>
       </c>
       <c r="E128" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F128" s="12">
-        <v>75.0</v>
+        <v>60.0</v>
       </c>
     </row>
     <row r="129" spans="1:6" outlineLevel="4">
       <c r="A129" s="15">
         <v>20</v>
       </c>
       <c r="B129" s="8" t="s">
-        <v>294</v>
+        <v>280</v>
       </c>
       <c r="C129" s="9" t="s">
-        <v>295</v>
+        <v>281</v>
       </c>
       <c r="D129" s="9" t="s">
-        <v>296</v>
+        <v>282</v>
       </c>
       <c r="E129" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F129" s="12">
-        <v>75.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="130" spans="1:6" outlineLevel="4">
       <c r="A130" s="15">
         <v>21</v>
       </c>
       <c r="B130" s="8" t="s">
-        <v>297</v>
+        <v>283</v>
       </c>
       <c r="C130" s="9" t="s">
-        <v>298</v>
+        <v>284</v>
       </c>
       <c r="D130" s="9" t="s">
-        <v>299</v>
+        <v>285</v>
       </c>
       <c r="E130" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F130" s="12">
-        <v>60.0</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="131" spans="1:6" outlineLevel="4">
       <c r="A131" s="15">
         <v>22</v>
       </c>
       <c r="B131" s="8" t="s">
-        <v>300</v>
+        <v>286</v>
       </c>
       <c r="C131" s="9" t="s">
-        <v>301</v>
+        <v>287</v>
       </c>
       <c r="D131" s="9" t="s">
-        <v>302</v>
+        <v>288</v>
       </c>
       <c r="E131" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F131" s="12">
-        <v>60.0</v>
+        <v>135.0</v>
       </c>
     </row>
     <row r="132" spans="1:6" outlineLevel="4">
       <c r="A132" s="15">
         <v>23</v>
       </c>
       <c r="B132" s="8" t="s">
-        <v>303</v>
+        <v>289</v>
       </c>
       <c r="C132" s="9" t="s">
-        <v>304</v>
+        <v>290</v>
       </c>
       <c r="D132" s="9" t="s">
-        <v>305</v>
+        <v>291</v>
       </c>
       <c r="E132" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F132" s="12">
-        <v>65.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="133" spans="1:6" outlineLevel="4">
       <c r="A133" s="15">
         <v>24</v>
       </c>
       <c r="B133" s="8" t="s">
-        <v>306</v>
+        <v>292</v>
       </c>
       <c r="C133" s="9" t="s">
-        <v>307</v>
+        <v>293</v>
       </c>
       <c r="D133" s="9" t="s">
-        <v>308</v>
+        <v>294</v>
       </c>
       <c r="E133" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F133" s="12">
-        <v>55.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="134" spans="1:6" outlineLevel="4">
       <c r="A134" s="15">
         <v>25</v>
       </c>
       <c r="B134" s="8" t="s">
-        <v>309</v>
+        <v>295</v>
       </c>
       <c r="C134" s="9" t="s">
-        <v>310</v>
+        <v>296</v>
       </c>
       <c r="D134" s="9" t="s">
-        <v>311</v>
+        <v>297</v>
       </c>
       <c r="E134" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F134" s="12">
-        <v>140.0</v>
+        <v>90.0</v>
       </c>
     </row>
     <row r="135" spans="1:6" outlineLevel="4">
       <c r="A135" s="15">
         <v>26</v>
       </c>
       <c r="B135" s="8" t="s">
-        <v>312</v>
+        <v>298</v>
       </c>
       <c r="C135" s="9" t="s">
-        <v>313</v>
+        <v>299</v>
       </c>
       <c r="D135" s="9" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="E135" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F135" s="12">
-        <v>135.0</v>
+        <v>90.0</v>
       </c>
     </row>
     <row r="136" spans="1:6" outlineLevel="4">
       <c r="A136" s="15">
         <v>27</v>
       </c>
       <c r="B136" s="8" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="C136" s="9" t="s">
-        <v>316</v>
+        <v>302</v>
       </c>
       <c r="D136" s="9" t="s">
-        <v>317</v>
+        <v>303</v>
       </c>
       <c r="E136" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F136" s="12">
-        <v>75.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="137" spans="1:6" outlineLevel="4">
       <c r="A137" s="15">
         <v>28</v>
       </c>
       <c r="B137" s="8" t="s">
-        <v>318</v>
+        <v>304</v>
       </c>
       <c r="C137" s="9" t="s">
-        <v>319</v>
+        <v>305</v>
       </c>
       <c r="D137" s="9" t="s">
-        <v>320</v>
+        <v>306</v>
       </c>
       <c r="E137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="12">
-        <v>75.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="138" spans="1:6" outlineLevel="4">
       <c r="A138" s="15">
         <v>29</v>
       </c>
       <c r="B138" s="8" t="s">
-        <v>321</v>
+        <v>307</v>
       </c>
       <c r="C138" s="9" t="s">
-        <v>322</v>
+        <v>308</v>
       </c>
       <c r="D138" s="9" t="s">
-        <v>323</v>
+        <v>309</v>
       </c>
       <c r="E138" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F138" s="12">
-        <v>90.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="139" spans="1:6" outlineLevel="4">
       <c r="A139" s="15">
         <v>30</v>
       </c>
       <c r="B139" s="8" t="s">
-        <v>324</v>
+        <v>310</v>
       </c>
       <c r="C139" s="9" t="s">
-        <v>325</v>
+        <v>311</v>
       </c>
       <c r="D139" s="9" t="s">
-        <v>326</v>
+        <v>312</v>
       </c>
       <c r="E139" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F139" s="12">
-        <v>90.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="140" spans="1:6" outlineLevel="4">
       <c r="A140" s="15">
         <v>31</v>
       </c>
       <c r="B140" s="8" t="s">
-        <v>327</v>
+        <v>313</v>
       </c>
       <c r="C140" s="9" t="s">
-        <v>328</v>
+        <v>314</v>
       </c>
       <c r="D140" s="9" t="s">
-        <v>329</v>
+        <v>315</v>
       </c>
       <c r="E140" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F140" s="12">
-        <v>45.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="141" spans="1:6" outlineLevel="4">
       <c r="A141" s="15">
         <v>32</v>
       </c>
       <c r="B141" s="8" t="s">
-        <v>330</v>
+        <v>316</v>
       </c>
       <c r="C141" s="9" t="s">
-        <v>331</v>
+        <v>317</v>
       </c>
       <c r="D141" s="9" t="s">
-        <v>332</v>
+        <v>318</v>
       </c>
       <c r="E141" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F141" s="12">
-        <v>45.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="142" spans="1:6" outlineLevel="4">
       <c r="A142" s="15">
         <v>33</v>
       </c>
       <c r="B142" s="8" t="s">
-        <v>333</v>
+        <v>319</v>
       </c>
       <c r="C142" s="9" t="s">
-        <v>334</v>
+        <v>320</v>
       </c>
       <c r="D142" s="9" t="s">
-        <v>335</v>
+        <v>321</v>
       </c>
       <c r="E142" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F142" s="12">
-        <v>120.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="143" spans="1:6" outlineLevel="4">
       <c r="A143" s="15">
         <v>34</v>
       </c>
       <c r="B143" s="8" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
       <c r="C143" s="9" t="s">
-        <v>337</v>
+        <v>323</v>
       </c>
       <c r="D143" s="9" t="s">
-        <v>338</v>
+        <v>324</v>
       </c>
       <c r="E143" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F143" s="12">
-        <v>105.0</v>
+        <v>85.0</v>
       </c>
     </row>
     <row r="144" spans="1:6" outlineLevel="4">
       <c r="A144" s="15">
         <v>35</v>
       </c>
       <c r="B144" s="8" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
       <c r="C144" s="9" t="s">
-        <v>340</v>
+        <v>326</v>
       </c>
       <c r="D144" s="9" t="s">
-        <v>341</v>
+        <v>327</v>
       </c>
       <c r="E144" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F144" s="12">
-        <v>65.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="145" spans="1:6" outlineLevel="4">
       <c r="A145" s="15">
         <v>36</v>
       </c>
       <c r="B145" s="8" t="s">
-        <v>342</v>
+        <v>328</v>
       </c>
       <c r="C145" s="9" t="s">
-        <v>343</v>
+        <v>329</v>
       </c>
       <c r="D145" s="9" t="s">
-        <v>344</v>
+        <v>330</v>
       </c>
       <c r="E145" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F145" s="12">
-        <v>65.0</v>
+        <v>85.0</v>
       </c>
     </row>
     <row r="146" spans="1:6" outlineLevel="4">
       <c r="A146" s="15">
         <v>37</v>
       </c>
       <c r="B146" s="8" t="s">
-        <v>345</v>
+        <v>331</v>
       </c>
       <c r="C146" s="9" t="s">
-        <v>346</v>
+        <v>332</v>
       </c>
       <c r="D146" s="9" t="s">
-        <v>347</v>
+        <v>333</v>
       </c>
       <c r="E146" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F146" s="12">
-        <v>50.0</v>
+        <v>60.0</v>
       </c>
     </row>
     <row r="147" spans="1:6" outlineLevel="4">
       <c r="A147" s="15">
         <v>38</v>
       </c>
       <c r="B147" s="8" t="s">
-        <v>348</v>
+        <v>334</v>
       </c>
       <c r="C147" s="9" t="s">
-        <v>349</v>
+        <v>335</v>
       </c>
       <c r="D147" s="9" t="s">
-        <v>350</v>
+        <v>336</v>
       </c>
       <c r="E147" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F147" s="12">
-        <v>110.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="148" spans="1:6" outlineLevel="4">
       <c r="A148" s="15">
         <v>39</v>
       </c>
       <c r="B148" s="8" t="s">
-        <v>351</v>
+        <v>337</v>
       </c>
       <c r="C148" s="9" t="s">
-        <v>352</v>
+        <v>338</v>
       </c>
       <c r="D148" s="9" t="s">
-        <v>353</v>
+        <v>339</v>
       </c>
       <c r="E148" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F148" s="12">
-        <v>110.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="149" spans="1:6" outlineLevel="4">
       <c r="A149" s="15">
         <v>40</v>
       </c>
       <c r="B149" s="8" t="s">
-        <v>354</v>
+        <v>340</v>
       </c>
       <c r="C149" s="9" t="s">
-        <v>355</v>
+        <v>341</v>
       </c>
       <c r="D149" s="9" t="s">
-        <v>356</v>
+        <v>342</v>
       </c>
       <c r="E149" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F149" s="12">
-        <v>110.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>45.0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" outlineLevel="3">
+      <c r="A150" s="18" t="s">
+        <v>343</v>
+      </c>
+      <c r="B150" s="2"/>
+      <c r="C150" s="2"/>
+      <c r="D150" s="2"/>
+      <c r="E150" s="2"/>
+      <c r="F150" s="10"/>
     </row>
     <row r="151" spans="1:6" outlineLevel="4">
-      <c r="A151" s="15">
-[...15 lines deleted...]
-        <v>80.0</v>
+      <c r="A151" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B151" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E151" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" outlineLevel="4">
       <c r="A152" s="15">
-        <v>43</v>
+        <v>1</v>
       </c>
       <c r="B152" s="8" t="s">
-        <v>363</v>
+        <v>344</v>
       </c>
       <c r="C152" s="9" t="s">
-        <v>364</v>
+        <v>345</v>
       </c>
       <c r="D152" s="9" t="s">
-        <v>365</v>
+        <v>346</v>
       </c>
       <c r="E152" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F152" s="12">
         <v>110.0</v>
       </c>
     </row>
     <row r="153" spans="1:6" outlineLevel="4">
       <c r="A153" s="15">
-        <v>44</v>
+        <v>2</v>
       </c>
       <c r="B153" s="8" t="s">
-        <v>366</v>
+        <v>347</v>
       </c>
       <c r="C153" s="9" t="s">
-        <v>367</v>
+        <v>348</v>
       </c>
       <c r="D153" s="9" t="s">
-        <v>368</v>
+        <v>349</v>
       </c>
       <c r="E153" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F153" s="12">
-        <v>110.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="154" spans="1:6" outlineLevel="4">
       <c r="A154" s="15">
-        <v>45</v>
+        <v>3</v>
       </c>
       <c r="B154" s="8" t="s">
-        <v>369</v>
+        <v>350</v>
       </c>
       <c r="C154" s="9" t="s">
-        <v>370</v>
+        <v>351</v>
       </c>
       <c r="D154" s="9" t="s">
-        <v>371</v>
+        <v>352</v>
       </c>
       <c r="E154" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F154" s="12">
-        <v>80.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="155" spans="1:6" outlineLevel="4">
       <c r="A155" s="15">
-        <v>46</v>
+        <v>4</v>
       </c>
       <c r="B155" s="8" t="s">
-        <v>372</v>
+        <v>353</v>
       </c>
       <c r="C155" s="9" t="s">
-        <v>373</v>
+        <v>354</v>
       </c>
       <c r="D155" s="9" t="s">
-        <v>374</v>
+        <v>355</v>
       </c>
       <c r="E155" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F155" s="12">
-        <v>85.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="156" spans="1:6" outlineLevel="4">
       <c r="A156" s="15">
-        <v>47</v>
+        <v>5</v>
       </c>
       <c r="B156" s="8" t="s">
-        <v>375</v>
+        <v>356</v>
       </c>
       <c r="C156" s="9" t="s">
-        <v>376</v>
+        <v>357</v>
       </c>
       <c r="D156" s="9" t="s">
-        <v>377</v>
+        <v>358</v>
       </c>
       <c r="E156" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F156" s="12">
-        <v>60.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>85.0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" outlineLevel="3">
+      <c r="A157" s="18" t="s">
+        <v>359</v>
+      </c>
+      <c r="B157" s="2"/>
+      <c r="C157" s="2"/>
+      <c r="D157" s="2"/>
+      <c r="E157" s="2"/>
+      <c r="F157" s="10"/>
     </row>
     <row r="158" spans="1:6" outlineLevel="4">
-      <c r="A158" s="15">
-[...15 lines deleted...]
-        <v>105.0</v>
+      <c r="A158" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B158" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C158" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D158" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E158" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" outlineLevel="4">
       <c r="A159" s="15">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="B159" s="8" t="s">
-        <v>384</v>
+        <v>360</v>
       </c>
       <c r="C159" s="9" t="s">
-        <v>385</v>
+        <v>361</v>
       </c>
       <c r="D159" s="9" t="s">
-        <v>386</v>
+        <v>362</v>
       </c>
       <c r="E159" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F159" s="12">
-        <v>75.0</v>
+        <v>155.0</v>
       </c>
     </row>
     <row r="160" spans="1:6" outlineLevel="4">
       <c r="A160" s="15">
-        <v>51</v>
+        <v>2</v>
       </c>
       <c r="B160" s="8" t="s">
-        <v>387</v>
+        <v>363</v>
       </c>
       <c r="C160" s="9" t="s">
-        <v>388</v>
+        <v>364</v>
       </c>
       <c r="D160" s="9" t="s">
-        <v>389</v>
+        <v>365</v>
       </c>
       <c r="E160" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F160" s="12">
-        <v>55.0</v>
-[...13 lines deleted...]
-      <c r="A162" s="3" t="s">
+        <v>140.0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" outlineLevel="4">
+      <c r="A161" s="15">
+        <v>3</v>
+      </c>
+      <c r="B161" s="8" t="s">
+        <v>366</v>
+      </c>
+      <c r="C161" s="9" t="s">
+        <v>367</v>
+      </c>
+      <c r="D161" s="9" t="s">
+        <v>368</v>
+      </c>
+      <c r="E161" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F161" s="12">
+        <v>110.0</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" outlineLevel="3">
+      <c r="A162" s="18" t="s">
+        <v>369</v>
+      </c>
+      <c r="B162" s="2"/>
+      <c r="C162" s="2"/>
+      <c r="D162" s="2"/>
+      <c r="E162" s="2"/>
+      <c r="F162" s="10"/>
+    </row>
+    <row r="163" spans="1:6" outlineLevel="4">
+      <c r="A163" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B162" s="4" t="s">
+      <c r="B163" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C162" s="5" t="s">
+      <c r="C163" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D162" s="5" t="s">
+      <c r="D163" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E162" s="6" t="s">
+      <c r="E163" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F162" s="11" t="s">
+      <c r="F163" s="11" t="s">
         <v>9</v>
-      </c>
-[...18 lines deleted...]
-        <v>135.0</v>
       </c>
     </row>
     <row r="164" spans="1:6" outlineLevel="4">
       <c r="A164" s="15">
+        <v>1</v>
+      </c>
+      <c r="B164" s="8" t="s">
+        <v>370</v>
+      </c>
+      <c r="C164" s="9" t="s">
+        <v>371</v>
+      </c>
+      <c r="D164" s="9" t="s">
+        <v>372</v>
+      </c>
+      <c r="E164" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F164" s="12">
+        <v>90.0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" outlineLevel="2">
+      <c r="A165" s="17" t="s">
+        <v>373</v>
+      </c>
+      <c r="B165" s="2"/>
+      <c r="C165" s="2"/>
+      <c r="D165" s="2"/>
+      <c r="E165" s="2"/>
+      <c r="F165" s="10"/>
+    </row>
+    <row r="166" spans="1:6" outlineLevel="3">
+      <c r="A166" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B166" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C166" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D166" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E166" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" outlineLevel="3">
+      <c r="A167" s="15">
+        <v>1</v>
+      </c>
+      <c r="B167" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C167" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D167" s="9" t="s">
+        <v>374</v>
+      </c>
+      <c r="E167" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F167" s="12">
+        <v>70.0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" outlineLevel="3">
+      <c r="A168" s="15">
         <v>2</v>
       </c>
-      <c r="B164" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A165" s="15">
+      <c r="B168" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C168" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D168" s="9" t="s">
+        <v>375</v>
+      </c>
+      <c r="E168" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F168" s="12">
+        <v>85.0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" outlineLevel="3">
+      <c r="A169" s="15">
         <v>3</v>
       </c>
-      <c r="B165" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A166" s="15">
+      <c r="B169" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C169" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D169" s="9" t="s">
+        <v>376</v>
+      </c>
+      <c r="E169" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F169" s="12">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" outlineLevel="3">
+      <c r="A170" s="15">
         <v>4</v>
       </c>
-      <c r="B166" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A167" s="15">
+      <c r="B170" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C170" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D170" s="9" t="s">
+        <v>377</v>
+      </c>
+      <c r="E170" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F170" s="12">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" outlineLevel="3">
+      <c r="A171" s="15">
         <v>5</v>
       </c>
-      <c r="B167" s="8" t="s">
-[...78 lines deleted...]
-      </c>
       <c r="B171" s="8" t="s">
-        <v>415</v>
+        <v>89</v>
       </c>
       <c r="C171" s="9" t="s">
-        <v>416</v>
+        <v>90</v>
       </c>
       <c r="D171" s="9" t="s">
-        <v>417</v>
+        <v>378</v>
       </c>
       <c r="E171" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F171" s="12">
-        <v>85.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="172" spans="1:6" outlineLevel="3">
       <c r="A172" s="18" t="s">
-        <v>418</v>
+        <v>379</v>
       </c>
       <c r="B172" s="2"/>
       <c r="C172" s="2"/>
       <c r="D172" s="2"/>
       <c r="E172" s="2"/>
       <c r="F172" s="10"/>
     </row>
     <row r="173" spans="1:6" outlineLevel="4">
       <c r="A173" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B173" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E173" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F173" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" outlineLevel="4">
       <c r="A174" s="15">
         <v>1</v>
       </c>
       <c r="B174" s="8" t="s">
-        <v>419</v>
+        <v>20</v>
       </c>
       <c r="C174" s="9" t="s">
-        <v>420</v>
+        <v>21</v>
       </c>
       <c r="D174" s="9" t="s">
-        <v>421</v>
+        <v>380</v>
       </c>
       <c r="E174" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F174" s="12">
-        <v>155.0</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="175" spans="1:6" outlineLevel="4">
       <c r="A175" s="15">
         <v>2</v>
       </c>
       <c r="B175" s="8" t="s">
-        <v>422</v>
+        <v>381</v>
       </c>
       <c r="C175" s="9" t="s">
-        <v>423</v>
+        <v>382</v>
       </c>
       <c r="D175" s="9" t="s">
-        <v>424</v>
+        <v>383</v>
       </c>
       <c r="E175" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F175" s="12">
-        <v>140.0</v>
-[...18 lines deleted...]
-      <c r="F176" s="12">
+        <v>70.0</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" outlineLevel="3">
+      <c r="A176" s="18" t="s">
+        <v>384</v>
+      </c>
+      <c r="B176" s="2"/>
+      <c r="C176" s="2"/>
+      <c r="D176" s="2"/>
+      <c r="E176" s="2"/>
+      <c r="F176" s="10"/>
+    </row>
+    <row r="177" spans="1:6" outlineLevel="4">
+      <c r="A177" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B177" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C177" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D177" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E177" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" outlineLevel="4">
+      <c r="A178" s="15">
+        <v>1</v>
+      </c>
+      <c r="B178" s="8" t="s">
+        <v>385</v>
+      </c>
+      <c r="C178" s="9" t="s">
+        <v>386</v>
+      </c>
+      <c r="D178" s="9" t="s">
+        <v>387</v>
+      </c>
+      <c r="E178" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F178" s="12">
+        <v>85.0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" outlineLevel="4">
+      <c r="A179" s="15">
+        <v>2</v>
+      </c>
+      <c r="B179" s="8" t="s">
+        <v>388</v>
+      </c>
+      <c r="C179" s="9" t="s">
+        <v>389</v>
+      </c>
+      <c r="D179" s="9" t="s">
+        <v>390</v>
+      </c>
+      <c r="E179" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F179" s="12">
         <v>110.0</v>
-      </c>
-[...48 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" outlineLevel="4">
       <c r="A180" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B180" s="8" t="s">
-        <v>432</v>
+        <v>391</v>
       </c>
       <c r="C180" s="9" t="s">
-        <v>433</v>
+        <v>392</v>
       </c>
       <c r="D180" s="9" t="s">
-        <v>434</v>
+        <v>393</v>
       </c>
       <c r="E180" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F180" s="12">
-        <v>90.0</v>
-[...13 lines deleted...]
-      <c r="A182" s="3" t="s">
+        <v>160.0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" outlineLevel="4">
+      <c r="A181" s="15">
         <v>4</v>
       </c>
-      <c r="B182" s="4" t="s">
+      <c r="B181" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="C181" s="9" t="s">
+        <v>395</v>
+      </c>
+      <c r="D181" s="9" t="s">
+        <v>396</v>
+      </c>
+      <c r="E181" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F181" s="12">
+        <v>170.0</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" outlineLevel="4">
+      <c r="A182" s="15">
         <v>5</v>
       </c>
-      <c r="C182" s="5" t="s">
+      <c r="B182" s="8" t="s">
+        <v>397</v>
+      </c>
+      <c r="C182" s="9" t="s">
+        <v>398</v>
+      </c>
+      <c r="D182" s="9" t="s">
+        <v>399</v>
+      </c>
+      <c r="E182" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F182" s="12">
+        <v>170.0</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" outlineLevel="4">
+      <c r="A183" s="15">
         <v>6</v>
       </c>
-      <c r="D182" s="5" t="s">
+      <c r="B183" s="8" t="s">
+        <v>400</v>
+      </c>
+      <c r="C183" s="9" t="s">
+        <v>401</v>
+      </c>
+      <c r="D183" s="9" t="s">
+        <v>402</v>
+      </c>
+      <c r="E183" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F183" s="12">
+        <v>170.0</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" outlineLevel="4">
+      <c r="A184" s="15">
         <v>7</v>
       </c>
-      <c r="E182" s="6" t="s">
+      <c r="B184" s="8" t="s">
+        <v>403</v>
+      </c>
+      <c r="C184" s="9" t="s">
+        <v>404</v>
+      </c>
+      <c r="D184" s="9" t="s">
+        <v>405</v>
+      </c>
+      <c r="E184" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F184" s="12">
+        <v>150.0</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" outlineLevel="4">
+      <c r="A185" s="15">
         <v>8</v>
       </c>
-      <c r="F182" s="11" t="s">
-[...50 lines deleted...]
-        <v>9</v>
+      <c r="B185" s="8" t="s">
+        <v>406</v>
+      </c>
+      <c r="C185" s="9" t="s">
+        <v>407</v>
+      </c>
+      <c r="D185" s="9" t="s">
+        <v>408</v>
+      </c>
+      <c r="E185" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F185" s="12">
+        <v>150.0</v>
       </c>
     </row>
     <row r="186" spans="1:6" outlineLevel="4">
       <c r="A186" s="15">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B186" s="8" t="s">
-        <v>438</v>
+        <v>409</v>
       </c>
       <c r="C186" s="9" t="s">
-        <v>439</v>
+        <v>410</v>
       </c>
       <c r="D186" s="9" t="s">
-        <v>440</v>
+        <v>411</v>
       </c>
       <c r="E186" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F186" s="12">
-        <v>45.0</v>
+        <v>125.0</v>
       </c>
     </row>
     <row r="187" spans="1:6" outlineLevel="4">
       <c r="A187" s="15">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B187" s="8" t="s">
-        <v>441</v>
+        <v>412</v>
       </c>
       <c r="C187" s="9" t="s">
-        <v>442</v>
+        <v>413</v>
       </c>
       <c r="D187" s="9" t="s">
-        <v>443</v>
+        <v>414</v>
       </c>
       <c r="E187" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F187" s="12">
-        <v>45.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="188" spans="1:6" outlineLevel="4">
       <c r="A188" s="15">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B188" s="8" t="s">
-        <v>444</v>
+        <v>415</v>
       </c>
       <c r="C188" s="9" t="s">
-        <v>445</v>
+        <v>416</v>
       </c>
       <c r="D188" s="9" t="s">
-        <v>446</v>
+        <v>417</v>
       </c>
       <c r="E188" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F188" s="12">
-        <v>65.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="189" spans="1:6" outlineLevel="4">
       <c r="A189" s="15">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B189" s="8" t="s">
-        <v>447</v>
+        <v>418</v>
       </c>
       <c r="C189" s="9" t="s">
-        <v>448</v>
+        <v>419</v>
       </c>
       <c r="D189" s="9" t="s">
-        <v>449</v>
+        <v>420</v>
       </c>
       <c r="E189" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F189" s="12">
-        <v>65.0</v>
-[...10 lines deleted...]
-      <c r="F190" s="10"/>
+        <v>70.0</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" outlineLevel="4">
+      <c r="A190" s="15">
+        <v>13</v>
+      </c>
+      <c r="B190" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="C190" s="9" t="s">
+        <v>422</v>
+      </c>
+      <c r="D190" s="9" t="s">
+        <v>423</v>
+      </c>
+      <c r="E190" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F190" s="12">
+        <v>60.0</v>
+      </c>
     </row>
     <row r="191" spans="1:6" outlineLevel="4">
-      <c r="A191" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A191" s="15">
+        <v>14</v>
+      </c>
+      <c r="B191" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="C191" s="9" t="s">
+        <v>425</v>
+      </c>
+      <c r="D191" s="9" t="s">
+        <v>426</v>
+      </c>
+      <c r="E191" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F191" s="12">
+        <v>60.0</v>
       </c>
     </row>
     <row r="192" spans="1:6" outlineLevel="4">
       <c r="A192" s="15">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B192" s="8" t="s">
-        <v>451</v>
+        <v>427</v>
       </c>
       <c r="C192" s="9" t="s">
-        <v>452</v>
+        <v>428</v>
       </c>
       <c r="D192" s="9" t="s">
-        <v>453</v>
+        <v>429</v>
       </c>
       <c r="E192" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F192" s="12">
-        <v>100.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="193" spans="1:6" outlineLevel="4">
       <c r="A193" s="15">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="B193" s="8" t="s">
-        <v>454</v>
+        <v>430</v>
       </c>
       <c r="C193" s="9" t="s">
-        <v>455</v>
+        <v>431</v>
       </c>
       <c r="D193" s="9" t="s">
-        <v>456</v>
+        <v>432</v>
       </c>
       <c r="E193" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F193" s="12">
-        <v>85.0</v>
-[...10 lines deleted...]
-      <c r="F194" s="10"/>
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" outlineLevel="4">
+      <c r="A194" s="15">
+        <v>17</v>
+      </c>
+      <c r="B194" s="8" t="s">
+        <v>433</v>
+      </c>
+      <c r="C194" s="9" t="s">
+        <v>434</v>
+      </c>
+      <c r="D194" s="9" t="s">
+        <v>435</v>
+      </c>
+      <c r="E194" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F194" s="12">
+        <v>75.0</v>
+      </c>
     </row>
     <row r="195" spans="1:6" outlineLevel="4">
-      <c r="A195" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A195" s="15">
+        <v>18</v>
+      </c>
+      <c r="B195" s="8" t="s">
+        <v>436</v>
+      </c>
+      <c r="C195" s="9" t="s">
+        <v>437</v>
+      </c>
+      <c r="D195" s="9" t="s">
+        <v>438</v>
+      </c>
+      <c r="E195" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F195" s="12">
+        <v>75.0</v>
       </c>
     </row>
     <row r="196" spans="1:6" outlineLevel="4">
       <c r="A196" s="15">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="B196" s="8" t="s">
-        <v>458</v>
+        <v>439</v>
       </c>
       <c r="C196" s="9" t="s">
-        <v>459</v>
+        <v>440</v>
       </c>
       <c r="D196" s="9" t="s">
-        <v>460</v>
+        <v>441</v>
       </c>
       <c r="E196" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F196" s="12">
-        <v>100.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="197" spans="1:6" outlineLevel="4">
       <c r="A197" s="15">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="B197" s="8" t="s">
-        <v>461</v>
+        <v>442</v>
       </c>
       <c r="C197" s="9" t="s">
-        <v>462</v>
+        <v>443</v>
       </c>
       <c r="D197" s="9" t="s">
-        <v>463</v>
+        <v>444</v>
       </c>
       <c r="E197" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F197" s="12">
-        <v>100.0</v>
-[...10 lines deleted...]
-      <c r="F198" s="10"/>
+        <v>75.0</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" outlineLevel="4">
+      <c r="A198" s="15">
+        <v>21</v>
+      </c>
+      <c r="B198" s="8" t="s">
+        <v>445</v>
+      </c>
+      <c r="C198" s="9" t="s">
+        <v>446</v>
+      </c>
+      <c r="D198" s="9" t="s">
+        <v>447</v>
+      </c>
+      <c r="E198" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F198" s="12">
+        <v>75.0</v>
+      </c>
     </row>
     <row r="199" spans="1:6" outlineLevel="4">
-      <c r="A199" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A199" s="15">
+        <v>22</v>
+      </c>
+      <c r="B199" s="8" t="s">
+        <v>448</v>
+      </c>
+      <c r="C199" s="9" t="s">
+        <v>449</v>
+      </c>
+      <c r="D199" s="9" t="s">
+        <v>450</v>
+      </c>
+      <c r="E199" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F199" s="12">
+        <v>70.0</v>
       </c>
     </row>
     <row r="200" spans="1:6" outlineLevel="4">
       <c r="A200" s="15">
+        <v>23</v>
+      </c>
+      <c r="B200" s="8" t="s">
+        <v>451</v>
+      </c>
+      <c r="C200" s="9" t="s">
+        <v>452</v>
+      </c>
+      <c r="D200" s="9" t="s">
+        <v>453</v>
+      </c>
+      <c r="E200" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F200" s="12">
+        <v>70.0</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" outlineLevel="4">
+      <c r="A201" s="15">
+        <v>24</v>
+      </c>
+      <c r="B201" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C201" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D201" s="9" t="s">
+        <v>454</v>
+      </c>
+      <c r="E201" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F201" s="12">
+        <v>85.0</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" outlineLevel="4">
+      <c r="A202" s="15">
+        <v>25</v>
+      </c>
+      <c r="B202" s="8" t="s">
+        <v>455</v>
+      </c>
+      <c r="C202" s="9" t="s">
+        <v>456</v>
+      </c>
+      <c r="D202" s="9" t="s">
+        <v>457</v>
+      </c>
+      <c r="E202" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F202" s="12">
+        <v>130.0</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" outlineLevel="4">
+      <c r="A203" s="15">
+        <v>26</v>
+      </c>
+      <c r="B203" s="8" t="s">
+        <v>458</v>
+      </c>
+      <c r="C203" s="9" t="s">
+        <v>459</v>
+      </c>
+      <c r="D203" s="9" t="s">
+        <v>460</v>
+      </c>
+      <c r="E203" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F203" s="12">
+        <v>110.0</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" outlineLevel="4">
+      <c r="A204" s="15">
+        <v>27</v>
+      </c>
+      <c r="B204" s="8" t="s">
+        <v>461</v>
+      </c>
+      <c r="C204" s="9" t="s">
+        <v>462</v>
+      </c>
+      <c r="D204" s="9" t="s">
+        <v>463</v>
+      </c>
+      <c r="E204" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F204" s="12">
+        <v>110.0</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" outlineLevel="4">
+      <c r="A205" s="15">
+        <v>28</v>
+      </c>
+      <c r="B205" s="8" t="s">
+        <v>464</v>
+      </c>
+      <c r="C205" s="9" t="s">
+        <v>465</v>
+      </c>
+      <c r="D205" s="9" t="s">
+        <v>466</v>
+      </c>
+      <c r="E205" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F205" s="12">
+        <v>120.0</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" outlineLevel="4">
+      <c r="A206" s="15">
+        <v>29</v>
+      </c>
+      <c r="B206" s="8" t="s">
+        <v>467</v>
+      </c>
+      <c r="C206" s="9" t="s">
+        <v>468</v>
+      </c>
+      <c r="D206" s="9" t="s">
+        <v>469</v>
+      </c>
+      <c r="E206" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F206" s="12">
+        <v>95.0</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" outlineLevel="4">
+      <c r="A207" s="15">
+        <v>30</v>
+      </c>
+      <c r="B207" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="C207" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="D207" s="9" t="s">
+        <v>472</v>
+      </c>
+      <c r="E207" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F207" s="12">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6" outlineLevel="4">
+      <c r="A208" s="15">
+        <v>31</v>
+      </c>
+      <c r="B208" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C208" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D208" s="9" t="s">
+        <v>473</v>
+      </c>
+      <c r="E208" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F208" s="12">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" outlineLevel="4">
+      <c r="A209" s="15">
+        <v>32</v>
+      </c>
+      <c r="B209" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C209" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D209" s="9" t="s">
+        <v>474</v>
+      </c>
+      <c r="E209" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F209" s="12">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" outlineLevel="4">
+      <c r="A210" s="15">
+        <v>33</v>
+      </c>
+      <c r="B210" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="C210" s="9" t="s">
+        <v>475</v>
+      </c>
+      <c r="D210" s="9" t="s">
+        <v>476</v>
+      </c>
+      <c r="E210" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F210" s="12">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" outlineLevel="4">
+      <c r="A211" s="15">
+        <v>34</v>
+      </c>
+      <c r="B211" s="8" t="s">
+        <v>477</v>
+      </c>
+      <c r="C211" s="9" t="s">
+        <v>478</v>
+      </c>
+      <c r="D211" s="9" t="s">
+        <v>479</v>
+      </c>
+      <c r="E211" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F211" s="12">
+        <v>115.0</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" outlineLevel="4">
+      <c r="A212" s="15">
+        <v>35</v>
+      </c>
+      <c r="B212" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="C212" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="D212" s="9" t="s">
+        <v>480</v>
+      </c>
+      <c r="E212" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F212" s="12">
+        <v>75.0</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6" outlineLevel="4">
+      <c r="A213" s="15">
+        <v>36</v>
+      </c>
+      <c r="B213" s="8" t="s">
+        <v>481</v>
+      </c>
+      <c r="C213" s="9" t="s">
+        <v>482</v>
+      </c>
+      <c r="D213" s="9" t="s">
+        <v>483</v>
+      </c>
+      <c r="E213" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F213" s="12">
+        <v>40.0</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6" outlineLevel="3">
+      <c r="A214" s="18" t="s">
+        <v>484</v>
+      </c>
+      <c r="B214" s="2"/>
+      <c r="C214" s="2"/>
+      <c r="D214" s="2"/>
+      <c r="E214" s="2"/>
+      <c r="F214" s="10"/>
+    </row>
+    <row r="215" spans="1:6" outlineLevel="4">
+      <c r="A215" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B215" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C215" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D215" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E215" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" outlineLevel="4">
+      <c r="A216" s="15">
         <v>1</v>
       </c>
-      <c r="B200" s="8" t="s">
-[...66 lines deleted...]
-      <c r="A204" s="15">
+      <c r="B216" s="8" t="s">
+        <v>485</v>
+      </c>
+      <c r="C216" s="9" t="s">
+        <v>486</v>
+      </c>
+      <c r="D216" s="9" t="s">
+        <v>487</v>
+      </c>
+      <c r="E216" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F216" s="12">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" outlineLevel="4">
+      <c r="A217" s="15">
         <v>2</v>
       </c>
-      <c r="B204" s="8" t="s">
-[...102 lines deleted...]
-      <c r="C209" s="9" t="s">
+      <c r="B217" s="8" t="s">
         <v>488</v>
       </c>
-      <c r="D209" s="9" t="s">
+      <c r="C217" s="9" t="s">
         <v>489</v>
       </c>
-      <c r="E209" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B210" s="8" t="s">
+      <c r="D217" s="9" t="s">
         <v>490</v>
       </c>
-      <c r="C210" s="9" t="s">
+      <c r="E217" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F217" s="12">
+        <v>85.0</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" outlineLevel="3">
+      <c r="A218" s="18" t="s">
         <v>491</v>
-      </c>
-[...152 lines deleted...]
-        <v>514</v>
       </c>
       <c r="B218" s="2"/>
       <c r="C218" s="2"/>
       <c r="D218" s="2"/>
       <c r="E218" s="2"/>
       <c r="F218" s="10"/>
     </row>
-    <row r="219" spans="1:6" outlineLevel="3">
+    <row r="219" spans="1:6" outlineLevel="4">
       <c r="A219" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B219" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C219" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D219" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E219" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F219" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="220" spans="1:6" outlineLevel="3">
+    <row r="220" spans="1:6" outlineLevel="4">
       <c r="A220" s="15">
         <v>1</v>
       </c>
       <c r="B220" s="8" t="s">
-        <v>515</v>
+        <v>492</v>
       </c>
       <c r="C220" s="9" t="s">
-        <v>516</v>
+        <v>493</v>
       </c>
       <c r="D220" s="9" t="s">
-        <v>517</v>
+        <v>494</v>
       </c>
       <c r="E220" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F220" s="12">
-        <v>205.0</v>
-[...10 lines deleted...]
-      <c r="F221" s="10"/>
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" outlineLevel="4">
+      <c r="A221" s="15">
+        <v>2</v>
+      </c>
+      <c r="B221" s="8" t="s">
+        <v>495</v>
+      </c>
+      <c r="C221" s="9" t="s">
+        <v>496</v>
+      </c>
+      <c r="D221" s="9" t="s">
+        <v>497</v>
+      </c>
+      <c r="E221" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F221" s="12">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="222" spans="1:6" outlineLevel="3">
-      <c r="A222" s="3" t="s">
+      <c r="A222" s="18" t="s">
+        <v>498</v>
+      </c>
+      <c r="B222" s="2"/>
+      <c r="C222" s="2"/>
+      <c r="D222" s="2"/>
+      <c r="E222" s="2"/>
+      <c r="F222" s="10"/>
+    </row>
+    <row r="223" spans="1:6" outlineLevel="4">
+      <c r="A223" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B222" s="4" t="s">
+      <c r="B223" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C222" s="5" t="s">
+      <c r="C223" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D222" s="5" t="s">
+      <c r="D223" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E222" s="6" t="s">
+      <c r="E223" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F222" s="11" t="s">
+      <c r="F223" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="223" spans="1:6" outlineLevel="3">
-      <c r="A223" s="15">
+    <row r="224" spans="1:6" outlineLevel="4">
+      <c r="A224" s="15">
         <v>1</v>
       </c>
-      <c r="B223" s="8" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B224" s="8" t="s">
-        <v>522</v>
+        <v>499</v>
       </c>
       <c r="C224" s="9" t="s">
-        <v>523</v>
+        <v>500</v>
       </c>
       <c r="D224" s="9" t="s">
-        <v>524</v>
+        <v>501</v>
       </c>
       <c r="E224" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F224" s="12">
-        <v>150.0</v>
+        <v>90.0</v>
       </c>
     </row>
     <row r="225" spans="1:6" outlineLevel="2">
       <c r="A225" s="17" t="s">
-        <v>525</v>
+        <v>502</v>
       </c>
       <c r="B225" s="2"/>
       <c r="C225" s="2"/>
       <c r="D225" s="2"/>
       <c r="E225" s="2"/>
       <c r="F225" s="10"/>
     </row>
     <row r="226" spans="1:6" outlineLevel="3">
       <c r="A226" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B226" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C226" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D226" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E226" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F226" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" outlineLevel="3">
       <c r="A227" s="15">
         <v>1</v>
       </c>
       <c r="B227" s="8" t="s">
-        <v>526</v>
+        <v>503</v>
       </c>
       <c r="C227" s="9" t="s">
-        <v>527</v>
+        <v>504</v>
       </c>
       <c r="D227" s="9" t="s">
-        <v>528</v>
+        <v>505</v>
       </c>
       <c r="E227" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F227" s="12">
-        <v>315.0</v>
+        <v>185.0</v>
       </c>
     </row>
     <row r="228" spans="1:6" outlineLevel="3">
       <c r="A228" s="15">
         <v>2</v>
       </c>
       <c r="B228" s="8" t="s">
-        <v>529</v>
+        <v>506</v>
       </c>
       <c r="C228" s="9" t="s">
-        <v>530</v>
+        <v>507</v>
       </c>
       <c r="D228" s="9" t="s">
-        <v>531</v>
+        <v>508</v>
       </c>
       <c r="E228" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F228" s="12">
-        <v>1700.0</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="229" spans="1:6" outlineLevel="3">
       <c r="A229" s="15">
         <v>3</v>
       </c>
       <c r="B229" s="8" t="s">
-        <v>532</v>
+        <v>509</v>
       </c>
       <c r="C229" s="9" t="s">
-        <v>533</v>
+        <v>510</v>
       </c>
       <c r="D229" s="9" t="s">
-        <v>534</v>
+        <v>511</v>
       </c>
       <c r="E229" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F229" s="12">
-        <v>80.0</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="230" spans="1:6" outlineLevel="3">
       <c r="A230" s="15">
         <v>4</v>
       </c>
       <c r="B230" s="8" t="s">
-        <v>535</v>
+        <v>512</v>
       </c>
       <c r="C230" s="9" t="s">
-        <v>536</v>
+        <v>513</v>
       </c>
       <c r="D230" s="9" t="s">
-        <v>537</v>
+        <v>514</v>
       </c>
       <c r="E230" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F230" s="12">
-        <v>150.0</v>
+        <v>125.0</v>
       </c>
     </row>
     <row r="231" spans="1:6" outlineLevel="3">
       <c r="A231" s="15">
         <v>5</v>
       </c>
       <c r="B231" s="8" t="s">
-        <v>538</v>
+        <v>515</v>
       </c>
       <c r="C231" s="9" t="s">
-        <v>539</v>
+        <v>516</v>
       </c>
       <c r="D231" s="9" t="s">
-        <v>540</v>
+        <v>517</v>
       </c>
       <c r="E231" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F231" s="12">
-        <v>125.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="232" spans="1:6" outlineLevel="3">
       <c r="A232" s="15">
         <v>6</v>
       </c>
       <c r="B232" s="8" t="s">
-        <v>541</v>
+        <v>518</v>
       </c>
       <c r="C232" s="9" t="s">
-        <v>542</v>
+        <v>519</v>
       </c>
       <c r="D232" s="9" t="s">
-        <v>543</v>
+        <v>520</v>
       </c>
       <c r="E232" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F232" s="12">
-        <v>210.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="233" spans="1:6" outlineLevel="3">
       <c r="A233" s="15">
         <v>7</v>
       </c>
       <c r="B233" s="8" t="s">
-        <v>544</v>
+        <v>521</v>
       </c>
       <c r="C233" s="9" t="s">
-        <v>545</v>
+        <v>522</v>
       </c>
       <c r="D233" s="9" t="s">
-        <v>546</v>
+        <v>523</v>
       </c>
       <c r="E233" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F233" s="12">
-        <v>75.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="234" spans="1:6" outlineLevel="3">
       <c r="A234" s="15">
         <v>8</v>
       </c>
       <c r="B234" s="8" t="s">
-        <v>547</v>
+        <v>524</v>
       </c>
       <c r="C234" s="9" t="s">
-        <v>548</v>
+        <v>525</v>
       </c>
       <c r="D234" s="9" t="s">
-        <v>549</v>
+        <v>526</v>
       </c>
       <c r="E234" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F234" s="12">
-        <v>75.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="235" spans="1:6" outlineLevel="3">
       <c r="A235" s="15">
         <v>9</v>
       </c>
       <c r="B235" s="8" t="s">
-        <v>550</v>
+        <v>527</v>
       </c>
       <c r="C235" s="9" t="s">
-        <v>551</v>
+        <v>528</v>
       </c>
       <c r="D235" s="9" t="s">
-        <v>552</v>
+        <v>529</v>
       </c>
       <c r="E235" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F235" s="12">
-        <v>55.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="236" spans="1:6" outlineLevel="3">
       <c r="A236" s="15">
         <v>10</v>
       </c>
       <c r="B236" s="8" t="s">
-        <v>553</v>
+        <v>530</v>
       </c>
       <c r="C236" s="9" t="s">
-        <v>554</v>
+        <v>531</v>
       </c>
       <c r="D236" s="9" t="s">
-        <v>555</v>
+        <v>532</v>
       </c>
       <c r="E236" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F236" s="12">
-        <v>120.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="237" spans="1:6" outlineLevel="3">
       <c r="A237" s="15">
         <v>11</v>
       </c>
       <c r="B237" s="8" t="s">
+        <v>533</v>
+      </c>
+      <c r="C237" s="9" t="s">
+        <v>534</v>
+      </c>
+      <c r="D237" s="9" t="s">
+        <v>535</v>
+      </c>
+      <c r="E237" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F237" s="12">
+        <v>75.0</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6" outlineLevel="2">
+      <c r="A238" s="17" t="s">
+        <v>536</v>
+      </c>
+      <c r="B238" s="2"/>
+      <c r="C238" s="2"/>
+      <c r="D238" s="2"/>
+      <c r="E238" s="2"/>
+      <c r="F238" s="10"/>
+    </row>
+    <row r="239" spans="1:6" outlineLevel="3">
+      <c r="A239" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B239" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C239" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D239" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E239" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6" outlineLevel="3">
+      <c r="A240" s="15">
+        <v>1</v>
+      </c>
+      <c r="B240" s="8" t="s">
+        <v>537</v>
+      </c>
+      <c r="C240" s="9" t="s">
+        <v>538</v>
+      </c>
+      <c r="D240" s="9" t="s">
+        <v>539</v>
+      </c>
+      <c r="E240" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F240" s="12">
+        <v>310.0</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6" outlineLevel="3">
+      <c r="A241" s="15">
+        <v>2</v>
+      </c>
+      <c r="B241" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="C241" s="9" t="s">
+        <v>541</v>
+      </c>
+      <c r="D241" s="9" t="s">
+        <v>542</v>
+      </c>
+      <c r="E241" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F241" s="12">
+        <v>205.0</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6" outlineLevel="3">
+      <c r="A242" s="15">
+        <v>3</v>
+      </c>
+      <c r="B242" s="8" t="s">
+        <v>543</v>
+      </c>
+      <c r="C242" s="9" t="s">
+        <v>544</v>
+      </c>
+      <c r="D242" s="9" t="s">
+        <v>545</v>
+      </c>
+      <c r="E242" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F242" s="12">
+        <v>210.0</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6" outlineLevel="3">
+      <c r="A243" s="15">
+        <v>4</v>
+      </c>
+      <c r="B243" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="C243" s="9" t="s">
+        <v>547</v>
+      </c>
+      <c r="D243" s="9" t="s">
+        <v>548</v>
+      </c>
+      <c r="E243" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F243" s="12">
+        <v>210.0</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6" outlineLevel="2">
+      <c r="A244" s="17" t="s">
+        <v>549</v>
+      </c>
+      <c r="B244" s="2"/>
+      <c r="C244" s="2"/>
+      <c r="D244" s="2"/>
+      <c r="E244" s="2"/>
+      <c r="F244" s="10"/>
+    </row>
+    <row r="245" spans="1:6" outlineLevel="3">
+      <c r="A245" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B245" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C245" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D245" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E245" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6" outlineLevel="3">
+      <c r="A246" s="15">
+        <v>1</v>
+      </c>
+      <c r="B246" s="8" t="s">
+        <v>550</v>
+      </c>
+      <c r="C246" s="9" t="s">
+        <v>551</v>
+      </c>
+      <c r="D246" s="9" t="s">
+        <v>552</v>
+      </c>
+      <c r="E246" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F246" s="12">
+        <v>315.0</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6" outlineLevel="3">
+      <c r="A247" s="15">
+        <v>2</v>
+      </c>
+      <c r="B247" s="8" t="s">
+        <v>553</v>
+      </c>
+      <c r="C247" s="9" t="s">
+        <v>554</v>
+      </c>
+      <c r="D247" s="9" t="s">
+        <v>555</v>
+      </c>
+      <c r="E247" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F247" s="12">
+        <v>1700.0</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6" outlineLevel="3">
+      <c r="A248" s="15">
+        <v>3</v>
+      </c>
+      <c r="B248" s="8" t="s">
         <v>556</v>
       </c>
-      <c r="C237" s="9" t="s">
+      <c r="C248" s="9" t="s">
         <v>557</v>
       </c>
-      <c r="D237" s="9" t="s">
+      <c r="D248" s="9" t="s">
         <v>558</v>
       </c>
-      <c r="E237" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F237" s="12">
+      <c r="E248" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F248" s="12">
+        <v>125.0</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6" outlineLevel="3">
+      <c r="A249" s="15">
+        <v>4</v>
+      </c>
+      <c r="B249" s="8" t="s">
+        <v>559</v>
+      </c>
+      <c r="C249" s="9" t="s">
+        <v>560</v>
+      </c>
+      <c r="D249" s="9" t="s">
+        <v>561</v>
+      </c>
+      <c r="E249" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F249" s="12">
+        <v>210.0</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6" outlineLevel="3">
+      <c r="A250" s="15">
+        <v>5</v>
+      </c>
+      <c r="B250" s="8" t="s">
+        <v>562</v>
+      </c>
+      <c r="C250" s="9" t="s">
+        <v>563</v>
+      </c>
+      <c r="D250" s="9" t="s">
+        <v>564</v>
+      </c>
+      <c r="E250" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F250" s="12">
+        <v>75.0</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6" outlineLevel="3">
+      <c r="A251" s="15">
+        <v>6</v>
+      </c>
+      <c r="B251" s="8" t="s">
+        <v>565</v>
+      </c>
+      <c r="C251" s="9" t="s">
+        <v>566</v>
+      </c>
+      <c r="D251" s="9" t="s">
+        <v>567</v>
+      </c>
+      <c r="E251" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F251" s="12">
+        <v>55.0</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6" outlineLevel="3">
+      <c r="A252" s="15">
+        <v>7</v>
+      </c>
+      <c r="B252" s="8" t="s">
+        <v>568</v>
+      </c>
+      <c r="C252" s="9" t="s">
+        <v>569</v>
+      </c>
+      <c r="D252" s="9" t="s">
+        <v>570</v>
+      </c>
+      <c r="E252" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F252" s="12">
+        <v>120.0</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6" outlineLevel="3">
+      <c r="A253" s="15">
+        <v>8</v>
+      </c>
+      <c r="B253" s="8" t="s">
+        <v>571</v>
+      </c>
+      <c r="C253" s="9" t="s">
+        <v>572</v>
+      </c>
+      <c r="D253" s="9" t="s">
+        <v>573</v>
+      </c>
+      <c r="E253" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F253" s="12">
         <v>100.0</v>
       </c>
     </row>
-    <row r="238" spans="1:6" outlineLevel="3">
-[...15 lines deleted...]
-      <c r="F238" s="12">
+    <row r="254" spans="1:6" outlineLevel="3">
+      <c r="A254" s="15">
+        <v>9</v>
+      </c>
+      <c r="B254" s="8" t="s">
+        <v>574</v>
+      </c>
+      <c r="C254" s="9" t="s">
+        <v>575</v>
+      </c>
+      <c r="D254" s="9" t="s">
+        <v>576</v>
+      </c>
+      <c r="E254" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F254" s="12">
         <v>165.0</v>
       </c>
     </row>
-    <row r="239" spans="1:6" outlineLevel="3">
-[...30 lines deleted...]
-      <c r="A241" s="3" t="s">
+    <row r="255" spans="1:6" outlineLevel="1">
+      <c r="A255" s="16" t="s">
+        <v>577</v>
+      </c>
+      <c r="B255" s="2"/>
+      <c r="C255" s="2"/>
+      <c r="D255" s="2"/>
+      <c r="E255" s="2"/>
+      <c r="F255" s="10"/>
+    </row>
+    <row r="256" spans="1:6" outlineLevel="2">
+      <c r="A256" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B241" s="4" t="s">
+      <c r="B256" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C241" s="5" t="s">
+      <c r="C256" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D241" s="5" t="s">
+      <c r="D256" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E241" s="6" t="s">
+      <c r="E256" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F241" s="11" t="s">
+      <c r="F256" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="242" spans="1:6" outlineLevel="2">
-      <c r="A242" s="15">
+    <row r="257" spans="1:6" outlineLevel="2">
+      <c r="A257" s="15">
         <v>1</v>
       </c>
-      <c r="B242" s="8" t="s">
-[...11 lines deleted...]
-      <c r="F242" s="12">
+      <c r="B257" s="8" t="s">
+        <v>578</v>
+      </c>
+      <c r="C257" s="9" t="s">
+        <v>579</v>
+      </c>
+      <c r="D257" s="9" t="s">
+        <v>580</v>
+      </c>
+      <c r="E257" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F257" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6" outlineLevel="2">
+      <c r="A258" s="15">
+        <v>2</v>
+      </c>
+      <c r="B258" s="8" t="s">
+        <v>581</v>
+      </c>
+      <c r="C258" s="9" t="s">
+        <v>582</v>
+      </c>
+      <c r="D258" s="9" t="s">
+        <v>583</v>
+      </c>
+      <c r="E258" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F258" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6" outlineLevel="2">
+      <c r="A259" s="15">
+        <v>3</v>
+      </c>
+      <c r="B259" s="8" t="s">
+        <v>584</v>
+      </c>
+      <c r="C259" s="9" t="s">
+        <v>585</v>
+      </c>
+      <c r="D259" s="9" t="s">
+        <v>586</v>
+      </c>
+      <c r="E259" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F259" s="12">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6" outlineLevel="2">
+      <c r="A260" s="15">
+        <v>4</v>
+      </c>
+      <c r="B260" s="8" t="s">
+        <v>587</v>
+      </c>
+      <c r="C260" s="9" t="s">
+        <v>588</v>
+      </c>
+      <c r="D260" s="9" t="s">
+        <v>589</v>
+      </c>
+      <c r="E260" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F260" s="12">
         <v>280.0</v>
       </c>
     </row>
-    <row r="243" spans="1:6" outlineLevel="2">
-[...15 lines deleted...]
-      <c r="F243" s="12">
+    <row r="261" spans="1:6" outlineLevel="2">
+      <c r="A261" s="15">
+        <v>5</v>
+      </c>
+      <c r="B261" s="8" t="s">
+        <v>590</v>
+      </c>
+      <c r="C261" s="9" t="s">
+        <v>591</v>
+      </c>
+      <c r="D261" s="9" t="s">
+        <v>592</v>
+      </c>
+      <c r="E261" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F261" s="12">
         <v>280.0</v>
       </c>
     </row>
-    <row r="244" spans="1:6" outlineLevel="2">
-[...20 lines deleted...]
-      <c r="A245" s="15">
+    <row r="262" spans="1:6" outlineLevel="2">
+      <c r="A262" s="15">
+        <v>6</v>
+      </c>
+      <c r="B262" s="8" t="s">
+        <v>590</v>
+      </c>
+      <c r="C262" s="9" t="s">
+        <v>593</v>
+      </c>
+      <c r="D262" s="9" t="s">
+        <v>594</v>
+      </c>
+      <c r="E262" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F262" s="12">
+        <v>280.0</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6" outlineLevel="2">
+      <c r="A263" s="15">
+        <v>7</v>
+      </c>
+      <c r="B263" s="8" t="s">
+        <v>595</v>
+      </c>
+      <c r="C263" s="9" t="s">
+        <v>596</v>
+      </c>
+      <c r="D263" s="9" t="s">
+        <v>597</v>
+      </c>
+      <c r="E263" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F263" s="12">
+        <v>1060.0</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6" outlineLevel="1">
+      <c r="A264" s="16" t="s">
+        <v>598</v>
+      </c>
+      <c r="B264" s="2"/>
+      <c r="C264" s="2"/>
+      <c r="D264" s="2"/>
+      <c r="E264" s="2"/>
+      <c r="F264" s="10"/>
+    </row>
+    <row r="265" spans="1:6" outlineLevel="2">
+      <c r="A265" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B245" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A246" s="15">
+      <c r="B265" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B246" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A247" s="15">
+      <c r="C265" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B247" s="8" t="s">
-[...26 lines deleted...]
-      <c r="A249" s="3" t="s">
+      <c r="D265" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E265" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F265" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6" outlineLevel="2">
+      <c r="A266" s="15">
+        <v>1</v>
+      </c>
+      <c r="B266" s="8" t="s">
+        <v>599</v>
+      </c>
+      <c r="C266" s="9" t="s">
+        <v>600</v>
+      </c>
+      <c r="D266" s="9" t="s">
+        <v>601</v>
+      </c>
+      <c r="E266" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F266" s="12">
+        <v>340.0</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6" outlineLevel="1">
+      <c r="A267" s="16" t="s">
+        <v>602</v>
+      </c>
+      <c r="B267" s="2"/>
+      <c r="C267" s="2"/>
+      <c r="D267" s="2"/>
+      <c r="E267" s="2"/>
+      <c r="F267" s="10"/>
+    </row>
+    <row r="268" spans="1:6" outlineLevel="2">
+      <c r="A268" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B249" s="4" t="s">
+      <c r="B268" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C249" s="5" t="s">
+      <c r="C268" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D249" s="5" t="s">
+      <c r="D268" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E249" s="6" t="s">
+      <c r="E268" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F249" s="11" t="s">
+      <c r="F268" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="250" spans="1:6" outlineLevel="2">
-      <c r="A250" s="15">
+    <row r="269" spans="1:6" outlineLevel="2">
+      <c r="A269" s="15">
         <v>1</v>
       </c>
-      <c r="B250" s="8" t="s">
-[...61 lines deleted...]
-      <c r="F253" s="12">
+      <c r="B269" s="8" t="s">
+        <v>603</v>
+      </c>
+      <c r="C269" s="9" t="s">
+        <v>604</v>
+      </c>
+      <c r="D269" s="9" t="s">
+        <v>605</v>
+      </c>
+      <c r="E269" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F269" s="12">
         <v>250.0</v>
       </c>
     </row>
-    <row r="254" spans="1:6" outlineLevel="2">
-[...130 lines deleted...]
-      <c r="A261" s="17" t="s">
+    <row r="270" spans="1:6" outlineLevel="2">
+      <c r="A270" s="17" t="s">
         <v>606</v>
-      </c>
-[...168 lines deleted...]
-        <v>628</v>
       </c>
       <c r="B270" s="2"/>
       <c r="C270" s="2"/>
       <c r="D270" s="2"/>
       <c r="E270" s="2"/>
       <c r="F270" s="10"/>
     </row>
-    <row r="271" spans="1:6" outlineLevel="2">
+    <row r="271" spans="1:6" outlineLevel="3">
       <c r="A271" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B271" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C271" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D271" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E271" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F271" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="272" spans="1:6" outlineLevel="2">
+    <row r="272" spans="1:6" outlineLevel="3">
       <c r="A272" s="15">
         <v>1</v>
       </c>
       <c r="B272" s="8" t="s">
-        <v>629</v>
+        <v>607</v>
       </c>
       <c r="C272" s="9" t="s">
-        <v>630</v>
+        <v>608</v>
       </c>
       <c r="D272" s="9" t="s">
-        <v>631</v>
+        <v>609</v>
       </c>
       <c r="E272" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F272" s="12">
-        <v>225.0</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:6" outlineLevel="2">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6" outlineLevel="3">
       <c r="A273" s="15">
         <v>2</v>
       </c>
       <c r="B273" s="8" t="s">
-        <v>632</v>
+        <v>610</v>
       </c>
       <c r="C273" s="9" t="s">
-        <v>633</v>
+        <v>611</v>
       </c>
       <c r="D273" s="9" t="s">
-        <v>634</v>
+        <v>612</v>
       </c>
       <c r="E273" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F273" s="12">
-        <v>120.0</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:6" outlineLevel="2">
+        <v>160.0</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6" outlineLevel="3">
       <c r="A274" s="15">
         <v>3</v>
       </c>
       <c r="B274" s="8" t="s">
-        <v>635</v>
+        <v>613</v>
       </c>
       <c r="C274" s="9" t="s">
-        <v>636</v>
+        <v>614</v>
       </c>
       <c r="D274" s="9" t="s">
-        <v>637</v>
+        <v>615</v>
       </c>
       <c r="E274" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F274" s="12">
-        <v>280.0</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:6" outlineLevel="2">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6" outlineLevel="3">
       <c r="A275" s="15">
         <v>4</v>
       </c>
       <c r="B275" s="8" t="s">
-        <v>638</v>
+        <v>616</v>
       </c>
       <c r="C275" s="9" t="s">
-        <v>639</v>
+        <v>617</v>
       </c>
       <c r="D275" s="9" t="s">
-        <v>640</v>
+        <v>618</v>
       </c>
       <c r="E275" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F275" s="12">
-        <v>220.0</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:6" outlineLevel="2">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6" outlineLevel="3">
       <c r="A276" s="15">
         <v>5</v>
       </c>
       <c r="B276" s="8" t="s">
-        <v>641</v>
+        <v>619</v>
       </c>
       <c r="C276" s="9" t="s">
-        <v>642</v>
+        <v>620</v>
       </c>
       <c r="D276" s="9" t="s">
-        <v>643</v>
+        <v>621</v>
       </c>
       <c r="E276" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F276" s="12">
-        <v>125.0</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:6" outlineLevel="2">
+        <v>230.0</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6" outlineLevel="3">
       <c r="A277" s="15">
         <v>6</v>
       </c>
       <c r="B277" s="8" t="s">
-        <v>644</v>
+        <v>622</v>
       </c>
       <c r="C277" s="9" t="s">
-        <v>645</v>
+        <v>623</v>
       </c>
       <c r="D277" s="9" t="s">
-        <v>646</v>
+        <v>624</v>
       </c>
       <c r="E277" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F277" s="12">
-        <v>165.0</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:6" outlineLevel="2">
+        <v>780.0</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6" outlineLevel="3">
       <c r="A278" s="15">
         <v>7</v>
       </c>
       <c r="B278" s="8" t="s">
+        <v>625</v>
+      </c>
+      <c r="C278" s="9" t="s">
+        <v>626</v>
+      </c>
+      <c r="D278" s="9" t="s">
+        <v>627</v>
+      </c>
+      <c r="E278" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F278" s="12">
+        <v>780.0</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6" outlineLevel="2">
+      <c r="A279" s="17" t="s">
+        <v>628</v>
+      </c>
+      <c r="B279" s="2"/>
+      <c r="C279" s="2"/>
+      <c r="D279" s="2"/>
+      <c r="E279" s="2"/>
+      <c r="F279" s="10"/>
+    </row>
+    <row r="280" spans="1:6" outlineLevel="3">
+      <c r="A280" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B280" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C280" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D280" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E280" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F280" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6" outlineLevel="3">
+      <c r="A281" s="15">
+        <v>1</v>
+      </c>
+      <c r="B281" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="C281" s="9" t="s">
+        <v>630</v>
+      </c>
+      <c r="D281" s="9" t="s">
+        <v>631</v>
+      </c>
+      <c r="E281" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F281" s="12">
+        <v>65.0</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6" outlineLevel="3">
+      <c r="A282" s="15">
+        <v>2</v>
+      </c>
+      <c r="B282" s="8" t="s">
+        <v>632</v>
+      </c>
+      <c r="C282" s="9" t="s">
+        <v>633</v>
+      </c>
+      <c r="D282" s="9" t="s">
+        <v>634</v>
+      </c>
+      <c r="E282" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F282" s="12">
+        <v>155.0</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6" outlineLevel="3">
+      <c r="A283" s="15">
+        <v>3</v>
+      </c>
+      <c r="B283" s="8" t="s">
+        <v>635</v>
+      </c>
+      <c r="C283" s="9" t="s">
+        <v>636</v>
+      </c>
+      <c r="D283" s="9" t="s">
+        <v>637</v>
+      </c>
+      <c r="E283" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F283" s="12">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6" outlineLevel="3">
+      <c r="A284" s="15">
+        <v>4</v>
+      </c>
+      <c r="B284" s="8" t="s">
+        <v>638</v>
+      </c>
+      <c r="C284" s="9" t="s">
+        <v>639</v>
+      </c>
+      <c r="D284" s="9" t="s">
+        <v>640</v>
+      </c>
+      <c r="E284" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F284" s="12">
+        <v>105.0</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6" outlineLevel="3">
+      <c r="A285" s="15">
+        <v>5</v>
+      </c>
+      <c r="B285" s="8" t="s">
+        <v>641</v>
+      </c>
+      <c r="C285" s="9" t="s">
+        <v>642</v>
+      </c>
+      <c r="D285" s="9" t="s">
+        <v>643</v>
+      </c>
+      <c r="E285" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F285" s="12">
+        <v>140.0</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6" outlineLevel="3">
+      <c r="A286" s="15">
+        <v>6</v>
+      </c>
+      <c r="B286" s="8" t="s">
+        <v>644</v>
+      </c>
+      <c r="C286" s="9" t="s">
+        <v>645</v>
+      </c>
+      <c r="D286" s="9" t="s">
+        <v>646</v>
+      </c>
+      <c r="E286" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F286" s="12">
+        <v>120.0</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6" outlineLevel="1">
+      <c r="A287" s="16" t="s">
         <v>647</v>
       </c>
-      <c r="C278" s="9" t="s">
-[...13 lines deleted...]
-      <c r="A279" s="15">
+      <c r="B287" s="2"/>
+      <c r="C287" s="2"/>
+      <c r="D287" s="2"/>
+      <c r="E287" s="2"/>
+      <c r="F287" s="10"/>
+    </row>
+    <row r="288" spans="1:6" outlineLevel="2">
+      <c r="A288" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B288" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C288" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D288" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E288" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B279" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A280" s="15">
+      <c r="F288" s="11" t="s">
         <v>9</v>
-      </c>
-[...173 lines deleted...]
-        <v>470.0</v>
       </c>
     </row>
     <row r="289" spans="1:6" outlineLevel="2">
       <c r="A289" s="15">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="B289" s="8" t="s">
-        <v>680</v>
+        <v>648</v>
       </c>
       <c r="C289" s="9" t="s">
-        <v>681</v>
+        <v>649</v>
       </c>
       <c r="D289" s="9" t="s">
-        <v>682</v>
+        <v>650</v>
       </c>
       <c r="E289" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F289" s="12">
-        <v>450.0</v>
+        <v>235.0</v>
       </c>
     </row>
     <row r="290" spans="1:6" outlineLevel="2">
       <c r="A290" s="15">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="B290" s="8" t="s">
-        <v>683</v>
+        <v>651</v>
       </c>
       <c r="C290" s="9" t="s">
-        <v>684</v>
+        <v>652</v>
       </c>
       <c r="D290" s="9" t="s">
-        <v>685</v>
+        <v>653</v>
       </c>
       <c r="E290" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F290" s="12">
-        <v>80.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="291" spans="1:6" outlineLevel="2">
       <c r="A291" s="15">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="B291" s="8" t="s">
-        <v>686</v>
+        <v>654</v>
       </c>
       <c r="C291" s="9" t="s">
-        <v>687</v>
+        <v>655</v>
       </c>
       <c r="D291" s="9" t="s">
-        <v>688</v>
+        <v>656</v>
       </c>
       <c r="E291" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F291" s="12">
-        <v>120.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="292" spans="1:6" outlineLevel="2">
       <c r="A292" s="15">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="B292" s="8" t="s">
-        <v>689</v>
+        <v>657</v>
       </c>
       <c r="C292" s="9" t="s">
-        <v>690</v>
+        <v>658</v>
       </c>
       <c r="D292" s="9" t="s">
-        <v>691</v>
+        <v>659</v>
       </c>
       <c r="E292" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F292" s="12">
-        <v>175.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="293" spans="1:6" outlineLevel="2">
       <c r="A293" s="15">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="B293" s="8" t="s">
-        <v>692</v>
+        <v>660</v>
       </c>
       <c r="C293" s="9" t="s">
-        <v>693</v>
+        <v>661</v>
       </c>
       <c r="D293" s="9" t="s">
-        <v>694</v>
+        <v>662</v>
       </c>
       <c r="E293" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F293" s="12">
-        <v>175.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="294" spans="1:6" outlineLevel="2">
       <c r="A294" s="15">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="B294" s="8" t="s">
-        <v>695</v>
+        <v>663</v>
       </c>
       <c r="C294" s="9" t="s">
-        <v>696</v>
+        <v>664</v>
       </c>
       <c r="D294" s="9" t="s">
-        <v>697</v>
+        <v>665</v>
       </c>
       <c r="E294" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F294" s="12">
-        <v>890.0</v>
+        <v>465.0</v>
       </c>
     </row>
     <row r="295" spans="1:6" outlineLevel="2">
       <c r="A295" s="15">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="B295" s="8" t="s">
-        <v>698</v>
+        <v>666</v>
       </c>
       <c r="C295" s="9" t="s">
-        <v>699</v>
+        <v>667</v>
       </c>
       <c r="D295" s="9" t="s">
-        <v>700</v>
+        <v>668</v>
       </c>
       <c r="E295" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F295" s="12">
-        <v>155.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="296" spans="1:6" outlineLevel="2">
       <c r="A296" s="15">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="B296" s="8" t="s">
-        <v>701</v>
+        <v>669</v>
       </c>
       <c r="C296" s="9" t="s">
-        <v>702</v>
+        <v>670</v>
       </c>
       <c r="D296" s="9" t="s">
-        <v>703</v>
+        <v>671</v>
       </c>
       <c r="E296" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F296" s="12">
-        <v>190.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="297" spans="1:6" outlineLevel="2">
       <c r="A297" s="15">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="B297" s="8" t="s">
-        <v>704</v>
+        <v>672</v>
       </c>
       <c r="C297" s="9" t="s">
-        <v>705</v>
+        <v>673</v>
       </c>
       <c r="D297" s="9" t="s">
-        <v>706</v>
+        <v>674</v>
       </c>
       <c r="E297" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F297" s="12">
-        <v>280.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="298" spans="1:6" outlineLevel="2">
       <c r="A298" s="15">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="B298" s="8" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="C298" s="9" t="s">
-        <v>708</v>
+        <v>676</v>
       </c>
       <c r="D298" s="9" t="s">
-        <v>709</v>
+        <v>677</v>
       </c>
       <c r="E298" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F298" s="12">
-        <v>190.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="299" spans="1:6" outlineLevel="2">
       <c r="A299" s="15">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="B299" s="8" t="s">
-        <v>710</v>
+        <v>678</v>
       </c>
       <c r="C299" s="9" t="s">
-        <v>711</v>
+        <v>679</v>
       </c>
       <c r="D299" s="9" t="s">
-        <v>712</v>
+        <v>680</v>
       </c>
       <c r="E299" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F299" s="12">
-        <v>270.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="300" spans="1:6" outlineLevel="2">
       <c r="A300" s="15">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="B300" s="8" t="s">
-        <v>713</v>
+        <v>681</v>
       </c>
       <c r="C300" s="9" t="s">
-        <v>714</v>
+        <v>682</v>
       </c>
       <c r="D300" s="9" t="s">
-        <v>715</v>
+        <v>683</v>
       </c>
       <c r="E300" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F300" s="12">
-        <v>125.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="301" spans="1:6" outlineLevel="2">
       <c r="A301" s="15">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="B301" s="8" t="s">
-        <v>716</v>
+        <v>684</v>
       </c>
       <c r="C301" s="9" t="s">
-        <v>717</v>
+        <v>685</v>
       </c>
       <c r="D301" s="9" t="s">
-        <v>718</v>
+        <v>686</v>
       </c>
       <c r="E301" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F301" s="12">
-        <v>215.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="302" spans="1:6" outlineLevel="2">
       <c r="A302" s="15">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="B302" s="8" t="s">
-        <v>719</v>
+        <v>687</v>
       </c>
       <c r="C302" s="9" t="s">
-        <v>720</v>
+        <v>688</v>
       </c>
       <c r="D302" s="9" t="s">
-        <v>721</v>
+        <v>689</v>
       </c>
       <c r="E302" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F302" s="12">
-        <v>140.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="303" spans="1:6" outlineLevel="2">
       <c r="A303" s="15">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="B303" s="8" t="s">
-        <v>722</v>
+        <v>690</v>
       </c>
       <c r="C303" s="9" t="s">
-        <v>723</v>
+        <v>691</v>
       </c>
       <c r="D303" s="9" t="s">
-        <v>724</v>
+        <v>692</v>
       </c>
       <c r="E303" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F303" s="12">
-        <v>230.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="304" spans="1:6" outlineLevel="2">
       <c r="A304" s="15">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="B304" s="8" t="s">
-        <v>725</v>
+        <v>693</v>
       </c>
       <c r="C304" s="9" t="s">
-        <v>726</v>
+        <v>694</v>
       </c>
       <c r="D304" s="9" t="s">
-        <v>727</v>
+        <v>695</v>
       </c>
       <c r="E304" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F304" s="12">
-        <v>255.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="305" spans="1:6" outlineLevel="2">
       <c r="A305" s="15">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="B305" s="8" t="s">
-        <v>728</v>
+        <v>696</v>
       </c>
       <c r="C305" s="9" t="s">
-        <v>729</v>
+        <v>697</v>
       </c>
       <c r="D305" s="9" t="s">
-        <v>730</v>
+        <v>698</v>
       </c>
       <c r="E305" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F305" s="12">
-        <v>475.0</v>
+        <v>260.0</v>
       </c>
     </row>
     <row r="306" spans="1:6" outlineLevel="2">
       <c r="A306" s="15">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="B306" s="8" t="s">
-        <v>731</v>
+        <v>699</v>
       </c>
       <c r="C306" s="9" t="s">
-        <v>732</v>
+        <v>700</v>
       </c>
       <c r="D306" s="9" t="s">
-        <v>733</v>
+        <v>701</v>
       </c>
       <c r="E306" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F306" s="12">
-        <v>550.0</v>
+        <v>470.0</v>
       </c>
     </row>
     <row r="307" spans="1:6" outlineLevel="2">
       <c r="A307" s="15">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="B307" s="8" t="s">
-        <v>734</v>
+        <v>702</v>
       </c>
       <c r="C307" s="9" t="s">
-        <v>735</v>
+        <v>703</v>
       </c>
       <c r="D307" s="9" t="s">
-        <v>736</v>
+        <v>704</v>
       </c>
       <c r="E307" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F307" s="12">
-        <v>220.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="308" spans="1:6" outlineLevel="2">
       <c r="A308" s="15">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="B308" s="8" t="s">
-        <v>737</v>
+        <v>705</v>
       </c>
       <c r="C308" s="9" t="s">
-        <v>738</v>
+        <v>706</v>
       </c>
       <c r="D308" s="9" t="s">
-        <v>739</v>
+        <v>707</v>
       </c>
       <c r="E308" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F308" s="12">
-        <v>230.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="309" spans="1:6" outlineLevel="2">
       <c r="A309" s="15">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="B309" s="8" t="s">
-        <v>740</v>
+        <v>708</v>
       </c>
       <c r="C309" s="9" t="s">
-        <v>741</v>
+        <v>709</v>
       </c>
       <c r="D309" s="9" t="s">
-        <v>742</v>
+        <v>710</v>
       </c>
       <c r="E309" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F309" s="12">
-        <v>800.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="310" spans="1:6" outlineLevel="2">
       <c r="A310" s="15">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="B310" s="8" t="s">
-        <v>743</v>
+        <v>711</v>
       </c>
       <c r="C310" s="9" t="s">
-        <v>744</v>
+        <v>712</v>
       </c>
       <c r="D310" s="9" t="s">
-        <v>745</v>
+        <v>713</v>
       </c>
       <c r="E310" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F310" s="12">
-        <v>395.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="311" spans="1:6" outlineLevel="2">
       <c r="A311" s="15">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="B311" s="8" t="s">
-        <v>746</v>
+        <v>714</v>
       </c>
       <c r="C311" s="9" t="s">
-        <v>747</v>
+        <v>715</v>
       </c>
       <c r="D311" s="9" t="s">
-        <v>748</v>
+        <v>716</v>
       </c>
       <c r="E311" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F311" s="12">
-        <v>190.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="312" spans="1:6" outlineLevel="2">
       <c r="A312" s="15">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="B312" s="8" t="s">
-        <v>749</v>
+        <v>717</v>
       </c>
       <c r="C312" s="9" t="s">
-        <v>750</v>
+        <v>718</v>
       </c>
       <c r="D312" s="9" t="s">
-        <v>751</v>
+        <v>719</v>
       </c>
       <c r="E312" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F312" s="12">
-        <v>180.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="313" spans="1:6" outlineLevel="2">
       <c r="A313" s="15">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="B313" s="8" t="s">
-        <v>752</v>
+        <v>720</v>
       </c>
       <c r="C313" s="9" t="s">
-        <v>753</v>
+        <v>721</v>
       </c>
       <c r="D313" s="9" t="s">
-        <v>754</v>
+        <v>722</v>
       </c>
       <c r="E313" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F313" s="12">
-        <v>210.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="314" spans="1:6" outlineLevel="2">
       <c r="A314" s="15">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="B314" s="8" t="s">
-        <v>755</v>
+        <v>723</v>
       </c>
       <c r="C314" s="9" t="s">
-        <v>756</v>
+        <v>724</v>
       </c>
       <c r="D314" s="9" t="s">
-        <v>757</v>
+        <v>725</v>
       </c>
       <c r="E314" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F314" s="12">
-        <v>250.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="315" spans="1:6" outlineLevel="2">
       <c r="A315" s="15">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="B315" s="8" t="s">
-        <v>758</v>
+        <v>726</v>
       </c>
       <c r="C315" s="9" t="s">
-        <v>759</v>
+        <v>727</v>
       </c>
       <c r="D315" s="9" t="s">
-        <v>760</v>
+        <v>728</v>
       </c>
       <c r="E315" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F315" s="12">
-        <v>255.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="316" spans="1:6" outlineLevel="2">
       <c r="A316" s="15">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="B316" s="8" t="s">
-        <v>761</v>
+        <v>729</v>
       </c>
       <c r="C316" s="9" t="s">
-        <v>762</v>
+        <v>730</v>
       </c>
       <c r="D316" s="9" t="s">
-        <v>763</v>
+        <v>731</v>
       </c>
       <c r="E316" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F316" s="12">
-        <v>280.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="317" spans="1:6" outlineLevel="2">
       <c r="A317" s="15">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="B317" s="8" t="s">
-        <v>764</v>
+        <v>732</v>
       </c>
       <c r="C317" s="9" t="s">
-        <v>765</v>
+        <v>733</v>
       </c>
       <c r="D317" s="9" t="s">
-        <v>766</v>
+        <v>734</v>
       </c>
       <c r="E317" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F317" s="12">
-        <v>250.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="318" spans="1:6" outlineLevel="2">
       <c r="A318" s="15">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="B318" s="8" t="s">
-        <v>767</v>
+        <v>735</v>
       </c>
       <c r="C318" s="9" t="s">
-        <v>768</v>
+        <v>736</v>
       </c>
       <c r="D318" s="9" t="s">
-        <v>769</v>
+        <v>737</v>
       </c>
       <c r="E318" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F318" s="12">
-        <v>250.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="319" spans="1:6" outlineLevel="2">
       <c r="A319" s="15">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="B319" s="8" t="s">
-        <v>770</v>
+        <v>738</v>
       </c>
       <c r="C319" s="9" t="s">
-        <v>771</v>
+        <v>739</v>
       </c>
       <c r="D319" s="9" t="s">
-        <v>772</v>
+        <v>740</v>
       </c>
       <c r="E319" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F319" s="12">
-        <v>325.0</v>
+        <v>280.0</v>
       </c>
     </row>
     <row r="320" spans="1:6" outlineLevel="2">
       <c r="A320" s="15">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="B320" s="8" t="s">
-        <v>773</v>
+        <v>741</v>
       </c>
       <c r="C320" s="9" t="s">
-        <v>774</v>
+        <v>742</v>
       </c>
       <c r="D320" s="9" t="s">
-        <v>775</v>
+        <v>743</v>
       </c>
       <c r="E320" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F320" s="12">
-        <v>325.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="321" spans="1:6" outlineLevel="2">
       <c r="A321" s="15">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="B321" s="8" t="s">
-        <v>776</v>
+        <v>744</v>
       </c>
       <c r="C321" s="9" t="s">
-        <v>777</v>
+        <v>745</v>
       </c>
       <c r="D321" s="9" t="s">
-        <v>778</v>
+        <v>746</v>
       </c>
       <c r="E321" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F321" s="12">
-        <v>260.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="322" spans="1:6" outlineLevel="2">
       <c r="A322" s="15">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B322" s="8" t="s">
-        <v>779</v>
+        <v>747</v>
       </c>
       <c r="C322" s="9" t="s">
-        <v>780</v>
+        <v>748</v>
       </c>
       <c r="D322" s="9" t="s">
-        <v>781</v>
+        <v>749</v>
       </c>
       <c r="E322" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F322" s="12">
-        <v>300.0</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="323" spans="1:6" outlineLevel="2">
       <c r="A323" s="15">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="B323" s="8" t="s">
-        <v>782</v>
+        <v>750</v>
       </c>
       <c r="C323" s="9" t="s">
-        <v>783</v>
+        <v>751</v>
       </c>
       <c r="D323" s="9" t="s">
-        <v>784</v>
+        <v>752</v>
       </c>
       <c r="E323" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F323" s="12">
-        <v>270.0</v>
+        <v>240.0</v>
       </c>
     </row>
     <row r="324" spans="1:6" outlineLevel="2">
       <c r="A324" s="15">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="B324" s="8" t="s">
-        <v>785</v>
+        <v>753</v>
       </c>
       <c r="C324" s="9" t="s">
-        <v>786</v>
+        <v>754</v>
       </c>
       <c r="D324" s="9" t="s">
-        <v>787</v>
+        <v>755</v>
       </c>
       <c r="E324" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F324" s="12">
-        <v>335.0</v>
+        <v>265.0</v>
       </c>
     </row>
     <row r="325" spans="1:6" outlineLevel="2">
       <c r="A325" s="15">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="B325" s="8" t="s">
-        <v>788</v>
+        <v>756</v>
       </c>
       <c r="C325" s="9" t="s">
-        <v>789</v>
+        <v>757</v>
       </c>
       <c r="D325" s="9" t="s">
-        <v>790</v>
+        <v>758</v>
       </c>
       <c r="E325" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F325" s="12">
-        <v>335.0</v>
-[...10 lines deleted...]
-      <c r="F326" s="10"/>
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6" outlineLevel="2">
+      <c r="A326" s="15">
+        <v>38</v>
+      </c>
+      <c r="B326" s="8" t="s">
+        <v>759</v>
+      </c>
+      <c r="C326" s="9" t="s">
+        <v>760</v>
+      </c>
+      <c r="D326" s="9" t="s">
+        <v>761</v>
+      </c>
+      <c r="E326" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F326" s="12">
+        <v>550.0</v>
+      </c>
     </row>
     <row r="327" spans="1:6" outlineLevel="2">
-      <c r="A327" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A327" s="15">
+        <v>39</v>
+      </c>
+      <c r="B327" s="8" t="s">
+        <v>762</v>
+      </c>
+      <c r="C327" s="9" t="s">
+        <v>763</v>
+      </c>
+      <c r="D327" s="9" t="s">
+        <v>764</v>
+      </c>
+      <c r="E327" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F327" s="12">
+        <v>240.0</v>
       </c>
     </row>
     <row r="328" spans="1:6" outlineLevel="2">
       <c r="A328" s="15">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="B328" s="8" t="s">
-        <v>792</v>
+        <v>765</v>
       </c>
       <c r="C328" s="9" t="s">
-        <v>793</v>
+        <v>766</v>
       </c>
       <c r="D328" s="9" t="s">
-        <v>794</v>
+        <v>767</v>
       </c>
       <c r="E328" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F328" s="12">
-        <v>570.0</v>
-[...10 lines deleted...]
-      <c r="F329" s="10"/>
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6" outlineLevel="2">
+      <c r="A329" s="15">
+        <v>41</v>
+      </c>
+      <c r="B329" s="8" t="s">
+        <v>768</v>
+      </c>
+      <c r="C329" s="9" t="s">
+        <v>769</v>
+      </c>
+      <c r="D329" s="9" t="s">
+        <v>770</v>
+      </c>
+      <c r="E329" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F329" s="12">
+        <v>800.0</v>
+      </c>
     </row>
     <row r="330" spans="1:6" outlineLevel="2">
-      <c r="A330" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A330" s="15">
+        <v>42</v>
+      </c>
+      <c r="B330" s="8" t="s">
+        <v>771</v>
+      </c>
+      <c r="C330" s="9" t="s">
+        <v>772</v>
+      </c>
+      <c r="D330" s="9" t="s">
+        <v>773</v>
+      </c>
+      <c r="E330" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F330" s="12">
+        <v>410.0</v>
       </c>
     </row>
     <row r="331" spans="1:6" outlineLevel="2">
       <c r="A331" s="15">
-        <v>1</v>
+        <v>43</v>
       </c>
       <c r="B331" s="8" t="s">
-        <v>796</v>
+        <v>774</v>
       </c>
       <c r="C331" s="9" t="s">
-        <v>797</v>
+        <v>775</v>
       </c>
       <c r="D331" s="9" t="s">
-        <v>798</v>
+        <v>776</v>
       </c>
       <c r="E331" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F331" s="12">
-        <v>690.0</v>
+        <v>190.0</v>
       </c>
     </row>
     <row r="332" spans="1:6" outlineLevel="2">
       <c r="A332" s="15">
-        <v>2</v>
+        <v>44</v>
       </c>
       <c r="B332" s="8" t="s">
-        <v>799</v>
+        <v>777</v>
       </c>
       <c r="C332" s="9" t="s">
-        <v>800</v>
+        <v>778</v>
       </c>
       <c r="D332" s="9" t="s">
-        <v>801</v>
+        <v>779</v>
       </c>
       <c r="E332" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F332" s="12">
-        <v>340.0</v>
+        <v>190.0</v>
       </c>
     </row>
     <row r="333" spans="1:6" outlineLevel="2">
       <c r="A333" s="15">
-        <v>3</v>
+        <v>45</v>
       </c>
       <c r="B333" s="8" t="s">
-        <v>638</v>
+        <v>780</v>
       </c>
       <c r="C333" s="9" t="s">
-        <v>639</v>
+        <v>781</v>
       </c>
       <c r="D333" s="9" t="s">
-        <v>802</v>
+        <v>782</v>
       </c>
       <c r="E333" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F333" s="12">
-        <v>220.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="334" spans="1:6" outlineLevel="2">
       <c r="A334" s="15">
+        <v>46</v>
+      </c>
+      <c r="B334" s="8" t="s">
+        <v>783</v>
+      </c>
+      <c r="C334" s="9" t="s">
+        <v>784</v>
+      </c>
+      <c r="D334" s="9" t="s">
+        <v>785</v>
+      </c>
+      <c r="E334" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F334" s="12">
+        <v>270.0</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6" outlineLevel="2">
+      <c r="A335" s="15">
+        <v>47</v>
+      </c>
+      <c r="B335" s="8" t="s">
+        <v>786</v>
+      </c>
+      <c r="C335" s="9" t="s">
+        <v>787</v>
+      </c>
+      <c r="D335" s="9" t="s">
+        <v>788</v>
+      </c>
+      <c r="E335" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F335" s="12">
+        <v>290.0</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6" outlineLevel="2">
+      <c r="A336" s="15">
+        <v>48</v>
+      </c>
+      <c r="B336" s="8" t="s">
+        <v>789</v>
+      </c>
+      <c r="C336" s="9" t="s">
+        <v>790</v>
+      </c>
+      <c r="D336" s="9" t="s">
+        <v>791</v>
+      </c>
+      <c r="E336" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F336" s="12">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6" outlineLevel="2">
+      <c r="A337" s="15">
+        <v>49</v>
+      </c>
+      <c r="B337" s="8" t="s">
+        <v>792</v>
+      </c>
+      <c r="C337" s="9" t="s">
+        <v>793</v>
+      </c>
+      <c r="D337" s="9" t="s">
+        <v>794</v>
+      </c>
+      <c r="E337" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F337" s="12">
+        <v>340.0</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6" outlineLevel="2">
+      <c r="A338" s="15">
+        <v>50</v>
+      </c>
+      <c r="B338" s="8" t="s">
+        <v>795</v>
+      </c>
+      <c r="C338" s="9" t="s">
+        <v>796</v>
+      </c>
+      <c r="D338" s="9" t="s">
+        <v>797</v>
+      </c>
+      <c r="E338" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F338" s="12">
+        <v>340.0</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6" outlineLevel="2">
+      <c r="A339" s="15">
+        <v>51</v>
+      </c>
+      <c r="B339" s="8" t="s">
+        <v>798</v>
+      </c>
+      <c r="C339" s="9" t="s">
+        <v>799</v>
+      </c>
+      <c r="D339" s="9" t="s">
+        <v>800</v>
+      </c>
+      <c r="E339" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F339" s="12">
+        <v>270.0</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6" outlineLevel="2">
+      <c r="A340" s="15">
+        <v>52</v>
+      </c>
+      <c r="B340" s="8" t="s">
+        <v>801</v>
+      </c>
+      <c r="C340" s="9" t="s">
+        <v>802</v>
+      </c>
+      <c r="D340" s="9" t="s">
+        <v>803</v>
+      </c>
+      <c r="E340" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F340" s="12">
+        <v>320.0</v>
+      </c>
+    </row>
+    <row r="341" spans="1:6" outlineLevel="2">
+      <c r="A341" s="15">
+        <v>53</v>
+      </c>
+      <c r="B341" s="8" t="s">
+        <v>804</v>
+      </c>
+      <c r="C341" s="9" t="s">
+        <v>805</v>
+      </c>
+      <c r="D341" s="9" t="s">
+        <v>806</v>
+      </c>
+      <c r="E341" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F341" s="12">
+        <v>280.0</v>
+      </c>
+    </row>
+    <row r="342" spans="1:6" outlineLevel="2">
+      <c r="A342" s="15">
+        <v>54</v>
+      </c>
+      <c r="B342" s="8" t="s">
+        <v>807</v>
+      </c>
+      <c r="C342" s="9" t="s">
+        <v>808</v>
+      </c>
+      <c r="D342" s="9" t="s">
+        <v>809</v>
+      </c>
+      <c r="E342" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F342" s="12">
+        <v>335.0</v>
+      </c>
+    </row>
+    <row r="343" spans="1:6" outlineLevel="2">
+      <c r="A343" s="15">
+        <v>55</v>
+      </c>
+      <c r="B343" s="8" t="s">
+        <v>810</v>
+      </c>
+      <c r="C343" s="9" t="s">
+        <v>811</v>
+      </c>
+      <c r="D343" s="9" t="s">
+        <v>812</v>
+      </c>
+      <c r="E343" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F343" s="12">
+        <v>335.0</v>
+      </c>
+    </row>
+    <row r="344" spans="1:6" outlineLevel="1">
+      <c r="A344" s="16" t="s">
+        <v>813</v>
+      </c>
+      <c r="B344" s="2"/>
+      <c r="C344" s="2"/>
+      <c r="D344" s="2"/>
+      <c r="E344" s="2"/>
+      <c r="F344" s="10"/>
+    </row>
+    <row r="345" spans="1:6" outlineLevel="2">
+      <c r="A345" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B334" s="8" t="s">
-[...26 lines deleted...]
-      <c r="A336" s="3" t="s">
+      <c r="B345" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C345" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D345" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E345" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F345" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="346" spans="1:6" outlineLevel="2">
+      <c r="A346" s="15">
+        <v>1</v>
+      </c>
+      <c r="B346" s="8" t="s">
+        <v>814</v>
+      </c>
+      <c r="C346" s="9" t="s">
+        <v>815</v>
+      </c>
+      <c r="D346" s="9" t="s">
+        <v>816</v>
+      </c>
+      <c r="E346" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F346" s="12">
+        <v>570.0</v>
+      </c>
+    </row>
+    <row r="347" spans="1:6" outlineLevel="2">
+      <c r="A347" s="15">
+        <v>2</v>
+      </c>
+      <c r="B347" s="8" t="s">
+        <v>817</v>
+      </c>
+      <c r="C347" s="9" t="s">
+        <v>818</v>
+      </c>
+      <c r="D347" s="9" t="s">
+        <v>819</v>
+      </c>
+      <c r="E347" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F347" s="12">
+        <v>450.0</v>
+      </c>
+    </row>
+    <row r="348" spans="1:6" outlineLevel="2">
+      <c r="A348" s="15">
+        <v>3</v>
+      </c>
+      <c r="B348" s="8" t="s">
+        <v>820</v>
+      </c>
+      <c r="C348" s="9" t="s">
+        <v>821</v>
+      </c>
+      <c r="D348" s="9" t="s">
+        <v>822</v>
+      </c>
+      <c r="E348" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F348" s="12">
+        <v>450.0</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6" outlineLevel="1">
+      <c r="A349" s="16" t="s">
+        <v>823</v>
+      </c>
+      <c r="B349" s="2"/>
+      <c r="C349" s="2"/>
+      <c r="D349" s="2"/>
+      <c r="E349" s="2"/>
+      <c r="F349" s="10"/>
+    </row>
+    <row r="350" spans="1:6" outlineLevel="2">
+      <c r="A350" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B336" s="4" t="s">
+      <c r="B350" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C336" s="5" t="s">
+      <c r="C350" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D336" s="5" t="s">
+      <c r="D350" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E336" s="6" t="s">
+      <c r="E350" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F336" s="11" t="s">
+      <c r="F350" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="337" spans="1:6" outlineLevel="3">
-      <c r="A337" s="15">
+    <row r="351" spans="1:6" outlineLevel="2">
+      <c r="A351" s="15">
         <v>1</v>
       </c>
-      <c r="B337" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A338" s="15">
+      <c r="B351" s="8" t="s">
+        <v>824</v>
+      </c>
+      <c r="C351" s="9" t="s">
+        <v>825</v>
+      </c>
+      <c r="D351" s="9" t="s">
+        <v>826</v>
+      </c>
+      <c r="E351" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F351" s="12">
+        <v>690.0</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6" outlineLevel="2">
+      <c r="A352" s="15">
         <v>2</v>
       </c>
-      <c r="B338" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A339" s="15">
+      <c r="B352" s="8" t="s">
+        <v>654</v>
+      </c>
+      <c r="C352" s="9" t="s">
+        <v>655</v>
+      </c>
+      <c r="D352" s="9" t="s">
+        <v>827</v>
+      </c>
+      <c r="E352" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F352" s="12">
+        <v>230.0</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6" outlineLevel="2">
+      <c r="A353" s="15">
         <v>3</v>
       </c>
-      <c r="B339" s="8" t="s">
-[...26 lines deleted...]
-      <c r="A341" s="3" t="s">
+      <c r="B353" s="8" t="s">
+        <v>828</v>
+      </c>
+      <c r="C353" s="9" t="s">
+        <v>829</v>
+      </c>
+      <c r="D353" s="9" t="s">
+        <v>830</v>
+      </c>
+      <c r="E353" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F353" s="12">
+        <v>340.0</v>
+      </c>
+    </row>
+    <row r="354" spans="1:6" outlineLevel="2">
+      <c r="A354" s="17" t="s">
+        <v>831</v>
+      </c>
+      <c r="B354" s="2"/>
+      <c r="C354" s="2"/>
+      <c r="D354" s="2"/>
+      <c r="E354" s="2"/>
+      <c r="F354" s="10"/>
+    </row>
+    <row r="355" spans="1:6" outlineLevel="3">
+      <c r="A355" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B341" s="4" t="s">
+      <c r="B355" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C341" s="5" t="s">
+      <c r="C355" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D341" s="5" t="s">
+      <c r="D355" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E341" s="6" t="s">
+      <c r="E355" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F341" s="11" t="s">
+      <c r="F355" s="11" t="s">
         <v>9</v>
-      </c>
-[...268 lines deleted...]
-        <v>180.0</v>
       </c>
     </row>
     <row r="356" spans="1:6" outlineLevel="3">
       <c r="A356" s="15">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B356" s="8" t="s">
-        <v>852</v>
+        <v>648</v>
       </c>
       <c r="C356" s="9" t="s">
-        <v>853</v>
+        <v>649</v>
       </c>
       <c r="D356" s="9" t="s">
-        <v>854</v>
+        <v>832</v>
       </c>
       <c r="E356" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F356" s="12">
-        <v>230.0</v>
+        <v>235.0</v>
       </c>
     </row>
     <row r="357" spans="1:6" outlineLevel="3">
       <c r="A357" s="15">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B357" s="8" t="s">
-        <v>855</v>
+        <v>833</v>
       </c>
       <c r="C357" s="9" t="s">
-        <v>856</v>
+        <v>834</v>
       </c>
       <c r="D357" s="9" t="s">
-        <v>857</v>
+        <v>835</v>
       </c>
       <c r="E357" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F357" s="12">
-        <v>320.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="358" spans="1:6" outlineLevel="3">
       <c r="A358" s="15">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B358" s="8" t="s">
-        <v>858</v>
+        <v>836</v>
       </c>
       <c r="C358" s="9" t="s">
-        <v>859</v>
+        <v>837</v>
       </c>
       <c r="D358" s="9" t="s">
-        <v>860</v>
+        <v>838</v>
       </c>
       <c r="E358" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F358" s="12">
-        <v>295.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="359" spans="1:6" outlineLevel="3">
       <c r="A359" s="15">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B359" s="8" t="s">
-        <v>858</v>
+        <v>839</v>
       </c>
       <c r="C359" s="9" t="s">
-        <v>859</v>
+        <v>840</v>
       </c>
       <c r="D359" s="9" t="s">
-        <v>861</v>
+        <v>841</v>
       </c>
       <c r="E359" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F359" s="12">
-        <v>295.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>120.0</v>
+      </c>
+    </row>
+    <row r="360" spans="1:6" outlineLevel="2">
+      <c r="A360" s="17" t="s">
+        <v>842</v>
+      </c>
+      <c r="B360" s="2"/>
+      <c r="C360" s="2"/>
+      <c r="D360" s="2"/>
+      <c r="E360" s="2"/>
+      <c r="F360" s="10"/>
     </row>
     <row r="361" spans="1:6" outlineLevel="3">
-      <c r="A361" s="15">
-[...15 lines deleted...]
-        <v>170.0</v>
+      <c r="A361" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B361" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C361" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D361" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E361" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F361" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="362" spans="1:6" outlineLevel="3">
       <c r="A362" s="15">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B362" s="8" t="s">
-        <v>868</v>
+        <v>843</v>
       </c>
       <c r="C362" s="9" t="s">
-        <v>869</v>
+        <v>844</v>
       </c>
       <c r="D362" s="9" t="s">
-        <v>870</v>
+        <v>845</v>
       </c>
       <c r="E362" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F362" s="12">
-        <v>300.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="363" spans="1:6" outlineLevel="3">
       <c r="A363" s="15">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="B363" s="8" t="s">
-        <v>871</v>
+        <v>846</v>
       </c>
       <c r="C363" s="9" t="s">
-        <v>872</v>
+        <v>847</v>
       </c>
       <c r="D363" s="9" t="s">
-        <v>873</v>
+        <v>848</v>
       </c>
       <c r="E363" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F363" s="12">
-        <v>420.0</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="364" spans="1:6" outlineLevel="3">
       <c r="A364" s="15">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="B364" s="8" t="s">
-        <v>874</v>
+        <v>849</v>
       </c>
       <c r="C364" s="9" t="s">
-        <v>875</v>
+        <v>850</v>
       </c>
       <c r="D364" s="9" t="s">
-        <v>876</v>
+        <v>851</v>
       </c>
       <c r="E364" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F364" s="12">
-        <v>250.0</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="365" spans="1:6" outlineLevel="3">
       <c r="A365" s="15">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="B365" s="8" t="s">
-        <v>877</v>
+        <v>852</v>
       </c>
       <c r="C365" s="9" t="s">
-        <v>878</v>
+        <v>853</v>
       </c>
       <c r="D365" s="9" t="s">
-        <v>879</v>
+        <v>854</v>
       </c>
       <c r="E365" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F365" s="12">
-        <v>285.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="366" spans="1:6" outlineLevel="3">
       <c r="A366" s="15">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="B366" s="8" t="s">
-        <v>880</v>
+        <v>855</v>
       </c>
       <c r="C366" s="9" t="s">
-        <v>881</v>
+        <v>856</v>
       </c>
       <c r="D366" s="9" t="s">
-        <v>882</v>
+        <v>857</v>
       </c>
       <c r="E366" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F366" s="12">
-        <v>295.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="367" spans="1:6" outlineLevel="3">
       <c r="A367" s="15">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B367" s="8" t="s">
-        <v>883</v>
+        <v>858</v>
       </c>
       <c r="C367" s="9" t="s">
-        <v>884</v>
+        <v>859</v>
       </c>
       <c r="D367" s="9" t="s">
-        <v>885</v>
+        <v>860</v>
       </c>
       <c r="E367" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F367" s="12">
-        <v>320.0</v>
+        <v>190.0</v>
       </c>
     </row>
     <row r="368" spans="1:6" outlineLevel="3">
       <c r="A368" s="15">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="B368" s="8" t="s">
-        <v>886</v>
+        <v>861</v>
       </c>
       <c r="C368" s="9" t="s">
-        <v>887</v>
+        <v>862</v>
       </c>
       <c r="D368" s="9" t="s">
-        <v>888</v>
+        <v>863</v>
       </c>
       <c r="E368" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F368" s="12">
-        <v>350.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="369" spans="1:6" outlineLevel="3">
       <c r="A369" s="15">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="B369" s="8" t="s">
-        <v>889</v>
+        <v>864</v>
       </c>
       <c r="C369" s="9" t="s">
-        <v>890</v>
+        <v>865</v>
       </c>
       <c r="D369" s="9" t="s">
-        <v>891</v>
+        <v>866</v>
       </c>
       <c r="E369" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F369" s="12">
-        <v>335.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>265.0</v>
+      </c>
+    </row>
+    <row r="370" spans="1:6" outlineLevel="2">
+      <c r="A370" s="17" t="s">
+        <v>867</v>
+      </c>
+      <c r="B370" s="2"/>
+      <c r="C370" s="2"/>
+      <c r="D370" s="2"/>
+      <c r="E370" s="2"/>
+      <c r="F370" s="10"/>
     </row>
     <row r="371" spans="1:6" outlineLevel="3">
-      <c r="A371" s="15">
-[...26 lines deleted...]
-      <c r="F372" s="10"/>
+      <c r="A371" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B371" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C371" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D371" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E371" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F371" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="372" spans="1:6" outlineLevel="3">
+      <c r="A372" s="15">
+        <v>1</v>
+      </c>
+      <c r="B372" s="8" t="s">
+        <v>868</v>
+      </c>
+      <c r="C372" s="9" t="s">
+        <v>869</v>
+      </c>
+      <c r="D372" s="9" t="s">
+        <v>870</v>
+      </c>
+      <c r="E372" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F372" s="12">
+        <v>120.0</v>
+      </c>
     </row>
     <row r="373" spans="1:6" outlineLevel="3">
-      <c r="A373" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A373" s="15">
+        <v>2</v>
+      </c>
+      <c r="B373" s="8" t="s">
+        <v>871</v>
+      </c>
+      <c r="C373" s="9" t="s">
+        <v>872</v>
+      </c>
+      <c r="D373" s="9" t="s">
+        <v>873</v>
+      </c>
+      <c r="E373" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F373" s="12">
+        <v>380.0</v>
       </c>
     </row>
     <row r="374" spans="1:6" outlineLevel="3">
       <c r="A374" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B374" s="8" t="s">
-        <v>899</v>
+        <v>874</v>
       </c>
       <c r="C374" s="9" t="s">
-        <v>900</v>
+        <v>875</v>
       </c>
       <c r="D374" s="9" t="s">
-        <v>901</v>
+        <v>876</v>
       </c>
       <c r="E374" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F374" s="12">
-        <v>260.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="375" spans="1:6" outlineLevel="3">
       <c r="A375" s="15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B375" s="8" t="s">
-        <v>902</v>
+        <v>877</v>
       </c>
       <c r="C375" s="9" t="s">
-        <v>903</v>
+        <v>878</v>
       </c>
       <c r="D375" s="9" t="s">
-        <v>904</v>
+        <v>879</v>
       </c>
       <c r="E375" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F375" s="12">
-        <v>350.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="376" spans="1:6" outlineLevel="3">
       <c r="A376" s="15">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B376" s="8" t="s">
-        <v>635</v>
+        <v>880</v>
       </c>
       <c r="C376" s="9" t="s">
-        <v>636</v>
+        <v>881</v>
       </c>
       <c r="D376" s="9" t="s">
-        <v>905</v>
+        <v>882</v>
       </c>
       <c r="E376" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F376" s="12">
-        <v>280.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="377" spans="1:6" outlineLevel="3">
       <c r="A377" s="15">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B377" s="8" t="s">
-        <v>906</v>
+        <v>883</v>
       </c>
       <c r="C377" s="9" t="s">
-        <v>907</v>
+        <v>884</v>
       </c>
       <c r="D377" s="9" t="s">
-        <v>908</v>
+        <v>885</v>
       </c>
       <c r="E377" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F377" s="12">
-        <v>370.0</v>
+        <v>240.0</v>
       </c>
     </row>
     <row r="378" spans="1:6" outlineLevel="3">
       <c r="A378" s="15">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B378" s="8" t="s">
-        <v>811</v>
+        <v>886</v>
       </c>
       <c r="C378" s="9" t="s">
-        <v>812</v>
+        <v>887</v>
       </c>
       <c r="D378" s="9" t="s">
-        <v>909</v>
+        <v>888</v>
       </c>
       <c r="E378" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F378" s="12">
-        <v>330.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="379" spans="1:6" outlineLevel="3">
       <c r="A379" s="15">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B379" s="8" t="s">
-        <v>910</v>
+        <v>886</v>
       </c>
       <c r="C379" s="9" t="s">
-        <v>911</v>
+        <v>887</v>
       </c>
       <c r="D379" s="9" t="s">
-        <v>912</v>
+        <v>889</v>
       </c>
       <c r="E379" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F379" s="12">
-        <v>290.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="380" spans="1:6" outlineLevel="3">
       <c r="A380" s="15">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B380" s="8" t="s">
-        <v>913</v>
+        <v>890</v>
       </c>
       <c r="C380" s="9" t="s">
-        <v>914</v>
+        <v>891</v>
       </c>
       <c r="D380" s="9" t="s">
-        <v>915</v>
+        <v>892</v>
       </c>
       <c r="E380" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F380" s="12">
-        <v>325.0</v>
+        <v>280.0</v>
       </c>
     </row>
     <row r="381" spans="1:6" outlineLevel="3">
       <c r="A381" s="15">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B381" s="8" t="s">
-        <v>916</v>
+        <v>893</v>
       </c>
       <c r="C381" s="9" t="s">
-        <v>917</v>
+        <v>894</v>
       </c>
       <c r="D381" s="9" t="s">
-        <v>918</v>
+        <v>895</v>
       </c>
       <c r="E381" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F381" s="12">
-        <v>275.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="382" spans="1:6" outlineLevel="3">
       <c r="A382" s="15">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B382" s="8" t="s">
-        <v>919</v>
+        <v>896</v>
       </c>
       <c r="C382" s="9" t="s">
-        <v>920</v>
+        <v>897</v>
       </c>
       <c r="D382" s="9" t="s">
-        <v>921</v>
+        <v>898</v>
       </c>
       <c r="E382" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F382" s="12">
-        <v>310.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="383" spans="1:6" outlineLevel="3">
       <c r="A383" s="15">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B383" s="8" t="s">
-        <v>922</v>
+        <v>899</v>
       </c>
       <c r="C383" s="9" t="s">
-        <v>923</v>
+        <v>900</v>
       </c>
       <c r="D383" s="9" t="s">
-        <v>924</v>
+        <v>901</v>
       </c>
       <c r="E383" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F383" s="12">
-        <v>310.0</v>
+        <v>265.0</v>
       </c>
     </row>
     <row r="384" spans="1:6" outlineLevel="3">
       <c r="A384" s="15">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B384" s="8" t="s">
-        <v>925</v>
+        <v>902</v>
       </c>
       <c r="C384" s="9" t="s">
-        <v>926</v>
+        <v>903</v>
       </c>
       <c r="D384" s="9" t="s">
-        <v>927</v>
+        <v>904</v>
       </c>
       <c r="E384" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F384" s="12">
-        <v>340.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="385" spans="1:6" outlineLevel="3">
       <c r="A385" s="15">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B385" s="8" t="s">
-        <v>928</v>
+        <v>905</v>
       </c>
       <c r="C385" s="9" t="s">
-        <v>929</v>
+        <v>906</v>
       </c>
       <c r="D385" s="9" t="s">
-        <v>930</v>
+        <v>907</v>
       </c>
       <c r="E385" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F385" s="12">
-        <v>395.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="386" spans="1:6" outlineLevel="3">
       <c r="A386" s="15">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B386" s="8" t="s">
-        <v>931</v>
+        <v>908</v>
       </c>
       <c r="C386" s="9" t="s">
-        <v>932</v>
+        <v>909</v>
       </c>
       <c r="D386" s="9" t="s">
-        <v>933</v>
+        <v>910</v>
       </c>
       <c r="E386" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F386" s="12">
-        <v>365.0</v>
-[...10 lines deleted...]
-      <c r="F387" s="10"/>
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="387" spans="1:6" outlineLevel="3">
+      <c r="A387" s="15">
+        <v>16</v>
+      </c>
+      <c r="B387" s="8" t="s">
+        <v>911</v>
+      </c>
+      <c r="C387" s="9" t="s">
+        <v>912</v>
+      </c>
+      <c r="D387" s="9" t="s">
+        <v>913</v>
+      </c>
+      <c r="E387" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F387" s="12">
+        <v>510.0</v>
+      </c>
     </row>
     <row r="388" spans="1:6" outlineLevel="3">
-      <c r="A388" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A388" s="15">
+        <v>17</v>
+      </c>
+      <c r="B388" s="8" t="s">
+        <v>914</v>
+      </c>
+      <c r="C388" s="9" t="s">
+        <v>915</v>
+      </c>
+      <c r="D388" s="9" t="s">
+        <v>916</v>
+      </c>
+      <c r="E388" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F388" s="12">
+        <v>200.0</v>
       </c>
     </row>
     <row r="389" spans="1:6" outlineLevel="3">
       <c r="A389" s="15">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="B389" s="8" t="s">
-        <v>935</v>
+        <v>917</v>
       </c>
       <c r="C389" s="9" t="s">
-        <v>936</v>
+        <v>918</v>
       </c>
       <c r="D389" s="9" t="s">
-        <v>937</v>
+        <v>919</v>
       </c>
       <c r="E389" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F389" s="12">
-        <v>350.0</v>
-[...10 lines deleted...]
-      <c r="F390" s="10"/>
+        <v>200.0</v>
+      </c>
+    </row>
+    <row r="390" spans="1:6" outlineLevel="3">
+      <c r="A390" s="15">
+        <v>19</v>
+      </c>
+      <c r="B390" s="8" t="s">
+        <v>920</v>
+      </c>
+      <c r="C390" s="9" t="s">
+        <v>921</v>
+      </c>
+      <c r="D390" s="9" t="s">
+        <v>922</v>
+      </c>
+      <c r="E390" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F390" s="12">
+        <v>270.0</v>
+      </c>
     </row>
     <row r="391" spans="1:6" outlineLevel="3">
-      <c r="A391" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A391" s="15">
+        <v>20</v>
+      </c>
+      <c r="B391" s="8" t="s">
+        <v>923</v>
+      </c>
+      <c r="C391" s="9" t="s">
+        <v>924</v>
+      </c>
+      <c r="D391" s="9" t="s">
+        <v>925</v>
+      </c>
+      <c r="E391" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F391" s="12">
+        <v>270.0</v>
       </c>
     </row>
     <row r="392" spans="1:6" outlineLevel="3">
       <c r="A392" s="15">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="B392" s="8" t="s">
-        <v>939</v>
+        <v>926</v>
       </c>
       <c r="C392" s="9" t="s">
-        <v>940</v>
+        <v>927</v>
       </c>
       <c r="D392" s="9" t="s">
-        <v>941</v>
+        <v>928</v>
       </c>
       <c r="E392" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F392" s="12">
-        <v>310.0</v>
+        <v>390.0</v>
       </c>
     </row>
     <row r="393" spans="1:6" outlineLevel="3">
       <c r="A393" s="15">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="B393" s="8" t="s">
-        <v>942</v>
+        <v>929</v>
       </c>
       <c r="C393" s="9" t="s">
-        <v>943</v>
+        <v>930</v>
       </c>
       <c r="D393" s="9" t="s">
-        <v>944</v>
+        <v>931</v>
       </c>
       <c r="E393" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F393" s="12">
-        <v>310.0</v>
+        <v>390.0</v>
       </c>
     </row>
     <row r="394" spans="1:6" outlineLevel="3">
       <c r="A394" s="15">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="B394" s="8" t="s">
-        <v>945</v>
+        <v>932</v>
       </c>
       <c r="C394" s="9" t="s">
-        <v>946</v>
+        <v>933</v>
       </c>
       <c r="D394" s="9" t="s">
-        <v>947</v>
+        <v>934</v>
       </c>
       <c r="E394" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F394" s="12">
-        <v>205.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="395" spans="1:6" outlineLevel="3">
       <c r="A395" s="15">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="B395" s="8" t="s">
-        <v>948</v>
+        <v>935</v>
       </c>
       <c r="C395" s="9" t="s">
-        <v>949</v>
+        <v>936</v>
       </c>
       <c r="D395" s="9" t="s">
-        <v>950</v>
+        <v>937</v>
       </c>
       <c r="E395" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F395" s="12">
-        <v>600.0</v>
+        <v>470.0</v>
       </c>
     </row>
     <row r="396" spans="1:6" outlineLevel="3">
       <c r="A396" s="15">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="B396" s="8" t="s">
-        <v>951</v>
+        <v>938</v>
       </c>
       <c r="C396" s="9" t="s">
-        <v>952</v>
+        <v>939</v>
       </c>
       <c r="D396" s="9" t="s">
-        <v>953</v>
+        <v>940</v>
       </c>
       <c r="E396" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F396" s="12">
-        <v>650.0</v>
-[...4 lines deleted...]
-        <v>954</v>
+        <v>470.0</v>
+      </c>
+    </row>
+    <row r="397" spans="1:6" outlineLevel="2">
+      <c r="A397" s="17" t="s">
+        <v>941</v>
       </c>
       <c r="B397" s="2"/>
       <c r="C397" s="2"/>
       <c r="D397" s="2"/>
       <c r="E397" s="2"/>
       <c r="F397" s="10"/>
     </row>
-    <row r="398" spans="1:6" outlineLevel="2">
-[...7 lines deleted...]
-      <c r="F398" s="10"/>
+    <row r="398" spans="1:6" outlineLevel="3">
+      <c r="A398" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B398" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C398" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D398" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E398" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F398" s="11" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="399" spans="1:6" outlineLevel="3">
-      <c r="A399" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A399" s="15">
+        <v>1</v>
+      </c>
+      <c r="B399" s="8" t="s">
+        <v>942</v>
+      </c>
+      <c r="C399" s="9" t="s">
+        <v>943</v>
+      </c>
+      <c r="D399" s="9" t="s">
+        <v>944</v>
+      </c>
+      <c r="E399" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F399" s="12">
+        <v>270.0</v>
       </c>
     </row>
     <row r="400" spans="1:6" outlineLevel="3">
       <c r="A400" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B400" s="8" t="s">
-        <v>956</v>
+        <v>651</v>
       </c>
       <c r="C400" s="9" t="s">
-        <v>957</v>
+        <v>652</v>
       </c>
       <c r="D400" s="9" t="s">
-        <v>958</v>
+        <v>945</v>
       </c>
       <c r="E400" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F400" s="12">
-        <v>350.0</v>
-[...10 lines deleted...]
-      <c r="F401" s="10"/>
+        <v>290.0</v>
+      </c>
+    </row>
+    <row r="401" spans="1:6" outlineLevel="3">
+      <c r="A401" s="15">
+        <v>3</v>
+      </c>
+      <c r="B401" s="8" t="s">
+        <v>836</v>
+      </c>
+      <c r="C401" s="9" t="s">
+        <v>837</v>
+      </c>
+      <c r="D401" s="9" t="s">
+        <v>946</v>
+      </c>
+      <c r="E401" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F401" s="12">
+        <v>340.0</v>
+      </c>
     </row>
     <row r="402" spans="1:6" outlineLevel="3">
-      <c r="A402" s="3" t="s">
+      <c r="A402" s="15">
         <v>4</v>
       </c>
-      <c r="B402" s="4" t="s">
-[...12 lines deleted...]
-        <v>9</v>
+      <c r="B402" s="8" t="s">
+        <v>947</v>
+      </c>
+      <c r="C402" s="9" t="s">
+        <v>948</v>
+      </c>
+      <c r="D402" s="9" t="s">
+        <v>949</v>
+      </c>
+      <c r="E402" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F402" s="12">
+        <v>310.0</v>
       </c>
     </row>
     <row r="403" spans="1:6" outlineLevel="3">
       <c r="A403" s="15">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B403" s="8" t="s">
-        <v>960</v>
+        <v>950</v>
       </c>
       <c r="C403" s="9" t="s">
-        <v>961</v>
+        <v>951</v>
       </c>
       <c r="D403" s="9" t="s">
-        <v>962</v>
+        <v>952</v>
       </c>
       <c r="E403" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F403" s="12">
-        <v>1220.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="404" spans="1:6" outlineLevel="3">
       <c r="A404" s="15">
+        <v>6</v>
+      </c>
+      <c r="B404" s="8" t="s">
+        <v>953</v>
+      </c>
+      <c r="C404" s="9" t="s">
+        <v>954</v>
+      </c>
+      <c r="D404" s="9" t="s">
+        <v>955</v>
+      </c>
+      <c r="E404" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F404" s="12">
+        <v>320.0</v>
+      </c>
+    </row>
+    <row r="405" spans="1:6" outlineLevel="3">
+      <c r="A405" s="15">
+        <v>7</v>
+      </c>
+      <c r="B405" s="8" t="s">
+        <v>956</v>
+      </c>
+      <c r="C405" s="9" t="s">
+        <v>957</v>
+      </c>
+      <c r="D405" s="9" t="s">
+        <v>958</v>
+      </c>
+      <c r="E405" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F405" s="12">
+        <v>330.0</v>
+      </c>
+    </row>
+    <row r="406" spans="1:6" outlineLevel="3">
+      <c r="A406" s="15">
+        <v>8</v>
+      </c>
+      <c r="B406" s="8" t="s">
+        <v>959</v>
+      </c>
+      <c r="C406" s="9" t="s">
+        <v>960</v>
+      </c>
+      <c r="D406" s="9" t="s">
+        <v>961</v>
+      </c>
+      <c r="E406" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F406" s="12">
+        <v>400.0</v>
+      </c>
+    </row>
+    <row r="407" spans="1:6" outlineLevel="3">
+      <c r="A407" s="15">
+        <v>9</v>
+      </c>
+      <c r="B407" s="8" t="s">
+        <v>962</v>
+      </c>
+      <c r="C407" s="9" t="s">
+        <v>963</v>
+      </c>
+      <c r="D407" s="9" t="s">
+        <v>964</v>
+      </c>
+      <c r="E407" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F407" s="12">
+        <v>390.0</v>
+      </c>
+    </row>
+    <row r="408" spans="1:6" outlineLevel="2">
+      <c r="A408" s="17" t="s">
+        <v>965</v>
+      </c>
+      <c r="B408" s="2"/>
+      <c r="C408" s="2"/>
+      <c r="D408" s="2"/>
+      <c r="E408" s="2"/>
+      <c r="F408" s="10"/>
+    </row>
+    <row r="409" spans="1:6" outlineLevel="3">
+      <c r="A409" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B409" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C409" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D409" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E409" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F409" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="410" spans="1:6" outlineLevel="3">
+      <c r="A410" s="15">
+        <v>1</v>
+      </c>
+      <c r="B410" s="8" t="s">
+        <v>966</v>
+      </c>
+      <c r="C410" s="9" t="s">
+        <v>967</v>
+      </c>
+      <c r="D410" s="9" t="s">
+        <v>968</v>
+      </c>
+      <c r="E410" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F410" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="411" spans="1:6" outlineLevel="2">
+      <c r="A411" s="17" t="s">
+        <v>969</v>
+      </c>
+      <c r="B411" s="2"/>
+      <c r="C411" s="2"/>
+      <c r="D411" s="2"/>
+      <c r="E411" s="2"/>
+      <c r="F411" s="10"/>
+    </row>
+    <row r="412" spans="1:6" outlineLevel="3">
+      <c r="A412" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B412" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C412" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D412" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E412" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F412" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="413" spans="1:6" outlineLevel="3">
+      <c r="A413" s="15">
+        <v>1</v>
+      </c>
+      <c r="B413" s="8" t="s">
+        <v>970</v>
+      </c>
+      <c r="C413" s="9" t="s">
+        <v>971</v>
+      </c>
+      <c r="D413" s="9" t="s">
+        <v>972</v>
+      </c>
+      <c r="E413" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F413" s="12">
+        <v>310.0</v>
+      </c>
+    </row>
+    <row r="414" spans="1:6" outlineLevel="3">
+      <c r="A414" s="15">
         <v>2</v>
       </c>
-      <c r="B404" s="8" t="s">
-[...11 lines deleted...]
-      <c r="F404" s="12">
+      <c r="B414" s="8" t="s">
+        <v>973</v>
+      </c>
+      <c r="C414" s="9" t="s">
+        <v>974</v>
+      </c>
+      <c r="D414" s="9" t="s">
+        <v>975</v>
+      </c>
+      <c r="E414" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F414" s="12">
+        <v>200.0</v>
+      </c>
+    </row>
+    <row r="415" spans="1:6" outlineLevel="3">
+      <c r="A415" s="15">
+        <v>3</v>
+      </c>
+      <c r="B415" s="8" t="s">
+        <v>976</v>
+      </c>
+      <c r="C415" s="9" t="s">
+        <v>977</v>
+      </c>
+      <c r="D415" s="9" t="s">
+        <v>978</v>
+      </c>
+      <c r="E415" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F415" s="12">
+        <v>600.0</v>
+      </c>
+    </row>
+    <row r="416" spans="1:6" outlineLevel="3">
+      <c r="A416" s="15">
+        <v>4</v>
+      </c>
+      <c r="B416" s="8" t="s">
+        <v>979</v>
+      </c>
+      <c r="C416" s="9" t="s">
+        <v>980</v>
+      </c>
+      <c r="D416" s="9" t="s">
+        <v>981</v>
+      </c>
+      <c r="E416" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F416" s="12">
+        <v>680.0</v>
+      </c>
+    </row>
+    <row r="417" spans="1:6" outlineLevel="1">
+      <c r="A417" s="16" t="s">
+        <v>982</v>
+      </c>
+      <c r="B417" s="2"/>
+      <c r="C417" s="2"/>
+      <c r="D417" s="2"/>
+      <c r="E417" s="2"/>
+      <c r="F417" s="10"/>
+    </row>
+    <row r="418" spans="1:6" outlineLevel="2">
+      <c r="A418" s="17" t="s">
+        <v>983</v>
+      </c>
+      <c r="B418" s="2"/>
+      <c r="C418" s="2"/>
+      <c r="D418" s="2"/>
+      <c r="E418" s="2"/>
+      <c r="F418" s="10"/>
+    </row>
+    <row r="419" spans="1:6" outlineLevel="3">
+      <c r="A419" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B419" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C419" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D419" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E419" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F419" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="420" spans="1:6" outlineLevel="3">
+      <c r="A420" s="15">
+        <v>1</v>
+      </c>
+      <c r="B420" s="8" t="s">
+        <v>984</v>
+      </c>
+      <c r="C420" s="9" t="s">
+        <v>985</v>
+      </c>
+      <c r="D420" s="9" t="s">
+        <v>986</v>
+      </c>
+      <c r="E420" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F420" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="421" spans="1:6" outlineLevel="2">
+      <c r="A421" s="17" t="s">
+        <v>987</v>
+      </c>
+      <c r="B421" s="2"/>
+      <c r="C421" s="2"/>
+      <c r="D421" s="2"/>
+      <c r="E421" s="2"/>
+      <c r="F421" s="10"/>
+    </row>
+    <row r="422" spans="1:6" outlineLevel="3">
+      <c r="A422" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B422" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C422" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D422" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E422" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F422" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="423" spans="1:6" outlineLevel="3">
+      <c r="A423" s="15">
+        <v>1</v>
+      </c>
+      <c r="B423" s="8" t="s">
+        <v>988</v>
+      </c>
+      <c r="C423" s="9" t="s">
+        <v>989</v>
+      </c>
+      <c r="D423" s="9" t="s">
+        <v>990</v>
+      </c>
+      <c r="E423" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F423" s="12">
+        <v>1300.0</v>
+      </c>
+    </row>
+    <row r="424" spans="1:6" outlineLevel="3">
+      <c r="A424" s="15">
+        <v>2</v>
+      </c>
+      <c r="B424" s="8" t="s">
+        <v>991</v>
+      </c>
+      <c r="C424" s="9" t="s">
+        <v>992</v>
+      </c>
+      <c r="D424" s="9" t="s">
+        <v>993</v>
+      </c>
+      <c r="E424" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F424" s="12">
         <v>1220.0</v>
       </c>
     </row>
-    <row r="405" spans="1:6" outlineLevel="1">
-[...10 lines deleted...]
-      <c r="A406" s="3" t="s">
+    <row r="425" spans="1:6" outlineLevel="3">
+      <c r="A425" s="15">
+        <v>3</v>
+      </c>
+      <c r="B425" s="8" t="s">
+        <v>994</v>
+      </c>
+      <c r="C425" s="9" t="s">
+        <v>995</v>
+      </c>
+      <c r="D425" s="9" t="s">
+        <v>996</v>
+      </c>
+      <c r="E425" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F425" s="12">
+        <v>1220.0</v>
+      </c>
+    </row>
+    <row r="426" spans="1:6" outlineLevel="1">
+      <c r="A426" s="16" t="s">
+        <v>997</v>
+      </c>
+      <c r="B426" s="2"/>
+      <c r="C426" s="2"/>
+      <c r="D426" s="2"/>
+      <c r="E426" s="2"/>
+      <c r="F426" s="10"/>
+    </row>
+    <row r="427" spans="1:6" outlineLevel="2">
+      <c r="A427" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B406" s="4" t="s">
+      <c r="B427" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C406" s="5" t="s">
+      <c r="C427" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D406" s="5" t="s">
+      <c r="D427" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E406" s="6" t="s">
+      <c r="E427" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F406" s="11" t="s">
+      <c r="F427" s="11" t="s">
         <v>9</v>
-      </c>
-[...418 lines deleted...]
-        <v>360.0</v>
       </c>
     </row>
     <row r="428" spans="1:6" outlineLevel="2">
       <c r="A428" s="15">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="B428" s="8" t="s">
-        <v>1030</v>
+        <v>998</v>
       </c>
       <c r="C428" s="9" t="s">
-        <v>1031</v>
+        <v>999</v>
       </c>
       <c r="D428" s="9" t="s">
-        <v>1032</v>
+        <v>1000</v>
       </c>
       <c r="E428" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F428" s="12">
-        <v>100.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="429" spans="1:6" outlineLevel="2">
       <c r="A429" s="15">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="B429" s="8" t="s">
-        <v>1033</v>
+        <v>1001</v>
       </c>
       <c r="C429" s="9" t="s">
-        <v>1034</v>
+        <v>1002</v>
       </c>
       <c r="D429" s="9" t="s">
-        <v>1035</v>
+        <v>1003</v>
       </c>
       <c r="E429" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F429" s="12">
-        <v>490.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="430" spans="1:6" outlineLevel="2">
       <c r="A430" s="15">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="B430" s="8" t="s">
-        <v>1036</v>
+        <v>1004</v>
       </c>
       <c r="C430" s="9" t="s">
-        <v>1037</v>
+        <v>1005</v>
       </c>
       <c r="D430" s="9" t="s">
-        <v>1038</v>
+        <v>1006</v>
       </c>
       <c r="E430" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F430" s="12">
-        <v>615.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="431" spans="1:6" outlineLevel="2">
       <c r="A431" s="15">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B431" s="8" t="s">
-        <v>1039</v>
+        <v>1007</v>
       </c>
       <c r="C431" s="9" t="s">
-        <v>1040</v>
+        <v>1008</v>
       </c>
       <c r="D431" s="9" t="s">
-        <v>1041</v>
+        <v>1009</v>
       </c>
       <c r="E431" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F431" s="12">
-        <v>155.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="432" spans="1:6" outlineLevel="2">
       <c r="A432" s="15">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="B432" s="8" t="s">
-        <v>1042</v>
+        <v>1010</v>
       </c>
       <c r="C432" s="9" t="s">
-        <v>1043</v>
+        <v>1011</v>
       </c>
       <c r="D432" s="9" t="s">
-        <v>1044</v>
+        <v>1012</v>
       </c>
       <c r="E432" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F432" s="12">
-        <v>215.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="433" spans="1:6" outlineLevel="2">
       <c r="A433" s="15">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="B433" s="8" t="s">
-        <v>1045</v>
+        <v>1013</v>
       </c>
       <c r="C433" s="9" t="s">
-        <v>1046</v>
+        <v>1014</v>
       </c>
       <c r="D433" s="9" t="s">
-        <v>1047</v>
+        <v>1015</v>
       </c>
       <c r="E433" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F433" s="12">
-        <v>275.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="434" spans="1:6" outlineLevel="2">
       <c r="A434" s="15">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="B434" s="8" t="s">
-        <v>1048</v>
+        <v>1016</v>
       </c>
       <c r="C434" s="9" t="s">
-        <v>1049</v>
+        <v>1017</v>
       </c>
       <c r="D434" s="9" t="s">
-        <v>1050</v>
+        <v>1018</v>
       </c>
       <c r="E434" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F434" s="12">
-        <v>415.0</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="435" spans="1:6" outlineLevel="2">
       <c r="A435" s="15">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="B435" s="8" t="s">
-        <v>1051</v>
+        <v>1019</v>
       </c>
       <c r="C435" s="9" t="s">
-        <v>1052</v>
+        <v>1020</v>
       </c>
       <c r="D435" s="9" t="s">
-        <v>1053</v>
+        <v>1021</v>
       </c>
       <c r="E435" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F435" s="12">
-        <v>440.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="436" spans="1:6" outlineLevel="2">
       <c r="A436" s="15">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="B436" s="8" t="s">
-        <v>1054</v>
+        <v>1022</v>
       </c>
       <c r="C436" s="9" t="s">
-        <v>1055</v>
+        <v>1023</v>
       </c>
       <c r="D436" s="9" t="s">
-        <v>1056</v>
+        <v>1024</v>
       </c>
       <c r="E436" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F436" s="12">
-        <v>530.0</v>
+        <v>240.0</v>
       </c>
     </row>
     <row r="437" spans="1:6" outlineLevel="2">
       <c r="A437" s="15">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="B437" s="8" t="s">
-        <v>1057</v>
+        <v>1025</v>
       </c>
       <c r="C437" s="9" t="s">
-        <v>1058</v>
+        <v>1026</v>
       </c>
       <c r="D437" s="9" t="s">
-        <v>1059</v>
+        <v>1027</v>
       </c>
       <c r="E437" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F437" s="12">
-        <v>390.0</v>
+        <v>260.0</v>
       </c>
     </row>
     <row r="438" spans="1:6" outlineLevel="2">
       <c r="A438" s="15">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="B438" s="8" t="s">
-        <v>1060</v>
+        <v>1028</v>
       </c>
       <c r="C438" s="9" t="s">
-        <v>1061</v>
+        <v>1029</v>
       </c>
       <c r="D438" s="9" t="s">
-        <v>1062</v>
+        <v>1030</v>
       </c>
       <c r="E438" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F438" s="12">
-        <v>260.0</v>
+        <v>240.0</v>
       </c>
     </row>
     <row r="439" spans="1:6" outlineLevel="2">
       <c r="A439" s="15">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="B439" s="8" t="s">
-        <v>1063</v>
+        <v>1031</v>
       </c>
       <c r="C439" s="9" t="s">
-        <v>1064</v>
+        <v>1032</v>
       </c>
       <c r="D439" s="9" t="s">
-        <v>1065</v>
+        <v>1033</v>
       </c>
       <c r="E439" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F439" s="12">
-        <v>275.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="440" spans="1:6" outlineLevel="2">
       <c r="A440" s="15">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="B440" s="8" t="s">
-        <v>1066</v>
+        <v>1034</v>
       </c>
       <c r="C440" s="9" t="s">
-        <v>1067</v>
+        <v>1035</v>
       </c>
       <c r="D440" s="9" t="s">
-        <v>1068</v>
+        <v>1036</v>
       </c>
       <c r="E440" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F440" s="12">
-        <v>205.0</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="441" spans="1:6" outlineLevel="2">
       <c r="A441" s="15">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="B441" s="8" t="s">
-        <v>1069</v>
+        <v>1037</v>
       </c>
       <c r="C441" s="9" t="s">
-        <v>1070</v>
+        <v>1038</v>
       </c>
       <c r="D441" s="9" t="s">
-        <v>1071</v>
+        <v>1039</v>
       </c>
       <c r="E441" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F441" s="12">
-        <v>270.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="442" spans="1:6" outlineLevel="2">
       <c r="A442" s="15">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="B442" s="8" t="s">
-        <v>1072</v>
+        <v>1040</v>
       </c>
       <c r="C442" s="9" t="s">
-        <v>1073</v>
+        <v>1041</v>
       </c>
       <c r="D442" s="9" t="s">
-        <v>1074</v>
+        <v>1042</v>
       </c>
       <c r="E442" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F442" s="12">
-        <v>285.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="443" spans="1:6" outlineLevel="2">
       <c r="A443" s="15">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="B443" s="8" t="s">
-        <v>1075</v>
+        <v>1043</v>
       </c>
       <c r="C443" s="9" t="s">
-        <v>1076</v>
+        <v>1044</v>
       </c>
       <c r="D443" s="9" t="s">
-        <v>1077</v>
+        <v>1045</v>
       </c>
       <c r="E443" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F443" s="12">
-        <v>475.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="444" spans="1:6" outlineLevel="2">
       <c r="A444" s="15">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="B444" s="8" t="s">
-        <v>1036</v>
+        <v>1046</v>
       </c>
       <c r="C444" s="9" t="s">
-        <v>1078</v>
+        <v>1047</v>
       </c>
       <c r="D444" s="9" t="s">
-        <v>1079</v>
+        <v>1048</v>
       </c>
       <c r="E444" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F444" s="12">
-        <v>615.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="445" spans="1:6" outlineLevel="2">
       <c r="A445" s="15">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="B445" s="8" t="s">
-        <v>1080</v>
+        <v>1049</v>
       </c>
       <c r="C445" s="9" t="s">
-        <v>1081</v>
+        <v>1050</v>
       </c>
       <c r="D445" s="9" t="s">
-        <v>1082</v>
+        <v>1051</v>
       </c>
       <c r="E445" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F445" s="12">
-        <v>320.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="446" spans="1:6" outlineLevel="2">
       <c r="A446" s="15">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="B446" s="8" t="s">
-        <v>1083</v>
+        <v>1052</v>
       </c>
       <c r="C446" s="9" t="s">
-        <v>1084</v>
+        <v>1053</v>
       </c>
       <c r="D446" s="9" t="s">
-        <v>1085</v>
+        <v>1054</v>
       </c>
       <c r="E446" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F446" s="12">
-        <v>895.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="447" spans="1:6" outlineLevel="2">
       <c r="A447" s="15">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="B447" s="8" t="s">
-        <v>1086</v>
+        <v>1055</v>
       </c>
       <c r="C447" s="9" t="s">
-        <v>1087</v>
+        <v>1056</v>
       </c>
       <c r="D447" s="9" t="s">
-        <v>1088</v>
+        <v>1057</v>
       </c>
       <c r="E447" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F447" s="12">
-        <v>410.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="448" spans="1:6" outlineLevel="2">
       <c r="A448" s="15">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="B448" s="8" t="s">
-        <v>1089</v>
+        <v>1058</v>
       </c>
       <c r="C448" s="9" t="s">
-        <v>1090</v>
+        <v>1059</v>
       </c>
       <c r="D448" s="9" t="s">
-        <v>1091</v>
+        <v>1060</v>
       </c>
       <c r="E448" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F448" s="12">
-        <v>260.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="449" spans="1:6" outlineLevel="2">
       <c r="A449" s="15">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="B449" s="8" t="s">
-        <v>1092</v>
+        <v>1061</v>
       </c>
       <c r="C449" s="9" t="s">
-        <v>1093</v>
+        <v>1062</v>
       </c>
       <c r="D449" s="9" t="s">
-        <v>1094</v>
+        <v>1063</v>
       </c>
       <c r="E449" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F449" s="12">
-        <v>130.0</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="450" spans="1:6" outlineLevel="2">
       <c r="A450" s="15">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="B450" s="8" t="s">
-        <v>1095</v>
+        <v>1064</v>
       </c>
       <c r="C450" s="9" t="s">
-        <v>1096</v>
+        <v>1065</v>
       </c>
       <c r="D450" s="9" t="s">
-        <v>1097</v>
+        <v>1066</v>
       </c>
       <c r="E450" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F450" s="12">
-        <v>140.0</v>
+        <v>155.0</v>
       </c>
     </row>
     <row r="451" spans="1:6" outlineLevel="2">
       <c r="A451" s="15">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="B451" s="8" t="s">
-        <v>1098</v>
+        <v>1067</v>
       </c>
       <c r="C451" s="9" t="s">
-        <v>1099</v>
+        <v>1068</v>
       </c>
       <c r="D451" s="9" t="s">
-        <v>1100</v>
+        <v>1069</v>
       </c>
       <c r="E451" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F451" s="12">
-        <v>300.0</v>
+        <v>215.0</v>
       </c>
     </row>
     <row r="452" spans="1:6" outlineLevel="2">
       <c r="A452" s="15">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="B452" s="8" t="s">
-        <v>1101</v>
+        <v>1070</v>
       </c>
       <c r="C452" s="9" t="s">
-        <v>1102</v>
+        <v>1071</v>
       </c>
       <c r="D452" s="9" t="s">
-        <v>1103</v>
+        <v>1072</v>
       </c>
       <c r="E452" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F452" s="12">
-        <v>290.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="453" spans="1:6" outlineLevel="2">
       <c r="A453" s="15">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="B453" s="8" t="s">
-        <v>1104</v>
+        <v>1073</v>
       </c>
       <c r="C453" s="9" t="s">
-        <v>1105</v>
+        <v>1074</v>
       </c>
       <c r="D453" s="9" t="s">
-        <v>1106</v>
+        <v>1075</v>
       </c>
       <c r="E453" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F453" s="12">
-        <v>215.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="454" spans="1:6" outlineLevel="2">
       <c r="A454" s="15">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="B454" s="8" t="s">
-        <v>1107</v>
+        <v>1076</v>
       </c>
       <c r="C454" s="9" t="s">
-        <v>1108</v>
+        <v>1077</v>
       </c>
       <c r="D454" s="9" t="s">
-        <v>1109</v>
+        <v>1078</v>
       </c>
       <c r="E454" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F454" s="12">
-        <v>120.0</v>
+        <v>415.0</v>
       </c>
     </row>
     <row r="455" spans="1:6" outlineLevel="2">
       <c r="A455" s="15">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="B455" s="8" t="s">
-        <v>1110</v>
+        <v>1079</v>
       </c>
       <c r="C455" s="9" t="s">
-        <v>1111</v>
+        <v>1080</v>
       </c>
       <c r="D455" s="9" t="s">
-        <v>1112</v>
+        <v>1081</v>
       </c>
       <c r="E455" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F455" s="12">
-        <v>380.0</v>
-[...10 lines deleted...]
-      <c r="F456" s="10"/>
+        <v>440.0</v>
+      </c>
+    </row>
+    <row r="456" spans="1:6" outlineLevel="2">
+      <c r="A456" s="15">
+        <v>29</v>
+      </c>
+      <c r="B456" s="8" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C456" s="9" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D456" s="9" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E456" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F456" s="12">
+        <v>530.0</v>
+      </c>
     </row>
     <row r="457" spans="1:6" outlineLevel="2">
-      <c r="A457" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A457" s="15">
+        <v>30</v>
+      </c>
+      <c r="B457" s="8" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C457" s="9" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D457" s="9" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E457" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F457" s="12">
+        <v>230.0</v>
       </c>
     </row>
     <row r="458" spans="1:6" outlineLevel="2">
       <c r="A458" s="15">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="B458" s="8" t="s">
-        <v>1114</v>
+        <v>1088</v>
       </c>
       <c r="C458" s="9" t="s">
-        <v>1115</v>
+        <v>1089</v>
       </c>
       <c r="D458" s="9" t="s">
-        <v>1116</v>
+        <v>1090</v>
       </c>
       <c r="E458" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F458" s="12">
-        <v>335.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="459" spans="1:6" outlineLevel="2">
       <c r="A459" s="15">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="B459" s="8" t="s">
-        <v>1117</v>
+        <v>1091</v>
       </c>
       <c r="C459" s="9" t="s">
-        <v>1118</v>
+        <v>1092</v>
       </c>
       <c r="D459" s="9" t="s">
-        <v>1119</v>
+        <v>1093</v>
       </c>
       <c r="E459" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F459" s="12">
-        <v>335.0</v>
+        <v>260.0</v>
       </c>
     </row>
     <row r="460" spans="1:6" outlineLevel="2">
       <c r="A460" s="15">
-        <v>3</v>
+        <v>33</v>
       </c>
       <c r="B460" s="8" t="s">
-        <v>1120</v>
+        <v>1094</v>
       </c>
       <c r="C460" s="9" t="s">
-        <v>1121</v>
+        <v>1095</v>
       </c>
       <c r="D460" s="9" t="s">
-        <v>1122</v>
+        <v>1096</v>
       </c>
       <c r="E460" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F460" s="12">
-        <v>335.0</v>
+        <v>205.0</v>
       </c>
     </row>
     <row r="461" spans="1:6" outlineLevel="2">
       <c r="A461" s="15">
-        <v>4</v>
+        <v>34</v>
       </c>
       <c r="B461" s="8" t="s">
-        <v>1123</v>
+        <v>1097</v>
       </c>
       <c r="C461" s="9" t="s">
-        <v>1124</v>
+        <v>1098</v>
       </c>
       <c r="D461" s="9" t="s">
-        <v>1125</v>
+        <v>1099</v>
       </c>
       <c r="E461" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F461" s="12">
-        <v>335.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="462" spans="1:6" outlineLevel="2">
       <c r="A462" s="15">
-        <v>5</v>
+        <v>35</v>
       </c>
       <c r="B462" s="8" t="s">
-        <v>1126</v>
+        <v>1046</v>
       </c>
       <c r="C462" s="9" t="s">
-        <v>1127</v>
+        <v>1100</v>
       </c>
       <c r="D462" s="9" t="s">
-        <v>1128</v>
+        <v>1101</v>
       </c>
       <c r="E462" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F462" s="12">
-        <v>60.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="463" spans="1:6" outlineLevel="2">
       <c r="A463" s="15">
-        <v>6</v>
+        <v>36</v>
       </c>
       <c r="B463" s="8" t="s">
-        <v>1129</v>
+        <v>1102</v>
       </c>
       <c r="C463" s="9" t="s">
-        <v>1130</v>
+        <v>1103</v>
       </c>
       <c r="D463" s="9" t="s">
-        <v>1131</v>
+        <v>1104</v>
       </c>
       <c r="E463" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F463" s="12">
-        <v>60.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="464" spans="1:6" outlineLevel="2">
       <c r="A464" s="15">
-        <v>7</v>
+        <v>37</v>
       </c>
       <c r="B464" s="8" t="s">
-        <v>1132</v>
+        <v>1105</v>
       </c>
       <c r="C464" s="9" t="s">
-        <v>1133</v>
+        <v>1106</v>
       </c>
       <c r="D464" s="9" t="s">
-        <v>1134</v>
+        <v>1107</v>
       </c>
       <c r="E464" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F464" s="12">
-        <v>80.0</v>
+        <v>895.0</v>
       </c>
     </row>
     <row r="465" spans="1:6" outlineLevel="2">
       <c r="A465" s="15">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="B465" s="8" t="s">
-        <v>1135</v>
+        <v>1108</v>
       </c>
       <c r="C465" s="9" t="s">
-        <v>1136</v>
+        <v>1109</v>
       </c>
       <c r="D465" s="9" t="s">
-        <v>1137</v>
+        <v>1110</v>
       </c>
       <c r="E465" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F465" s="12">
-        <v>145.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="466" spans="1:6" outlineLevel="2">
       <c r="A466" s="15">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="B466" s="8" t="s">
-        <v>1138</v>
+        <v>1111</v>
       </c>
       <c r="C466" s="9" t="s">
-        <v>1139</v>
+        <v>1112</v>
       </c>
       <c r="D466" s="9" t="s">
-        <v>1140</v>
+        <v>1113</v>
       </c>
       <c r="E466" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F466" s="12">
-        <v>145.0</v>
+        <v>260.0</v>
       </c>
     </row>
     <row r="467" spans="1:6" outlineLevel="2">
       <c r="A467" s="15">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="B467" s="8" t="s">
-        <v>1141</v>
+        <v>1114</v>
       </c>
       <c r="C467" s="9" t="s">
-        <v>1142</v>
+        <v>1115</v>
       </c>
       <c r="D467" s="9" t="s">
-        <v>1143</v>
+        <v>1116</v>
       </c>
       <c r="E467" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F467" s="12">
-        <v>55.0</v>
+        <v>140.0</v>
       </c>
     </row>
     <row r="468" spans="1:6" outlineLevel="2">
       <c r="A468" s="15">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="B468" s="8" t="s">
-        <v>1144</v>
+        <v>1117</v>
       </c>
       <c r="C468" s="9" t="s">
-        <v>1145</v>
+        <v>1118</v>
       </c>
       <c r="D468" s="9" t="s">
-        <v>1146</v>
+        <v>1119</v>
       </c>
       <c r="E468" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F468" s="12">
-        <v>55.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="469" spans="1:6" outlineLevel="2">
       <c r="A469" s="15">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="B469" s="8" t="s">
-        <v>1147</v>
+        <v>1120</v>
       </c>
       <c r="C469" s="9" t="s">
-        <v>1148</v>
+        <v>1121</v>
       </c>
       <c r="D469" s="9" t="s">
-        <v>1149</v>
+        <v>1122</v>
       </c>
       <c r="E469" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F469" s="12">
-        <v>75.0</v>
+        <v>215.0</v>
       </c>
     </row>
     <row r="470" spans="1:6" outlineLevel="2">
       <c r="A470" s="15">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="B470" s="8" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C470" s="9" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D470" s="9" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E470" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F470" s="12">
+        <v>120.0</v>
+      </c>
+    </row>
+    <row r="471" spans="1:6" outlineLevel="1">
+      <c r="A471" s="16" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B471" s="2"/>
+      <c r="C471" s="2"/>
+      <c r="D471" s="2"/>
+      <c r="E471" s="2"/>
+      <c r="F471" s="10"/>
+    </row>
+    <row r="472" spans="1:6" outlineLevel="2">
+      <c r="A472" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B472" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C472" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D472" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E472" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F472" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="473" spans="1:6" outlineLevel="2">
+      <c r="A473" s="15">
+        <v>1</v>
+      </c>
+      <c r="B473" s="8" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C473" s="9" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D473" s="9" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E473" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F473" s="12">
+        <v>335.0</v>
+      </c>
+    </row>
+    <row r="474" spans="1:6" outlineLevel="2">
+      <c r="A474" s="15">
+        <v>2</v>
+      </c>
+      <c r="B474" s="8" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C474" s="9" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D474" s="9" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E474" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F474" s="12">
+        <v>335.0</v>
+      </c>
+    </row>
+    <row r="475" spans="1:6" outlineLevel="2">
+      <c r="A475" s="15">
+        <v>3</v>
+      </c>
+      <c r="B475" s="8" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C475" s="9" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D475" s="9" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E475" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F475" s="12">
+        <v>335.0</v>
+      </c>
+    </row>
+    <row r="476" spans="1:6" outlineLevel="2">
+      <c r="A476" s="15">
+        <v>4</v>
+      </c>
+      <c r="B476" s="8" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C476" s="9" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D476" s="9" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E476" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F476" s="12">
+        <v>60.0</v>
+      </c>
+    </row>
+    <row r="477" spans="1:6" outlineLevel="2">
+      <c r="A477" s="15">
+        <v>5</v>
+      </c>
+      <c r="B477" s="8" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C477" s="9" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D477" s="9" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E477" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F477" s="12">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="478" spans="1:6" outlineLevel="2">
+      <c r="A478" s="15">
+        <v>6</v>
+      </c>
+      <c r="B478" s="8" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C478" s="9" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D478" s="9" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E478" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F478" s="12">
+        <v>55.0</v>
+      </c>
+    </row>
+    <row r="479" spans="1:6" outlineLevel="2">
+      <c r="A479" s="15">
+        <v>7</v>
+      </c>
+      <c r="B479" s="8" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C479" s="9" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D479" s="9" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E479" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F479" s="12">
+        <v>75.0</v>
+      </c>
+    </row>
+    <row r="480" spans="1:6" outlineLevel="2">
+      <c r="A480" s="15">
+        <v>8</v>
+      </c>
+      <c r="B480" s="8" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C480" s="9" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D480" s="9" t="s">
         <v>1150</v>
       </c>
-      <c r="C470" s="9" t="s">
+      <c r="E480" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F480" s="12">
+        <v>75.0</v>
+      </c>
+    </row>
+    <row r="481" spans="1:6" outlineLevel="2">
+      <c r="A481" s="15">
+        <v>9</v>
+      </c>
+      <c r="B481" s="8" t="s">
         <v>1151</v>
       </c>
-      <c r="D470" s="9" t="s">
+      <c r="C481" s="9" t="s">
         <v>1152</v>
       </c>
-      <c r="E470" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F470" s="12">
+      <c r="D481" s="9" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E481" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F481" s="12">
         <v>75.0</v>
       </c>
     </row>
-    <row r="471" spans="1:6" outlineLevel="2">
-[...6 lines deleted...]
-      <c r="C471" s="9" t="s">
+    <row r="482" spans="1:6" outlineLevel="2">
+      <c r="A482" s="17" t="s">
         <v>1154</v>
       </c>
-      <c r="D471" s="9" t="s">
-[...20 lines deleted...]
-      <c r="A473" s="3" t="s">
+      <c r="B482" s="2"/>
+      <c r="C482" s="2"/>
+      <c r="D482" s="2"/>
+      <c r="E482" s="2"/>
+      <c r="F482" s="10"/>
+    </row>
+    <row r="483" spans="1:6" outlineLevel="3">
+      <c r="A483" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B473" s="4" t="s">
+      <c r="B483" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C473" s="5" t="s">
+      <c r="C483" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D473" s="5" t="s">
+      <c r="D483" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E473" s="6" t="s">
+      <c r="E483" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F473" s="11" t="s">
+      <c r="F483" s="11" t="s">
         <v>9</v>
-      </c>
-[...198 lines deleted...]
-        <v>500.0</v>
       </c>
     </row>
     <row r="484" spans="1:6" outlineLevel="3">
       <c r="A484" s="15">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B484" s="8" t="s">
-        <v>1187</v>
+        <v>1155</v>
       </c>
       <c r="C484" s="9" t="s">
-        <v>1188</v>
+        <v>1156</v>
       </c>
       <c r="D484" s="9" t="s">
-        <v>1189</v>
+        <v>1157</v>
       </c>
       <c r="E484" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F484" s="12">
-        <v>950.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="485" spans="1:6" outlineLevel="3">
       <c r="A485" s="15">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B485" s="8" t="s">
-        <v>1190</v>
+        <v>1158</v>
       </c>
       <c r="C485" s="9" t="s">
-        <v>1191</v>
+        <v>1159</v>
       </c>
       <c r="D485" s="9" t="s">
-        <v>1192</v>
+        <v>1160</v>
       </c>
       <c r="E485" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F485" s="12">
-        <v>600.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="486" spans="1:6" outlineLevel="3">
       <c r="A486" s="15">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="B486" s="8" t="s">
-        <v>1193</v>
+        <v>1161</v>
       </c>
       <c r="C486" s="9" t="s">
-        <v>1194</v>
+        <v>1162</v>
       </c>
       <c r="D486" s="9" t="s">
-        <v>1195</v>
+        <v>1163</v>
       </c>
       <c r="E486" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F486" s="12">
-        <v>600.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="487" spans="1:6" outlineLevel="3">
       <c r="A487" s="15">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="B487" s="8" t="s">
-        <v>1196</v>
+        <v>1164</v>
       </c>
       <c r="C487" s="9" t="s">
-        <v>1197</v>
+        <v>1165</v>
       </c>
       <c r="D487" s="9" t="s">
-        <v>1198</v>
+        <v>1166</v>
       </c>
       <c r="E487" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F487" s="12">
-        <v>850.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="488" spans="1:6" outlineLevel="3">
       <c r="A488" s="15">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="B488" s="8" t="s">
-        <v>1199</v>
+        <v>1167</v>
       </c>
       <c r="C488" s="9" t="s">
-        <v>1200</v>
+        <v>1168</v>
       </c>
       <c r="D488" s="9" t="s">
-        <v>1201</v>
+        <v>1169</v>
       </c>
       <c r="E488" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F488" s="12">
-        <v>700.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="489" spans="1:6" outlineLevel="3">
       <c r="A489" s="15">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="B489" s="8" t="s">
-        <v>1202</v>
+        <v>1170</v>
       </c>
       <c r="C489" s="9" t="s">
-        <v>1203</v>
+        <v>1171</v>
       </c>
       <c r="D489" s="9" t="s">
-        <v>1204</v>
+        <v>1172</v>
       </c>
       <c r="E489" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F489" s="12">
-        <v>700.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="490" spans="1:6" outlineLevel="3">
       <c r="A490" s="15">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="B490" s="8" t="s">
-        <v>1205</v>
+        <v>1173</v>
       </c>
       <c r="C490" s="9" t="s">
-        <v>1206</v>
+        <v>1174</v>
       </c>
       <c r="D490" s="9" t="s">
-        <v>1207</v>
+        <v>1175</v>
       </c>
       <c r="E490" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F490" s="12">
-        <v>700.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="491" spans="1:6" outlineLevel="3">
       <c r="A491" s="15">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="B491" s="8" t="s">
-        <v>1208</v>
+        <v>1176</v>
       </c>
       <c r="C491" s="9" t="s">
-        <v>1209</v>
+        <v>1177</v>
       </c>
       <c r="D491" s="9" t="s">
-        <v>1210</v>
+        <v>1178</v>
       </c>
       <c r="E491" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F491" s="12">
-        <v>500.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="492" spans="1:6" outlineLevel="3">
       <c r="A492" s="15">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="B492" s="8" t="s">
-        <v>1211</v>
+        <v>1179</v>
       </c>
       <c r="C492" s="9" t="s">
-        <v>1212</v>
+        <v>1180</v>
       </c>
       <c r="D492" s="9" t="s">
-        <v>1213</v>
+        <v>1181</v>
       </c>
       <c r="E492" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F492" s="12">
-        <v>500.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="493" spans="1:6" outlineLevel="3">
       <c r="A493" s="15">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="B493" s="8" t="s">
-        <v>1214</v>
+        <v>1182</v>
       </c>
       <c r="C493" s="9" t="s">
-        <v>1215</v>
+        <v>1183</v>
       </c>
       <c r="D493" s="9" t="s">
-        <v>1216</v>
+        <v>1184</v>
       </c>
       <c r="E493" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F493" s="12">
-        <v>850.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="494" spans="1:6" outlineLevel="3">
       <c r="A494" s="15">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="B494" s="8" t="s">
-        <v>1217</v>
+        <v>1185</v>
       </c>
       <c r="C494" s="9" t="s">
-        <v>1218</v>
+        <v>1186</v>
       </c>
       <c r="D494" s="9" t="s">
-        <v>1219</v>
+        <v>1187</v>
       </c>
       <c r="E494" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F494" s="12">
-        <v>880.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="495" spans="1:6" outlineLevel="3">
       <c r="A495" s="15">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B495" s="8" t="s">
-        <v>1220</v>
+        <v>1188</v>
       </c>
       <c r="C495" s="9" t="s">
-        <v>1221</v>
+        <v>1189</v>
       </c>
       <c r="D495" s="9" t="s">
-        <v>1222</v>
+        <v>1190</v>
       </c>
       <c r="E495" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F495" s="12">
-        <v>500.0</v>
+        <v>770.0</v>
       </c>
     </row>
     <row r="496" spans="1:6" outlineLevel="3">
       <c r="A496" s="15">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="B496" s="8" t="s">
-        <v>1223</v>
+        <v>1191</v>
       </c>
       <c r="C496" s="9" t="s">
-        <v>1224</v>
+        <v>1192</v>
       </c>
       <c r="D496" s="9" t="s">
-        <v>1225</v>
+        <v>1193</v>
       </c>
       <c r="E496" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F496" s="12">
-        <v>500.0</v>
+        <v>2500.0</v>
       </c>
     </row>
     <row r="497" spans="1:6" outlineLevel="3">
       <c r="A497" s="15">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="B497" s="8" t="s">
-        <v>1226</v>
+        <v>1194</v>
       </c>
       <c r="C497" s="9" t="s">
-        <v>1227</v>
+        <v>1195</v>
       </c>
       <c r="D497" s="9" t="s">
-        <v>1228</v>
+        <v>1196</v>
       </c>
       <c r="E497" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F497" s="12">
-        <v>750.0</v>
+        <v>2500.0</v>
       </c>
     </row>
     <row r="498" spans="1:6" outlineLevel="3">
       <c r="A498" s="15">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B498" s="8" t="s">
-        <v>1229</v>
+        <v>1197</v>
       </c>
       <c r="C498" s="9" t="s">
-        <v>1230</v>
+        <v>1198</v>
       </c>
       <c r="D498" s="9" t="s">
-        <v>1231</v>
+        <v>1199</v>
       </c>
       <c r="E498" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F498" s="12">
-        <v>890.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="499" spans="1:6" outlineLevel="3">
       <c r="A499" s="15">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="B499" s="8" t="s">
-        <v>1232</v>
+        <v>1200</v>
       </c>
       <c r="C499" s="9" t="s">
-        <v>1233</v>
+        <v>1201</v>
       </c>
       <c r="D499" s="9" t="s">
-        <v>1234</v>
+        <v>1202</v>
       </c>
       <c r="E499" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F499" s="12">
-        <v>450.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="500" spans="1:6" outlineLevel="3">
       <c r="A500" s="15">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="B500" s="8" t="s">
-        <v>1235</v>
+        <v>1203</v>
       </c>
       <c r="C500" s="9" t="s">
-        <v>1236</v>
+        <v>1204</v>
       </c>
       <c r="D500" s="9" t="s">
-        <v>1237</v>
+        <v>1205</v>
       </c>
       <c r="E500" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F500" s="12">
-        <v>490.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="501" spans="1:6" outlineLevel="3">
       <c r="A501" s="15">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="B501" s="8" t="s">
-        <v>1238</v>
+        <v>1206</v>
       </c>
       <c r="C501" s="9" t="s">
-        <v>1239</v>
+        <v>1207</v>
       </c>
       <c r="D501" s="9" t="s">
-        <v>1240</v>
+        <v>1208</v>
       </c>
       <c r="E501" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F501" s="12">
-        <v>490.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="502" spans="1:6" outlineLevel="3">
       <c r="A502" s="15">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="B502" s="8" t="s">
-        <v>1241</v>
+        <v>1209</v>
       </c>
       <c r="C502" s="9" t="s">
-        <v>1242</v>
+        <v>1210</v>
       </c>
       <c r="D502" s="9" t="s">
-        <v>1243</v>
+        <v>1211</v>
       </c>
       <c r="E502" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F502" s="12">
-        <v>400.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="503" spans="1:6" outlineLevel="3">
       <c r="A503" s="15">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B503" s="8" t="s">
-        <v>1244</v>
+        <v>1212</v>
       </c>
       <c r="C503" s="9" t="s">
-        <v>1245</v>
+        <v>1213</v>
       </c>
       <c r="D503" s="9" t="s">
-        <v>1246</v>
+        <v>1214</v>
       </c>
       <c r="E503" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F503" s="12">
-        <v>400.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="504" spans="1:6" outlineLevel="3">
       <c r="A504" s="15">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="B504" s="8" t="s">
-        <v>1247</v>
+        <v>1215</v>
       </c>
       <c r="C504" s="9" t="s">
-        <v>1248</v>
+        <v>1216</v>
       </c>
       <c r="D504" s="9" t="s">
-        <v>1249</v>
+        <v>1217</v>
       </c>
       <c r="E504" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F504" s="12">
-        <v>450.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="505" spans="1:6" outlineLevel="3">
       <c r="A505" s="15">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="B505" s="8" t="s">
-        <v>1250</v>
+        <v>1218</v>
       </c>
       <c r="C505" s="9" t="s">
-        <v>1251</v>
+        <v>1219</v>
       </c>
       <c r="D505" s="9" t="s">
-        <v>1252</v>
+        <v>1220</v>
       </c>
       <c r="E505" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F505" s="12">
-        <v>400.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="506" spans="1:6" outlineLevel="3">
       <c r="A506" s="15">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="B506" s="8" t="s">
-        <v>1253</v>
+        <v>1221</v>
       </c>
       <c r="C506" s="9" t="s">
-        <v>1254</v>
+        <v>1222</v>
       </c>
       <c r="D506" s="9" t="s">
-        <v>1255</v>
+        <v>1223</v>
       </c>
       <c r="E506" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F506" s="12">
-        <v>600.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="507" spans="1:6" outlineLevel="3">
       <c r="A507" s="15">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="B507" s="8" t="s">
-        <v>1256</v>
+        <v>1224</v>
       </c>
       <c r="C507" s="9" t="s">
-        <v>1257</v>
+        <v>1225</v>
       </c>
       <c r="D507" s="9" t="s">
-        <v>1258</v>
+        <v>1226</v>
       </c>
       <c r="E507" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F507" s="12">
-        <v>800.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="508" spans="1:6" outlineLevel="3">
       <c r="A508" s="15">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="B508" s="8" t="s">
-        <v>1259</v>
+        <v>1227</v>
       </c>
       <c r="C508" s="9" t="s">
-        <v>1260</v>
+        <v>1228</v>
       </c>
       <c r="D508" s="9" t="s">
-        <v>1261</v>
+        <v>1229</v>
       </c>
       <c r="E508" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F508" s="12">
-        <v>750.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="509" spans="1:6" outlineLevel="3">
       <c r="A509" s="15">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="B509" s="8" t="s">
-        <v>1262</v>
+        <v>1230</v>
       </c>
       <c r="C509" s="9" t="s">
-        <v>1263</v>
+        <v>1231</v>
       </c>
       <c r="D509" s="9" t="s">
-        <v>1264</v>
+        <v>1232</v>
       </c>
       <c r="E509" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F509" s="12">
-        <v>750.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="510" spans="1:6" outlineLevel="3">
       <c r="A510" s="15">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="B510" s="8" t="s">
-        <v>1265</v>
+        <v>1233</v>
       </c>
       <c r="C510" s="9" t="s">
-        <v>1266</v>
+        <v>1234</v>
       </c>
       <c r="D510" s="9" t="s">
-        <v>1267</v>
+        <v>1235</v>
       </c>
       <c r="E510" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F510" s="12">
-        <v>450.0</v>
+        <v>890.0</v>
       </c>
     </row>
     <row r="511" spans="1:6" outlineLevel="3">
       <c r="A511" s="15">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="B511" s="8" t="s">
-        <v>1268</v>
+        <v>1236</v>
       </c>
       <c r="C511" s="9" t="s">
-        <v>1269</v>
+        <v>1237</v>
       </c>
       <c r="D511" s="9" t="s">
-        <v>1270</v>
+        <v>1238</v>
       </c>
       <c r="E511" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F511" s="12">
-        <v>215.0</v>
-[...10 lines deleted...]
-      <c r="F512" s="10"/>
+        <v>450.0</v>
+      </c>
+    </row>
+    <row r="512" spans="1:6" outlineLevel="3">
+      <c r="A512" s="15">
+        <v>29</v>
+      </c>
+      <c r="B512" s="8" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C512" s="9" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D512" s="9" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E512" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F512" s="12">
+        <v>490.0</v>
+      </c>
     </row>
     <row r="513" spans="1:6" outlineLevel="3">
-      <c r="A513" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A513" s="15">
+        <v>30</v>
+      </c>
+      <c r="B513" s="8" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C513" s="9" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D513" s="9" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E513" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F513" s="12">
+        <v>490.0</v>
       </c>
     </row>
     <row r="514" spans="1:6" outlineLevel="3">
       <c r="A514" s="15">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="B514" s="8" t="s">
-        <v>1272</v>
+        <v>1245</v>
       </c>
       <c r="C514" s="9" t="s">
-        <v>1273</v>
+        <v>1246</v>
       </c>
       <c r="D514" s="9" t="s">
-        <v>1274</v>
+        <v>1247</v>
       </c>
       <c r="E514" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F514" s="12">
-        <v>230.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="515" spans="1:6" outlineLevel="3">
       <c r="A515" s="15">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="B515" s="8" t="s">
-        <v>1275</v>
+        <v>1248</v>
       </c>
       <c r="C515" s="9" t="s">
-        <v>1276</v>
+        <v>1249</v>
       </c>
       <c r="D515" s="9" t="s">
-        <v>1277</v>
+        <v>1250</v>
       </c>
       <c r="E515" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F515" s="12">
-        <v>260.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="516" spans="1:6" outlineLevel="3">
       <c r="A516" s="15">
-        <v>3</v>
+        <v>33</v>
       </c>
       <c r="B516" s="8" t="s">
-        <v>1278</v>
+        <v>1251</v>
       </c>
       <c r="C516" s="9" t="s">
-        <v>1279</v>
+        <v>1252</v>
       </c>
       <c r="D516" s="9" t="s">
-        <v>1280</v>
+        <v>1253</v>
       </c>
       <c r="E516" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F516" s="12">
-        <v>120.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="517" spans="1:6" outlineLevel="3">
       <c r="A517" s="15">
-        <v>4</v>
+        <v>34</v>
       </c>
       <c r="B517" s="8" t="s">
-        <v>1281</v>
+        <v>1254</v>
       </c>
       <c r="C517" s="9" t="s">
-        <v>1282</v>
+        <v>1255</v>
       </c>
       <c r="D517" s="9" t="s">
-        <v>1283</v>
+        <v>1256</v>
       </c>
       <c r="E517" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F517" s="12">
-        <v>80.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="518" spans="1:6" outlineLevel="3">
       <c r="A518" s="15">
-        <v>5</v>
+        <v>35</v>
       </c>
       <c r="B518" s="8" t="s">
-        <v>1284</v>
+        <v>1257</v>
       </c>
       <c r="C518" s="9" t="s">
-        <v>1285</v>
+        <v>1258</v>
       </c>
       <c r="D518" s="9" t="s">
-        <v>1286</v>
+        <v>1259</v>
       </c>
       <c r="E518" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F518" s="12">
-        <v>80.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="519" spans="1:6" outlineLevel="3">
       <c r="A519" s="15">
-        <v>6</v>
+        <v>36</v>
       </c>
       <c r="B519" s="8" t="s">
-        <v>1287</v>
+        <v>1260</v>
       </c>
       <c r="C519" s="9" t="s">
-        <v>1288</v>
+        <v>1261</v>
       </c>
       <c r="D519" s="9" t="s">
-        <v>1289</v>
+        <v>1262</v>
       </c>
       <c r="E519" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F519" s="12">
-        <v>80.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="520" spans="1:6" outlineLevel="3">
       <c r="A520" s="15">
+        <v>37</v>
+      </c>
+      <c r="B520" s="8" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C520" s="9" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D520" s="9" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E520" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F520" s="12">
+        <v>215.0</v>
+      </c>
+    </row>
+    <row r="521" spans="1:6" outlineLevel="2">
+      <c r="A521" s="17" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B521" s="2"/>
+      <c r="C521" s="2"/>
+      <c r="D521" s="2"/>
+      <c r="E521" s="2"/>
+      <c r="F521" s="10"/>
+    </row>
+    <row r="522" spans="1:6" outlineLevel="3">
+      <c r="A522" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B522" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C522" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D522" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B520" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A521" s="15">
+      <c r="E522" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B521" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A522" s="15">
+      <c r="F522" s="11" t="s">
         <v>9</v>
-      </c>
-[...13 lines deleted...]
-        <v>85.0</v>
       </c>
     </row>
     <row r="523" spans="1:6" outlineLevel="3">
       <c r="A523" s="15">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B523" s="8" t="s">
-        <v>1299</v>
+        <v>1267</v>
       </c>
       <c r="C523" s="9" t="s">
-        <v>1300</v>
+        <v>1268</v>
       </c>
       <c r="D523" s="9" t="s">
-        <v>1301</v>
+        <v>1269</v>
       </c>
       <c r="E523" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F523" s="12">
-        <v>80.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="524" spans="1:6" outlineLevel="3">
       <c r="A524" s="15">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B524" s="8" t="s">
-        <v>1302</v>
+        <v>1270</v>
       </c>
       <c r="C524" s="9" t="s">
-        <v>1303</v>
+        <v>1271</v>
       </c>
       <c r="D524" s="9" t="s">
-        <v>1304</v>
+        <v>1272</v>
       </c>
       <c r="E524" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F524" s="12">
-        <v>270.0</v>
+        <v>260.0</v>
       </c>
     </row>
     <row r="525" spans="1:6" outlineLevel="3">
       <c r="A525" s="15">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B525" s="8" t="s">
-        <v>1305</v>
+        <v>1273</v>
       </c>
       <c r="C525" s="9" t="s">
-        <v>1306</v>
+        <v>1274</v>
       </c>
       <c r="D525" s="9" t="s">
-        <v>1307</v>
+        <v>1275</v>
       </c>
       <c r="E525" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F525" s="12">
-        <v>80.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="526" spans="1:6" outlineLevel="3">
       <c r="A526" s="15">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B526" s="8" t="s">
-        <v>1308</v>
+        <v>1276</v>
       </c>
       <c r="C526" s="9" t="s">
-        <v>1309</v>
+        <v>1277</v>
       </c>
       <c r="D526" s="9" t="s">
-        <v>1310</v>
+        <v>1278</v>
       </c>
       <c r="E526" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F526" s="12">
-        <v>970.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="527" spans="1:6" outlineLevel="3">
       <c r="A527" s="15">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B527" s="8" t="s">
-        <v>1311</v>
+        <v>1279</v>
       </c>
       <c r="C527" s="9" t="s">
-        <v>1312</v>
+        <v>1280</v>
       </c>
       <c r="D527" s="9" t="s">
-        <v>1313</v>
+        <v>1281</v>
       </c>
       <c r="E527" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F527" s="12">
         <v>80.0</v>
       </c>
     </row>
-    <row r="528" spans="1:6" outlineLevel="2">
-[...7 lines deleted...]
-      <c r="F528" s="10"/>
+    <row r="528" spans="1:6" outlineLevel="3">
+      <c r="A528" s="15">
+        <v>6</v>
+      </c>
+      <c r="B528" s="8" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C528" s="9" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D528" s="9" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E528" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F528" s="12">
+        <v>80.0</v>
+      </c>
     </row>
     <row r="529" spans="1:6" outlineLevel="3">
-      <c r="A529" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D529" s="5" t="s">
+      <c r="A529" s="15">
         <v>7</v>
       </c>
-      <c r="E529" s="6" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B529" s="8" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C529" s="9" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D529" s="9" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E529" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F529" s="12">
+        <v>80.0</v>
       </c>
     </row>
     <row r="530" spans="1:6" outlineLevel="3">
       <c r="A530" s="15">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B530" s="8" t="s">
-        <v>1272</v>
+        <v>1288</v>
       </c>
       <c r="C530" s="9" t="s">
-        <v>1273</v>
+        <v>1289</v>
       </c>
       <c r="D530" s="9" t="s">
-        <v>1315</v>
+        <v>1290</v>
       </c>
       <c r="E530" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F530" s="12">
-        <v>230.0</v>
+        <v>85.0</v>
       </c>
     </row>
     <row r="531" spans="1:6" outlineLevel="3">
       <c r="A531" s="15">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B531" s="8" t="s">
-        <v>1316</v>
+        <v>1291</v>
       </c>
       <c r="C531" s="9" t="s">
-        <v>1317</v>
+        <v>1292</v>
       </c>
       <c r="D531" s="9" t="s">
-        <v>1318</v>
+        <v>1293</v>
       </c>
       <c r="E531" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F531" s="12">
-        <v>120.0</v>
+        <v>85.0</v>
       </c>
     </row>
     <row r="532" spans="1:6" outlineLevel="3">
       <c r="A532" s="15">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B532" s="8" t="s">
-        <v>1319</v>
+        <v>1294</v>
       </c>
       <c r="C532" s="9" t="s">
-        <v>1320</v>
+        <v>1295</v>
       </c>
       <c r="D532" s="9" t="s">
-        <v>1321</v>
+        <v>1296</v>
       </c>
       <c r="E532" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F532" s="12">
-        <v>130.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="533" spans="1:6" outlineLevel="3">
       <c r="A533" s="15">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B533" s="8" t="s">
-        <v>1322</v>
+        <v>1297</v>
       </c>
       <c r="C533" s="9" t="s">
-        <v>1323</v>
+        <v>1298</v>
       </c>
       <c r="D533" s="9" t="s">
-        <v>1324</v>
+        <v>1299</v>
       </c>
       <c r="E533" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F533" s="12">
-        <v>130.0</v>
+        <v>895.0</v>
       </c>
     </row>
     <row r="534" spans="1:6" outlineLevel="3">
       <c r="A534" s="15">
+        <v>12</v>
+      </c>
+      <c r="B534" s="8" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C534" s="9" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D534" s="9" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E534" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F534" s="12">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="535" spans="1:6" outlineLevel="2">
+      <c r="A535" s="17" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B535" s="2"/>
+      <c r="C535" s="2"/>
+      <c r="D535" s="2"/>
+      <c r="E535" s="2"/>
+      <c r="F535" s="10"/>
+    </row>
+    <row r="536" spans="1:6" outlineLevel="3">
+      <c r="A536" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B536" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B534" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A535" s="15">
+      <c r="C536" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B535" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A536" s="15">
+      <c r="D536" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B536" s="8" t="s">
-[...12 lines deleted...]
-        <v>80.0</v>
+      <c r="E536" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F536" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="537" spans="1:6" outlineLevel="3">
       <c r="A537" s="15">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B537" s="8" t="s">
-        <v>1334</v>
+        <v>1304</v>
       </c>
       <c r="C537" s="9" t="s">
-        <v>1335</v>
+        <v>1305</v>
       </c>
       <c r="D537" s="9" t="s">
-        <v>1336</v>
+        <v>1306</v>
       </c>
       <c r="E537" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F537" s="12">
-        <v>80.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="538" spans="1:6" outlineLevel="3">
       <c r="A538" s="15">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B538" s="8" t="s">
-        <v>1337</v>
+        <v>1307</v>
       </c>
       <c r="C538" s="9" t="s">
-        <v>1338</v>
+        <v>1308</v>
       </c>
       <c r="D538" s="9" t="s">
-        <v>1339</v>
+        <v>1309</v>
       </c>
       <c r="E538" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F538" s="12">
-        <v>80.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="539" spans="1:6" outlineLevel="3">
       <c r="A539" s="15">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B539" s="8" t="s">
-        <v>1340</v>
+        <v>1310</v>
       </c>
       <c r="C539" s="9" t="s">
-        <v>1341</v>
+        <v>1311</v>
       </c>
       <c r="D539" s="9" t="s">
-        <v>1342</v>
+        <v>1312</v>
       </c>
       <c r="E539" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F539" s="12">
-        <v>80.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="540" spans="1:6" outlineLevel="3">
       <c r="A540" s="15">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B540" s="8" t="s">
-        <v>1343</v>
+        <v>1313</v>
       </c>
       <c r="C540" s="9" t="s">
-        <v>1344</v>
+        <v>1314</v>
       </c>
       <c r="D540" s="9" t="s">
-        <v>1345</v>
+        <v>1315</v>
       </c>
       <c r="E540" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F540" s="12">
-        <v>80.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="541" spans="1:6" outlineLevel="3">
       <c r="A541" s="15">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B541" s="8" t="s">
-        <v>1346</v>
+        <v>1316</v>
       </c>
       <c r="C541" s="9" t="s">
-        <v>1347</v>
+        <v>1317</v>
       </c>
       <c r="D541" s="9" t="s">
-        <v>1348</v>
+        <v>1318</v>
       </c>
       <c r="E541" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F541" s="12">
-        <v>70.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="542" spans="1:6" outlineLevel="3">
       <c r="A542" s="15">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="B542" s="8" t="s">
-        <v>1349</v>
+        <v>1319</v>
       </c>
       <c r="C542" s="9" t="s">
-        <v>1350</v>
+        <v>1320</v>
       </c>
       <c r="D542" s="9" t="s">
-        <v>1351</v>
+        <v>1321</v>
       </c>
       <c r="E542" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F542" s="12">
-        <v>70.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="543" spans="1:6" outlineLevel="3">
       <c r="A543" s="15">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B543" s="8" t="s">
-        <v>1352</v>
+        <v>1322</v>
       </c>
       <c r="C543" s="9" t="s">
-        <v>1353</v>
+        <v>1323</v>
       </c>
       <c r="D543" s="9" t="s">
-        <v>1354</v>
+        <v>1324</v>
       </c>
       <c r="E543" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F543" s="12">
         <v>80.0</v>
       </c>
     </row>
     <row r="544" spans="1:6" outlineLevel="3">
       <c r="A544" s="15">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B544" s="8" t="s">
-        <v>1355</v>
+        <v>1325</v>
       </c>
       <c r="C544" s="9" t="s">
-        <v>1356</v>
+        <v>1326</v>
       </c>
       <c r="D544" s="9" t="s">
-        <v>1357</v>
+        <v>1327</v>
       </c>
       <c r="E544" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F544" s="12">
-        <v>270.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="545" spans="1:6" outlineLevel="3">
       <c r="A545" s="15">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B545" s="8" t="s">
-        <v>1358</v>
+        <v>1328</v>
       </c>
       <c r="C545" s="9" t="s">
-        <v>1359</v>
+        <v>1329</v>
       </c>
       <c r="D545" s="9" t="s">
-        <v>1360</v>
+        <v>1330</v>
       </c>
       <c r="E545" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F545" s="12">
-        <v>120.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="546" spans="1:6" outlineLevel="3">
       <c r="A546" s="15">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B546" s="8" t="s">
-        <v>1361</v>
+        <v>1331</v>
       </c>
       <c r="C546" s="9" t="s">
-        <v>1362</v>
+        <v>1332</v>
       </c>
       <c r="D546" s="9" t="s">
-        <v>1363</v>
+        <v>1333</v>
       </c>
       <c r="E546" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F546" s="12">
-        <v>120.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="547" spans="1:6" outlineLevel="3">
       <c r="A547" s="15">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="B547" s="8" t="s">
-        <v>1364</v>
+        <v>1334</v>
       </c>
       <c r="C547" s="9" t="s">
-        <v>1365</v>
+        <v>1335</v>
       </c>
       <c r="D547" s="9" t="s">
-        <v>1366</v>
+        <v>1336</v>
       </c>
       <c r="E547" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F547" s="12">
-        <v>85.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="548" spans="1:6" outlineLevel="3">
       <c r="A548" s="15">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="B548" s="8" t="s">
-        <v>1367</v>
+        <v>1337</v>
       </c>
       <c r="C548" s="9" t="s">
-        <v>1368</v>
+        <v>1338</v>
       </c>
       <c r="D548" s="9" t="s">
-        <v>1369</v>
+        <v>1339</v>
       </c>
       <c r="E548" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F548" s="12">
-        <v>85.0</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="549" spans="1:6" outlineLevel="3">
       <c r="A549" s="15">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="B549" s="8" t="s">
-        <v>1370</v>
+        <v>1340</v>
       </c>
       <c r="C549" s="9" t="s">
-        <v>1371</v>
+        <v>1341</v>
       </c>
       <c r="D549" s="9" t="s">
-        <v>1372</v>
+        <v>1342</v>
       </c>
       <c r="E549" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F549" s="12">
-        <v>135.0</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="550" spans="1:6" outlineLevel="3">
       <c r="A550" s="15">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="B550" s="8" t="s">
-        <v>1373</v>
+        <v>1343</v>
       </c>
       <c r="C550" s="9" t="s">
-        <v>1374</v>
+        <v>1344</v>
       </c>
       <c r="D550" s="9" t="s">
-        <v>1375</v>
+        <v>1345</v>
       </c>
       <c r="E550" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F550" s="12">
-        <v>120.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="551" spans="1:6" outlineLevel="3">
       <c r="A551" s="15">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="B551" s="8" t="s">
-        <v>1376</v>
+        <v>1346</v>
       </c>
       <c r="C551" s="9" t="s">
-        <v>1377</v>
+        <v>1347</v>
       </c>
       <c r="D551" s="9" t="s">
-        <v>1378</v>
+        <v>1348</v>
       </c>
       <c r="E551" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F551" s="12">
-        <v>90.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="552" spans="1:6" outlineLevel="3">
       <c r="A552" s="15">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="B552" s="8" t="s">
-        <v>1379</v>
+        <v>1349</v>
       </c>
       <c r="C552" s="9" t="s">
-        <v>1380</v>
+        <v>1350</v>
       </c>
       <c r="D552" s="9" t="s">
-        <v>1381</v>
+        <v>1351</v>
       </c>
       <c r="E552" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F552" s="12">
-        <v>120.0</v>
+        <v>85.0</v>
       </c>
     </row>
     <row r="553" spans="1:6" outlineLevel="3">
       <c r="A553" s="15">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B553" s="8" t="s">
-        <v>1382</v>
+        <v>1352</v>
       </c>
       <c r="C553" s="9" t="s">
-        <v>1383</v>
+        <v>1353</v>
       </c>
       <c r="D553" s="9" t="s">
-        <v>1384</v>
+        <v>1354</v>
       </c>
       <c r="E553" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F553" s="12">
-        <v>120.0</v>
+        <v>85.0</v>
       </c>
     </row>
     <row r="554" spans="1:6" outlineLevel="3">
       <c r="A554" s="15">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="B554" s="8" t="s">
-        <v>1385</v>
+        <v>1355</v>
       </c>
       <c r="C554" s="9" t="s">
-        <v>1386</v>
+        <v>1356</v>
       </c>
       <c r="D554" s="9" t="s">
-        <v>1387</v>
+        <v>1357</v>
       </c>
       <c r="E554" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F554" s="12">
-        <v>200.0</v>
+        <v>135.0</v>
       </c>
     </row>
     <row r="555" spans="1:6" outlineLevel="3">
       <c r="A555" s="15">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B555" s="8" t="s">
-        <v>1388</v>
+        <v>1358</v>
       </c>
       <c r="C555" s="9" t="s">
-        <v>1389</v>
+        <v>1359</v>
       </c>
       <c r="D555" s="9" t="s">
-        <v>1390</v>
+        <v>1360</v>
       </c>
       <c r="E555" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F555" s="12">
-        <v>200.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="556" spans="1:6" outlineLevel="3">
       <c r="A556" s="15">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B556" s="8" t="s">
-        <v>1391</v>
+        <v>1361</v>
       </c>
       <c r="C556" s="9" t="s">
-        <v>1392</v>
+        <v>1362</v>
       </c>
       <c r="D556" s="9" t="s">
-        <v>1393</v>
+        <v>1363</v>
       </c>
       <c r="E556" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F556" s="12">
         <v>120.0</v>
       </c>
     </row>
     <row r="557" spans="1:6" outlineLevel="3">
       <c r="A557" s="15">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="B557" s="8" t="s">
-        <v>1394</v>
+        <v>1364</v>
       </c>
       <c r="C557" s="9" t="s">
-        <v>1395</v>
+        <v>1365</v>
       </c>
       <c r="D557" s="9" t="s">
-        <v>1396</v>
+        <v>1366</v>
       </c>
       <c r="E557" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F557" s="12">
-        <v>135.0</v>
+        <v>145.0</v>
       </c>
     </row>
     <row r="558" spans="1:6" outlineLevel="3">
       <c r="A558" s="15">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B558" s="8" t="s">
-        <v>1397</v>
+        <v>1367</v>
       </c>
       <c r="C558" s="9" t="s">
-        <v>1398</v>
+        <v>1368</v>
       </c>
       <c r="D558" s="9" t="s">
-        <v>1399</v>
+        <v>1369</v>
       </c>
       <c r="E558" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F558" s="12">
-        <v>90.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="559" spans="1:6" outlineLevel="3">
       <c r="A559" s="15">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="B559" s="8" t="s">
-        <v>1400</v>
+        <v>1370</v>
       </c>
       <c r="C559" s="9" t="s">
-        <v>1401</v>
+        <v>1371</v>
       </c>
       <c r="D559" s="9" t="s">
-        <v>1402</v>
+        <v>1372</v>
       </c>
       <c r="E559" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F559" s="12">
-        <v>90.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="560" spans="1:6" outlineLevel="3">
       <c r="A560" s="15">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="B560" s="8" t="s">
-        <v>1403</v>
+        <v>1373</v>
       </c>
       <c r="C560" s="9" t="s">
-        <v>1404</v>
+        <v>1374</v>
       </c>
       <c r="D560" s="9" t="s">
-        <v>1405</v>
+        <v>1375</v>
       </c>
       <c r="E560" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F560" s="12">
-        <v>240.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="561" spans="1:6" outlineLevel="3">
       <c r="A561" s="15">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="B561" s="8" t="s">
-        <v>1406</v>
+        <v>1376</v>
       </c>
       <c r="C561" s="9" t="s">
-        <v>1407</v>
+        <v>1377</v>
       </c>
       <c r="D561" s="9" t="s">
-        <v>1408</v>
+        <v>1378</v>
       </c>
       <c r="E561" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F561" s="12">
-        <v>165.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="562" spans="1:6" outlineLevel="3">
       <c r="A562" s="15">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="B562" s="8" t="s">
-        <v>1409</v>
+        <v>1379</v>
       </c>
       <c r="C562" s="9" t="s">
-        <v>1410</v>
+        <v>1380</v>
       </c>
       <c r="D562" s="9" t="s">
-        <v>1411</v>
+        <v>1381</v>
       </c>
       <c r="E562" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F562" s="12">
-        <v>80.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="563" spans="1:6" outlineLevel="3">
       <c r="A563" s="15">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="B563" s="8" t="s">
-        <v>1412</v>
+        <v>1382</v>
       </c>
       <c r="C563" s="9" t="s">
-        <v>1413</v>
+        <v>1383</v>
       </c>
       <c r="D563" s="9" t="s">
-        <v>1414</v>
+        <v>1384</v>
       </c>
       <c r="E563" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F563" s="12">
-        <v>80.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="564" spans="1:6" outlineLevel="3">
       <c r="A564" s="15">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="B564" s="8" t="s">
-        <v>1415</v>
+        <v>1385</v>
       </c>
       <c r="C564" s="9" t="s">
-        <v>1416</v>
+        <v>1386</v>
       </c>
       <c r="D564" s="9" t="s">
-        <v>1417</v>
+        <v>1387</v>
       </c>
       <c r="E564" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F564" s="12">
-        <v>80.0</v>
-[...10 lines deleted...]
-      <c r="F565" s="10"/>
+        <v>145.0</v>
+      </c>
+    </row>
+    <row r="565" spans="1:6" outlineLevel="3">
+      <c r="A565" s="15">
+        <v>29</v>
+      </c>
+      <c r="B565" s="8" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C565" s="9" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D565" s="9" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E565" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F565" s="12">
+        <v>90.0</v>
+      </c>
     </row>
     <row r="566" spans="1:6" outlineLevel="3">
-      <c r="A566" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A566" s="15">
+        <v>30</v>
+      </c>
+      <c r="B566" s="8" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C566" s="9" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D566" s="9" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E566" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F566" s="12">
+        <v>90.0</v>
       </c>
     </row>
     <row r="567" spans="1:6" outlineLevel="3">
       <c r="A567" s="15">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="B567" s="8" t="s">
-        <v>1419</v>
+        <v>1394</v>
       </c>
       <c r="C567" s="9" t="s">
-        <v>1420</v>
+        <v>1395</v>
       </c>
       <c r="D567" s="9" t="s">
-        <v>1421</v>
+        <v>1396</v>
       </c>
       <c r="E567" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F567" s="12">
-        <v>750.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="568" spans="1:6" outlineLevel="3">
       <c r="A568" s="15">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="B568" s="8" t="s">
-        <v>1422</v>
+        <v>1397</v>
       </c>
       <c r="C568" s="9" t="s">
-        <v>1423</v>
+        <v>1398</v>
       </c>
       <c r="D568" s="9" t="s">
-        <v>1424</v>
+        <v>1399</v>
       </c>
       <c r="E568" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F568" s="12">
-        <v>750.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="569" spans="1:6" outlineLevel="3">
       <c r="A569" s="15">
-        <v>3</v>
+        <v>33</v>
       </c>
       <c r="B569" s="8" t="s">
-        <v>1425</v>
+        <v>1400</v>
       </c>
       <c r="C569" s="9" t="s">
-        <v>1426</v>
+        <v>1401</v>
       </c>
       <c r="D569" s="9" t="s">
-        <v>1427</v>
+        <v>1402</v>
       </c>
       <c r="E569" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F569" s="12">
-        <v>830.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="570" spans="1:6" outlineLevel="3">
       <c r="A570" s="15">
+        <v>34</v>
+      </c>
+      <c r="B570" s="8" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C570" s="9" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D570" s="9" t="s">
+        <v>1405</v>
+      </c>
+      <c r="E570" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F570" s="12">
+        <v>130.0</v>
+      </c>
+    </row>
+    <row r="571" spans="1:6" outlineLevel="2">
+      <c r="A571" s="17" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B571" s="2"/>
+      <c r="C571" s="2"/>
+      <c r="D571" s="2"/>
+      <c r="E571" s="2"/>
+      <c r="F571" s="10"/>
+    </row>
+    <row r="572" spans="1:6" outlineLevel="3">
+      <c r="A572" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B570" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A571" s="15">
+      <c r="B572" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B571" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A572" s="15">
+      <c r="C572" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B572" s="8" t="s">
-[...12 lines deleted...]
-        <v>600.0</v>
+      <c r="D572" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E572" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F572" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="573" spans="1:6" outlineLevel="3">
       <c r="A573" s="15">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B573" s="8" t="s">
-        <v>1437</v>
+        <v>1407</v>
       </c>
       <c r="C573" s="9" t="s">
-        <v>1438</v>
+        <v>1408</v>
       </c>
       <c r="D573" s="9" t="s">
-        <v>1439</v>
+        <v>1409</v>
       </c>
       <c r="E573" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F573" s="12">
         <v>750.0</v>
       </c>
     </row>
     <row r="574" spans="1:6" outlineLevel="3">
       <c r="A574" s="15">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B574" s="8" t="s">
-        <v>1440</v>
+        <v>1410</v>
       </c>
       <c r="C574" s="9" t="s">
-        <v>1441</v>
+        <v>1411</v>
       </c>
       <c r="D574" s="9" t="s">
-        <v>1442</v>
+        <v>1412</v>
       </c>
       <c r="E574" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F574" s="12">
         <v>750.0</v>
       </c>
     </row>
     <row r="575" spans="1:6" outlineLevel="3">
       <c r="A575" s="15">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B575" s="8" t="s">
-        <v>1443</v>
+        <v>1413</v>
       </c>
       <c r="C575" s="9" t="s">
-        <v>1444</v>
+        <v>1414</v>
       </c>
       <c r="D575" s="9" t="s">
-        <v>1445</v>
+        <v>1415</v>
       </c>
       <c r="E575" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F575" s="12">
-        <v>1150.0</v>
+        <v>830.0</v>
       </c>
     </row>
     <row r="576" spans="1:6" outlineLevel="3">
       <c r="A576" s="15">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B576" s="8" t="s">
-        <v>1446</v>
+        <v>1416</v>
       </c>
       <c r="C576" s="9" t="s">
-        <v>1447</v>
+        <v>1417</v>
       </c>
       <c r="D576" s="9" t="s">
-        <v>1448</v>
+        <v>1418</v>
       </c>
       <c r="E576" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F576" s="12">
-        <v>1120.0</v>
+        <v>1400.0</v>
       </c>
     </row>
     <row r="577" spans="1:6" outlineLevel="3">
       <c r="A577" s="15">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B577" s="8" t="s">
-        <v>1449</v>
+        <v>1419</v>
       </c>
       <c r="C577" s="9" t="s">
-        <v>1450</v>
+        <v>1420</v>
       </c>
       <c r="D577" s="9" t="s">
-        <v>1451</v>
+        <v>1421</v>
       </c>
       <c r="E577" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F577" s="12">
-        <v>770.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="578" spans="1:6" outlineLevel="3">
       <c r="A578" s="15">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B578" s="8" t="s">
-        <v>1452</v>
+        <v>1422</v>
       </c>
       <c r="C578" s="9" t="s">
-        <v>1453</v>
+        <v>1423</v>
       </c>
       <c r="D578" s="9" t="s">
-        <v>1454</v>
+        <v>1424</v>
       </c>
       <c r="E578" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F578" s="12">
-        <v>770.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="579" spans="1:6" outlineLevel="3">
       <c r="A579" s="15">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B579" s="8" t="s">
-        <v>1455</v>
+        <v>1425</v>
       </c>
       <c r="C579" s="9" t="s">
-        <v>1456</v>
+        <v>1426</v>
       </c>
       <c r="D579" s="9" t="s">
-        <v>1457</v>
+        <v>1427</v>
       </c>
       <c r="E579" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F579" s="12">
-        <v>770.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="580" spans="1:6" outlineLevel="3">
       <c r="A580" s="15">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B580" s="8" t="s">
-        <v>1458</v>
+        <v>1428</v>
       </c>
       <c r="C580" s="9" t="s">
-        <v>1459</v>
+        <v>1429</v>
       </c>
       <c r="D580" s="9" t="s">
-        <v>1460</v>
+        <v>1430</v>
       </c>
       <c r="E580" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F580" s="12">
-        <v>655.0</v>
+        <v>1150.0</v>
       </c>
     </row>
     <row r="581" spans="1:6" outlineLevel="3">
       <c r="A581" s="15">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B581" s="8" t="s">
-        <v>1461</v>
+        <v>1431</v>
       </c>
       <c r="C581" s="9" t="s">
-        <v>1462</v>
+        <v>1432</v>
       </c>
       <c r="D581" s="9" t="s">
-        <v>1463</v>
+        <v>1433</v>
       </c>
       <c r="E581" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F581" s="12">
-        <v>1280.0</v>
+        <v>1120.0</v>
       </c>
     </row>
     <row r="582" spans="1:6" outlineLevel="3">
       <c r="A582" s="15">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B582" s="8" t="s">
-        <v>1464</v>
+        <v>1434</v>
       </c>
       <c r="C582" s="9" t="s">
-        <v>1465</v>
+        <v>1435</v>
       </c>
       <c r="D582" s="9" t="s">
-        <v>1466</v>
+        <v>1436</v>
       </c>
       <c r="E582" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F582" s="12">
-        <v>1280.0</v>
+        <v>770.0</v>
       </c>
     </row>
     <row r="583" spans="1:6" outlineLevel="3">
       <c r="A583" s="15">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="B583" s="8" t="s">
-        <v>1467</v>
+        <v>1437</v>
       </c>
       <c r="C583" s="9" t="s">
-        <v>1468</v>
+        <v>1438</v>
       </c>
       <c r="D583" s="9" t="s">
-        <v>1469</v>
+        <v>1439</v>
       </c>
       <c r="E583" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F583" s="12">
-        <v>1280.0</v>
+        <v>770.0</v>
       </c>
     </row>
     <row r="584" spans="1:6" outlineLevel="3">
       <c r="A584" s="15">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B584" s="8" t="s">
-        <v>1470</v>
+        <v>1440</v>
       </c>
       <c r="C584" s="9" t="s">
-        <v>1471</v>
+        <v>1441</v>
       </c>
       <c r="D584" s="9" t="s">
-        <v>1472</v>
+        <v>1442</v>
       </c>
       <c r="E584" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F584" s="12">
-        <v>1280.0</v>
+        <v>770.0</v>
       </c>
     </row>
     <row r="585" spans="1:6" outlineLevel="3">
       <c r="A585" s="15">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B585" s="8" t="s">
-        <v>1473</v>
+        <v>1443</v>
       </c>
       <c r="C585" s="9" t="s">
-        <v>1474</v>
+        <v>1444</v>
       </c>
       <c r="D585" s="9" t="s">
-        <v>1475</v>
+        <v>1445</v>
       </c>
       <c r="E585" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F585" s="12">
-        <v>1280.0</v>
+        <v>710.0</v>
       </c>
     </row>
     <row r="586" spans="1:6" outlineLevel="3">
       <c r="A586" s="15">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B586" s="8" t="s">
-        <v>1476</v>
+        <v>1446</v>
       </c>
       <c r="C586" s="9" t="s">
-        <v>1477</v>
+        <v>1447</v>
       </c>
       <c r="D586" s="9" t="s">
-        <v>1478</v>
+        <v>1448</v>
       </c>
       <c r="E586" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F586" s="12">
-        <v>1280.0</v>
+        <v>655.0</v>
       </c>
     </row>
     <row r="587" spans="1:6" outlineLevel="3">
       <c r="A587" s="15">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="B587" s="8" t="s">
-        <v>1479</v>
+        <v>1449</v>
       </c>
       <c r="C587" s="9" t="s">
-        <v>1480</v>
+        <v>1450</v>
       </c>
       <c r="D587" s="9" t="s">
-        <v>1481</v>
+        <v>1451</v>
       </c>
       <c r="E587" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F587" s="12">
-        <v>670.0</v>
+        <v>655.0</v>
       </c>
     </row>
     <row r="588" spans="1:6" outlineLevel="3">
       <c r="A588" s="15">
+        <v>16</v>
+      </c>
+      <c r="B588" s="8" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C588" s="9" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D588" s="9" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E588" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F588" s="12">
+        <v>1280.0</v>
+      </c>
+    </row>
+    <row r="589" spans="1:6" outlineLevel="3">
+      <c r="A589" s="15">
+        <v>17</v>
+      </c>
+      <c r="B589" s="8" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C589" s="9" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D589" s="9" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E589" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F589" s="12">
+        <v>1280.0</v>
+      </c>
+    </row>
+    <row r="590" spans="1:6" outlineLevel="3">
+      <c r="A590" s="15">
+        <v>18</v>
+      </c>
+      <c r="B590" s="8" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C590" s="9" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D590" s="9" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E590" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F590" s="12">
+        <v>1280.0</v>
+      </c>
+    </row>
+    <row r="591" spans="1:6" outlineLevel="3">
+      <c r="A591" s="15">
+        <v>19</v>
+      </c>
+      <c r="B591" s="8" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C591" s="9" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D591" s="9" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E591" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F591" s="12">
+        <v>1280.0</v>
+      </c>
+    </row>
+    <row r="592" spans="1:6" outlineLevel="3">
+      <c r="A592" s="15">
+        <v>20</v>
+      </c>
+      <c r="B592" s="8" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C592" s="9" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D592" s="9" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E592" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F592" s="12">
+        <v>1280.0</v>
+      </c>
+    </row>
+    <row r="593" spans="1:6" outlineLevel="3">
+      <c r="A593" s="15">
+        <v>21</v>
+      </c>
+      <c r="B593" s="8" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C593" s="9" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D593" s="9" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E593" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F593" s="12">
+        <v>1280.0</v>
+      </c>
+    </row>
+    <row r="594" spans="1:6" outlineLevel="3">
+      <c r="A594" s="15">
         <v>22</v>
       </c>
-      <c r="B588" s="8" t="s">
+      <c r="B594" s="8" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C594" s="9" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D594" s="9" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E594" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F594" s="12">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="595" spans="1:6" outlineLevel="3">
+      <c r="A595" s="15">
+        <v>23</v>
+      </c>
+      <c r="B595" s="8" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C595" s="9" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D595" s="9" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E595" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F595" s="12">
+        <v>670.0</v>
+      </c>
+    </row>
+    <row r="596" spans="1:6" outlineLevel="3">
+      <c r="A596" s="15">
+        <v>24</v>
+      </c>
+      <c r="B596" s="8" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C596" s="9" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D596" s="9" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E596" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F596" s="12">
+        <v>670.0</v>
+      </c>
+    </row>
+    <row r="597" spans="1:6" outlineLevel="1">
+      <c r="A597" s="16" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B597" s="2"/>
+      <c r="C597" s="2"/>
+      <c r="D597" s="2"/>
+      <c r="E597" s="2"/>
+      <c r="F597" s="10"/>
+    </row>
+    <row r="598" spans="1:6" outlineLevel="2">
+      <c r="A598" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B598" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C598" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D598" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E598" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F598" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="599" spans="1:6" outlineLevel="2">
+      <c r="A599" s="15">
+        <v>1</v>
+      </c>
+      <c r="B599" s="8" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C599" s="9" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D599" s="9" t="s">
         <v>1482</v>
       </c>
-      <c r="C588" s="9" t="s">
+      <c r="E599" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F599" s="12">
+        <v>140.0</v>
+      </c>
+    </row>
+    <row r="600" spans="1:6" outlineLevel="2">
+      <c r="A600" s="15">
+        <v>2</v>
+      </c>
+      <c r="B600" s="8" t="s">
         <v>1483</v>
       </c>
-      <c r="D588" s="9" t="s">
+      <c r="C600" s="9" t="s">
         <v>1484</v>
       </c>
-      <c r="E588" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A589" s="16" t="s">
+      <c r="D600" s="9" t="s">
         <v>1485</v>
       </c>
-      <c r="B589" s="2"/>
-[...29 lines deleted...]
-      <c r="B591" s="8" t="s">
+      <c r="E600" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F600" s="12">
+        <v>215.0</v>
+      </c>
+    </row>
+    <row r="601" spans="1:6" outlineLevel="2">
+      <c r="A601" s="15">
+        <v>3</v>
+      </c>
+      <c r="B601" s="8" t="s">
         <v>1486</v>
       </c>
-      <c r="C591" s="9" t="s">
+      <c r="C601" s="9" t="s">
         <v>1487</v>
       </c>
-      <c r="D591" s="9" t="s">
+      <c r="D601" s="9" t="s">
         <v>1488</v>
-      </c>
-[...188 lines deleted...]
-        <v>1513</v>
       </c>
       <c r="E601" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F601" s="12">
         <v>250.0</v>
       </c>
     </row>
-    <row r="602" spans="1:6" outlineLevel="3">
+    <row r="602" spans="1:6" outlineLevel="2">
       <c r="A602" s="15">
+        <v>4</v>
+      </c>
+      <c r="B602" s="8" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C602" s="9" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D602" s="9" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E602" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F602" s="12">
+        <v>400.0</v>
+      </c>
+    </row>
+    <row r="603" spans="1:6" outlineLevel="2">
+      <c r="A603" s="17" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B603" s="2"/>
+      <c r="C603" s="2"/>
+      <c r="D603" s="2"/>
+      <c r="E603" s="2"/>
+      <c r="F603" s="10"/>
+    </row>
+    <row r="604" spans="1:6" outlineLevel="3">
+      <c r="A604" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B604" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B602" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A603" s="15">
+      <c r="C604" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B603" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A604" s="15">
+      <c r="D604" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B604" s="8" t="s">
-[...12 lines deleted...]
-        <v>205.0</v>
+      <c r="E604" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F604" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="605" spans="1:6" outlineLevel="3">
       <c r="A605" s="15">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B605" s="8" t="s">
-        <v>1523</v>
+        <v>1493</v>
       </c>
       <c r="C605" s="9" t="s">
-        <v>1524</v>
+        <v>1494</v>
       </c>
       <c r="D605" s="9" t="s">
-        <v>1525</v>
+        <v>1495</v>
       </c>
       <c r="E605" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F605" s="12">
-        <v>260.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="606" spans="1:6" outlineLevel="3">
       <c r="A606" s="15">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B606" s="8" t="s">
-        <v>1526</v>
+        <v>1496</v>
       </c>
       <c r="C606" s="9" t="s">
-        <v>1527</v>
+        <v>1497</v>
       </c>
       <c r="D606" s="9" t="s">
-        <v>1528</v>
+        <v>1498</v>
       </c>
       <c r="E606" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F606" s="12">
-        <v>130.0</v>
+        <v>260.0</v>
       </c>
     </row>
     <row r="607" spans="1:6" outlineLevel="3">
       <c r="A607" s="15">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B607" s="8" t="s">
-        <v>1529</v>
+        <v>1499</v>
       </c>
       <c r="C607" s="9" t="s">
-        <v>1530</v>
+        <v>1500</v>
       </c>
       <c r="D607" s="9" t="s">
-        <v>1531</v>
+        <v>1501</v>
       </c>
       <c r="E607" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F607" s="12">
-        <v>205.0</v>
+        <v>240.0</v>
       </c>
     </row>
     <row r="608" spans="1:6" outlineLevel="3">
       <c r="A608" s="15">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B608" s="8" t="s">
-        <v>1532</v>
+        <v>1502</v>
       </c>
       <c r="C608" s="9" t="s">
-        <v>1533</v>
+        <v>1503</v>
       </c>
       <c r="D608" s="9" t="s">
-        <v>1534</v>
+        <v>1504</v>
       </c>
       <c r="E608" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F608" s="12">
-        <v>180.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="609" spans="1:6" outlineLevel="3">
       <c r="A609" s="15">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B609" s="8" t="s">
-        <v>1535</v>
+        <v>1505</v>
       </c>
       <c r="C609" s="9" t="s">
-        <v>1536</v>
+        <v>1506</v>
       </c>
       <c r="D609" s="9" t="s">
-        <v>1537</v>
+        <v>1507</v>
       </c>
       <c r="E609" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F609" s="12">
-        <v>400.0</v>
+        <v>485.0</v>
       </c>
     </row>
     <row r="610" spans="1:6" outlineLevel="3">
       <c r="A610" s="15">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="B610" s="8" t="s">
-        <v>1538</v>
+        <v>1508</v>
       </c>
       <c r="C610" s="9" t="s">
-        <v>1539</v>
+        <v>1509</v>
       </c>
       <c r="D610" s="9" t="s">
-        <v>1540</v>
+        <v>1510</v>
       </c>
       <c r="E610" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F610" s="12">
-        <v>380.0</v>
+        <v>205.0</v>
       </c>
     </row>
     <row r="611" spans="1:6" outlineLevel="3">
       <c r="A611" s="15">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B611" s="8" t="s">
-        <v>1541</v>
+        <v>1511</v>
       </c>
       <c r="C611" s="9" t="s">
-        <v>1542</v>
+        <v>1512</v>
       </c>
       <c r="D611" s="9" t="s">
-        <v>1543</v>
+        <v>1513</v>
       </c>
       <c r="E611" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F611" s="12">
-        <v>480.0</v>
+        <v>260.0</v>
       </c>
     </row>
     <row r="612" spans="1:6" outlineLevel="3">
       <c r="A612" s="15">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B612" s="8" t="s">
-        <v>1544</v>
+        <v>1514</v>
       </c>
       <c r="C612" s="9" t="s">
-        <v>1545</v>
+        <v>1515</v>
       </c>
       <c r="D612" s="9" t="s">
-        <v>1546</v>
+        <v>1516</v>
       </c>
       <c r="E612" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F612" s="12">
-        <v>535.0</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="613" spans="1:6" outlineLevel="3">
       <c r="A613" s="15">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B613" s="8" t="s">
-        <v>1547</v>
+        <v>1517</v>
       </c>
       <c r="C613" s="9" t="s">
-        <v>1548</v>
+        <v>1518</v>
       </c>
       <c r="D613" s="9" t="s">
-        <v>1549</v>
+        <v>1519</v>
       </c>
       <c r="E613" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F613" s="12">
-        <v>405.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="614" spans="1:6" outlineLevel="3">
       <c r="A614" s="15">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B614" s="8" t="s">
-        <v>1550</v>
+        <v>1520</v>
       </c>
       <c r="C614" s="9" t="s">
-        <v>1551</v>
+        <v>1521</v>
       </c>
       <c r="D614" s="9" t="s">
-        <v>1552</v>
+        <v>1522</v>
       </c>
       <c r="E614" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F614" s="12">
-        <v>835.0</v>
+        <v>480.0</v>
       </c>
     </row>
     <row r="615" spans="1:6" outlineLevel="3">
       <c r="A615" s="15">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="B615" s="8" t="s">
-        <v>1553</v>
+        <v>1523</v>
       </c>
       <c r="C615" s="9" t="s">
-        <v>1554</v>
+        <v>1524</v>
       </c>
       <c r="D615" s="9" t="s">
-        <v>1555</v>
+        <v>1525</v>
       </c>
       <c r="E615" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F615" s="12">
-        <v>870.0</v>
+        <v>535.0</v>
       </c>
     </row>
     <row r="616" spans="1:6" outlineLevel="3">
       <c r="A616" s="15">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="B616" s="8" t="s">
-        <v>1556</v>
+        <v>1526</v>
       </c>
       <c r="C616" s="9" t="s">
-        <v>1557</v>
+        <v>1527</v>
       </c>
       <c r="D616" s="9" t="s">
-        <v>1558</v>
+        <v>1528</v>
       </c>
       <c r="E616" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F616" s="12">
-        <v>335.0</v>
+        <v>870.0</v>
       </c>
     </row>
     <row r="617" spans="1:6" outlineLevel="3">
       <c r="A617" s="15">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="B617" s="8" t="s">
-        <v>1559</v>
+        <v>1529</v>
       </c>
       <c r="C617" s="9" t="s">
-        <v>1560</v>
+        <v>1530</v>
       </c>
       <c r="D617" s="9" t="s">
-        <v>1561</v>
+        <v>1531</v>
       </c>
       <c r="E617" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F617" s="12">
-        <v>330.0</v>
+        <v>870.0</v>
       </c>
     </row>
     <row r="618" spans="1:6" outlineLevel="3">
       <c r="A618" s="15">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="B618" s="8" t="s">
-        <v>1562</v>
+        <v>1532</v>
       </c>
       <c r="C618" s="9" t="s">
-        <v>1563</v>
+        <v>1533</v>
       </c>
       <c r="D618" s="9" t="s">
-        <v>1564</v>
+        <v>1534</v>
       </c>
       <c r="E618" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F618" s="12">
-        <v>700.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="619" spans="1:6" outlineLevel="3">
       <c r="A619" s="15">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="B619" s="8" t="s">
-        <v>1565</v>
+        <v>1535</v>
       </c>
       <c r="C619" s="9" t="s">
-        <v>1566</v>
+        <v>1536</v>
       </c>
       <c r="D619" s="9" t="s">
-        <v>1567</v>
+        <v>1537</v>
       </c>
       <c r="E619" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F619" s="12">
-        <v>290.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="620" spans="1:6" outlineLevel="3">
       <c r="A620" s="15">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="B620" s="8" t="s">
-        <v>1568</v>
+        <v>1538</v>
       </c>
       <c r="C620" s="9" t="s">
-        <v>1569</v>
+        <v>1539</v>
       </c>
       <c r="D620" s="9" t="s">
-        <v>1570</v>
+        <v>1540</v>
       </c>
       <c r="E620" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F620" s="12">
-        <v>250.0</v>
+        <v>720.0</v>
       </c>
     </row>
     <row r="621" spans="1:6" outlineLevel="3">
       <c r="A621" s="15">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B621" s="8" t="s">
-        <v>1571</v>
+        <v>1541</v>
       </c>
       <c r="C621" s="9" t="s">
-        <v>1572</v>
+        <v>1542</v>
       </c>
       <c r="D621" s="9" t="s">
-        <v>1573</v>
+        <v>1543</v>
       </c>
       <c r="E621" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F621" s="12">
-        <v>250.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="622" spans="1:6" outlineLevel="3">
       <c r="A622" s="15">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="B622" s="8" t="s">
-        <v>1574</v>
+        <v>1544</v>
       </c>
       <c r="C622" s="9" t="s">
-        <v>1575</v>
+        <v>1545</v>
       </c>
       <c r="D622" s="9" t="s">
-        <v>1576</v>
+        <v>1546</v>
       </c>
       <c r="E622" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F622" s="12">
-        <v>185.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="623" spans="1:6" outlineLevel="3">
       <c r="A623" s="15">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B623" s="8" t="s">
-        <v>1577</v>
+        <v>1547</v>
       </c>
       <c r="C623" s="9" t="s">
-        <v>1578</v>
+        <v>1548</v>
       </c>
       <c r="D623" s="9" t="s">
-        <v>1579</v>
+        <v>1549</v>
       </c>
       <c r="E623" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F623" s="12">
-        <v>740.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="624" spans="1:6" outlineLevel="3">
       <c r="A624" s="15">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B624" s="8" t="s">
-        <v>1580</v>
+        <v>1550</v>
       </c>
       <c r="C624" s="9" t="s">
-        <v>1581</v>
+        <v>1551</v>
       </c>
       <c r="D624" s="9" t="s">
-        <v>1582</v>
+        <v>1552</v>
       </c>
       <c r="E624" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F624" s="12">
-        <v>300.0</v>
+        <v>760.0</v>
       </c>
     </row>
     <row r="625" spans="1:6" outlineLevel="3">
       <c r="A625" s="15">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="B625" s="8" t="s">
-        <v>1583</v>
+        <v>1553</v>
       </c>
       <c r="C625" s="9" t="s">
-        <v>1584</v>
+        <v>1554</v>
       </c>
       <c r="D625" s="9" t="s">
-        <v>1585</v>
+        <v>1555</v>
       </c>
       <c r="E625" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F625" s="12">
-        <v>310.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="626" spans="1:6" outlineLevel="3">
       <c r="A626" s="15">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B626" s="8" t="s">
-        <v>1586</v>
+        <v>1556</v>
       </c>
       <c r="C626" s="9" t="s">
-        <v>1587</v>
+        <v>1557</v>
       </c>
       <c r="D626" s="9" t="s">
-        <v>1588</v>
+        <v>1558</v>
       </c>
       <c r="E626" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F626" s="12">
-        <v>290.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="627" spans="1:6" outlineLevel="3">
       <c r="A627" s="15">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="B627" s="8" t="s">
-        <v>1589</v>
+        <v>1559</v>
       </c>
       <c r="C627" s="9" t="s">
-        <v>1590</v>
+        <v>1560</v>
       </c>
       <c r="D627" s="9" t="s">
-        <v>1591</v>
+        <v>1561</v>
       </c>
       <c r="E627" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F627" s="12">
         <v>290.0</v>
       </c>
     </row>
     <row r="628" spans="1:6" outlineLevel="3">
       <c r="A628" s="15">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="B628" s="8" t="s">
-        <v>1592</v>
+        <v>1562</v>
       </c>
       <c r="C628" s="9" t="s">
-        <v>1593</v>
+        <v>1563</v>
       </c>
       <c r="D628" s="9" t="s">
-        <v>1594</v>
+        <v>1564</v>
       </c>
       <c r="E628" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F628" s="12">
-        <v>215.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="629" spans="1:6" outlineLevel="3">
       <c r="A629" s="15">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="B629" s="8" t="s">
-        <v>1595</v>
+        <v>1565</v>
       </c>
       <c r="C629" s="9" t="s">
-        <v>1596</v>
+        <v>1566</v>
       </c>
       <c r="D629" s="9" t="s">
-        <v>1597</v>
+        <v>1567</v>
       </c>
       <c r="E629" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F629" s="12">
-        <v>210.0</v>
+        <v>215.0</v>
       </c>
     </row>
     <row r="630" spans="1:6" outlineLevel="3">
       <c r="A630" s="15">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="B630" s="8" t="s">
-        <v>1598</v>
+        <v>1568</v>
       </c>
       <c r="C630" s="9" t="s">
-        <v>1599</v>
+        <v>1569</v>
       </c>
       <c r="D630" s="9" t="s">
-        <v>1600</v>
+        <v>1570</v>
       </c>
       <c r="E630" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F630" s="12">
-        <v>265.0</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="631" spans="1:6" outlineLevel="3">
       <c r="A631" s="15">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="B631" s="8" t="s">
-        <v>1601</v>
+        <v>1571</v>
       </c>
       <c r="C631" s="9" t="s">
-        <v>1602</v>
+        <v>1572</v>
       </c>
       <c r="D631" s="9" t="s">
-        <v>1603</v>
+        <v>1573</v>
       </c>
       <c r="E631" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F631" s="12">
-        <v>230.0</v>
+        <v>265.0</v>
       </c>
     </row>
     <row r="632" spans="1:6" outlineLevel="3">
       <c r="A632" s="15">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="B632" s="8" t="s">
-        <v>1604</v>
+        <v>1574</v>
       </c>
       <c r="C632" s="9" t="s">
-        <v>1605</v>
+        <v>1575</v>
       </c>
       <c r="D632" s="9" t="s">
-        <v>1606</v>
+        <v>1576</v>
       </c>
       <c r="E632" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F632" s="12">
-        <v>290.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="633" spans="1:6" outlineLevel="3">
       <c r="A633" s="15">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="B633" s="8" t="s">
-        <v>1607</v>
+        <v>1577</v>
       </c>
       <c r="C633" s="9" t="s">
-        <v>1608</v>
+        <v>1578</v>
       </c>
       <c r="D633" s="9" t="s">
-        <v>1609</v>
+        <v>1579</v>
       </c>
       <c r="E633" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F633" s="12">
-        <v>300.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="634" spans="1:6" outlineLevel="3">
       <c r="A634" s="15">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="B634" s="8" t="s">
-        <v>1610</v>
+        <v>1580</v>
       </c>
       <c r="C634" s="9" t="s">
-        <v>1611</v>
+        <v>1581</v>
       </c>
       <c r="D634" s="9" t="s">
-        <v>1612</v>
+        <v>1582</v>
       </c>
       <c r="E634" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F634" s="12">
-        <v>255.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="635" spans="1:6" outlineLevel="3">
       <c r="A635" s="15">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B635" s="8" t="s">
-        <v>1613</v>
+        <v>1583</v>
       </c>
       <c r="C635" s="9" t="s">
-        <v>1614</v>
+        <v>1584</v>
       </c>
       <c r="D635" s="9" t="s">
-        <v>1615</v>
+        <v>1585</v>
       </c>
       <c r="E635" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F635" s="12">
-        <v>310.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="636" spans="1:6" outlineLevel="3">
       <c r="A636" s="15">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="B636" s="8" t="s">
-        <v>1616</v>
+        <v>1586</v>
       </c>
       <c r="C636" s="9" t="s">
-        <v>1617</v>
+        <v>1587</v>
       </c>
       <c r="D636" s="9" t="s">
-        <v>1618</v>
+        <v>1588</v>
       </c>
       <c r="E636" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F636" s="12">
         <v>310.0</v>
       </c>
     </row>
     <row r="637" spans="1:6" outlineLevel="3">
       <c r="A637" s="15">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="B637" s="8" t="s">
-        <v>1619</v>
+        <v>1589</v>
       </c>
       <c r="C637" s="9" t="s">
-        <v>1620</v>
+        <v>1590</v>
       </c>
       <c r="D637" s="9" t="s">
-        <v>1621</v>
+        <v>1591</v>
       </c>
       <c r="E637" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F637" s="12">
         <v>165.0</v>
       </c>
     </row>
     <row r="638" spans="1:6" outlineLevel="3">
       <c r="A638" s="15">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="B638" s="8" t="s">
-        <v>1622</v>
+        <v>1592</v>
       </c>
       <c r="C638" s="9" t="s">
-        <v>1623</v>
+        <v>1593</v>
       </c>
       <c r="D638" s="9" t="s">
-        <v>1624</v>
+        <v>1594</v>
       </c>
       <c r="E638" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F638" s="12">
         <v>200.0</v>
       </c>
     </row>
     <row r="639" spans="1:6" outlineLevel="3">
       <c r="A639" s="15">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="B639" s="8" t="s">
-        <v>1625</v>
+        <v>1595</v>
       </c>
       <c r="C639" s="9" t="s">
-        <v>1626</v>
+        <v>1596</v>
       </c>
       <c r="D639" s="9" t="s">
-        <v>1627</v>
+        <v>1597</v>
       </c>
       <c r="E639" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F639" s="12">
-        <v>120.0</v>
+        <v>260.0</v>
       </c>
     </row>
     <row r="640" spans="1:6" outlineLevel="3">
       <c r="A640" s="15">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="B640" s="8" t="s">
-        <v>1628</v>
+        <v>1598</v>
       </c>
       <c r="C640" s="9" t="s">
-        <v>1629</v>
+        <v>1599</v>
       </c>
       <c r="D640" s="9" t="s">
-        <v>1630</v>
+        <v>1600</v>
       </c>
       <c r="E640" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F640" s="12">
-        <v>260.0</v>
+        <v>225.0</v>
       </c>
     </row>
     <row r="641" spans="1:6" outlineLevel="3">
       <c r="A641" s="15">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B641" s="8" t="s">
-        <v>1631</v>
+        <v>1601</v>
       </c>
       <c r="C641" s="9" t="s">
-        <v>1632</v>
+        <v>1602</v>
       </c>
       <c r="D641" s="9" t="s">
-        <v>1633</v>
+        <v>1603</v>
       </c>
       <c r="E641" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F641" s="12">
-        <v>225.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="642" spans="1:6" outlineLevel="3">
       <c r="A642" s="15">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="B642" s="8" t="s">
-        <v>1634</v>
+        <v>1604</v>
       </c>
       <c r="C642" s="9" t="s">
-        <v>1635</v>
+        <v>1605</v>
       </c>
       <c r="D642" s="9" t="s">
-        <v>1636</v>
+        <v>1606</v>
       </c>
       <c r="E642" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F642" s="12">
-        <v>650.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="643" spans="1:6" outlineLevel="3">
       <c r="A643" s="15">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="B643" s="8" t="s">
-        <v>1637</v>
+        <v>1607</v>
       </c>
       <c r="C643" s="9" t="s">
-        <v>1638</v>
+        <v>1608</v>
       </c>
       <c r="D643" s="9" t="s">
-        <v>1639</v>
+        <v>1609</v>
       </c>
       <c r="E643" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F643" s="12">
-        <v>530.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="644" spans="1:6" outlineLevel="3">
       <c r="A644" s="15">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="B644" s="8" t="s">
-        <v>1640</v>
+        <v>1610</v>
       </c>
       <c r="C644" s="9" t="s">
-        <v>1641</v>
+        <v>1611</v>
       </c>
       <c r="D644" s="9" t="s">
-        <v>1642</v>
+        <v>1612</v>
       </c>
       <c r="E644" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F644" s="12">
-        <v>250.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="645" spans="1:6" outlineLevel="3">
       <c r="A645" s="15">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="B645" s="8" t="s">
-        <v>1643</v>
+        <v>1613</v>
       </c>
       <c r="C645" s="9" t="s">
-        <v>1644</v>
+        <v>1614</v>
       </c>
       <c r="D645" s="9" t="s">
-        <v>1645</v>
+        <v>1615</v>
       </c>
       <c r="E645" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F645" s="12">
-        <v>360.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="646" spans="1:6" outlineLevel="3">
       <c r="A646" s="15">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="B646" s="8" t="s">
-        <v>1646</v>
+        <v>1616</v>
       </c>
       <c r="C646" s="9" t="s">
-        <v>1647</v>
+        <v>1617</v>
       </c>
       <c r="D646" s="9" t="s">
-        <v>1648</v>
+        <v>1618</v>
       </c>
       <c r="E646" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F646" s="12">
-        <v>820.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="647" spans="1:6" outlineLevel="3">
       <c r="A647" s="15">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="B647" s="8" t="s">
-        <v>1649</v>
+        <v>1619</v>
       </c>
       <c r="C647" s="9" t="s">
-        <v>1650</v>
+        <v>1620</v>
       </c>
       <c r="D647" s="9" t="s">
-        <v>1651</v>
+        <v>1621</v>
       </c>
       <c r="E647" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F647" s="12">
-        <v>680.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="648" spans="1:6" outlineLevel="3">
       <c r="A648" s="15">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="B648" s="8" t="s">
-        <v>1652</v>
+        <v>1622</v>
       </c>
       <c r="C648" s="9" t="s">
-        <v>1653</v>
+        <v>1623</v>
       </c>
       <c r="D648" s="9" t="s">
-        <v>1654</v>
+        <v>1624</v>
       </c>
       <c r="E648" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F648" s="12">
         <v>720.0</v>
       </c>
     </row>
     <row r="649" spans="1:6" outlineLevel="3">
       <c r="A649" s="15">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="B649" s="8" t="s">
-        <v>1655</v>
+        <v>1625</v>
       </c>
       <c r="C649" s="9" t="s">
-        <v>1656</v>
+        <v>1626</v>
       </c>
       <c r="D649" s="9" t="s">
-        <v>1657</v>
+        <v>1627</v>
       </c>
       <c r="E649" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F649" s="12">
-        <v>780.0</v>
+        <v>720.0</v>
       </c>
     </row>
     <row r="650" spans="1:6" outlineLevel="3">
       <c r="A650" s="15">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="B650" s="8" t="s">
-        <v>1658</v>
+        <v>1628</v>
       </c>
       <c r="C650" s="9" t="s">
-        <v>1659</v>
+        <v>1629</v>
       </c>
       <c r="D650" s="9" t="s">
-        <v>1660</v>
+        <v>1630</v>
       </c>
       <c r="E650" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F650" s="12">
-        <v>1100.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="651" spans="1:6" outlineLevel="3">
       <c r="A651" s="15">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="B651" s="8" t="s">
-        <v>1661</v>
+        <v>1631</v>
       </c>
       <c r="C651" s="9" t="s">
-        <v>1662</v>
+        <v>1632</v>
       </c>
       <c r="D651" s="9" t="s">
-        <v>1663</v>
+        <v>1633</v>
       </c>
       <c r="E651" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F651" s="12">
         <v>470.0</v>
       </c>
     </row>
     <row r="652" spans="1:6" outlineLevel="3">
       <c r="A652" s="15">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="B652" s="8" t="s">
-        <v>1664</v>
+        <v>1634</v>
       </c>
       <c r="C652" s="9" t="s">
-        <v>1665</v>
+        <v>1635</v>
       </c>
       <c r="D652" s="9" t="s">
-        <v>1666</v>
+        <v>1636</v>
       </c>
       <c r="E652" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F652" s="12">
         <v>250.0</v>
       </c>
     </row>
     <row r="653" spans="1:6" outlineLevel="3">
       <c r="A653" s="15">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="B653" s="8" t="s">
-        <v>1667</v>
+        <v>1637</v>
       </c>
       <c r="C653" s="9" t="s">
-        <v>1668</v>
+        <v>1638</v>
       </c>
       <c r="D653" s="9" t="s">
-        <v>1669</v>
+        <v>1639</v>
       </c>
       <c r="E653" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F653" s="12">
         <v>250.0</v>
       </c>
     </row>
     <row r="654" spans="1:6" outlineLevel="3">
       <c r="A654" s="15">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="B654" s="8" t="s">
-        <v>1670</v>
+        <v>1640</v>
       </c>
       <c r="C654" s="9" t="s">
-        <v>1671</v>
+        <v>1641</v>
       </c>
       <c r="D654" s="9" t="s">
-        <v>1672</v>
+        <v>1642</v>
       </c>
       <c r="E654" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F654" s="12">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="655" spans="1:6" outlineLevel="3">
       <c r="A655" s="15">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="B655" s="8" t="s">
-        <v>1673</v>
+        <v>1643</v>
       </c>
       <c r="C655" s="9" t="s">
-        <v>1674</v>
+        <v>1644</v>
       </c>
       <c r="D655" s="9" t="s">
-        <v>1675</v>
+        <v>1645</v>
       </c>
       <c r="E655" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F655" s="12">
-        <v>200.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="656" spans="1:6" outlineLevel="3">
       <c r="A656" s="15">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="B656" s="8" t="s">
-        <v>1676</v>
+        <v>1646</v>
       </c>
       <c r="C656" s="9" t="s">
-        <v>1677</v>
+        <v>1647</v>
       </c>
       <c r="D656" s="9" t="s">
-        <v>1678</v>
+        <v>1648</v>
       </c>
       <c r="E656" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F656" s="12">
-        <v>270.0</v>
+        <v>810.0</v>
       </c>
     </row>
     <row r="657" spans="1:6" outlineLevel="3">
       <c r="A657" s="15">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="B657" s="8" t="s">
-        <v>1679</v>
+        <v>1649</v>
       </c>
       <c r="C657" s="9" t="s">
-        <v>1680</v>
+        <v>1650</v>
       </c>
       <c r="D657" s="9" t="s">
-        <v>1681</v>
+        <v>1651</v>
       </c>
       <c r="E657" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F657" s="12">
-        <v>810.0</v>
+        <v>235.0</v>
       </c>
     </row>
     <row r="658" spans="1:6" outlineLevel="3">
       <c r="A658" s="15">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="B658" s="8" t="s">
-        <v>1682</v>
+        <v>1652</v>
       </c>
       <c r="C658" s="9" t="s">
-        <v>1683</v>
+        <v>1653</v>
       </c>
       <c r="D658" s="9" t="s">
-        <v>1684</v>
+        <v>1654</v>
       </c>
       <c r="E658" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F658" s="12">
-        <v>235.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="659" spans="1:6" outlineLevel="3">
       <c r="A659" s="15">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="B659" s="8" t="s">
-        <v>1685</v>
+        <v>1655</v>
       </c>
       <c r="C659" s="9" t="s">
-        <v>1686</v>
+        <v>1656</v>
       </c>
       <c r="D659" s="9" t="s">
-        <v>1687</v>
+        <v>1657</v>
       </c>
       <c r="E659" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F659" s="12">
-        <v>510.0</v>
-[...13 lines deleted...]
-      <c r="A661" s="3" t="s">
+        <v>310.0</v>
+      </c>
+    </row>
+    <row r="660" spans="1:6" outlineLevel="3">
+      <c r="A660" s="15">
+        <v>56</v>
+      </c>
+      <c r="B660" s="8" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C660" s="9" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D660" s="9" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E660" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F660" s="12">
+        <v>450.0</v>
+      </c>
+    </row>
+    <row r="661" spans="1:6" outlineLevel="2">
+      <c r="A661" s="17" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B661" s="2"/>
+      <c r="C661" s="2"/>
+      <c r="D661" s="2"/>
+      <c r="E661" s="2"/>
+      <c r="F661" s="10"/>
+    </row>
+    <row r="662" spans="1:6" outlineLevel="3">
+      <c r="A662" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B661" s="4" t="s">
+      <c r="B662" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C661" s="5" t="s">
+      <c r="C662" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D661" s="5" t="s">
+      <c r="D662" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E661" s="6" t="s">
+      <c r="E662" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F661" s="11" t="s">
+      <c r="F662" s="11" t="s">
         <v>9</v>
-      </c>
-[...18 lines deleted...]
-        <v>165.0</v>
       </c>
     </row>
     <row r="663" spans="1:6" outlineLevel="3">
       <c r="A663" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B663" s="8" t="s">
-        <v>1692</v>
+        <v>1662</v>
       </c>
       <c r="C663" s="9" t="s">
-        <v>1693</v>
+        <v>1663</v>
       </c>
       <c r="D663" s="9" t="s">
-        <v>1694</v>
+        <v>1664</v>
       </c>
       <c r="E663" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F663" s="12">
         <v>265.0</v>
       </c>
     </row>
     <row r="664" spans="1:6" outlineLevel="3">
       <c r="A664" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B664" s="8" t="s">
-        <v>1695</v>
+        <v>1665</v>
       </c>
       <c r="C664" s="9" t="s">
-        <v>1696</v>
+        <v>1666</v>
       </c>
       <c r="D664" s="9" t="s">
-        <v>1697</v>
+        <v>1667</v>
       </c>
       <c r="E664" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F664" s="12">
         <v>240.0</v>
       </c>
     </row>
     <row r="665" spans="1:6" outlineLevel="1">
       <c r="A665" s="16" t="s">
-        <v>1698</v>
+        <v>1668</v>
       </c>
       <c r="B665" s="2"/>
       <c r="C665" s="2"/>
       <c r="D665" s="2"/>
       <c r="E665" s="2"/>
       <c r="F665" s="10"/>
     </row>
     <row r="666" spans="1:6" outlineLevel="2">
       <c r="A666" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B666" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C666" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D666" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E666" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F666" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="667" spans="1:6" outlineLevel="2">
       <c r="A667" s="15">
         <v>1</v>
       </c>
       <c r="B667" s="8" t="s">
-        <v>1699</v>
+        <v>1669</v>
       </c>
       <c r="C667" s="9" t="s">
-        <v>1700</v>
+        <v>1670</v>
       </c>
       <c r="D667" s="9" t="s">
-        <v>1701</v>
+        <v>1671</v>
       </c>
       <c r="E667" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F667" s="12">
-        <v>185.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="668" spans="1:6" outlineLevel="1">
       <c r="A668" s="16" t="s">
-        <v>1702</v>
+        <v>1672</v>
       </c>
       <c r="B668" s="2"/>
       <c r="C668" s="2"/>
       <c r="D668" s="2"/>
       <c r="E668" s="2"/>
       <c r="F668" s="10"/>
     </row>
     <row r="669" spans="1:6" outlineLevel="2">
       <c r="A669" s="17" t="s">
-        <v>1703</v>
+        <v>1673</v>
       </c>
       <c r="B669" s="2"/>
       <c r="C669" s="2"/>
       <c r="D669" s="2"/>
       <c r="E669" s="2"/>
       <c r="F669" s="10"/>
     </row>
     <row r="670" spans="1:6" outlineLevel="3">
       <c r="A670" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B670" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C670" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D670" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E670" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F670" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="671" spans="1:6" outlineLevel="3">
       <c r="A671" s="15">
         <v>1</v>
       </c>
       <c r="B671" s="8" t="s">
-        <v>1704</v>
+        <v>1674</v>
       </c>
       <c r="C671" s="9" t="s">
-        <v>1705</v>
+        <v>1675</v>
       </c>
       <c r="D671" s="9" t="s">
-        <v>1706</v>
+        <v>1676</v>
       </c>
       <c r="E671" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F671" s="12">
-        <v>3750.0</v>
+        <v>2150.0</v>
       </c>
     </row>
     <row r="672" spans="1:6" outlineLevel="2">
       <c r="A672" s="17" t="s">
-        <v>1707</v>
+        <v>1677</v>
       </c>
       <c r="B672" s="2"/>
       <c r="C672" s="2"/>
       <c r="D672" s="2"/>
       <c r="E672" s="2"/>
       <c r="F672" s="10"/>
     </row>
     <row r="673" spans="1:6" outlineLevel="3">
       <c r="A673" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B673" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C673" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D673" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E673" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F673" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="674" spans="1:6" outlineLevel="3">
       <c r="A674" s="15">
         <v>1</v>
       </c>
       <c r="B674" s="8" t="s">
-        <v>1708</v>
+        <v>1678</v>
       </c>
       <c r="C674" s="9" t="s">
-        <v>1709</v>
+        <v>1679</v>
       </c>
       <c r="D674" s="9" t="s">
-        <v>1710</v>
+        <v>1680</v>
       </c>
       <c r="E674" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F674" s="12">
-        <v>2950.0</v>
+        <v>1900.0</v>
       </c>
     </row>
     <row r="675" spans="1:6" outlineLevel="2">
       <c r="A675" s="17" t="s">
-        <v>1711</v>
+        <v>1681</v>
       </c>
       <c r="B675" s="2"/>
       <c r="C675" s="2"/>
       <c r="D675" s="2"/>
       <c r="E675" s="2"/>
       <c r="F675" s="10"/>
     </row>
     <row r="676" spans="1:6" outlineLevel="3">
       <c r="A676" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B676" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C676" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D676" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E676" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F676" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="677" spans="1:6" outlineLevel="3">
       <c r="A677" s="15">
         <v>1</v>
       </c>
       <c r="B677" s="8" t="s">
-        <v>1712</v>
+        <v>1682</v>
       </c>
       <c r="C677" s="9" t="s">
-        <v>1713</v>
+        <v>1683</v>
       </c>
       <c r="D677" s="9" t="s">
-        <v>1714</v>
+        <v>1684</v>
       </c>
       <c r="E677" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F677" s="12">
-        <v>2900.0</v>
-[...13 lines deleted...]
-      <c r="A679" s="3" t="s">
+        <v>1350.0</v>
+      </c>
+    </row>
+    <row r="678" spans="1:6" outlineLevel="3">
+      <c r="A678" s="15">
+        <v>2</v>
+      </c>
+      <c r="B678" s="8" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C678" s="9" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D678" s="9" t="s">
+        <v>1687</v>
+      </c>
+      <c r="E678" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F678" s="12">
+        <v>1200.0</v>
+      </c>
+    </row>
+    <row r="679" spans="1:6" outlineLevel="2">
+      <c r="A679" s="17" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B679" s="2"/>
+      <c r="C679" s="2"/>
+      <c r="D679" s="2"/>
+      <c r="E679" s="2"/>
+      <c r="F679" s="10"/>
+    </row>
+    <row r="680" spans="1:6" outlineLevel="3">
+      <c r="A680" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B679" s="4" t="s">
+      <c r="B680" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C679" s="5" t="s">
+      <c r="C680" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D679" s="5" t="s">
+      <c r="D680" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E679" s="6" t="s">
+      <c r="E680" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F679" s="11" t="s">
+      <c r="F680" s="11" t="s">
         <v>9</v>
-      </c>
-[...18 lines deleted...]
-        <v>2050.0</v>
       </c>
     </row>
     <row r="681" spans="1:6" outlineLevel="3">
       <c r="A681" s="15">
+        <v>1</v>
+      </c>
+      <c r="B681" s="8" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C681" s="9" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D681" s="9" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E681" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F681" s="12">
+        <v>850.0</v>
+      </c>
+    </row>
+    <row r="682" spans="1:6" outlineLevel="3">
+      <c r="A682" s="15">
         <v>2</v>
       </c>
-      <c r="B681" s="8" t="s">
-[...23 lines deleted...]
-      <c r="F682" s="10"/>
+      <c r="B682" s="8" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C682" s="9" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D682" s="9" t="s">
+        <v>1694</v>
+      </c>
+      <c r="E682" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F682" s="12">
+        <v>990.0</v>
+      </c>
     </row>
     <row r="683" spans="1:6" outlineLevel="3">
-      <c r="A683" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A683" s="15">
+        <v>3</v>
+      </c>
+      <c r="B683" s="8" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C683" s="9" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D683" s="9" t="s">
+        <v>1697</v>
+      </c>
+      <c r="E683" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F683" s="12">
+        <v>1020.0</v>
       </c>
     </row>
     <row r="684" spans="1:6" outlineLevel="3">
       <c r="A684" s="15">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B684" s="8" t="s">
-        <v>1723</v>
+        <v>1698</v>
       </c>
       <c r="C684" s="9" t="s">
-        <v>1724</v>
+        <v>1699</v>
       </c>
       <c r="D684" s="9" t="s">
-        <v>1725</v>
+        <v>1700</v>
       </c>
       <c r="E684" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F684" s="12">
-        <v>1850.0</v>
-[...10 lines deleted...]
-      <c r="F685" s="10"/>
+        <v>1150.0</v>
+      </c>
+    </row>
+    <row r="685" spans="1:6" outlineLevel="3">
+      <c r="A685" s="15">
+        <v>5</v>
+      </c>
+      <c r="B685" s="8" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C685" s="9" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D685" s="9" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E685" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F685" s="12">
+        <v>1250.0</v>
+      </c>
     </row>
     <row r="686" spans="1:6" outlineLevel="3">
-      <c r="A686" s="3" t="s">
-[...5 lines deleted...]
-      <c r="C686" s="5" t="s">
+      <c r="A686" s="15">
         <v>6</v>
       </c>
-      <c r="D686" s="5" t="s">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="B686" s="8" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C686" s="9" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D686" s="9" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E686" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F686" s="12">
+        <v>1050.0</v>
       </c>
     </row>
     <row r="687" spans="1:6" outlineLevel="3">
       <c r="A687" s="15">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B687" s="8" t="s">
-        <v>1727</v>
+        <v>1707</v>
       </c>
       <c r="C687" s="9" t="s">
-        <v>1728</v>
+        <v>1708</v>
       </c>
       <c r="D687" s="9" t="s">
-        <v>1729</v>
+        <v>1709</v>
       </c>
       <c r="E687" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F687" s="12">
-        <v>1300.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="688" spans="1:6" outlineLevel="3">
       <c r="A688" s="15">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B688" s="8" t="s">
-        <v>1730</v>
+        <v>1710</v>
       </c>
       <c r="C688" s="9" t="s">
-        <v>1731</v>
+        <v>1711</v>
       </c>
       <c r="D688" s="9" t="s">
-        <v>1732</v>
+        <v>1712</v>
       </c>
       <c r="E688" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F688" s="12">
-        <v>1130.0</v>
-[...10 lines deleted...]
-      <c r="F689" s="10"/>
+        <v>820.0</v>
+      </c>
+    </row>
+    <row r="689" spans="1:6" outlineLevel="3">
+      <c r="A689" s="15">
+        <v>9</v>
+      </c>
+      <c r="B689" s="8" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C689" s="9" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D689" s="9" t="s">
+        <v>1715</v>
+      </c>
+      <c r="E689" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F689" s="12">
+        <v>920.0</v>
+      </c>
     </row>
     <row r="690" spans="1:6" outlineLevel="3">
-      <c r="A690" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A690" s="15">
+        <v>10</v>
+      </c>
+      <c r="B690" s="8" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C690" s="9" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D690" s="9" t="s">
+        <v>1718</v>
+      </c>
+      <c r="E690" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F690" s="12">
+        <v>920.0</v>
       </c>
     </row>
     <row r="691" spans="1:6" outlineLevel="3">
       <c r="A691" s="15">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B691" s="8" t="s">
-        <v>1734</v>
+        <v>1719</v>
       </c>
       <c r="C691" s="9" t="s">
-        <v>1735</v>
+        <v>1720</v>
       </c>
       <c r="D691" s="9" t="s">
-        <v>1736</v>
+        <v>1721</v>
       </c>
       <c r="E691" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F691" s="12">
-        <v>800.0</v>
+        <v>1150.0</v>
       </c>
     </row>
     <row r="692" spans="1:6" outlineLevel="3">
       <c r="A692" s="15">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B692" s="8" t="s">
-        <v>1737</v>
+        <v>1722</v>
       </c>
       <c r="C692" s="9" t="s">
-        <v>1738</v>
+        <v>1723</v>
       </c>
       <c r="D692" s="9" t="s">
-        <v>1739</v>
+        <v>1724</v>
       </c>
       <c r="E692" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F692" s="12">
-        <v>1020.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="693" spans="1:6" outlineLevel="3">
       <c r="A693" s="15">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B693" s="8" t="s">
-        <v>1740</v>
+        <v>1725</v>
       </c>
       <c r="C693" s="9" t="s">
-        <v>1741</v>
+        <v>1726</v>
       </c>
       <c r="D693" s="9" t="s">
-        <v>1742</v>
+        <v>1727</v>
       </c>
       <c r="E693" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F693" s="12">
-        <v>930.0</v>
+        <v>1320.0</v>
       </c>
     </row>
     <row r="694" spans="1:6" outlineLevel="3">
       <c r="A694" s="15">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B694" s="8" t="s">
-        <v>1743</v>
+        <v>1728</v>
       </c>
       <c r="C694" s="9" t="s">
-        <v>1744</v>
+        <v>1729</v>
       </c>
       <c r="D694" s="9" t="s">
-        <v>1745</v>
+        <v>1730</v>
       </c>
       <c r="E694" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F694" s="12">
-        <v>1060.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="695" spans="1:6" outlineLevel="3">
       <c r="A695" s="15">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="B695" s="8" t="s">
-        <v>1746</v>
+        <v>1731</v>
       </c>
       <c r="C695" s="9" t="s">
-        <v>1747</v>
+        <v>1732</v>
       </c>
       <c r="D695" s="9" t="s">
-        <v>1748</v>
+        <v>1733</v>
       </c>
       <c r="E695" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F695" s="12">
-        <v>1170.0</v>
+        <v>1150.0</v>
       </c>
     </row>
     <row r="696" spans="1:6" outlineLevel="3">
       <c r="A696" s="15">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="B696" s="8" t="s">
-        <v>1749</v>
+        <v>1734</v>
       </c>
       <c r="C696" s="9" t="s">
-        <v>1750</v>
+        <v>1735</v>
       </c>
       <c r="D696" s="9" t="s">
-        <v>1751</v>
+        <v>1736</v>
       </c>
       <c r="E696" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F696" s="12">
-        <v>980.0</v>
+        <v>1450.0</v>
       </c>
     </row>
     <row r="697" spans="1:6" outlineLevel="3">
       <c r="A697" s="15">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="B697" s="8" t="s">
-        <v>1752</v>
+        <v>1737</v>
       </c>
       <c r="C697" s="9" t="s">
-        <v>1753</v>
+        <v>1738</v>
       </c>
       <c r="D697" s="9" t="s">
-        <v>1754</v>
+        <v>1739</v>
       </c>
       <c r="E697" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F697" s="12">
-        <v>1050.0</v>
+        <v>2200.0</v>
       </c>
     </row>
     <row r="698" spans="1:6" outlineLevel="3">
       <c r="A698" s="15">
+        <v>18</v>
+      </c>
+      <c r="B698" s="8" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C698" s="9" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D698" s="9" t="s">
+        <v>1742</v>
+      </c>
+      <c r="E698" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F698" s="12">
+        <v>1600.0</v>
+      </c>
+    </row>
+    <row r="699" spans="1:6" outlineLevel="2">
+      <c r="A699" s="17" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B699" s="2"/>
+      <c r="C699" s="2"/>
+      <c r="D699" s="2"/>
+      <c r="E699" s="2"/>
+      <c r="F699" s="10"/>
+    </row>
+    <row r="700" spans="1:6" outlineLevel="3">
+      <c r="A700" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B700" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C700" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D700" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E700" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B698" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A699" s="15">
+      <c r="F700" s="11" t="s">
         <v>9</v>
-      </c>
-[...33 lines deleted...]
-        <v>890.0</v>
       </c>
     </row>
     <row r="701" spans="1:6" outlineLevel="3">
       <c r="A701" s="15">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B701" s="8" t="s">
-        <v>1764</v>
+        <v>1744</v>
       </c>
       <c r="C701" s="9" t="s">
-        <v>1765</v>
+        <v>1745</v>
       </c>
       <c r="D701" s="9" t="s">
-        <v>1766</v>
+        <v>1746</v>
       </c>
       <c r="E701" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F701" s="12">
-        <v>1100.0</v>
+        <v>760.0</v>
       </c>
     </row>
     <row r="702" spans="1:6" outlineLevel="3">
       <c r="A702" s="15">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B702" s="8" t="s">
-        <v>1767</v>
+        <v>1747</v>
       </c>
       <c r="C702" s="9" t="s">
-        <v>1768</v>
+        <v>1748</v>
       </c>
       <c r="D702" s="9" t="s">
-        <v>1769</v>
+        <v>1749</v>
       </c>
       <c r="E702" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F702" s="12">
-        <v>920.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>760.0</v>
+      </c>
+    </row>
+    <row r="703" spans="1:6" outlineLevel="2">
+      <c r="A703" s="17" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B703" s="2"/>
+      <c r="C703" s="2"/>
+      <c r="D703" s="2"/>
+      <c r="E703" s="2"/>
+      <c r="F703" s="10"/>
     </row>
     <row r="704" spans="1:6" outlineLevel="3">
-      <c r="A704" s="15">
-[...15 lines deleted...]
-        <v>800.0</v>
+      <c r="A704" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B704" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C704" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D704" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E704" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F704" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="705" spans="1:6" outlineLevel="3">
       <c r="A705" s="15">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B705" s="8" t="s">
-        <v>1776</v>
+        <v>1751</v>
       </c>
       <c r="C705" s="9" t="s">
-        <v>1777</v>
+        <v>1752</v>
       </c>
       <c r="D705" s="9" t="s">
-        <v>1778</v>
+        <v>1753</v>
       </c>
       <c r="E705" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F705" s="12">
-        <v>1250.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>1400.0</v>
+      </c>
+    </row>
+    <row r="706" spans="1:6" outlineLevel="2">
+      <c r="A706" s="17" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B706" s="2"/>
+      <c r="C706" s="2"/>
+      <c r="D706" s="2"/>
+      <c r="E706" s="2"/>
+      <c r="F706" s="10"/>
     </row>
     <row r="707" spans="1:6" outlineLevel="3">
-      <c r="A707" s="15">
-[...26 lines deleted...]
-      <c r="F708" s="10"/>
+      <c r="A707" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B707" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C707" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D707" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E707" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F707" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="708" spans="1:6" outlineLevel="3">
+      <c r="A708" s="15">
+        <v>1</v>
+      </c>
+      <c r="B708" s="8" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C708" s="9" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D708" s="9" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E708" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F708" s="12">
+        <v>510.0</v>
+      </c>
     </row>
     <row r="709" spans="1:6" outlineLevel="3">
-      <c r="A709" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A709" s="15">
+        <v>2</v>
+      </c>
+      <c r="B709" s="8" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C709" s="9" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D709" s="9" t="s">
+        <v>1760</v>
+      </c>
+      <c r="E709" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F709" s="12">
+        <v>900.0</v>
       </c>
     </row>
     <row r="710" spans="1:6" outlineLevel="3">
       <c r="A710" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B710" s="8" t="s">
-        <v>1786</v>
+        <v>1761</v>
       </c>
       <c r="C710" s="9" t="s">
-        <v>1787</v>
+        <v>1762</v>
       </c>
       <c r="D710" s="9" t="s">
-        <v>1788</v>
+        <v>1763</v>
       </c>
       <c r="E710" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F710" s="12">
-        <v>735.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="711" spans="1:6" outlineLevel="3">
       <c r="A711" s="15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B711" s="8" t="s">
-        <v>1789</v>
+        <v>1764</v>
       </c>
       <c r="C711" s="9" t="s">
-        <v>1790</v>
+        <v>1765</v>
       </c>
       <c r="D711" s="9" t="s">
-        <v>1791</v>
+        <v>1766</v>
       </c>
       <c r="E711" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F711" s="12">
-        <v>735.0</v>
-[...10 lines deleted...]
-      <c r="F712" s="10"/>
+        <v>900.0</v>
+      </c>
+    </row>
+    <row r="712" spans="1:6" outlineLevel="3">
+      <c r="A712" s="15">
+        <v>5</v>
+      </c>
+      <c r="B712" s="8" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C712" s="9" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D712" s="9" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E712" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F712" s="12">
+        <v>1150.0</v>
+      </c>
     </row>
     <row r="713" spans="1:6" outlineLevel="3">
-      <c r="A713" s="3" t="s">
-[...5 lines deleted...]
-      <c r="C713" s="5" t="s">
+      <c r="A713" s="15">
         <v>6</v>
       </c>
-      <c r="D713" s="5" t="s">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="B713" s="8" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C713" s="9" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D713" s="9" t="s">
+        <v>1772</v>
+      </c>
+      <c r="E713" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F713" s="12">
+        <v>930.0</v>
       </c>
     </row>
     <row r="714" spans="1:6" outlineLevel="3">
       <c r="A714" s="15">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B714" s="8" t="s">
-        <v>1793</v>
+        <v>1773</v>
       </c>
       <c r="C714" s="9" t="s">
-        <v>1794</v>
+        <v>1774</v>
       </c>
       <c r="D714" s="9" t="s">
-        <v>1795</v>
+        <v>1775</v>
       </c>
       <c r="E714" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F714" s="12">
-        <v>1350.0</v>
-[...10 lines deleted...]
-      <c r="F715" s="10"/>
+        <v>930.0</v>
+      </c>
+    </row>
+    <row r="715" spans="1:6" outlineLevel="3">
+      <c r="A715" s="15">
+        <v>8</v>
+      </c>
+      <c r="B715" s="8" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C715" s="9" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D715" s="9" t="s">
+        <v>1778</v>
+      </c>
+      <c r="E715" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F715" s="12">
+        <v>820.0</v>
+      </c>
     </row>
     <row r="716" spans="1:6" outlineLevel="3">
-      <c r="A716" s="3" t="s">
-[...14 lines deleted...]
-      <c r="F716" s="11" t="s">
+      <c r="A716" s="15">
         <v>9</v>
+      </c>
+      <c r="B716" s="8" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C716" s="9" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D716" s="9" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E716" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F716" s="12">
+        <v>500.0</v>
       </c>
     </row>
     <row r="717" spans="1:6" outlineLevel="3">
       <c r="A717" s="15">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B717" s="8" t="s">
-        <v>1797</v>
+        <v>1782</v>
       </c>
       <c r="C717" s="9" t="s">
-        <v>1798</v>
+        <v>1783</v>
       </c>
       <c r="D717" s="9" t="s">
-        <v>1799</v>
+        <v>1784</v>
       </c>
       <c r="E717" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F717" s="12">
-        <v>510.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="718" spans="1:6" outlineLevel="3">
       <c r="A718" s="15">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B718" s="8" t="s">
-        <v>1800</v>
+        <v>1785</v>
       </c>
       <c r="C718" s="9" t="s">
-        <v>1801</v>
+        <v>1786</v>
       </c>
       <c r="D718" s="9" t="s">
-        <v>1802</v>
+        <v>1787</v>
       </c>
       <c r="E718" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F718" s="12">
-        <v>760.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="719" spans="1:6" outlineLevel="3">
       <c r="A719" s="15">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B719" s="8" t="s">
-        <v>1803</v>
+        <v>1788</v>
       </c>
       <c r="C719" s="9" t="s">
-        <v>1804</v>
+        <v>1789</v>
       </c>
       <c r="D719" s="9" t="s">
-        <v>1805</v>
+        <v>1790</v>
       </c>
       <c r="E719" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F719" s="12">
-        <v>750.0</v>
+        <v>820.0</v>
       </c>
     </row>
     <row r="720" spans="1:6" outlineLevel="3">
       <c r="A720" s="15">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="B720" s="8" t="s">
-        <v>1806</v>
+        <v>1791</v>
       </c>
       <c r="C720" s="9" t="s">
-        <v>1807</v>
+        <v>1792</v>
       </c>
       <c r="D720" s="9" t="s">
-        <v>1808</v>
+        <v>1793</v>
       </c>
       <c r="E720" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F720" s="12">
-        <v>790.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="721" spans="1:6" outlineLevel="3">
       <c r="A721" s="15">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B721" s="8" t="s">
-        <v>1809</v>
+        <v>1794</v>
       </c>
       <c r="C721" s="9" t="s">
-        <v>1810</v>
+        <v>1795</v>
       </c>
       <c r="D721" s="9" t="s">
-        <v>1811</v>
+        <v>1796</v>
       </c>
       <c r="E721" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F721" s="12">
-        <v>830.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="722" spans="1:6" outlineLevel="3">
       <c r="A722" s="15">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B722" s="8" t="s">
-        <v>1812</v>
+        <v>1797</v>
       </c>
       <c r="C722" s="9" t="s">
-        <v>1813</v>
+        <v>1798</v>
       </c>
       <c r="D722" s="9" t="s">
-        <v>1814</v>
+        <v>1799</v>
       </c>
       <c r="E722" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F722" s="12">
-        <v>1040.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="723" spans="1:6" outlineLevel="3">
       <c r="A723" s="15">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="B723" s="8" t="s">
-        <v>1815</v>
+        <v>1800</v>
       </c>
       <c r="C723" s="9" t="s">
-        <v>1816</v>
+        <v>1801</v>
       </c>
       <c r="D723" s="9" t="s">
-        <v>1817</v>
+        <v>1802</v>
       </c>
       <c r="E723" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F723" s="12">
-        <v>680.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="724" spans="1:6" outlineLevel="3">
       <c r="A724" s="15">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B724" s="8" t="s">
-        <v>1818</v>
+        <v>1803</v>
       </c>
       <c r="C724" s="9" t="s">
-        <v>1819</v>
+        <v>1804</v>
       </c>
       <c r="D724" s="9" t="s">
-        <v>1820</v>
+        <v>1805</v>
       </c>
       <c r="E724" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F724" s="12">
-        <v>870.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="725" spans="1:6" outlineLevel="3">
       <c r="A725" s="15">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="B725" s="8" t="s">
-        <v>1821</v>
+        <v>1806</v>
       </c>
       <c r="C725" s="9" t="s">
-        <v>1822</v>
+        <v>1807</v>
       </c>
       <c r="D725" s="9" t="s">
-        <v>1823</v>
+        <v>1808</v>
       </c>
       <c r="E725" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F725" s="12">
-        <v>870.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="726" spans="1:6" outlineLevel="3">
       <c r="A726" s="15">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="B726" s="8" t="s">
-        <v>1824</v>
+        <v>1809</v>
       </c>
       <c r="C726" s="9" t="s">
-        <v>1825</v>
+        <v>1810</v>
       </c>
       <c r="D726" s="9" t="s">
-        <v>1826</v>
+        <v>1811</v>
       </c>
       <c r="E726" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F726" s="12">
-        <v>800.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="727" spans="1:6" outlineLevel="3">
       <c r="A727" s="15">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="B727" s="8" t="s">
-        <v>1827</v>
+        <v>1812</v>
       </c>
       <c r="C727" s="9" t="s">
-        <v>1828</v>
+        <v>1813</v>
       </c>
       <c r="D727" s="9" t="s">
-        <v>1829</v>
+        <v>1814</v>
       </c>
       <c r="E727" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F727" s="12">
-        <v>480.0</v>
+        <v>1650.0</v>
       </c>
     </row>
     <row r="728" spans="1:6" outlineLevel="3">
       <c r="A728" s="15">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B728" s="8" t="s">
-        <v>1830</v>
+        <v>1815</v>
       </c>
       <c r="C728" s="9" t="s">
-        <v>1831</v>
+        <v>1816</v>
       </c>
       <c r="D728" s="9" t="s">
-        <v>1832</v>
+        <v>1817</v>
       </c>
       <c r="E728" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F728" s="12">
-        <v>480.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="729" spans="1:6" outlineLevel="3">
       <c r="A729" s="15">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="B729" s="8" t="s">
-        <v>1833</v>
+        <v>1818</v>
       </c>
       <c r="C729" s="9" t="s">
-        <v>1834</v>
+        <v>1819</v>
       </c>
       <c r="D729" s="9" t="s">
-        <v>1835</v>
+        <v>1820</v>
       </c>
       <c r="E729" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F729" s="12">
-        <v>580.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="730" spans="1:6" outlineLevel="3">
       <c r="A730" s="15">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="B730" s="8" t="s">
-        <v>1836</v>
+        <v>1821</v>
       </c>
       <c r="C730" s="9" t="s">
-        <v>1837</v>
+        <v>1822</v>
       </c>
       <c r="D730" s="9" t="s">
-        <v>1838</v>
+        <v>1823</v>
       </c>
       <c r="E730" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F730" s="12">
-        <v>580.0</v>
+        <v>1400.0</v>
       </c>
     </row>
     <row r="731" spans="1:6" outlineLevel="3">
       <c r="A731" s="15">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="B731" s="8" t="s">
-        <v>1839</v>
+        <v>1824</v>
       </c>
       <c r="C731" s="9" t="s">
-        <v>1840</v>
+        <v>1825</v>
       </c>
       <c r="D731" s="9" t="s">
-        <v>1841</v>
+        <v>1826</v>
       </c>
       <c r="E731" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F731" s="12">
-        <v>650.0</v>
+        <v>1550.0</v>
       </c>
     </row>
     <row r="732" spans="1:6" outlineLevel="3">
       <c r="A732" s="15">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="B732" s="8" t="s">
-        <v>1842</v>
+        <v>1827</v>
       </c>
       <c r="C732" s="9" t="s">
-        <v>1843</v>
+        <v>1828</v>
       </c>
       <c r="D732" s="9" t="s">
-        <v>1844</v>
+        <v>1829</v>
       </c>
       <c r="E732" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F732" s="12">
-        <v>650.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>900.0</v>
+      </c>
+    </row>
+    <row r="733" spans="1:6" outlineLevel="2">
+      <c r="A733" s="17" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B733" s="2"/>
+      <c r="C733" s="2"/>
+      <c r="D733" s="2"/>
+      <c r="E733" s="2"/>
+      <c r="F733" s="10"/>
     </row>
     <row r="734" spans="1:6" outlineLevel="3">
-      <c r="A734" s="15">
-[...15 lines deleted...]
-        <v>530.0</v>
+      <c r="A734" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B734" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C734" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D734" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E734" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F734" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="735" spans="1:6" outlineLevel="3">
       <c r="A735" s="15">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="B735" s="8" t="s">
-        <v>1851</v>
+        <v>1831</v>
       </c>
       <c r="C735" s="9" t="s">
-        <v>1852</v>
+        <v>1832</v>
       </c>
       <c r="D735" s="9" t="s">
-        <v>1853</v>
+        <v>1833</v>
       </c>
       <c r="E735" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F735" s="12">
-        <v>650.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>750.0</v>
+      </c>
+    </row>
+    <row r="736" spans="1:6" outlineLevel="2">
+      <c r="A736" s="17" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B736" s="2"/>
+      <c r="C736" s="2"/>
+      <c r="D736" s="2"/>
+      <c r="E736" s="2"/>
+      <c r="F736" s="10"/>
     </row>
     <row r="737" spans="1:6" outlineLevel="3">
-      <c r="A737" s="15">
-[...15 lines deleted...]
-        <v>480.0</v>
+      <c r="A737" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B737" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C737" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D737" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E737" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F737" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="738" spans="1:6" outlineLevel="3">
       <c r="A738" s="15">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="B738" s="8" t="s">
-        <v>1860</v>
+        <v>1835</v>
       </c>
       <c r="C738" s="9" t="s">
-        <v>1861</v>
+        <v>1836</v>
       </c>
       <c r="D738" s="9" t="s">
-        <v>1862</v>
+        <v>1837</v>
       </c>
       <c r="E738" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F738" s="12">
-        <v>1550.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>1950.0</v>
+      </c>
+    </row>
+    <row r="739" spans="1:6" outlineLevel="2">
+      <c r="A739" s="17" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B739" s="2"/>
+      <c r="C739" s="2"/>
+      <c r="D739" s="2"/>
+      <c r="E739" s="2"/>
+      <c r="F739" s="10"/>
     </row>
     <row r="740" spans="1:6" outlineLevel="3">
-      <c r="A740" s="15">
-[...15 lines deleted...]
-        <v>900.0</v>
+      <c r="A740" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B740" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C740" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D740" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E740" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F740" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="741" spans="1:6" outlineLevel="3">
       <c r="A741" s="15">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="B741" s="8" t="s">
-        <v>1869</v>
+        <v>1839</v>
       </c>
       <c r="C741" s="9" t="s">
-        <v>1870</v>
+        <v>1840</v>
       </c>
       <c r="D741" s="9" t="s">
-        <v>1871</v>
+        <v>1841</v>
       </c>
       <c r="E741" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F741" s="12">
-        <v>1300.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="742" spans="1:6" outlineLevel="3">
       <c r="A742" s="15">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="B742" s="8" t="s">
-        <v>1872</v>
+        <v>1842</v>
       </c>
       <c r="C742" s="9" t="s">
-        <v>1873</v>
+        <v>1843</v>
       </c>
       <c r="D742" s="9" t="s">
-        <v>1874</v>
+        <v>1844</v>
       </c>
       <c r="E742" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F742" s="12">
-        <v>1550.0</v>
+        <v>1280.0</v>
       </c>
     </row>
     <row r="743" spans="1:6" outlineLevel="3">
       <c r="A743" s="15">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="B743" s="8" t="s">
-        <v>1875</v>
+        <v>1845</v>
       </c>
       <c r="C743" s="9" t="s">
-        <v>1876</v>
+        <v>1846</v>
       </c>
       <c r="D743" s="9" t="s">
-        <v>1877</v>
+        <v>1847</v>
       </c>
       <c r="E743" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F743" s="12">
-        <v>890.0</v>
+        <v>810.0</v>
       </c>
     </row>
     <row r="744" spans="1:6" outlineLevel="3">
       <c r="A744" s="15">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="B744" s="8" t="s">
-        <v>1878</v>
+        <v>1848</v>
       </c>
       <c r="C744" s="9" t="s">
-        <v>1879</v>
+        <v>1849</v>
       </c>
       <c r="D744" s="9" t="s">
-        <v>1880</v>
+        <v>1850</v>
       </c>
       <c r="E744" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F744" s="12">
-        <v>860.0</v>
-[...10 lines deleted...]
-      <c r="F745" s="10"/>
+        <v>810.0</v>
+      </c>
+    </row>
+    <row r="745" spans="1:6" outlineLevel="3">
+      <c r="A745" s="15">
+        <v>5</v>
+      </c>
+      <c r="B745" s="8" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C745" s="9" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D745" s="9" t="s">
+        <v>1853</v>
+      </c>
+      <c r="E745" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F745" s="12">
+        <v>340.0</v>
+      </c>
     </row>
     <row r="746" spans="1:6" outlineLevel="3">
-      <c r="A746" s="3" t="s">
-[...5 lines deleted...]
-      <c r="C746" s="5" t="s">
+      <c r="A746" s="15">
         <v>6</v>
       </c>
-      <c r="D746" s="5" t="s">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="B746" s="8" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C746" s="9" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D746" s="9" t="s">
+        <v>1856</v>
+      </c>
+      <c r="E746" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F746" s="12">
+        <v>340.0</v>
       </c>
     </row>
     <row r="747" spans="1:6" outlineLevel="3">
       <c r="A747" s="15">
+        <v>7</v>
+      </c>
+      <c r="B747" s="8" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C747" s="9" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D747" s="9" t="s">
+        <v>1859</v>
+      </c>
+      <c r="E747" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F747" s="12">
+        <v>720.0</v>
+      </c>
+    </row>
+    <row r="748" spans="1:6" outlineLevel="3">
+      <c r="A748" s="15">
+        <v>8</v>
+      </c>
+      <c r="B748" s="8" t="s">
+        <v>1860</v>
+      </c>
+      <c r="C748" s="9" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D748" s="9" t="s">
+        <v>1862</v>
+      </c>
+      <c r="E748" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F748" s="12">
+        <v>1280.0</v>
+      </c>
+    </row>
+    <row r="749" spans="1:6" outlineLevel="1">
+      <c r="A749" s="16" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B749" s="2"/>
+      <c r="C749" s="2"/>
+      <c r="D749" s="2"/>
+      <c r="E749" s="2"/>
+      <c r="F749" s="10"/>
+    </row>
+    <row r="750" spans="1:6" outlineLevel="2">
+      <c r="A750" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B750" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C750" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D750" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E750" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F750" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="751" spans="1:6" outlineLevel="2">
+      <c r="A751" s="15">
         <v>1</v>
       </c>
-      <c r="B747" s="8" t="s">
+      <c r="B751" s="8" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C751" s="9" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D751" s="9" t="s">
+        <v>1866</v>
+      </c>
+      <c r="E751" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F751" s="12">
+        <v>600.0</v>
+      </c>
+    </row>
+    <row r="752" spans="1:6" outlineLevel="2">
+      <c r="A752" s="15">
+        <v>2</v>
+      </c>
+      <c r="B752" s="8" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C752" s="9" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D752" s="9" t="s">
+        <v>1869</v>
+      </c>
+      <c r="E752" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F752" s="12">
+        <v>600.0</v>
+      </c>
+    </row>
+    <row r="753" spans="1:6" outlineLevel="2">
+      <c r="A753" s="15">
+        <v>3</v>
+      </c>
+      <c r="B753" s="8" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C753" s="9" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D753" s="9" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E753" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F753" s="12">
+        <v>600.0</v>
+      </c>
+    </row>
+    <row r="754" spans="1:6" outlineLevel="2">
+      <c r="A754" s="15">
+        <v>4</v>
+      </c>
+      <c r="B754" s="8" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C754" s="9" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D754" s="9" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E754" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F754" s="12">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="755" spans="1:6" outlineLevel="2">
+      <c r="A755" s="17" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B755" s="2"/>
+      <c r="C755" s="2"/>
+      <c r="D755" s="2"/>
+      <c r="E755" s="2"/>
+      <c r="F755" s="10"/>
+    </row>
+    <row r="756" spans="1:6" outlineLevel="3">
+      <c r="A756" s="18" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B756" s="2"/>
+      <c r="C756" s="2"/>
+      <c r="D756" s="2"/>
+      <c r="E756" s="2"/>
+      <c r="F756" s="10"/>
+    </row>
+    <row r="757" spans="1:6" outlineLevel="4">
+      <c r="A757" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B757" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C757" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D757" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E757" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F757" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="758" spans="1:6" outlineLevel="4">
+      <c r="A758" s="15">
+        <v>1</v>
+      </c>
+      <c r="B758" s="8" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C758" s="9" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D758" s="9" t="s">
+        <v>1880</v>
+      </c>
+      <c r="E758" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F758" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="759" spans="1:6" outlineLevel="4">
+      <c r="A759" s="15">
+        <v>2</v>
+      </c>
+      <c r="B759" s="8" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C759" s="9" t="s">
         <v>1882</v>
       </c>
-      <c r="C747" s="9" t="s">
+      <c r="D759" s="9" t="s">
         <v>1883</v>
       </c>
-      <c r="D747" s="9" t="s">
+      <c r="E759" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F759" s="12">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="760" spans="1:6" outlineLevel="4">
+      <c r="A760" s="15">
+        <v>3</v>
+      </c>
+      <c r="B760" s="8" t="s">
         <v>1884</v>
       </c>
-      <c r="E747" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A748" s="17" t="s">
+      <c r="C760" s="9" t="s">
         <v>1885</v>
       </c>
-      <c r="B748" s="2"/>
-[...6 lines deleted...]
-      <c r="A749" s="3" t="s">
+      <c r="D760" s="9" t="s">
+        <v>1886</v>
+      </c>
+      <c r="E760" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F760" s="12">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="761" spans="1:6" outlineLevel="4">
+      <c r="A761" s="15">
         <v>4</v>
       </c>
-      <c r="B749" s="4" t="s">
+      <c r="B761" s="8" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C761" s="9" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D761" s="9" t="s">
+        <v>1889</v>
+      </c>
+      <c r="E761" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F761" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="762" spans="1:6" outlineLevel="4">
+      <c r="A762" s="15">
         <v>5</v>
       </c>
-      <c r="C749" s="5" t="s">
-[...66 lines deleted...]
-      <c r="B753" s="8" t="s">
+      <c r="B762" s="8" t="s">
         <v>1890</v>
       </c>
-      <c r="C753" s="9" t="s">
+      <c r="C762" s="9" t="s">
         <v>1891</v>
       </c>
-      <c r="D753" s="9" t="s">
+      <c r="D762" s="9" t="s">
         <v>1892</v>
       </c>
-      <c r="E753" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B754" s="8" t="s">
+      <c r="E762" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F762" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="763" spans="1:6" outlineLevel="3">
+      <c r="A763" s="18" t="s">
         <v>1893</v>
-      </c>
-[...175 lines deleted...]
-        <v>1920</v>
       </c>
       <c r="B763" s="2"/>
       <c r="C763" s="2"/>
       <c r="D763" s="2"/>
       <c r="E763" s="2"/>
       <c r="F763" s="10"/>
     </row>
-    <row r="764" spans="1:6" outlineLevel="2">
+    <row r="764" spans="1:6" outlineLevel="4">
       <c r="A764" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B764" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C764" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D764" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E764" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F764" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="765" spans="1:6" outlineLevel="2">
+    <row r="765" spans="1:6" outlineLevel="4">
       <c r="A765" s="15">
         <v>1</v>
       </c>
       <c r="B765" s="8" t="s">
-        <v>1921</v>
+        <v>1894</v>
       </c>
       <c r="C765" s="9" t="s">
-        <v>1922</v>
+        <v>1895</v>
       </c>
       <c r="D765" s="9" t="s">
-        <v>1923</v>
+        <v>1896</v>
       </c>
       <c r="E765" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F765" s="12">
-        <v>600.0</v>
-[...3 lines deleted...]
-      <c r="A766" s="15">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="766" spans="1:6" outlineLevel="3">
+      <c r="A766" s="18" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B766" s="2"/>
+      <c r="C766" s="2"/>
+      <c r="D766" s="2"/>
+      <c r="E766" s="2"/>
+      <c r="F766" s="10"/>
+    </row>
+    <row r="767" spans="1:6" outlineLevel="4">
+      <c r="A767" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B767" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C767" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D767" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E767" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F767" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="768" spans="1:6" outlineLevel="4">
+      <c r="A768" s="15">
+        <v>1</v>
+      </c>
+      <c r="B768" s="8" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C768" s="9" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D768" s="9" t="s">
+        <v>1900</v>
+      </c>
+      <c r="E768" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F768" s="12">
+        <v>270.0</v>
+      </c>
+    </row>
+    <row r="769" spans="1:6" outlineLevel="4">
+      <c r="A769" s="15">
         <v>2</v>
       </c>
-      <c r="B766" s="8" t="s">
-[...63 lines deleted...]
-      <c r="F769" s="10"/>
+      <c r="B769" s="8" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C769" s="9" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D769" s="9" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E769" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F769" s="12">
+        <v>270.0</v>
+      </c>
     </row>
     <row r="770" spans="1:6" outlineLevel="3">
       <c r="A770" s="18" t="s">
-        <v>1934</v>
+        <v>1904</v>
       </c>
       <c r="B770" s="2"/>
       <c r="C770" s="2"/>
       <c r="D770" s="2"/>
       <c r="E770" s="2"/>
       <c r="F770" s="10"/>
     </row>
     <row r="771" spans="1:6" outlineLevel="4">
       <c r="A771" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B771" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C771" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D771" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E771" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F771" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="772" spans="1:6" outlineLevel="4">
       <c r="A772" s="15">
         <v>1</v>
       </c>
       <c r="B772" s="8" t="s">
-        <v>1935</v>
+        <v>1905</v>
       </c>
       <c r="C772" s="9" t="s">
-        <v>1936</v>
+        <v>1906</v>
       </c>
       <c r="D772" s="9" t="s">
-        <v>1937</v>
+        <v>1907</v>
       </c>
       <c r="E772" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F772" s="12">
-        <v>100.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>1300.0</v>
+      </c>
+    </row>
+    <row r="773" spans="1:6" outlineLevel="3">
+      <c r="A773" s="18" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B773" s="2"/>
+      <c r="C773" s="2"/>
+      <c r="D773" s="2"/>
+      <c r="E773" s="2"/>
+      <c r="F773" s="10"/>
     </row>
     <row r="774" spans="1:6" outlineLevel="4">
-      <c r="A774" s="15">
-[...15 lines deleted...]
-        <v>100.0</v>
+      <c r="A774" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B774" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C774" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D774" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E774" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F774" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="775" spans="1:6" outlineLevel="4">
       <c r="A775" s="15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B775" s="8" t="s">
-        <v>1944</v>
+        <v>1909</v>
       </c>
       <c r="C775" s="9" t="s">
-        <v>1945</v>
+        <v>1910</v>
       </c>
       <c r="D775" s="9" t="s">
-        <v>1946</v>
+        <v>1911</v>
       </c>
       <c r="E775" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F775" s="12">
         <v>100.0</v>
       </c>
     </row>
-    <row r="776" spans="1:6" outlineLevel="4">
-      <c r="A776" s="15">
+    <row r="776" spans="1:6" outlineLevel="1">
+      <c r="A776" s="16" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B776" s="2"/>
+      <c r="C776" s="2"/>
+      <c r="D776" s="2"/>
+      <c r="E776" s="2"/>
+      <c r="F776" s="10"/>
+    </row>
+    <row r="777" spans="1:6" outlineLevel="2">
+      <c r="A777" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B777" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B776" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A777" s="15">
+      <c r="C777" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B777" s="8" t="s">
-[...11 lines deleted...]
-      <c r="F777" s="12">
+      <c r="D777" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E777" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F777" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="778" spans="1:6" outlineLevel="2">
+      <c r="A778" s="15">
+        <v>1</v>
+      </c>
+      <c r="B778" s="8" t="s">
+        <v>1913</v>
+      </c>
+      <c r="C778" s="9" t="s">
+        <v>1914</v>
+      </c>
+      <c r="D778" s="9" t="s">
+        <v>1915</v>
+      </c>
+      <c r="E778" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F778" s="12">
+        <v>1080.0</v>
+      </c>
+    </row>
+    <row r="779" spans="1:6" outlineLevel="2">
+      <c r="A779" s="15">
+        <v>2</v>
+      </c>
+      <c r="B779" s="8" t="s">
+        <v>1916</v>
+      </c>
+      <c r="C779" s="9" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D779" s="9" t="s">
+        <v>1918</v>
+      </c>
+      <c r="E779" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F779" s="12">
+        <v>1140.0</v>
+      </c>
+    </row>
+    <row r="780" spans="1:6" outlineLevel="2">
+      <c r="A780" s="15">
+        <v>3</v>
+      </c>
+      <c r="B780" s="8" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C780" s="9" t="s">
+        <v>1920</v>
+      </c>
+      <c r="D780" s="9" t="s">
+        <v>1921</v>
+      </c>
+      <c r="E780" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F780" s="12">
+        <v>660.0</v>
+      </c>
+    </row>
+    <row r="781" spans="1:6" outlineLevel="2">
+      <c r="A781" s="15">
+        <v>4</v>
+      </c>
+      <c r="B781" s="8" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C781" s="9" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D781" s="9" t="s">
+        <v>1924</v>
+      </c>
+      <c r="E781" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F781" s="12">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="782" spans="1:6" outlineLevel="2">
+      <c r="A782" s="15">
+        <v>5</v>
+      </c>
+      <c r="B782" s="8" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C782" s="9" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D782" s="9" t="s">
+        <v>1927</v>
+      </c>
+      <c r="E782" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F782" s="12">
+        <v>680.0</v>
+      </c>
+    </row>
+    <row r="783" spans="1:6" outlineLevel="2">
+      <c r="A783" s="15">
+        <v>6</v>
+      </c>
+      <c r="B783" s="8" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C783" s="9" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D783" s="9" t="s">
+        <v>1930</v>
+      </c>
+      <c r="E783" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F783" s="12">
+        <v>920.0</v>
+      </c>
+    </row>
+    <row r="784" spans="1:6" outlineLevel="2">
+      <c r="A784" s="15">
+        <v>7</v>
+      </c>
+      <c r="B784" s="8" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C784" s="9" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D784" s="9" t="s">
+        <v>1933</v>
+      </c>
+      <c r="E784" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F784" s="12">
+        <v>1600.0</v>
+      </c>
+    </row>
+    <row r="785" spans="1:6" outlineLevel="2">
+      <c r="A785" s="15">
+        <v>8</v>
+      </c>
+      <c r="B785" s="8" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C785" s="9" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D785" s="9" t="s">
+        <v>1936</v>
+      </c>
+      <c r="E785" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F785" s="12">
+        <v>900.0</v>
+      </c>
+    </row>
+    <row r="786" spans="1:6" outlineLevel="1">
+      <c r="A786" s="16" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B786" s="2"/>
+      <c r="C786" s="2"/>
+      <c r="D786" s="2"/>
+      <c r="E786" s="2"/>
+      <c r="F786" s="10"/>
+    </row>
+    <row r="787" spans="1:6" outlineLevel="2">
+      <c r="A787" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B787" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C787" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D787" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E787" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F787" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="788" spans="1:6" outlineLevel="2">
+      <c r="A788" s="15">
+        <v>1</v>
+      </c>
+      <c r="B788" s="8" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C788" s="9" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D788" s="9" t="s">
+        <v>1940</v>
+      </c>
+      <c r="E788" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F788" s="12">
         <v>350.0</v>
       </c>
     </row>
-    <row r="778" spans="1:6" outlineLevel="4">
-[...120 lines deleted...]
-      <c r="A785" s="15">
+    <row r="789" spans="1:6" outlineLevel="2">
+      <c r="A789" s="15">
         <v>2</v>
       </c>
-      <c r="B785" s="8" t="s">
-[...78 lines deleted...]
-      </c>
       <c r="B789" s="8" t="s">
-        <v>1976</v>
+        <v>1941</v>
       </c>
       <c r="C789" s="9" t="s">
-        <v>1977</v>
+        <v>1942</v>
       </c>
       <c r="D789" s="9" t="s">
-        <v>1978</v>
+        <v>1943</v>
       </c>
       <c r="E789" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F789" s="12">
         <v>270.0</v>
       </c>
     </row>
-    <row r="790" spans="1:6" outlineLevel="3">
-[...10 lines deleted...]
-      <c r="A791" s="3" t="s">
+    <row r="790" spans="1:6" outlineLevel="2">
+      <c r="A790" s="15">
+        <v>3</v>
+      </c>
+      <c r="B790" s="8" t="s">
+        <v>1944</v>
+      </c>
+      <c r="C790" s="9" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D790" s="9" t="s">
+        <v>1946</v>
+      </c>
+      <c r="E790" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F790" s="12">
+        <v>415.0</v>
+      </c>
+    </row>
+    <row r="791" spans="1:6" outlineLevel="2">
+      <c r="A791" s="15">
         <v>4</v>
       </c>
-      <c r="B791" s="4" t="s">
+      <c r="B791" s="8" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C791" s="9" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D791" s="9" t="s">
+        <v>1949</v>
+      </c>
+      <c r="E791" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F791" s="12">
+        <v>630.0</v>
+      </c>
+    </row>
+    <row r="792" spans="1:6" outlineLevel="2">
+      <c r="A792" s="15">
         <v>5</v>
       </c>
-      <c r="C791" s="5" t="s">
+      <c r="B792" s="8" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C792" s="9" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D792" s="9" t="s">
+        <v>1952</v>
+      </c>
+      <c r="E792" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F792" s="12">
+        <v>1090.0</v>
+      </c>
+    </row>
+    <row r="793" spans="1:6" outlineLevel="2">
+      <c r="A793" s="15">
         <v>6</v>
       </c>
-      <c r="D791" s="5" t="s">
+      <c r="B793" s="8" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C793" s="9" t="s">
+        <v>1954</v>
+      </c>
+      <c r="D793" s="9" t="s">
+        <v>1955</v>
+      </c>
+      <c r="E793" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F793" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="794" spans="1:6" outlineLevel="2">
+      <c r="A794" s="15">
         <v>7</v>
       </c>
-      <c r="E791" s="6" t="s">
+      <c r="B794" s="8" t="s">
+        <v>1956</v>
+      </c>
+      <c r="C794" s="9" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D794" s="9" t="s">
+        <v>1958</v>
+      </c>
+      <c r="E794" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F794" s="12">
+        <v>360.0</v>
+      </c>
+    </row>
+    <row r="795" spans="1:6" outlineLevel="2">
+      <c r="A795" s="15">
         <v>8</v>
       </c>
-      <c r="F791" s="11" t="s">
+      <c r="B795" s="8" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C795" s="9" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D795" s="9" t="s">
+        <v>1961</v>
+      </c>
+      <c r="E795" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F795" s="12">
+        <v>680.0</v>
+      </c>
+    </row>
+    <row r="796" spans="1:6" outlineLevel="2">
+      <c r="A796" s="15">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A792" s="15">
+      <c r="B796" s="8" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C796" s="9" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D796" s="9" t="s">
+        <v>1964</v>
+      </c>
+      <c r="E796" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F796" s="12">
+        <v>410.0</v>
+      </c>
+    </row>
+    <row r="797" spans="1:6" outlineLevel="1">
+      <c r="A797" s="16" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B797" s="2"/>
+      <c r="C797" s="2"/>
+      <c r="D797" s="2"/>
+      <c r="E797" s="2"/>
+      <c r="F797" s="10"/>
+    </row>
+    <row r="798" spans="1:6" outlineLevel="2">
+      <c r="A798" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B798" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C798" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D798" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E798" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F798" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="799" spans="1:6" outlineLevel="2">
+      <c r="A799" s="15">
         <v>1</v>
       </c>
-      <c r="B792" s="8" t="s">
-[...123 lines deleted...]
-      <c r="F799" s="10"/>
+      <c r="B799" s="8" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C799" s="9" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D799" s="9" t="s">
+        <v>1968</v>
+      </c>
+      <c r="E799" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F799" s="12">
+        <v>600.0</v>
+      </c>
     </row>
     <row r="800" spans="1:6" outlineLevel="2">
-      <c r="A800" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A800" s="15">
+        <v>2</v>
+      </c>
+      <c r="B800" s="8" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C800" s="9" t="s">
+        <v>1970</v>
+      </c>
+      <c r="D800" s="9" t="s">
+        <v>1971</v>
+      </c>
+      <c r="E800" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F800" s="12">
+        <v>600.0</v>
       </c>
     </row>
     <row r="801" spans="1:6" outlineLevel="2">
       <c r="A801" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B801" s="8" t="s">
-        <v>1992</v>
+        <v>1972</v>
       </c>
       <c r="C801" s="9" t="s">
-        <v>1993</v>
+        <v>1973</v>
       </c>
       <c r="D801" s="9" t="s">
-        <v>1994</v>
+        <v>1974</v>
       </c>
       <c r="E801" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F801" s="12">
-        <v>1080.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="802" spans="1:6" outlineLevel="2">
       <c r="A802" s="15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B802" s="8" t="s">
-        <v>1995</v>
+        <v>1975</v>
       </c>
       <c r="C802" s="9" t="s">
-        <v>1996</v>
+        <v>1976</v>
       </c>
       <c r="D802" s="9" t="s">
-        <v>1997</v>
+        <v>1977</v>
       </c>
       <c r="E802" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F802" s="12">
-        <v>1140.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="803" spans="1:6" outlineLevel="2">
       <c r="A803" s="15">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B803" s="8" t="s">
-        <v>1998</v>
+        <v>1978</v>
       </c>
       <c r="C803" s="9" t="s">
-        <v>1999</v>
+        <v>1979</v>
       </c>
       <c r="D803" s="9" t="s">
-        <v>2000</v>
+        <v>1980</v>
       </c>
       <c r="E803" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F803" s="12">
-        <v>900.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="804" spans="1:6" outlineLevel="2">
       <c r="A804" s="15">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B804" s="8" t="s">
-        <v>2001</v>
+        <v>1981</v>
       </c>
       <c r="C804" s="9" t="s">
-        <v>2002</v>
+        <v>1982</v>
       </c>
       <c r="D804" s="9" t="s">
-        <v>2003</v>
+        <v>1983</v>
       </c>
       <c r="E804" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F804" s="12">
-        <v>660.0</v>
+        <v>960.0</v>
       </c>
     </row>
     <row r="805" spans="1:6" outlineLevel="2">
       <c r="A805" s="15">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B805" s="8" t="s">
-        <v>2004</v>
+        <v>1984</v>
       </c>
       <c r="C805" s="9" t="s">
-        <v>2005</v>
+        <v>1985</v>
       </c>
       <c r="D805" s="9" t="s">
-        <v>2006</v>
+        <v>1986</v>
       </c>
       <c r="E805" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F805" s="12">
-        <v>670.0</v>
-[...10 lines deleted...]
-      <c r="F806" s="10"/>
+        <v>1700.0</v>
+      </c>
+    </row>
+    <row r="806" spans="1:6" outlineLevel="2">
+      <c r="A806" s="15">
+        <v>8</v>
+      </c>
+      <c r="B806" s="8" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C806" s="9" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D806" s="9" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E806" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F806" s="12">
+        <v>1580.0</v>
+      </c>
     </row>
     <row r="807" spans="1:6" outlineLevel="2">
-      <c r="A807" s="3" t="s">
-[...14 lines deleted...]
-      <c r="F807" s="11" t="s">
+      <c r="A807" s="15">
         <v>9</v>
+      </c>
+      <c r="B807" s="8" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C807" s="9" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D807" s="9" t="s">
+        <v>1992</v>
+      </c>
+      <c r="E807" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F807" s="12">
+        <v>1500.0</v>
       </c>
     </row>
     <row r="808" spans="1:6" outlineLevel="2">
       <c r="A808" s="15">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B808" s="8" t="s">
-        <v>2008</v>
+        <v>1993</v>
       </c>
       <c r="C808" s="9" t="s">
-        <v>2009</v>
+        <v>1994</v>
       </c>
       <c r="D808" s="9" t="s">
-        <v>2010</v>
+        <v>1995</v>
       </c>
       <c r="E808" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F808" s="12">
-        <v>350.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="809" spans="1:6" outlineLevel="2">
       <c r="A809" s="15">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B809" s="8" t="s">
-        <v>2011</v>
+        <v>1996</v>
       </c>
       <c r="C809" s="9" t="s">
-        <v>2012</v>
+        <v>1997</v>
       </c>
       <c r="D809" s="9" t="s">
-        <v>2013</v>
+        <v>1998</v>
       </c>
       <c r="E809" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F809" s="12">
-        <v>270.0</v>
+        <v>990.0</v>
       </c>
     </row>
     <row r="810" spans="1:6" outlineLevel="2">
       <c r="A810" s="15">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B810" s="8" t="s">
-        <v>2014</v>
+        <v>1999</v>
       </c>
       <c r="C810" s="9" t="s">
-        <v>2015</v>
+        <v>2000</v>
       </c>
       <c r="D810" s="9" t="s">
-        <v>2016</v>
+        <v>2001</v>
       </c>
       <c r="E810" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F810" s="12">
-        <v>415.0</v>
+        <v>2620.0</v>
       </c>
     </row>
     <row r="811" spans="1:6" outlineLevel="2">
       <c r="A811" s="15">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="B811" s="8" t="s">
-        <v>2017</v>
+        <v>2002</v>
       </c>
       <c r="C811" s="9" t="s">
-        <v>2018</v>
+        <v>2003</v>
       </c>
       <c r="D811" s="9" t="s">
-        <v>2019</v>
+        <v>2004</v>
       </c>
       <c r="E811" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F811" s="12">
-        <v>640.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="812" spans="1:6" outlineLevel="2">
       <c r="A812" s="15">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B812" s="8" t="s">
-        <v>2020</v>
+        <v>2005</v>
       </c>
       <c r="C812" s="9" t="s">
-        <v>2021</v>
+        <v>2006</v>
       </c>
       <c r="D812" s="9" t="s">
-        <v>2022</v>
+        <v>2007</v>
       </c>
       <c r="E812" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F812" s="12">
-        <v>630.0</v>
+        <v>2100.0</v>
       </c>
     </row>
     <row r="813" spans="1:6" outlineLevel="2">
       <c r="A813" s="15">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B813" s="8" t="s">
-        <v>2023</v>
+        <v>2008</v>
       </c>
       <c r="C813" s="9" t="s">
-        <v>2024</v>
+        <v>2009</v>
       </c>
       <c r="D813" s="9" t="s">
-        <v>2025</v>
+        <v>2010</v>
       </c>
       <c r="E813" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F813" s="12">
-        <v>1090.0</v>
+        <v>1750.0</v>
       </c>
     </row>
     <row r="814" spans="1:6" outlineLevel="2">
       <c r="A814" s="15">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="B814" s="8" t="s">
-        <v>2026</v>
+        <v>2011</v>
       </c>
       <c r="C814" s="9" t="s">
-        <v>2027</v>
+        <v>2012</v>
       </c>
       <c r="D814" s="9" t="s">
-        <v>2028</v>
+        <v>2013</v>
       </c>
       <c r="E814" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F814" s="12">
-        <v>550.0</v>
+        <v>630.0</v>
       </c>
     </row>
     <row r="815" spans="1:6" outlineLevel="2">
       <c r="A815" s="15">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B815" s="8" t="s">
-        <v>2029</v>
+        <v>2014</v>
       </c>
       <c r="C815" s="9" t="s">
-        <v>2030</v>
+        <v>2015</v>
       </c>
       <c r="D815" s="9" t="s">
-        <v>2031</v>
+        <v>2016</v>
       </c>
       <c r="E815" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F815" s="12">
-        <v>360.0</v>
+        <v>630.0</v>
       </c>
     </row>
     <row r="816" spans="1:6" outlineLevel="2">
       <c r="A816" s="15">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="B816" s="8" t="s">
-        <v>2032</v>
+        <v>2017</v>
       </c>
       <c r="C816" s="9" t="s">
-        <v>2033</v>
+        <v>2018</v>
       </c>
       <c r="D816" s="9" t="s">
-        <v>2034</v>
+        <v>2019</v>
       </c>
       <c r="E816" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F816" s="12">
-        <v>680.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="817" spans="1:6" outlineLevel="2">
       <c r="A817" s="15">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="B817" s="8" t="s">
-        <v>2035</v>
+        <v>2020</v>
       </c>
       <c r="C817" s="9" t="s">
-        <v>2036</v>
+        <v>2021</v>
       </c>
       <c r="D817" s="9" t="s">
-        <v>2037</v>
+        <v>2022</v>
       </c>
       <c r="E817" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F817" s="12">
-        <v>410.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="818" spans="1:6" outlineLevel="1">
       <c r="A818" s="16" t="s">
-        <v>2038</v>
+        <v>2023</v>
       </c>
       <c r="B818" s="2"/>
       <c r="C818" s="2"/>
       <c r="D818" s="2"/>
       <c r="E818" s="2"/>
       <c r="F818" s="10"/>
     </row>
     <row r="819" spans="1:6" outlineLevel="2">
       <c r="A819" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B819" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C819" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D819" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E819" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F819" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="820" spans="1:6" outlineLevel="2">
       <c r="A820" s="15">
         <v>1</v>
       </c>
       <c r="B820" s="8" t="s">
-        <v>2039</v>
+        <v>2024</v>
       </c>
       <c r="C820" s="9" t="s">
-        <v>2040</v>
+        <v>2025</v>
       </c>
       <c r="D820" s="9" t="s">
-        <v>2041</v>
+        <v>2026</v>
       </c>
       <c r="E820" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F820" s="12">
-        <v>600.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="821" spans="1:6" outlineLevel="2">
       <c r="A821" s="15">
         <v>2</v>
       </c>
       <c r="B821" s="8" t="s">
-        <v>2042</v>
+        <v>2027</v>
       </c>
       <c r="C821" s="9" t="s">
-        <v>2043</v>
+        <v>2028</v>
       </c>
       <c r="D821" s="9" t="s">
-        <v>2044</v>
+        <v>2029</v>
       </c>
       <c r="E821" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F821" s="12">
-        <v>600.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="822" spans="1:6" outlineLevel="2">
       <c r="A822" s="15">
         <v>3</v>
       </c>
       <c r="B822" s="8" t="s">
-        <v>2045</v>
+        <v>2030</v>
       </c>
       <c r="C822" s="9" t="s">
-        <v>2046</v>
+        <v>2031</v>
       </c>
       <c r="D822" s="9" t="s">
-        <v>2047</v>
+        <v>2032</v>
       </c>
       <c r="E822" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F822" s="12">
-        <v>600.0</v>
-[...3 lines deleted...]
-      <c r="A823" s="15">
+        <v>800.0</v>
+      </c>
+    </row>
+    <row r="823" spans="1:6" outlineLevel="1">
+      <c r="A823" s="16" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B823" s="2"/>
+      <c r="C823" s="2"/>
+      <c r="D823" s="2"/>
+      <c r="E823" s="2"/>
+      <c r="F823" s="10"/>
+    </row>
+    <row r="824" spans="1:6" outlineLevel="2">
+      <c r="A824" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B823" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A824" s="15">
+      <c r="B824" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B824" s="8" t="s">
-[...12 lines deleted...]
-        <v>740.0</v>
+      <c r="C824" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D824" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E824" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F824" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="825" spans="1:6" outlineLevel="2">
       <c r="A825" s="15">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B825" s="8" t="s">
-        <v>2054</v>
+        <v>2034</v>
       </c>
       <c r="C825" s="9" t="s">
-        <v>2055</v>
+        <v>2035</v>
       </c>
       <c r="D825" s="9" t="s">
-        <v>2056</v>
+        <v>2036</v>
       </c>
       <c r="E825" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F825" s="12">
-        <v>960.0</v>
+        <v>2000.0</v>
       </c>
     </row>
     <row r="826" spans="1:6" outlineLevel="2">
       <c r="A826" s="15">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B826" s="8" t="s">
-        <v>2057</v>
+        <v>2037</v>
       </c>
       <c r="C826" s="9" t="s">
-        <v>2058</v>
+        <v>2038</v>
       </c>
       <c r="D826" s="9" t="s">
-        <v>2059</v>
+        <v>2039</v>
       </c>
       <c r="E826" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F826" s="12">
-        <v>860.0</v>
+        <v>820.0</v>
       </c>
     </row>
     <row r="827" spans="1:6" outlineLevel="2">
       <c r="A827" s="15">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B827" s="8" t="s">
-        <v>2060</v>
+        <v>2040</v>
       </c>
       <c r="C827" s="9" t="s">
-        <v>2061</v>
+        <v>2041</v>
       </c>
       <c r="D827" s="9" t="s">
-        <v>2062</v>
+        <v>2042</v>
       </c>
       <c r="E827" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F827" s="12">
-        <v>1700.0</v>
+        <v>485.0</v>
       </c>
     </row>
     <row r="828" spans="1:6" outlineLevel="2">
       <c r="A828" s="15">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B828" s="8" t="s">
-        <v>2063</v>
+        <v>2043</v>
       </c>
       <c r="C828" s="9" t="s">
-        <v>2064</v>
+        <v>2044</v>
       </c>
       <c r="D828" s="9" t="s">
-        <v>2065</v>
+        <v>2045</v>
       </c>
       <c r="E828" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F828" s="12">
-        <v>750.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="829" spans="1:6" outlineLevel="2">
       <c r="A829" s="15">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B829" s="8" t="s">
-        <v>2066</v>
+        <v>2046</v>
       </c>
       <c r="C829" s="9" t="s">
-        <v>2067</v>
+        <v>2047</v>
       </c>
       <c r="D829" s="9" t="s">
-        <v>2068</v>
+        <v>2048</v>
       </c>
       <c r="E829" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F829" s="12">
-        <v>900.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="830" spans="1:6" outlineLevel="2">
       <c r="A830" s="15">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B830" s="8" t="s">
-        <v>2069</v>
+        <v>2049</v>
       </c>
       <c r="C830" s="9" t="s">
-        <v>2070</v>
+        <v>2050</v>
       </c>
       <c r="D830" s="9" t="s">
-        <v>2071</v>
+        <v>2051</v>
       </c>
       <c r="E830" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F830" s="12">
-        <v>1580.0</v>
+        <v>1200.0</v>
       </c>
     </row>
     <row r="831" spans="1:6" outlineLevel="2">
       <c r="A831" s="15">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B831" s="8" t="s">
-        <v>2072</v>
+        <v>2052</v>
       </c>
       <c r="C831" s="9" t="s">
-        <v>2073</v>
+        <v>2053</v>
       </c>
       <c r="D831" s="9" t="s">
-        <v>2074</v>
+        <v>2054</v>
       </c>
       <c r="E831" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F831" s="12">
-        <v>550.0</v>
+        <v>4500.0</v>
       </c>
     </row>
     <row r="832" spans="1:6" outlineLevel="2">
       <c r="A832" s="15">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B832" s="8" t="s">
-        <v>2075</v>
+        <v>2055</v>
       </c>
       <c r="C832" s="9" t="s">
-        <v>2076</v>
+        <v>2056</v>
       </c>
       <c r="D832" s="9" t="s">
-        <v>2077</v>
+        <v>2057</v>
       </c>
       <c r="E832" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F832" s="12">
-        <v>550.0</v>
+        <v>1230.0</v>
       </c>
     </row>
     <row r="833" spans="1:6" outlineLevel="2">
       <c r="A833" s="15">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B833" s="8" t="s">
-        <v>2078</v>
+        <v>2058</v>
       </c>
       <c r="C833" s="9" t="s">
-        <v>2079</v>
+        <v>2059</v>
       </c>
       <c r="D833" s="9" t="s">
-        <v>2080</v>
+        <v>2060</v>
       </c>
       <c r="E833" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F833" s="12">
-        <v>1500.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="834" spans="1:6" outlineLevel="2">
       <c r="A834" s="15">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B834" s="8" t="s">
-        <v>2081</v>
+        <v>2061</v>
       </c>
       <c r="C834" s="9" t="s">
-        <v>2082</v>
+        <v>2062</v>
       </c>
       <c r="D834" s="9" t="s">
-        <v>2083</v>
+        <v>2063</v>
       </c>
       <c r="E834" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F834" s="12">
-        <v>1500.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>640.0</v>
+      </c>
+    </row>
+    <row r="835" spans="1:6" outlineLevel="1">
+      <c r="A835" s="16" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B835" s="2"/>
+      <c r="C835" s="2"/>
+      <c r="D835" s="2"/>
+      <c r="E835" s="2"/>
+      <c r="F835" s="10"/>
     </row>
     <row r="836" spans="1:6" outlineLevel="2">
-      <c r="A836" s="15">
-[...15 lines deleted...]
-        <v>2620.0</v>
+      <c r="A836" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B836" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C836" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D836" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E836" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F836" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="837" spans="1:6" outlineLevel="2">
       <c r="A837" s="15">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="B837" s="8" t="s">
-        <v>2090</v>
+        <v>2065</v>
       </c>
       <c r="C837" s="9" t="s">
-        <v>2091</v>
+        <v>2066</v>
       </c>
       <c r="D837" s="9" t="s">
-        <v>2092</v>
+        <v>2067</v>
       </c>
       <c r="E837" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F837" s="12">
-        <v>1800.0</v>
+        <v>1950.0</v>
       </c>
     </row>
     <row r="838" spans="1:6" outlineLevel="2">
       <c r="A838" s="15">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="B838" s="8" t="s">
-        <v>2093</v>
+        <v>2068</v>
       </c>
       <c r="C838" s="9" t="s">
-        <v>2094</v>
+        <v>2069</v>
       </c>
       <c r="D838" s="9" t="s">
-        <v>2095</v>
+        <v>2070</v>
       </c>
       <c r="E838" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F838" s="12">
-        <v>1800.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="839" spans="1:6" outlineLevel="2">
       <c r="A839" s="15">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="B839" s="8" t="s">
-        <v>2096</v>
+        <v>2071</v>
       </c>
       <c r="C839" s="9" t="s">
-        <v>2097</v>
+        <v>2072</v>
       </c>
       <c r="D839" s="9" t="s">
-        <v>2098</v>
+        <v>2073</v>
       </c>
       <c r="E839" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F839" s="12">
-        <v>1960.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="840" spans="1:6" outlineLevel="2">
       <c r="A840" s="15">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="B840" s="8" t="s">
-        <v>2099</v>
+        <v>2074</v>
       </c>
       <c r="C840" s="9" t="s">
-        <v>2100</v>
+        <v>2075</v>
       </c>
       <c r="D840" s="9" t="s">
-        <v>2101</v>
+        <v>2076</v>
       </c>
       <c r="E840" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F840" s="12">
-        <v>490.0</v>
+        <v>2350.0</v>
       </c>
     </row>
     <row r="841" spans="1:6" outlineLevel="1">
       <c r="A841" s="16" t="s">
-        <v>2102</v>
+        <v>2077</v>
       </c>
       <c r="B841" s="2"/>
       <c r="C841" s="2"/>
       <c r="D841" s="2"/>
       <c r="E841" s="2"/>
       <c r="F841" s="10"/>
     </row>
     <row r="842" spans="1:6" outlineLevel="2">
       <c r="A842" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B842" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C842" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D842" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E842" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F842" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="843" spans="1:6" outlineLevel="2">
       <c r="A843" s="15">
         <v>1</v>
       </c>
       <c r="B843" s="8" t="s">
-        <v>2103</v>
+        <v>2078</v>
       </c>
       <c r="C843" s="9" t="s">
-        <v>2104</v>
+        <v>2079</v>
       </c>
       <c r="D843" s="9" t="s">
-        <v>2105</v>
+        <v>2080</v>
       </c>
       <c r="E843" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F843" s="12">
-        <v>950.0</v>
+        <v>395.0</v>
       </c>
     </row>
     <row r="844" spans="1:6" outlineLevel="2">
       <c r="A844" s="15">
         <v>2</v>
       </c>
       <c r="B844" s="8" t="s">
-        <v>2106</v>
+        <v>2081</v>
       </c>
       <c r="C844" s="9" t="s">
-        <v>2107</v>
+        <v>2082</v>
       </c>
       <c r="D844" s="9" t="s">
-        <v>2108</v>
+        <v>2083</v>
       </c>
       <c r="E844" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F844" s="12">
-        <v>800.0</v>
-[...30 lines deleted...]
-      <c r="F846" s="10"/>
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="845" spans="1:6" outlineLevel="1">
+      <c r="A845" s="16" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B845" s="2"/>
+      <c r="C845" s="2"/>
+      <c r="D845" s="2"/>
+      <c r="E845" s="2"/>
+      <c r="F845" s="10"/>
+    </row>
+    <row r="846" spans="1:6" outlineLevel="2">
+      <c r="A846" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B846" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C846" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D846" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E846" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F846" s="11" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="847" spans="1:6" outlineLevel="2">
-      <c r="A847" s="3" t="s">
+      <c r="A847" s="15">
+        <v>1</v>
+      </c>
+      <c r="B847" s="8" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C847" s="9" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D847" s="9" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E847" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F847" s="12">
+        <v>230.0</v>
+      </c>
+    </row>
+    <row r="848" spans="1:6" outlineLevel="1">
+      <c r="A848" s="16" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B848" s="2"/>
+      <c r="C848" s="2"/>
+      <c r="D848" s="2"/>
+      <c r="E848" s="2"/>
+      <c r="F848" s="10"/>
+    </row>
+    <row r="849" spans="1:6" outlineLevel="2">
+      <c r="A849" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B847" s="4" t="s">
+      <c r="B849" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C847" s="5" t="s">
+      <c r="C849" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D847" s="5" t="s">
+      <c r="D849" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E847" s="6" t="s">
+      <c r="E849" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F847" s="11" t="s">
+      <c r="F849" s="11" t="s">
         <v>9</v>
-      </c>
-[...38 lines deleted...]
-        <v>820.0</v>
       </c>
     </row>
     <row r="850" spans="1:6" outlineLevel="2">
       <c r="A850" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B850" s="8" t="s">
-        <v>2119</v>
+        <v>2089</v>
       </c>
       <c r="C850" s="9" t="s">
-        <v>2120</v>
+        <v>2090</v>
       </c>
       <c r="D850" s="9" t="s">
-        <v>2121</v>
+        <v>2091</v>
       </c>
       <c r="E850" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F850" s="12">
-        <v>485.0</v>
+        <v>1900.0</v>
       </c>
     </row>
     <row r="851" spans="1:6" outlineLevel="2">
       <c r="A851" s="15">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B851" s="8" t="s">
-        <v>2122</v>
+        <v>2092</v>
       </c>
       <c r="C851" s="9" t="s">
-        <v>2123</v>
+        <v>2093</v>
       </c>
       <c r="D851" s="9" t="s">
-        <v>2124</v>
+        <v>2094</v>
       </c>
       <c r="E851" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F851" s="12">
-        <v>320.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="852" spans="1:6" outlineLevel="2">
       <c r="A852" s="15">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B852" s="8" t="s">
-        <v>2125</v>
+        <v>2095</v>
       </c>
       <c r="C852" s="9" t="s">
-        <v>2126</v>
+        <v>2096</v>
       </c>
       <c r="D852" s="9" t="s">
-        <v>2127</v>
+        <v>2097</v>
       </c>
       <c r="E852" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F852" s="12">
-        <v>355.0</v>
+        <v>2200.0</v>
       </c>
     </row>
     <row r="853" spans="1:6" outlineLevel="2">
       <c r="A853" s="15">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B853" s="8" t="s">
-        <v>2128</v>
+        <v>2098</v>
       </c>
       <c r="C853" s="9" t="s">
-        <v>2129</v>
+        <v>2099</v>
       </c>
       <c r="D853" s="9" t="s">
-        <v>2130</v>
+        <v>2100</v>
       </c>
       <c r="E853" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F853" s="12">
-        <v>1200.0</v>
+        <v>2200.0</v>
       </c>
     </row>
     <row r="854" spans="1:6" outlineLevel="2">
       <c r="A854" s="15">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B854" s="8" t="s">
-        <v>2131</v>
+        <v>2101</v>
       </c>
       <c r="C854" s="9" t="s">
-        <v>2132</v>
+        <v>2102</v>
       </c>
       <c r="D854" s="9" t="s">
-        <v>2133</v>
+        <v>2103</v>
       </c>
       <c r="E854" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F854" s="12">
-        <v>4500.0</v>
+        <v>2150.0</v>
       </c>
     </row>
     <row r="855" spans="1:6" outlineLevel="2">
       <c r="A855" s="15">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B855" s="8" t="s">
-        <v>2134</v>
+        <v>2104</v>
       </c>
       <c r="C855" s="9" t="s">
-        <v>2135</v>
+        <v>2105</v>
       </c>
       <c r="D855" s="9" t="s">
-        <v>2136</v>
+        <v>2106</v>
       </c>
       <c r="E855" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F855" s="12">
-        <v>1230.0</v>
+        <v>2150.0</v>
       </c>
     </row>
     <row r="856" spans="1:6" outlineLevel="2">
       <c r="A856" s="15">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B856" s="8" t="s">
-        <v>2137</v>
+        <v>2107</v>
       </c>
       <c r="C856" s="9" t="s">
-        <v>2138</v>
+        <v>2108</v>
       </c>
       <c r="D856" s="9" t="s">
-        <v>2139</v>
+        <v>2109</v>
       </c>
       <c r="E856" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F856" s="12">
-        <v>450.0</v>
+        <v>2150.0</v>
       </c>
     </row>
     <row r="857" spans="1:6" outlineLevel="2">
       <c r="A857" s="15">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B857" s="8" t="s">
-        <v>2140</v>
+        <v>2110</v>
       </c>
       <c r="C857" s="9" t="s">
-        <v>2141</v>
+        <v>2111</v>
       </c>
       <c r="D857" s="9" t="s">
-        <v>2142</v>
+        <v>2112</v>
       </c>
       <c r="E857" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F857" s="12">
-        <v>850.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="858" spans="1:6" outlineLevel="2">
       <c r="A858" s="15">
+        <v>9</v>
+      </c>
+      <c r="B858" s="8" t="s">
+        <v>2113</v>
+      </c>
+      <c r="C858" s="9" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D858" s="9" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E858" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F858" s="12">
+        <v>900.0</v>
+      </c>
+    </row>
+    <row r="859" spans="1:6" outlineLevel="2">
+      <c r="A859" s="15">
+        <v>10</v>
+      </c>
+      <c r="B859" s="8" t="s">
+        <v>2116</v>
+      </c>
+      <c r="C859" s="9" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D859" s="9" t="s">
+        <v>2118</v>
+      </c>
+      <c r="E859" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F859" s="12">
+        <v>1900.0</v>
+      </c>
+    </row>
+    <row r="860" spans="1:6" outlineLevel="2">
+      <c r="A860" s="15">
         <v>11</v>
       </c>
-      <c r="B858" s="8" t="s">
-[...42 lines deleted...]
-        <v>9</v>
+      <c r="B860" s="8" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C860" s="9" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D860" s="9" t="s">
+        <v>2121</v>
+      </c>
+      <c r="E860" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F860" s="12">
+        <v>1700.0</v>
       </c>
     </row>
     <row r="861" spans="1:6" outlineLevel="2">
       <c r="A861" s="15">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B861" s="8" t="s">
-        <v>2147</v>
+        <v>2122</v>
       </c>
       <c r="C861" s="9" t="s">
-        <v>2148</v>
+        <v>2123</v>
       </c>
       <c r="D861" s="9" t="s">
-        <v>2149</v>
+        <v>2124</v>
       </c>
       <c r="E861" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F861" s="12">
-        <v>1950.0</v>
+        <v>1700.0</v>
       </c>
     </row>
     <row r="862" spans="1:6" outlineLevel="2">
       <c r="A862" s="15">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="B862" s="8" t="s">
-        <v>2150</v>
+        <v>2125</v>
       </c>
       <c r="C862" s="9" t="s">
-        <v>2151</v>
+        <v>2126</v>
       </c>
       <c r="D862" s="9" t="s">
-        <v>2152</v>
+        <v>2127</v>
       </c>
       <c r="E862" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F862" s="12">
-        <v>370.0</v>
+        <v>1200.0</v>
       </c>
     </row>
     <row r="863" spans="1:6" outlineLevel="2">
       <c r="A863" s="15">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="B863" s="8" t="s">
-        <v>2153</v>
+        <v>2128</v>
       </c>
       <c r="C863" s="9" t="s">
-        <v>2154</v>
+        <v>2129</v>
       </c>
       <c r="D863" s="9" t="s">
-        <v>2155</v>
+        <v>2130</v>
       </c>
       <c r="E863" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F863" s="12">
-        <v>770.0</v>
+        <v>1200.0</v>
       </c>
     </row>
     <row r="864" spans="1:6" outlineLevel="2">
       <c r="A864" s="15">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B864" s="8" t="s">
-        <v>2156</v>
+        <v>2131</v>
       </c>
       <c r="C864" s="9" t="s">
-        <v>2157</v>
+        <v>2132</v>
       </c>
       <c r="D864" s="9" t="s">
-        <v>2158</v>
+        <v>2133</v>
       </c>
       <c r="E864" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F864" s="12">
         <v>1100.0</v>
       </c>
     </row>
     <row r="865" spans="1:6" outlineLevel="2">
       <c r="A865" s="15">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="B865" s="8" t="s">
-        <v>2159</v>
+        <v>2134</v>
       </c>
       <c r="C865" s="9" t="s">
-        <v>2160</v>
+        <v>2135</v>
       </c>
       <c r="D865" s="9" t="s">
-        <v>2161</v>
+        <v>2136</v>
       </c>
       <c r="E865" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F865" s="12">
-        <v>2350.0</v>
-[...10 lines deleted...]
-      <c r="F866" s="10"/>
+        <v>1200.0</v>
+      </c>
+    </row>
+    <row r="866" spans="1:6" outlineLevel="2">
+      <c r="A866" s="15">
+        <v>17</v>
+      </c>
+      <c r="B866" s="8" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C866" s="9" t="s">
+        <v>2138</v>
+      </c>
+      <c r="D866" s="9" t="s">
+        <v>2139</v>
+      </c>
+      <c r="E866" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F866" s="12">
+        <v>2600.0</v>
+      </c>
     </row>
     <row r="867" spans="1:6" outlineLevel="2">
-      <c r="A867" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A867" s="15">
+        <v>18</v>
+      </c>
+      <c r="B867" s="8" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C867" s="9" t="s">
+        <v>2141</v>
+      </c>
+      <c r="D867" s="9" t="s">
+        <v>2142</v>
+      </c>
+      <c r="E867" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F867" s="12">
+        <v>1450.0</v>
       </c>
     </row>
     <row r="868" spans="1:6" outlineLevel="2">
       <c r="A868" s="15">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="B868" s="8" t="s">
-        <v>2163</v>
+        <v>2143</v>
       </c>
       <c r="C868" s="9" t="s">
-        <v>2164</v>
+        <v>2144</v>
       </c>
       <c r="D868" s="9" t="s">
-        <v>2165</v>
+        <v>2145</v>
       </c>
       <c r="E868" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F868" s="12">
-        <v>210.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="869" spans="1:6" outlineLevel="2">
       <c r="A869" s="15">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="B869" s="8" t="s">
-        <v>2166</v>
+        <v>2146</v>
       </c>
       <c r="C869" s="9" t="s">
-        <v>2167</v>
+        <v>2147</v>
       </c>
       <c r="D869" s="9" t="s">
-        <v>2168</v>
+        <v>2148</v>
       </c>
       <c r="E869" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F869" s="12">
-        <v>395.0</v>
-[...10 lines deleted...]
-      <c r="F870" s="10"/>
+        <v>1300.0</v>
+      </c>
+    </row>
+    <row r="870" spans="1:6" outlineLevel="2">
+      <c r="A870" s="15">
+        <v>21</v>
+      </c>
+      <c r="B870" s="8" t="s">
+        <v>2149</v>
+      </c>
+      <c r="C870" s="9" t="s">
+        <v>2150</v>
+      </c>
+      <c r="D870" s="9" t="s">
+        <v>2151</v>
+      </c>
+      <c r="E870" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F870" s="12">
+        <v>1550.0</v>
+      </c>
     </row>
     <row r="871" spans="1:6" outlineLevel="2">
-      <c r="A871" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A871" s="15">
+        <v>22</v>
+      </c>
+      <c r="B871" s="8" t="s">
+        <v>2152</v>
+      </c>
+      <c r="C871" s="9" t="s">
+        <v>2153</v>
+      </c>
+      <c r="D871" s="9" t="s">
+        <v>2154</v>
+      </c>
+      <c r="E871" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F871" s="12">
+        <v>1250.0</v>
       </c>
     </row>
     <row r="872" spans="1:6" outlineLevel="2">
       <c r="A872" s="15">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B872" s="8" t="s">
-        <v>2170</v>
+        <v>2155</v>
       </c>
       <c r="C872" s="9" t="s">
-        <v>2171</v>
+        <v>2156</v>
       </c>
       <c r="D872" s="9" t="s">
-        <v>2172</v>
+        <v>2157</v>
       </c>
       <c r="E872" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F872" s="12">
-        <v>230.0</v>
-[...10 lines deleted...]
-      <c r="F873" s="10"/>
+        <v>1250.0</v>
+      </c>
+    </row>
+    <row r="873" spans="1:6" outlineLevel="2">
+      <c r="A873" s="15">
+        <v>24</v>
+      </c>
+      <c r="B873" s="8" t="s">
+        <v>2158</v>
+      </c>
+      <c r="C873" s="9" t="s">
+        <v>2159</v>
+      </c>
+      <c r="D873" s="9" t="s">
+        <v>2160</v>
+      </c>
+      <c r="E873" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F873" s="12">
+        <v>1300.0</v>
+      </c>
     </row>
     <row r="874" spans="1:6" outlineLevel="2">
-      <c r="A874" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A874" s="15">
+        <v>25</v>
+      </c>
+      <c r="B874" s="8" t="s">
+        <v>2161</v>
+      </c>
+      <c r="C874" s="9" t="s">
+        <v>2162</v>
+      </c>
+      <c r="D874" s="9" t="s">
+        <v>2163</v>
+      </c>
+      <c r="E874" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F874" s="12">
+        <v>1250.0</v>
       </c>
     </row>
     <row r="875" spans="1:6" outlineLevel="2">
       <c r="A875" s="15">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="B875" s="8" t="s">
-        <v>2174</v>
+        <v>2164</v>
       </c>
       <c r="C875" s="9" t="s">
-        <v>2175</v>
+        <v>2165</v>
       </c>
       <c r="D875" s="9" t="s">
-        <v>2176</v>
+        <v>2166</v>
       </c>
       <c r="E875" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F875" s="12">
-        <v>2200.0</v>
+        <v>1250.0</v>
       </c>
     </row>
     <row r="876" spans="1:6" outlineLevel="2">
       <c r="A876" s="15">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="B876" s="8" t="s">
-        <v>2177</v>
+        <v>2167</v>
       </c>
       <c r="C876" s="9" t="s">
-        <v>2178</v>
+        <v>2168</v>
       </c>
       <c r="D876" s="9" t="s">
-        <v>2179</v>
+        <v>2169</v>
       </c>
       <c r="E876" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F876" s="12">
-        <v>2200.0</v>
+        <v>1600.0</v>
       </c>
     </row>
     <row r="877" spans="1:6" outlineLevel="2">
       <c r="A877" s="15">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="B877" s="8" t="s">
-        <v>2180</v>
+        <v>2170</v>
       </c>
       <c r="C877" s="9" t="s">
-        <v>2181</v>
+        <v>2171</v>
       </c>
       <c r="D877" s="9" t="s">
-        <v>2182</v>
+        <v>2172</v>
       </c>
       <c r="E877" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F877" s="12">
-        <v>2150.0</v>
-[...3 lines deleted...]
-      <c r="A878" s="15">
+        <v>1600.0</v>
+      </c>
+    </row>
+    <row r="878" spans="1:6" outlineLevel="1">
+      <c r="A878" s="16" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B878" s="2"/>
+      <c r="C878" s="2"/>
+      <c r="D878" s="2"/>
+      <c r="E878" s="2"/>
+      <c r="F878" s="10"/>
+    </row>
+    <row r="879" spans="1:6" outlineLevel="2">
+      <c r="A879" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B878" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A879" s="15">
+      <c r="B879" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B879" s="8" t="s">
-[...12 lines deleted...]
-        <v>2150.0</v>
+      <c r="C879" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D879" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E879" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F879" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="880" spans="1:6" outlineLevel="2">
       <c r="A880" s="15">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B880" s="8" t="s">
-        <v>2189</v>
+        <v>2174</v>
       </c>
       <c r="C880" s="9" t="s">
-        <v>2190</v>
+        <v>2175</v>
       </c>
       <c r="D880" s="9" t="s">
-        <v>2191</v>
+        <v>2176</v>
       </c>
       <c r="E880" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F880" s="12">
-        <v>900.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="881" spans="1:6" outlineLevel="2">
       <c r="A881" s="15">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B881" s="8" t="s">
-        <v>2192</v>
+        <v>2177</v>
       </c>
       <c r="C881" s="9" t="s">
-        <v>2193</v>
+        <v>2178</v>
       </c>
       <c r="D881" s="9" t="s">
-        <v>2194</v>
+        <v>2179</v>
       </c>
       <c r="E881" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F881" s="12">
-        <v>1650.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="882" spans="1:6" outlineLevel="2">
       <c r="A882" s="15">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B882" s="8" t="s">
-        <v>2195</v>
+        <v>2180</v>
       </c>
       <c r="C882" s="9" t="s">
-        <v>2196</v>
+        <v>2181</v>
       </c>
       <c r="D882" s="9" t="s">
-        <v>2197</v>
+        <v>2182</v>
       </c>
       <c r="E882" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F882" s="12">
-        <v>1700.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="883" spans="1:6" outlineLevel="2">
       <c r="A883" s="15">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B883" s="8" t="s">
-        <v>2198</v>
+        <v>2183</v>
       </c>
       <c r="C883" s="9" t="s">
-        <v>2199</v>
+        <v>2184</v>
       </c>
       <c r="D883" s="9" t="s">
-        <v>2200</v>
+        <v>2185</v>
       </c>
       <c r="E883" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F883" s="12">
-        <v>1700.0</v>
+        <v>390.0</v>
       </c>
     </row>
     <row r="884" spans="1:6" outlineLevel="2">
       <c r="A884" s="15">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B884" s="8" t="s">
-        <v>2201</v>
+        <v>2186</v>
       </c>
       <c r="C884" s="9" t="s">
-        <v>2202</v>
+        <v>2187</v>
       </c>
       <c r="D884" s="9" t="s">
-        <v>2203</v>
+        <v>2188</v>
       </c>
       <c r="E884" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F884" s="12">
-        <v>1250.0</v>
+        <v>390.0</v>
       </c>
     </row>
     <row r="885" spans="1:6" outlineLevel="2">
       <c r="A885" s="15">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B885" s="8" t="s">
-        <v>2204</v>
+        <v>2189</v>
       </c>
       <c r="C885" s="9" t="s">
-        <v>2205</v>
+        <v>2190</v>
       </c>
       <c r="D885" s="9" t="s">
-        <v>2206</v>
+        <v>2191</v>
       </c>
       <c r="E885" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F885" s="12">
-        <v>1200.0</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="886" spans="1:6" outlineLevel="2">
       <c r="A886" s="15">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B886" s="8" t="s">
-        <v>2207</v>
+        <v>2192</v>
       </c>
       <c r="C886" s="9" t="s">
-        <v>2208</v>
+        <v>2193</v>
       </c>
       <c r="D886" s="9" t="s">
-        <v>2209</v>
+        <v>2194</v>
       </c>
       <c r="E886" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F886" s="12">
-        <v>1200.0</v>
+        <v>195.0</v>
       </c>
     </row>
     <row r="887" spans="1:6" outlineLevel="2">
       <c r="A887" s="15">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B887" s="8" t="s">
-        <v>2210</v>
+        <v>2195</v>
       </c>
       <c r="C887" s="9" t="s">
-        <v>2211</v>
+        <v>2196</v>
       </c>
       <c r="D887" s="9" t="s">
-        <v>2212</v>
+        <v>2197</v>
       </c>
       <c r="E887" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F887" s="12">
-        <v>1250.0</v>
+        <v>195.0</v>
       </c>
     </row>
     <row r="888" spans="1:6" outlineLevel="2">
       <c r="A888" s="15">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B888" s="8" t="s">
-        <v>2213</v>
+        <v>2198</v>
       </c>
       <c r="C888" s="9" t="s">
-        <v>2214</v>
+        <v>2199</v>
       </c>
       <c r="D888" s="9" t="s">
-        <v>2215</v>
+        <v>2200</v>
       </c>
       <c r="E888" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F888" s="12">
-        <v>930.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="889" spans="1:6" outlineLevel="2">
       <c r="A889" s="15">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B889" s="8" t="s">
-        <v>2216</v>
+        <v>2201</v>
       </c>
       <c r="C889" s="9" t="s">
-        <v>2217</v>
+        <v>2202</v>
       </c>
       <c r="D889" s="9" t="s">
-        <v>2218</v>
+        <v>2203</v>
       </c>
       <c r="E889" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F889" s="12">
-        <v>930.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="890" spans="1:6" outlineLevel="2">
       <c r="A890" s="15">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B890" s="8" t="s">
-        <v>2219</v>
+        <v>2204</v>
       </c>
       <c r="C890" s="9" t="s">
-        <v>2220</v>
+        <v>2205</v>
       </c>
       <c r="D890" s="9" t="s">
-        <v>2221</v>
+        <v>2206</v>
       </c>
       <c r="E890" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F890" s="12">
-        <v>1250.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="891" spans="1:6" outlineLevel="2">
       <c r="A891" s="15">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B891" s="8" t="s">
-        <v>2222</v>
+        <v>2207</v>
       </c>
       <c r="C891" s="9" t="s">
-        <v>2223</v>
+        <v>2208</v>
       </c>
       <c r="D891" s="9" t="s">
-        <v>2224</v>
+        <v>2209</v>
       </c>
       <c r="E891" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F891" s="12">
-        <v>1250.0</v>
+        <v>265.0</v>
       </c>
     </row>
     <row r="892" spans="1:6" outlineLevel="2">
       <c r="A892" s="15">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B892" s="8" t="s">
-        <v>2225</v>
+        <v>2210</v>
       </c>
       <c r="C892" s="9" t="s">
-        <v>2226</v>
+        <v>2211</v>
       </c>
       <c r="D892" s="9" t="s">
-        <v>2227</v>
+        <v>2212</v>
       </c>
       <c r="E892" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F892" s="12">
-        <v>1200.0</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="893" spans="1:6" outlineLevel="2">
       <c r="A893" s="15">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B893" s="8" t="s">
-        <v>2228</v>
+        <v>2213</v>
       </c>
       <c r="C893" s="9" t="s">
-        <v>2229</v>
+        <v>2214</v>
       </c>
       <c r="D893" s="9" t="s">
-        <v>2230</v>
+        <v>2215</v>
       </c>
       <c r="E893" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F893" s="12">
-        <v>1200.0</v>
-[...548 lines deleted...]
-      <c r="F921" s="12">
         <v>310.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:F6"/>
-    <mergeCell ref="A14:F14"/>
-[...2 lines deleted...]
-    <mergeCell ref="A43:F43"/>
+    <mergeCell ref="A16:F16"/>
+    <mergeCell ref="A24:F24"/>
+    <mergeCell ref="A27:F27"/>
+    <mergeCell ref="A30:F30"/>
     <mergeCell ref="A50:F50"/>
-    <mergeCell ref="A85:F85"/>
+    <mergeCell ref="A56:F56"/>
+    <mergeCell ref="A60:F60"/>
+    <mergeCell ref="A84:F84"/>
     <mergeCell ref="A90:F90"/>
     <mergeCell ref="A95:F95"/>
+    <mergeCell ref="A98:F98"/>
     <mergeCell ref="A104:F104"/>
     <mergeCell ref="A108:F108"/>
-    <mergeCell ref="A161:F161"/>
+    <mergeCell ref="A150:F150"/>
+    <mergeCell ref="A157:F157"/>
+    <mergeCell ref="A162:F162"/>
+    <mergeCell ref="A165:F165"/>
     <mergeCell ref="A172:F172"/>
-    <mergeCell ref="A178:F178"/>
-[...5 lines deleted...]
-    <mergeCell ref="A201:F201"/>
+    <mergeCell ref="A176:F176"/>
+    <mergeCell ref="A214:F214"/>
     <mergeCell ref="A218:F218"/>
-    <mergeCell ref="A221:F221"/>
+    <mergeCell ref="A222:F222"/>
     <mergeCell ref="A225:F225"/>
-    <mergeCell ref="A240:F240"/>
-[...3 lines deleted...]
-    <mergeCell ref="A261:F261"/>
+    <mergeCell ref="A238:F238"/>
+    <mergeCell ref="A244:F244"/>
+    <mergeCell ref="A255:F255"/>
+    <mergeCell ref="A264:F264"/>
+    <mergeCell ref="A267:F267"/>
     <mergeCell ref="A270:F270"/>
-    <mergeCell ref="A326:F326"/>
-[...6 lines deleted...]
-    <mergeCell ref="A390:F390"/>
+    <mergeCell ref="A279:F279"/>
+    <mergeCell ref="A287:F287"/>
+    <mergeCell ref="A344:F344"/>
+    <mergeCell ref="A349:F349"/>
+    <mergeCell ref="A354:F354"/>
+    <mergeCell ref="A360:F360"/>
+    <mergeCell ref="A370:F370"/>
     <mergeCell ref="A397:F397"/>
-    <mergeCell ref="A398:F398"/>
-[...9 lines deleted...]
-    <mergeCell ref="A660:F660"/>
+    <mergeCell ref="A408:F408"/>
+    <mergeCell ref="A411:F411"/>
+    <mergeCell ref="A417:F417"/>
+    <mergeCell ref="A418:F418"/>
+    <mergeCell ref="A421:F421"/>
+    <mergeCell ref="A426:F426"/>
+    <mergeCell ref="A471:F471"/>
+    <mergeCell ref="A482:F482"/>
+    <mergeCell ref="A521:F521"/>
+    <mergeCell ref="A535:F535"/>
+    <mergeCell ref="A571:F571"/>
+    <mergeCell ref="A597:F597"/>
+    <mergeCell ref="A603:F603"/>
+    <mergeCell ref="A661:F661"/>
     <mergeCell ref="A665:F665"/>
     <mergeCell ref="A668:F668"/>
     <mergeCell ref="A669:F669"/>
     <mergeCell ref="A672:F672"/>
     <mergeCell ref="A675:F675"/>
-    <mergeCell ref="A678:F678"/>
-[...8 lines deleted...]
-    <mergeCell ref="A751:F751"/>
+    <mergeCell ref="A679:F679"/>
+    <mergeCell ref="A699:F699"/>
+    <mergeCell ref="A703:F703"/>
+    <mergeCell ref="A706:F706"/>
+    <mergeCell ref="A733:F733"/>
+    <mergeCell ref="A736:F736"/>
+    <mergeCell ref="A739:F739"/>
+    <mergeCell ref="A749:F749"/>
+    <mergeCell ref="A755:F755"/>
+    <mergeCell ref="A756:F756"/>
     <mergeCell ref="A763:F763"/>
-    <mergeCell ref="A769:F769"/>
+    <mergeCell ref="A766:F766"/>
     <mergeCell ref="A770:F770"/>
-    <mergeCell ref="A779:F779"/>
-[...5 lines deleted...]
-    <mergeCell ref="A806:F806"/>
+    <mergeCell ref="A773:F773"/>
+    <mergeCell ref="A776:F776"/>
+    <mergeCell ref="A786:F786"/>
+    <mergeCell ref="A797:F797"/>
     <mergeCell ref="A818:F818"/>
+    <mergeCell ref="A823:F823"/>
+    <mergeCell ref="A835:F835"/>
     <mergeCell ref="A841:F841"/>
-    <mergeCell ref="A846:F846"/>
-[...4 lines deleted...]
-    <mergeCell ref="A905:F905"/>
+    <mergeCell ref="A845:F845"/>
+    <mergeCell ref="A848:F848"/>
+    <mergeCell ref="A878:F878"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
-    <hyperlink ref="D16" r:id="rId_hyperlink_8"/>
-[...7 lines deleted...]
-    <hyperlink ref="D28" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D15" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D18" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_17"/>
-    <hyperlink ref="D30" r:id="rId_hyperlink_18"/>
-[...11 lines deleted...]
-    <hyperlink ref="D42" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_39"/>
-    <hyperlink ref="D56" r:id="rId_hyperlink_40"/>
-[...117 lines deleted...]
-    <hyperlink ref="D200" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D82" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D83" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D86" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D87" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D137" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D141" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D147" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D148" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D187" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D189" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D190" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D192" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D193" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D194" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D200" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D201" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D202" r:id="rId_hyperlink_158"/>
     <hyperlink ref="D203" r:id="rId_hyperlink_159"/>
     <hyperlink ref="D204" r:id="rId_hyperlink_160"/>
     <hyperlink ref="D205" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D206" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D207" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D208" r:id="rId_hyperlink_164"/>
     <hyperlink ref="D209" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D210" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D211" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D212" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D213" r:id="rId_hyperlink_169"/>
-    <hyperlink ref="D214" r:id="rId_hyperlink_170"/>
-[...25 lines deleted...]
-    <hyperlink ref="D250" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="D216" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D217" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D220" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D221" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D224" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D227" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D228" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D229" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="D230" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="D231" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="D232" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="D233" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="D234" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="D235" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="D236" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="D237" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="D240" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="D241" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="D242" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="D243" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="D246" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="D247" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="D248" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="D249" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="D250" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="D251" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="D252" r:id="rId_hyperlink_196"/>
     <hyperlink ref="D253" r:id="rId_hyperlink_197"/>
-    <hyperlink ref="D256" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="D254" r:id="rId_hyperlink_198"/>
     <hyperlink ref="D257" r:id="rId_hyperlink_199"/>
     <hyperlink ref="D258" r:id="rId_hyperlink_200"/>
     <hyperlink ref="D259" r:id="rId_hyperlink_201"/>
     <hyperlink ref="D260" r:id="rId_hyperlink_202"/>
-    <hyperlink ref="D263" r:id="rId_hyperlink_203"/>
-[...1 lines deleted...]
-    <hyperlink ref="D265" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="D261" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="D262" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="D263" r:id="rId_hyperlink_205"/>
     <hyperlink ref="D266" r:id="rId_hyperlink_206"/>
-    <hyperlink ref="D267" r:id="rId_hyperlink_207"/>
-[...60 lines deleted...]
-    <hyperlink ref="D334" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="D269" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="D272" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="D273" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="D274" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="D275" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="D276" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="D277" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="D278" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="D281" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="D282" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="D283" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="D284" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="D285" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="D286" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="D289" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="D290" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="D291" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="D292" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="D293" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="D294" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="D295" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="D296" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="D297" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="D298" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="D299" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="D300" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="D301" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="D302" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="D303" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="D304" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="D305" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="D306" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="D307" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="D308" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="D309" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="D310" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="D311" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="D312" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="D313" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="D314" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="D315" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="D316" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="D317" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="D318" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="D319" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="D320" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="D321" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="D322" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="D323" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="D324" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="D325" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="D326" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="D327" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="D328" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="D329" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="D330" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="D331" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="D332" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="D333" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="D334" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="D335" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="D336" r:id="rId_hyperlink_268"/>
     <hyperlink ref="D337" r:id="rId_hyperlink_269"/>
     <hyperlink ref="D338" r:id="rId_hyperlink_270"/>
     <hyperlink ref="D339" r:id="rId_hyperlink_271"/>
-    <hyperlink ref="D342" r:id="rId_hyperlink_272"/>
-[...2 lines deleted...]
-    <hyperlink ref="D345" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="D340" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="D341" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="D342" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="D343" r:id="rId_hyperlink_275"/>
     <hyperlink ref="D346" r:id="rId_hyperlink_276"/>
-    <hyperlink ref="D349" r:id="rId_hyperlink_277"/>
-    <hyperlink ref="D350" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="D347" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="D348" r:id="rId_hyperlink_278"/>
     <hyperlink ref="D351" r:id="rId_hyperlink_279"/>
     <hyperlink ref="D352" r:id="rId_hyperlink_280"/>
     <hyperlink ref="D353" r:id="rId_hyperlink_281"/>
-    <hyperlink ref="D354" r:id="rId_hyperlink_282"/>
-[...30 lines deleted...]
-    <hyperlink ref="D389" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="D356" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="D357" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="D358" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="D359" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="D362" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="D363" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="D364" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="D365" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="D366" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="D367" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="D368" r:id="rId_hyperlink_292"/>
+    <hyperlink ref="D369" r:id="rId_hyperlink_293"/>
+    <hyperlink ref="D372" r:id="rId_hyperlink_294"/>
+    <hyperlink ref="D373" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="D374" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="D375" r:id="rId_hyperlink_297"/>
+    <hyperlink ref="D376" r:id="rId_hyperlink_298"/>
+    <hyperlink ref="D377" r:id="rId_hyperlink_299"/>
+    <hyperlink ref="D378" r:id="rId_hyperlink_300"/>
+    <hyperlink ref="D379" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="D380" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="D381" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="D382" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="D383" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="D384" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="D385" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="D386" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="D387" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="D388" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="D389" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="D390" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="D391" r:id="rId_hyperlink_313"/>
     <hyperlink ref="D392" r:id="rId_hyperlink_314"/>
     <hyperlink ref="D393" r:id="rId_hyperlink_315"/>
     <hyperlink ref="D394" r:id="rId_hyperlink_316"/>
     <hyperlink ref="D395" r:id="rId_hyperlink_317"/>
     <hyperlink ref="D396" r:id="rId_hyperlink_318"/>
-    <hyperlink ref="D400" r:id="rId_hyperlink_319"/>
-[...252 lines deleted...]
-    <hyperlink ref="D688" r:id="rId_hyperlink_572"/>
+    <hyperlink ref="D399" r:id="rId_hyperlink_319"/>
+    <hyperlink ref="D400" r:id="rId_hyperlink_320"/>
+    <hyperlink ref="D401" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="D402" r:id="rId_hyperlink_322"/>
+    <hyperlink ref="D403" r:id="rId_hyperlink_323"/>
+    <hyperlink ref="D404" r:id="rId_hyperlink_324"/>
+    <hyperlink ref="D405" r:id="rId_hyperlink_325"/>
+    <hyperlink ref="D406" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="D407" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="D410" r:id="rId_hyperlink_328"/>
+    <hyperlink ref="D413" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="D414" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="D415" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="D416" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="D420" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="D423" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="D424" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="D425" r:id="rId_hyperlink_336"/>
+    <hyperlink ref="D428" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="D429" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="D430" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="D431" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="D432" r:id="rId_hyperlink_341"/>
+    <hyperlink ref="D433" r:id="rId_hyperlink_342"/>
+    <hyperlink ref="D434" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="D435" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="D436" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="D437" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="D438" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="D439" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="D440" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="D441" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="D442" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="D443" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="D444" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="D445" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="D446" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="D447" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="D448" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="D449" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="D450" r:id="rId_hyperlink_359"/>
+    <hyperlink ref="D451" r:id="rId_hyperlink_360"/>
+    <hyperlink ref="D452" r:id="rId_hyperlink_361"/>
+    <hyperlink ref="D453" r:id="rId_hyperlink_362"/>
+    <hyperlink ref="D454" r:id="rId_hyperlink_363"/>
+    <hyperlink ref="D455" r:id="rId_hyperlink_364"/>
+    <hyperlink ref="D456" r:id="rId_hyperlink_365"/>
+    <hyperlink ref="D457" r:id="rId_hyperlink_366"/>
+    <hyperlink ref="D458" r:id="rId_hyperlink_367"/>
+    <hyperlink ref="D459" r:id="rId_hyperlink_368"/>
+    <hyperlink ref="D460" r:id="rId_hyperlink_369"/>
+    <hyperlink ref="D461" r:id="rId_hyperlink_370"/>
+    <hyperlink ref="D462" r:id="rId_hyperlink_371"/>
+    <hyperlink ref="D463" r:id="rId_hyperlink_372"/>
+    <hyperlink ref="D464" r:id="rId_hyperlink_373"/>
+    <hyperlink ref="D465" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="D466" r:id="rId_hyperlink_375"/>
+    <hyperlink ref="D467" r:id="rId_hyperlink_376"/>
+    <hyperlink ref="D468" r:id="rId_hyperlink_377"/>
+    <hyperlink ref="D469" r:id="rId_hyperlink_378"/>
+    <hyperlink ref="D470" r:id="rId_hyperlink_379"/>
+    <hyperlink ref="D473" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="D474" r:id="rId_hyperlink_381"/>
+    <hyperlink ref="D475" r:id="rId_hyperlink_382"/>
+    <hyperlink ref="D476" r:id="rId_hyperlink_383"/>
+    <hyperlink ref="D477" r:id="rId_hyperlink_384"/>
+    <hyperlink ref="D478" r:id="rId_hyperlink_385"/>
+    <hyperlink ref="D479" r:id="rId_hyperlink_386"/>
+    <hyperlink ref="D480" r:id="rId_hyperlink_387"/>
+    <hyperlink ref="D481" r:id="rId_hyperlink_388"/>
+    <hyperlink ref="D484" r:id="rId_hyperlink_389"/>
+    <hyperlink ref="D485" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="D486" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="D487" r:id="rId_hyperlink_392"/>
+    <hyperlink ref="D488" r:id="rId_hyperlink_393"/>
+    <hyperlink ref="D489" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="D490" r:id="rId_hyperlink_395"/>
+    <hyperlink ref="D491" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="D492" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="D493" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="D494" r:id="rId_hyperlink_399"/>
+    <hyperlink ref="D495" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="D496" r:id="rId_hyperlink_401"/>
+    <hyperlink ref="D497" r:id="rId_hyperlink_402"/>
+    <hyperlink ref="D498" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="D499" r:id="rId_hyperlink_404"/>
+    <hyperlink ref="D500" r:id="rId_hyperlink_405"/>
+    <hyperlink ref="D501" r:id="rId_hyperlink_406"/>
+    <hyperlink ref="D502" r:id="rId_hyperlink_407"/>
+    <hyperlink ref="D503" r:id="rId_hyperlink_408"/>
+    <hyperlink ref="D504" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="D505" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="D506" r:id="rId_hyperlink_411"/>
+    <hyperlink ref="D507" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="D508" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="D509" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="D510" r:id="rId_hyperlink_415"/>
+    <hyperlink ref="D511" r:id="rId_hyperlink_416"/>
+    <hyperlink ref="D512" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="D513" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="D514" r:id="rId_hyperlink_419"/>
+    <hyperlink ref="D515" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="D516" r:id="rId_hyperlink_421"/>
+    <hyperlink ref="D517" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="D518" r:id="rId_hyperlink_423"/>
+    <hyperlink ref="D519" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="D520" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="D523" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="D524" r:id="rId_hyperlink_427"/>
+    <hyperlink ref="D525" r:id="rId_hyperlink_428"/>
+    <hyperlink ref="D526" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="D527" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="D528" r:id="rId_hyperlink_431"/>
+    <hyperlink ref="D529" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="D530" r:id="rId_hyperlink_433"/>
+    <hyperlink ref="D531" r:id="rId_hyperlink_434"/>
+    <hyperlink ref="D532" r:id="rId_hyperlink_435"/>
+    <hyperlink ref="D533" r:id="rId_hyperlink_436"/>
+    <hyperlink ref="D534" r:id="rId_hyperlink_437"/>
+    <hyperlink ref="D537" r:id="rId_hyperlink_438"/>
+    <hyperlink ref="D538" r:id="rId_hyperlink_439"/>
+    <hyperlink ref="D539" r:id="rId_hyperlink_440"/>
+    <hyperlink ref="D540" r:id="rId_hyperlink_441"/>
+    <hyperlink ref="D541" r:id="rId_hyperlink_442"/>
+    <hyperlink ref="D542" r:id="rId_hyperlink_443"/>
+    <hyperlink ref="D543" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="D544" r:id="rId_hyperlink_445"/>
+    <hyperlink ref="D545" r:id="rId_hyperlink_446"/>
+    <hyperlink ref="D546" r:id="rId_hyperlink_447"/>
+    <hyperlink ref="D547" r:id="rId_hyperlink_448"/>
+    <hyperlink ref="D548" r:id="rId_hyperlink_449"/>
+    <hyperlink ref="D549" r:id="rId_hyperlink_450"/>
+    <hyperlink ref="D550" r:id="rId_hyperlink_451"/>
+    <hyperlink ref="D551" r:id="rId_hyperlink_452"/>
+    <hyperlink ref="D552" r:id="rId_hyperlink_453"/>
+    <hyperlink ref="D553" r:id="rId_hyperlink_454"/>
+    <hyperlink ref="D554" r:id="rId_hyperlink_455"/>
+    <hyperlink ref="D555" r:id="rId_hyperlink_456"/>
+    <hyperlink ref="D556" r:id="rId_hyperlink_457"/>
+    <hyperlink ref="D557" r:id="rId_hyperlink_458"/>
+    <hyperlink ref="D558" r:id="rId_hyperlink_459"/>
+    <hyperlink ref="D559" r:id="rId_hyperlink_460"/>
+    <hyperlink ref="D560" r:id="rId_hyperlink_461"/>
+    <hyperlink ref="D561" r:id="rId_hyperlink_462"/>
+    <hyperlink ref="D562" r:id="rId_hyperlink_463"/>
+    <hyperlink ref="D563" r:id="rId_hyperlink_464"/>
+    <hyperlink ref="D564" r:id="rId_hyperlink_465"/>
+    <hyperlink ref="D565" r:id="rId_hyperlink_466"/>
+    <hyperlink ref="D566" r:id="rId_hyperlink_467"/>
+    <hyperlink ref="D567" r:id="rId_hyperlink_468"/>
+    <hyperlink ref="D568" r:id="rId_hyperlink_469"/>
+    <hyperlink ref="D569" r:id="rId_hyperlink_470"/>
+    <hyperlink ref="D570" r:id="rId_hyperlink_471"/>
+    <hyperlink ref="D573" r:id="rId_hyperlink_472"/>
+    <hyperlink ref="D574" r:id="rId_hyperlink_473"/>
+    <hyperlink ref="D575" r:id="rId_hyperlink_474"/>
+    <hyperlink ref="D576" r:id="rId_hyperlink_475"/>
+    <hyperlink ref="D577" r:id="rId_hyperlink_476"/>
+    <hyperlink ref="D578" r:id="rId_hyperlink_477"/>
+    <hyperlink ref="D579" r:id="rId_hyperlink_478"/>
+    <hyperlink ref="D580" r:id="rId_hyperlink_479"/>
+    <hyperlink ref="D581" r:id="rId_hyperlink_480"/>
+    <hyperlink ref="D582" r:id="rId_hyperlink_481"/>
+    <hyperlink ref="D583" r:id="rId_hyperlink_482"/>
+    <hyperlink ref="D584" r:id="rId_hyperlink_483"/>
+    <hyperlink ref="D585" r:id="rId_hyperlink_484"/>
+    <hyperlink ref="D586" r:id="rId_hyperlink_485"/>
+    <hyperlink ref="D587" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="D588" r:id="rId_hyperlink_487"/>
+    <hyperlink ref="D589" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="D590" r:id="rId_hyperlink_489"/>
+    <hyperlink ref="D591" r:id="rId_hyperlink_490"/>
+    <hyperlink ref="D592" r:id="rId_hyperlink_491"/>
+    <hyperlink ref="D593" r:id="rId_hyperlink_492"/>
+    <hyperlink ref="D594" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="D595" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="D596" r:id="rId_hyperlink_495"/>
+    <hyperlink ref="D599" r:id="rId_hyperlink_496"/>
+    <hyperlink ref="D600" r:id="rId_hyperlink_497"/>
+    <hyperlink ref="D601" r:id="rId_hyperlink_498"/>
+    <hyperlink ref="D602" r:id="rId_hyperlink_499"/>
+    <hyperlink ref="D605" r:id="rId_hyperlink_500"/>
+    <hyperlink ref="D606" r:id="rId_hyperlink_501"/>
+    <hyperlink ref="D607" r:id="rId_hyperlink_502"/>
+    <hyperlink ref="D608" r:id="rId_hyperlink_503"/>
+    <hyperlink ref="D609" r:id="rId_hyperlink_504"/>
+    <hyperlink ref="D610" r:id="rId_hyperlink_505"/>
+    <hyperlink ref="D611" r:id="rId_hyperlink_506"/>
+    <hyperlink ref="D612" r:id="rId_hyperlink_507"/>
+    <hyperlink ref="D613" r:id="rId_hyperlink_508"/>
+    <hyperlink ref="D614" r:id="rId_hyperlink_509"/>
+    <hyperlink ref="D615" r:id="rId_hyperlink_510"/>
+    <hyperlink ref="D616" r:id="rId_hyperlink_511"/>
+    <hyperlink ref="D617" r:id="rId_hyperlink_512"/>
+    <hyperlink ref="D618" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="D619" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="D620" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="D621" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="D622" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="D623" r:id="rId_hyperlink_518"/>
+    <hyperlink ref="D624" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="D625" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="D626" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="D627" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="D628" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="D629" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="D630" r:id="rId_hyperlink_525"/>
+    <hyperlink ref="D631" r:id="rId_hyperlink_526"/>
+    <hyperlink ref="D632" r:id="rId_hyperlink_527"/>
+    <hyperlink ref="D633" r:id="rId_hyperlink_528"/>
+    <hyperlink ref="D634" r:id="rId_hyperlink_529"/>
+    <hyperlink ref="D635" r:id="rId_hyperlink_530"/>
+    <hyperlink ref="D636" r:id="rId_hyperlink_531"/>
+    <hyperlink ref="D637" r:id="rId_hyperlink_532"/>
+    <hyperlink ref="D638" r:id="rId_hyperlink_533"/>
+    <hyperlink ref="D639" r:id="rId_hyperlink_534"/>
+    <hyperlink ref="D640" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="D641" r:id="rId_hyperlink_536"/>
+    <hyperlink ref="D642" r:id="rId_hyperlink_537"/>
+    <hyperlink ref="D643" r:id="rId_hyperlink_538"/>
+    <hyperlink ref="D644" r:id="rId_hyperlink_539"/>
+    <hyperlink ref="D645" r:id="rId_hyperlink_540"/>
+    <hyperlink ref="D646" r:id="rId_hyperlink_541"/>
+    <hyperlink ref="D647" r:id="rId_hyperlink_542"/>
+    <hyperlink ref="D648" r:id="rId_hyperlink_543"/>
+    <hyperlink ref="D649" r:id="rId_hyperlink_544"/>
+    <hyperlink ref="D650" r:id="rId_hyperlink_545"/>
+    <hyperlink ref="D651" r:id="rId_hyperlink_546"/>
+    <hyperlink ref="D652" r:id="rId_hyperlink_547"/>
+    <hyperlink ref="D653" r:id="rId_hyperlink_548"/>
+    <hyperlink ref="D654" r:id="rId_hyperlink_549"/>
+    <hyperlink ref="D655" r:id="rId_hyperlink_550"/>
+    <hyperlink ref="D656" r:id="rId_hyperlink_551"/>
+    <hyperlink ref="D657" r:id="rId_hyperlink_552"/>
+    <hyperlink ref="D658" r:id="rId_hyperlink_553"/>
+    <hyperlink ref="D659" r:id="rId_hyperlink_554"/>
+    <hyperlink ref="D660" r:id="rId_hyperlink_555"/>
+    <hyperlink ref="D663" r:id="rId_hyperlink_556"/>
+    <hyperlink ref="D664" r:id="rId_hyperlink_557"/>
+    <hyperlink ref="D667" r:id="rId_hyperlink_558"/>
+    <hyperlink ref="D671" r:id="rId_hyperlink_559"/>
+    <hyperlink ref="D674" r:id="rId_hyperlink_560"/>
+    <hyperlink ref="D677" r:id="rId_hyperlink_561"/>
+    <hyperlink ref="D678" r:id="rId_hyperlink_562"/>
+    <hyperlink ref="D681" r:id="rId_hyperlink_563"/>
+    <hyperlink ref="D682" r:id="rId_hyperlink_564"/>
+    <hyperlink ref="D683" r:id="rId_hyperlink_565"/>
+    <hyperlink ref="D684" r:id="rId_hyperlink_566"/>
+    <hyperlink ref="D685" r:id="rId_hyperlink_567"/>
+    <hyperlink ref="D686" r:id="rId_hyperlink_568"/>
+    <hyperlink ref="D687" r:id="rId_hyperlink_569"/>
+    <hyperlink ref="D688" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="D689" r:id="rId_hyperlink_571"/>
+    <hyperlink ref="D690" r:id="rId_hyperlink_572"/>
     <hyperlink ref="D691" r:id="rId_hyperlink_573"/>
     <hyperlink ref="D692" r:id="rId_hyperlink_574"/>
     <hyperlink ref="D693" r:id="rId_hyperlink_575"/>
     <hyperlink ref="D694" r:id="rId_hyperlink_576"/>
     <hyperlink ref="D695" r:id="rId_hyperlink_577"/>
     <hyperlink ref="D696" r:id="rId_hyperlink_578"/>
     <hyperlink ref="D697" r:id="rId_hyperlink_579"/>
     <hyperlink ref="D698" r:id="rId_hyperlink_580"/>
-    <hyperlink ref="D699" r:id="rId_hyperlink_581"/>
-[...10 lines deleted...]
-    <hyperlink ref="D714" r:id="rId_hyperlink_592"/>
+    <hyperlink ref="D701" r:id="rId_hyperlink_581"/>
+    <hyperlink ref="D702" r:id="rId_hyperlink_582"/>
+    <hyperlink ref="D705" r:id="rId_hyperlink_583"/>
+    <hyperlink ref="D708" r:id="rId_hyperlink_584"/>
+    <hyperlink ref="D709" r:id="rId_hyperlink_585"/>
+    <hyperlink ref="D710" r:id="rId_hyperlink_586"/>
+    <hyperlink ref="D711" r:id="rId_hyperlink_587"/>
+    <hyperlink ref="D712" r:id="rId_hyperlink_588"/>
+    <hyperlink ref="D713" r:id="rId_hyperlink_589"/>
+    <hyperlink ref="D714" r:id="rId_hyperlink_590"/>
+    <hyperlink ref="D715" r:id="rId_hyperlink_591"/>
+    <hyperlink ref="D716" r:id="rId_hyperlink_592"/>
     <hyperlink ref="D717" r:id="rId_hyperlink_593"/>
     <hyperlink ref="D718" r:id="rId_hyperlink_594"/>
     <hyperlink ref="D719" r:id="rId_hyperlink_595"/>
     <hyperlink ref="D720" r:id="rId_hyperlink_596"/>
     <hyperlink ref="D721" r:id="rId_hyperlink_597"/>
     <hyperlink ref="D722" r:id="rId_hyperlink_598"/>
     <hyperlink ref="D723" r:id="rId_hyperlink_599"/>
     <hyperlink ref="D724" r:id="rId_hyperlink_600"/>
     <hyperlink ref="D725" r:id="rId_hyperlink_601"/>
     <hyperlink ref="D726" r:id="rId_hyperlink_602"/>
     <hyperlink ref="D727" r:id="rId_hyperlink_603"/>
     <hyperlink ref="D728" r:id="rId_hyperlink_604"/>
     <hyperlink ref="D729" r:id="rId_hyperlink_605"/>
     <hyperlink ref="D730" r:id="rId_hyperlink_606"/>
     <hyperlink ref="D731" r:id="rId_hyperlink_607"/>
     <hyperlink ref="D732" r:id="rId_hyperlink_608"/>
-    <hyperlink ref="D733" r:id="rId_hyperlink_609"/>
-[...48 lines deleted...]
-    <hyperlink ref="D805" r:id="rId_hyperlink_658"/>
+    <hyperlink ref="D735" r:id="rId_hyperlink_609"/>
+    <hyperlink ref="D738" r:id="rId_hyperlink_610"/>
+    <hyperlink ref="D741" r:id="rId_hyperlink_611"/>
+    <hyperlink ref="D742" r:id="rId_hyperlink_612"/>
+    <hyperlink ref="D743" r:id="rId_hyperlink_613"/>
+    <hyperlink ref="D744" r:id="rId_hyperlink_614"/>
+    <hyperlink ref="D745" r:id="rId_hyperlink_615"/>
+    <hyperlink ref="D746" r:id="rId_hyperlink_616"/>
+    <hyperlink ref="D747" r:id="rId_hyperlink_617"/>
+    <hyperlink ref="D748" r:id="rId_hyperlink_618"/>
+    <hyperlink ref="D751" r:id="rId_hyperlink_619"/>
+    <hyperlink ref="D752" r:id="rId_hyperlink_620"/>
+    <hyperlink ref="D753" r:id="rId_hyperlink_621"/>
+    <hyperlink ref="D754" r:id="rId_hyperlink_622"/>
+    <hyperlink ref="D758" r:id="rId_hyperlink_623"/>
+    <hyperlink ref="D759" r:id="rId_hyperlink_624"/>
+    <hyperlink ref="D760" r:id="rId_hyperlink_625"/>
+    <hyperlink ref="D761" r:id="rId_hyperlink_626"/>
+    <hyperlink ref="D762" r:id="rId_hyperlink_627"/>
+    <hyperlink ref="D765" r:id="rId_hyperlink_628"/>
+    <hyperlink ref="D768" r:id="rId_hyperlink_629"/>
+    <hyperlink ref="D769" r:id="rId_hyperlink_630"/>
+    <hyperlink ref="D772" r:id="rId_hyperlink_631"/>
+    <hyperlink ref="D775" r:id="rId_hyperlink_632"/>
+    <hyperlink ref="D778" r:id="rId_hyperlink_633"/>
+    <hyperlink ref="D779" r:id="rId_hyperlink_634"/>
+    <hyperlink ref="D780" r:id="rId_hyperlink_635"/>
+    <hyperlink ref="D781" r:id="rId_hyperlink_636"/>
+    <hyperlink ref="D782" r:id="rId_hyperlink_637"/>
+    <hyperlink ref="D783" r:id="rId_hyperlink_638"/>
+    <hyperlink ref="D784" r:id="rId_hyperlink_639"/>
+    <hyperlink ref="D785" r:id="rId_hyperlink_640"/>
+    <hyperlink ref="D788" r:id="rId_hyperlink_641"/>
+    <hyperlink ref="D789" r:id="rId_hyperlink_642"/>
+    <hyperlink ref="D790" r:id="rId_hyperlink_643"/>
+    <hyperlink ref="D791" r:id="rId_hyperlink_644"/>
+    <hyperlink ref="D792" r:id="rId_hyperlink_645"/>
+    <hyperlink ref="D793" r:id="rId_hyperlink_646"/>
+    <hyperlink ref="D794" r:id="rId_hyperlink_647"/>
+    <hyperlink ref="D795" r:id="rId_hyperlink_648"/>
+    <hyperlink ref="D796" r:id="rId_hyperlink_649"/>
+    <hyperlink ref="D799" r:id="rId_hyperlink_650"/>
+    <hyperlink ref="D800" r:id="rId_hyperlink_651"/>
+    <hyperlink ref="D801" r:id="rId_hyperlink_652"/>
+    <hyperlink ref="D802" r:id="rId_hyperlink_653"/>
+    <hyperlink ref="D803" r:id="rId_hyperlink_654"/>
+    <hyperlink ref="D804" r:id="rId_hyperlink_655"/>
+    <hyperlink ref="D805" r:id="rId_hyperlink_656"/>
+    <hyperlink ref="D806" r:id="rId_hyperlink_657"/>
+    <hyperlink ref="D807" r:id="rId_hyperlink_658"/>
     <hyperlink ref="D808" r:id="rId_hyperlink_659"/>
     <hyperlink ref="D809" r:id="rId_hyperlink_660"/>
     <hyperlink ref="D810" r:id="rId_hyperlink_661"/>
     <hyperlink ref="D811" r:id="rId_hyperlink_662"/>
     <hyperlink ref="D812" r:id="rId_hyperlink_663"/>
     <hyperlink ref="D813" r:id="rId_hyperlink_664"/>
     <hyperlink ref="D814" r:id="rId_hyperlink_665"/>
     <hyperlink ref="D815" r:id="rId_hyperlink_666"/>
     <hyperlink ref="D816" r:id="rId_hyperlink_667"/>
     <hyperlink ref="D817" r:id="rId_hyperlink_668"/>
     <hyperlink ref="D820" r:id="rId_hyperlink_669"/>
     <hyperlink ref="D821" r:id="rId_hyperlink_670"/>
     <hyperlink ref="D822" r:id="rId_hyperlink_671"/>
-    <hyperlink ref="D823" r:id="rId_hyperlink_672"/>
-[...37 lines deleted...]
-    <hyperlink ref="D869" r:id="rId_hyperlink_710"/>
+    <hyperlink ref="D825" r:id="rId_hyperlink_672"/>
+    <hyperlink ref="D826" r:id="rId_hyperlink_673"/>
+    <hyperlink ref="D827" r:id="rId_hyperlink_674"/>
+    <hyperlink ref="D828" r:id="rId_hyperlink_675"/>
+    <hyperlink ref="D829" r:id="rId_hyperlink_676"/>
+    <hyperlink ref="D830" r:id="rId_hyperlink_677"/>
+    <hyperlink ref="D831" r:id="rId_hyperlink_678"/>
+    <hyperlink ref="D832" r:id="rId_hyperlink_679"/>
+    <hyperlink ref="D833" r:id="rId_hyperlink_680"/>
+    <hyperlink ref="D834" r:id="rId_hyperlink_681"/>
+    <hyperlink ref="D837" r:id="rId_hyperlink_682"/>
+    <hyperlink ref="D838" r:id="rId_hyperlink_683"/>
+    <hyperlink ref="D839" r:id="rId_hyperlink_684"/>
+    <hyperlink ref="D840" r:id="rId_hyperlink_685"/>
+    <hyperlink ref="D843" r:id="rId_hyperlink_686"/>
+    <hyperlink ref="D844" r:id="rId_hyperlink_687"/>
+    <hyperlink ref="D847" r:id="rId_hyperlink_688"/>
+    <hyperlink ref="D850" r:id="rId_hyperlink_689"/>
+    <hyperlink ref="D851" r:id="rId_hyperlink_690"/>
+    <hyperlink ref="D852" r:id="rId_hyperlink_691"/>
+    <hyperlink ref="D853" r:id="rId_hyperlink_692"/>
+    <hyperlink ref="D854" r:id="rId_hyperlink_693"/>
+    <hyperlink ref="D855" r:id="rId_hyperlink_694"/>
+    <hyperlink ref="D856" r:id="rId_hyperlink_695"/>
+    <hyperlink ref="D857" r:id="rId_hyperlink_696"/>
+    <hyperlink ref="D858" r:id="rId_hyperlink_697"/>
+    <hyperlink ref="D859" r:id="rId_hyperlink_698"/>
+    <hyperlink ref="D860" r:id="rId_hyperlink_699"/>
+    <hyperlink ref="D861" r:id="rId_hyperlink_700"/>
+    <hyperlink ref="D862" r:id="rId_hyperlink_701"/>
+    <hyperlink ref="D863" r:id="rId_hyperlink_702"/>
+    <hyperlink ref="D864" r:id="rId_hyperlink_703"/>
+    <hyperlink ref="D865" r:id="rId_hyperlink_704"/>
+    <hyperlink ref="D866" r:id="rId_hyperlink_705"/>
+    <hyperlink ref="D867" r:id="rId_hyperlink_706"/>
+    <hyperlink ref="D868" r:id="rId_hyperlink_707"/>
+    <hyperlink ref="D869" r:id="rId_hyperlink_708"/>
+    <hyperlink ref="D870" r:id="rId_hyperlink_709"/>
+    <hyperlink ref="D871" r:id="rId_hyperlink_710"/>
     <hyperlink ref="D872" r:id="rId_hyperlink_711"/>
-    <hyperlink ref="D875" r:id="rId_hyperlink_712"/>
-[...3 lines deleted...]
-    <hyperlink ref="D879" r:id="rId_hyperlink_716"/>
+    <hyperlink ref="D873" r:id="rId_hyperlink_712"/>
+    <hyperlink ref="D874" r:id="rId_hyperlink_713"/>
+    <hyperlink ref="D875" r:id="rId_hyperlink_714"/>
+    <hyperlink ref="D876" r:id="rId_hyperlink_715"/>
+    <hyperlink ref="D877" r:id="rId_hyperlink_716"/>
     <hyperlink ref="D880" r:id="rId_hyperlink_717"/>
     <hyperlink ref="D881" r:id="rId_hyperlink_718"/>
     <hyperlink ref="D882" r:id="rId_hyperlink_719"/>
     <hyperlink ref="D883" r:id="rId_hyperlink_720"/>
     <hyperlink ref="D884" r:id="rId_hyperlink_721"/>
     <hyperlink ref="D885" r:id="rId_hyperlink_722"/>
     <hyperlink ref="D886" r:id="rId_hyperlink_723"/>
     <hyperlink ref="D887" r:id="rId_hyperlink_724"/>
     <hyperlink ref="D888" r:id="rId_hyperlink_725"/>
     <hyperlink ref="D889" r:id="rId_hyperlink_726"/>
     <hyperlink ref="D890" r:id="rId_hyperlink_727"/>
     <hyperlink ref="D891" r:id="rId_hyperlink_728"/>
     <hyperlink ref="D892" r:id="rId_hyperlink_729"/>
     <hyperlink ref="D893" r:id="rId_hyperlink_730"/>
-    <hyperlink ref="D894" r:id="rId_hyperlink_731"/>
-[...24 lines deleted...]
-    <hyperlink ref="D921" r:id="rId_hyperlink_756"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>