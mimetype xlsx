--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-31 06:14:50</t>
+    <t>Актуальность прайса на: 2026-07-17 22:37:27</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>6954851210320</t>
   </si>
@@ -113,62 +113,83 @@
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-5/</t>
   </si>
   <si>
     <t>6954851215028</t>
   </si>
   <si>
     <t>Защитное стекло Remax Medicine Glass for iPhone GL-27 для iphone 15 Pro (6.1) Антишпион</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-6/</t>
   </si>
   <si>
     <t>6954851215073</t>
   </si>
   <si>
     <t>Защитное стекло Remax Medicine Glass for iPhone GL-27 для iphone 15 Pro max (6.7) Антишпион</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-7/</t>
   </si>
   <si>
     <t>Защитное стекло Remax</t>
   </si>
   <si>
+    <t>Защитное стекло Remax для Samsung</t>
+  </si>
+  <si>
+    <t>6954851214861</t>
+  </si>
+  <si>
+    <t>Защитное стекло GL-27 Remax Medicine Glass for Samsung S24 Ultra Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-samsung--3/</t>
+  </si>
+  <si>
     <t>Защитное стекло Remax на Iphone 17</t>
   </si>
   <si>
     <t>6954851255925</t>
   </si>
   <si>
     <t>Защитное стекло Remax  GL-27 Medicine Glass Iphone 17 Air (6.6) (Privacy)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-iphone-17-air/</t>
   </si>
   <si>
+    <t>6954851255949</t>
+  </si>
+  <si>
+    <t>Защитное стекло Remax  GL-27 Medicine Glass Iphone 17 Pro Max (6.9) (Privacy)</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-iphone-17-pro/</t>
+  </si>
+  <si>
     <t>6954851255963</t>
   </si>
   <si>
     <t>Защитное стекло Remax GL-27 Medicine Glass for IPhone 17 Air (6.6)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-for-iphone-1-2/</t>
   </si>
   <si>
     <t>6954851255970</t>
   </si>
   <si>
     <t>Защитное стекло Remax GL-27 Medicine Glass for IPhone 17 Pro (6.3)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-for-iphone-1-1/</t>
   </si>
   <si>
     <t>6954851255987</t>
   </si>
   <si>
     <t>Защитное стекло Remax GL-27 Medicine Glass for IPhone 17 Pro max (6.9)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-for-iphone-17/</t>
@@ -200,57 +221,57 @@
   <si>
     <t>Защитное стекло GL-27 Remax Medicine Glass for IPhone 16 Pro (6.3) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-16/</t>
   </si>
   <si>
     <t>6954851235231</t>
   </si>
   <si>
     <t>Защитное стекло GL-27 Remax Medicine Glass for IPhone 16 Pro max (6.9) black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-4/</t>
   </si>
   <si>
     <t>6954851235194</t>
   </si>
   <si>
     <t>Защитное стекло GL-27 Remax Medicine Glass for IPhone 16/15 (6.1) black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-5/</t>
   </si>
   <si>
-    <t>6954851235255</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-6/</t>
+    <t>6954851235224</t>
+  </si>
+  <si>
+    <t>Защитное стекло GL-27 Remax Medicine Glass for IPhone 16Plus/15Plus (6.7) black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-16p/</t>
   </si>
   <si>
     <t>6954851235323</t>
   </si>
   <si>
     <t>Защитное стекло GL-27 Remax Medicine Glass Iphone 16 Plus/15 Plus (6.7) (Privacy)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-16-plus/</t>
   </si>
   <si>
     <t>6954851235316</t>
   </si>
   <si>
     <t>Защитное стекло GL-27 Remax Medicine Glass Iphone 16 Pro (6.3) (Privacy)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-16-pro/</t>
   </si>
   <si>
     <t>6954851235330</t>
   </si>
   <si>
     <t>Защитное стекло GL-27 Remax Medicine Glass Iphone 16 Pro max (6.9) (Privacy)</t>
   </si>
@@ -287,50 +308,59 @@
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-3/</t>
   </si>
   <si>
     <t>Защитное стекло Remax на Iphone 14 Pro Max</t>
   </si>
   <si>
     <t>6954851201762</t>
   </si>
   <si>
     <t>Защитное стекло GL-27 Remax Medicine Glass for Iphone 14 Pro Max (Антишпион)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-1/</t>
   </si>
   <si>
     <t>6954851201069</t>
   </si>
   <si>
     <t>Защитное стекло REMAX Frost Series GL-56 Shatter-proof Temper Glass Screen Protector  для Iphone 14 Pro Max (Матовое)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof--4/</t>
   </si>
   <si>
+    <t>6954851201212</t>
+  </si>
+  <si>
+    <t>Защитное стекло Remax Medicine Glass for iPhone GL-27 iphone 14 Pro Max</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27--13/</t>
+  </si>
+  <si>
     <t>Защитное стекло Remax на Iphone 14 Pro</t>
   </si>
   <si>
     <t>6954851201748</t>
   </si>
   <si>
     <t>Защитное стекло GL-27 Remax Medicine Glass for Iphone 14 pro (Антишпион)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-3/</t>
   </si>
   <si>
     <t>6954851229445</t>
   </si>
   <si>
     <t>Защитное стекло Remax Frost Series GL-56 Shatter-proof Temper Glass Screen Protector for iphone 14 PRO - матовый</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-15/</t>
   </si>
   <si>
     <t>6954851201229</t>
   </si>
   <si>
     <t>Защитное стекло Remax Medicine Glass for iPhone GL-27 iphone 14 Pro</t>
@@ -365,59 +395,50 @@
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-14/</t>
   </si>
   <si>
     <t>6954851223269</t>
   </si>
   <si>
     <t>Защитное стекло Remax Medicine Glass for iPhone GL-27 iphone 14 Plus/13 Pro Max</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27--11/</t>
   </si>
   <si>
     <t>Защитное стекло Remax на Iphone 13/13 Pro/14</t>
   </si>
   <si>
     <t>6954851201731</t>
   </si>
   <si>
     <t>Защитное стекло GL-27 Remax Medicine Glass for Iphone 14 /13 Pro (Антишпион)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-14/</t>
   </si>
   <si>
-    <t>6954851201243</t>
-[...7 lines deleted...]
-  <si>
     <t>Защитное стекло Remax на Iphone 13 Mini</t>
   </si>
   <si>
     <t>6954851219002</t>
   </si>
   <si>
     <t>Защитное стекло GL-27 Remax Medicine Glass Iphone 13 mini 5.4  (Privacy)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-13-mini/</t>
   </si>
   <si>
     <t>Защитное стекло Remax на Iphone 12 Pro Max</t>
   </si>
   <si>
     <t>6954851202493</t>
   </si>
   <si>
     <t>Защитное стекло GL-27 Remax Medicine Glass iPhone 12 Pro Max (Антишпион)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-12-pro/</t>
   </si>
   <si>
     <t>Защитное стекло Remax Frost Series GL-56 Shatter-proof Temper Glass Screen Protector for iphone 12 6.7(pro Max) - матовый</t>
@@ -507,59 +528,50 @@
     <t>Защитное стекло Remax Smooth Edges 6D GL-56 для iPhone X/XS/11 Pro Матовое</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-smooth-edges-6d-gl-56-dlya-iphone-x/</t>
   </si>
   <si>
     <t>Защитное стекло Remax на Iphone 11/XR</t>
   </si>
   <si>
     <t>RZ18</t>
   </si>
   <si>
     <t>Защитное стекло GL-27 Remax Medicine Glass iPhone 11/XR (Антишпион)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-11-xr-a/</t>
   </si>
   <si>
     <t>6954851216452</t>
   </si>
   <si>
     <t>Защитное стекло GL-83 REMAX Corning HD Tempered Glass for IPhone 11/XR (6.1)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-83-remax-corning-hd-tempered-glass-f-2/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-i-4/</t>
   </si>
   <si>
     <t>6972174158556</t>
   </si>
   <si>
     <t>Защитное стекло Remax Smooth Edges 6D GL-56 для iPhone 11/XR Матовое</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-smooth-edges-6d-gl-56-dlya-iphone-2/</t>
   </si>
   <si>
     <t>Защитное стекло Remax на Iphone 7/8</t>
   </si>
   <si>
     <t>6954851280200</t>
   </si>
   <si>
     <t>Защитное стекло Remax Medicine iPhone 7/8 GL-27 - Белый</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-iphone-7-8-gl-27-belyj/</t>
   </si>
   <si>
     <t>Power Bank Remax</t>
   </si>
@@ -999,59 +1011,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-59-creation-tempered-apple-iphon/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-59-creation-tempered-apple-iph-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-59-creation-tempered-apple-iph-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-59-creation-tempered-apple-iph-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-iphone-17-air/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-for-iphone-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-for-iphone-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-for-iphone-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-iphone-17-6-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-iphone-17-pr-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-16-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-16-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-16-pr-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof--4/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27--12/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27--11/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-gl-27-dlya-iphone-13-13-pr/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-13-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-12-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-iphone-12-pro-max-gl/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zshchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-tem/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-12-12-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-te/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-11pro-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof--8/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-11-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-smooth-edges-6d-gl-56-dlya-iphone-x/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-11-xr-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-83-remax-corning-hd-tempered-glass-f-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-i-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-smooth-edges-6d-gl-56-dlya-iphone-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-iphone-7-8-gl-27-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-q26a-joy-pd20w-magnetic-fast-charging-10000m/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-59-creation-tempered-apple-iphon/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-59-creation-tempered-apple-iph-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-59-creation-tempered-apple-iph-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-59-creation-tempered-apple-iph-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-samsung--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-iphone-17-air/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-iphone-17-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-for-iphone-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-for-iphone-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-for-iphone-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-iphone-17-6-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-iphone-17-pr-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-16p/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-16-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-16-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-16-pr-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof--4/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27--13/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27--12/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27--11/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-13-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-12-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-iphone-12-pro-max-gl/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zshchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-tem/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-12-12-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-te/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-11pro-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof--8/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-11-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-smooth-edges-6d-gl-56-dlya-iphone-x/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-11-xr-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-83-remax-corning-hd-tempered-glass-f-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-smooth-edges-6d-gl-56-dlya-iphone-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-iphone-7-8-gl-27-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-q26a-joy-pd20w-magnetic-fast-charging-10000m/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F91"/>
+  <dimension ref="A1:F94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -1266,481 +1278,481 @@
       </c>
       <c r="E17" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F17" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" outlineLevel="3">
       <c r="A18" s="15">
         <v>1</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="12">
-        <v>170.0</v>
-[...6 lines deleted...]
-      <c r="B19" s="8" t="s">
+        <v>175.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" outlineLevel="2">
+      <c r="A19" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="C19" s="9" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B19" s="2"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="10"/>
     </row>
     <row r="20" spans="1:6" outlineLevel="3">
-      <c r="A20" s="15">
-[...15 lines deleted...]
-        <v>120.0</v>
+      <c r="A20" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E20" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" outlineLevel="3">
       <c r="A21" s="15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="C21" s="9" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="D21" s="9" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="12">
-        <v>120.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="22" spans="1:6" outlineLevel="3">
       <c r="A22" s="15">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B22" s="8" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="C22" s="9" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="12">
         <v>170.0</v>
       </c>
     </row>
     <row r="23" spans="1:6" outlineLevel="3">
       <c r="A23" s="15">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B23" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C23" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="D23" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F23" s="12">
+        <v>120.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" outlineLevel="3">
+      <c r="A24" s="15">
+        <v>4</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="D24" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="C23" s="9" t="s">
+      <c r="E24" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F24" s="12">
+        <v>120.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" outlineLevel="3">
+      <c r="A25" s="15">
+        <v>5</v>
+      </c>
+      <c r="B25" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="D23" s="9" t="s">
+      <c r="C25" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="E23" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A24" s="17" t="s">
+      <c r="D25" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="B24" s="2"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E25" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F25" s="12">
+        <v>120.0</v>
       </c>
     </row>
     <row r="26" spans="1:6" outlineLevel="3">
       <c r="A26" s="15">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>55</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="12">
-        <v>120.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="27" spans="1:6" outlineLevel="3">
       <c r="A27" s="15">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>57</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>58</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="12">
-        <v>120.0</v>
-[...6 lines deleted...]
-      <c r="B28" s="8" t="s">
+        <v>170.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" outlineLevel="2">
+      <c r="A28" s="17" t="s">
         <v>59</v>
       </c>
-      <c r="C28" s="9" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2"/>
+      <c r="F28" s="10"/>
     </row>
     <row r="29" spans="1:6" outlineLevel="3">
-      <c r="A29" s="15">
+      <c r="A29" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B29" s="8" t="s">
-[...12 lines deleted...]
-        <v>170.0</v>
+      <c r="B29" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" outlineLevel="3">
       <c r="A30" s="15">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B30" s="8" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C30" s="9" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D30" s="9" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="12">
-        <v>170.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="31" spans="1:6" outlineLevel="3">
       <c r="A31" s="15">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B31" s="8" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="C31" s="9" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D31" s="9" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="12">
-        <v>170.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="32" spans="1:6" outlineLevel="3">
       <c r="A32" s="15">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B32" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C32" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="D32" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F32" s="12">
+        <v>120.0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" outlineLevel="3">
+      <c r="A33" s="15">
+        <v>4</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C33" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="D33" s="9" t="s">
         <v>71</v>
       </c>
-      <c r="C32" s="9" t="s">
+      <c r="E33" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F33" s="12">
+        <v>120.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" outlineLevel="3">
+      <c r="A34" s="15">
+        <v>5</v>
+      </c>
+      <c r="B34" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="D32" s="9" t="s">
+      <c r="C34" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="E32" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F32" s="12">
+      <c r="D34" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F34" s="12">
         <v>170.0</v>
-      </c>
-[...28 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" outlineLevel="3">
       <c r="A35" s="15">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>76</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>77</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="12">
-        <v>175.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="36" spans="1:6" outlineLevel="3">
       <c r="A36" s="15">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>79</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="12">
-        <v>120.0</v>
-[...6 lines deleted...]
-      <c r="B37" s="8" t="s">
+        <v>170.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" outlineLevel="2">
+      <c r="A37" s="17" t="s">
         <v>81</v>
       </c>
-      <c r="C37" s="9" t="s">
+      <c r="B37" s="2"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="2"/>
+      <c r="E37" s="2"/>
+      <c r="F37" s="10"/>
+    </row>
+    <row r="38" spans="1:6" outlineLevel="3">
+      <c r="A38" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E38" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" outlineLevel="3">
+      <c r="A39" s="15">
+        <v>1</v>
+      </c>
+      <c r="B39" s="8" t="s">
         <v>82</v>
       </c>
-      <c r="D37" s="9" t="s">
+      <c r="C39" s="9" t="s">
         <v>83</v>
       </c>
-      <c r="E37" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A38" s="17" t="s">
+      <c r="D39" s="9" t="s">
         <v>84</v>
       </c>
-      <c r="B38" s="2"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E39" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F39" s="12">
+        <v>175.0</v>
       </c>
     </row>
     <row r="40" spans="1:6" outlineLevel="3">
       <c r="A40" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>86</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>87</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F40" s="12">
-        <v>170.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="41" spans="1:6" outlineLevel="3">
       <c r="A41" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>88</v>
       </c>
       <c r="C41" s="9" t="s">
         <v>89</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="12">
-        <v>175.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="42" spans="1:6" outlineLevel="2">
       <c r="A42" s="17" t="s">
         <v>91</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="10"/>
     </row>
     <row r="43" spans="1:6" outlineLevel="3">
       <c r="A43" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>7</v>
       </c>
@@ -1864,391 +1876,391 @@
     <row r="50" spans="1:6" outlineLevel="3">
       <c r="A50" s="15">
         <v>2</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>105</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>106</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>107</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F50" s="12">
         <v>175.0</v>
       </c>
     </row>
     <row r="51" spans="1:6" outlineLevel="3">
       <c r="A51" s="15">
         <v>3</v>
       </c>
       <c r="B51" s="8" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C51" s="9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D51" s="9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F51" s="12">
-        <v>175.0</v>
-[...3 lines deleted...]
-      <c r="A52" s="15">
+        <v>120.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" outlineLevel="2">
+      <c r="A52" s="17" t="s">
+        <v>111</v>
+      </c>
+      <c r="B52" s="2"/>
+      <c r="C52" s="2"/>
+      <c r="D52" s="2"/>
+      <c r="E52" s="2"/>
+      <c r="F52" s="10"/>
+    </row>
+    <row r="53" spans="1:6" outlineLevel="3">
+      <c r="A53" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B52" s="8" t="s">
-[...5 lines deleted...]
-      <c r="D52" s="9" t="s">
+      <c r="B53" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" outlineLevel="3">
+      <c r="A54" s="15">
+        <v>1</v>
+      </c>
+      <c r="B54" s="8" t="s">
         <v>112</v>
       </c>
-      <c r="E52" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A53" s="17" t="s">
+      <c r="C54" s="9" t="s">
         <v>113</v>
       </c>
-      <c r="B53" s="2"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="D54" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="E54" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F54" s="12">
+        <v>170.0</v>
       </c>
     </row>
     <row r="55" spans="1:6" outlineLevel="3">
       <c r="A55" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B55" s="8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C55" s="9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D55" s="9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F55" s="12">
-        <v>170.0</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="56" spans="1:6" outlineLevel="3">
       <c r="A56" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B56" s="8" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C56" s="9" t="s">
         <v>118</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>119</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F56" s="12">
+        <v>175.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" outlineLevel="3">
+      <c r="A57" s="15">
+        <v>4</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="C57" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="D57" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="E57" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F57" s="12">
         <v>120.0</v>
       </c>
     </row>
-    <row r="57" spans="1:6" outlineLevel="2">
-[...10 lines deleted...]
-      <c r="A58" s="3" t="s">
+    <row r="58" spans="1:6" outlineLevel="2">
+      <c r="A58" s="17" t="s">
+        <v>123</v>
+      </c>
+      <c r="B58" s="2"/>
+      <c r="C58" s="2"/>
+      <c r="D58" s="2"/>
+      <c r="E58" s="2"/>
+      <c r="F58" s="10"/>
+    </row>
+    <row r="59" spans="1:6" outlineLevel="3">
+      <c r="A59" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B58" s="4" t="s">
+      <c r="B59" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C58" s="5" t="s">
+      <c r="C59" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D58" s="5" t="s">
+      <c r="D59" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E58" s="6" t="s">
+      <c r="E59" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F58" s="11" t="s">
+      <c r="F59" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="59" spans="1:6" outlineLevel="3">
-      <c r="A59" s="15">
+    <row r="60" spans="1:6" outlineLevel="3">
+      <c r="A60" s="15">
         <v>1</v>
       </c>
-      <c r="B59" s="8" t="s">
-[...11 lines deleted...]
-      <c r="F59" s="12">
+      <c r="B60" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="C60" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="D60" s="9" t="s">
+        <v>126</v>
+      </c>
+      <c r="E60" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F60" s="12">
         <v>170.0</v>
       </c>
     </row>
-    <row r="60" spans="1:6" outlineLevel="2">
-[...10 lines deleted...]
-      <c r="A61" s="3" t="s">
+    <row r="61" spans="1:6" outlineLevel="2">
+      <c r="A61" s="17" t="s">
+        <v>127</v>
+      </c>
+      <c r="B61" s="2"/>
+      <c r="C61" s="2"/>
+      <c r="D61" s="2"/>
+      <c r="E61" s="2"/>
+      <c r="F61" s="10"/>
+    </row>
+    <row r="62" spans="1:6" outlineLevel="3">
+      <c r="A62" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B61" s="4" t="s">
+      <c r="B62" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C61" s="5" t="s">
+      <c r="C62" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D61" s="5" t="s">
+      <c r="D62" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E61" s="6" t="s">
+      <c r="E62" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F61" s="11" t="s">
+      <c r="F62" s="11" t="s">
         <v>9</v>
-      </c>
-[...18 lines deleted...]
-        <v>170.0</v>
       </c>
     </row>
     <row r="63" spans="1:6" outlineLevel="3">
       <c r="A63" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B63" s="8" t="s">
-        <v>105</v>
+        <v>128</v>
       </c>
       <c r="C63" s="9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D63" s="9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F63" s="12">
-        <v>175.0</v>
-[...12 lines deleted...]
-      <c r="D64" s="9" t="s">
+        <v>170.0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" outlineLevel="2">
+      <c r="A64" s="17" t="s">
         <v>131</v>
       </c>
-      <c r="E64" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B64" s="2"/>
+      <c r="C64" s="2"/>
+      <c r="D64" s="2"/>
+      <c r="E64" s="2"/>
+      <c r="F64" s="10"/>
     </row>
     <row r="65" spans="1:6" outlineLevel="3">
-      <c r="A65" s="15">
+      <c r="A65" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B65" s="8" t="s">
-[...12 lines deleted...]
-        <v>120.0</v>
+      <c r="B65" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E65" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" outlineLevel="3">
       <c r="A66" s="15">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B66" s="8" t="s">
-        <v>105</v>
+        <v>132</v>
       </c>
       <c r="C66" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="D66" s="9" t="s">
+        <v>134</v>
+      </c>
+      <c r="E66" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F66" s="12">
+        <v>170.0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" outlineLevel="3">
+      <c r="A67" s="15">
+        <v>2</v>
+      </c>
+      <c r="B67" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="C67" s="9" t="s">
         <v>135</v>
       </c>
-      <c r="D66" s="9" t="s">
+      <c r="D67" s="9" t="s">
         <v>136</v>
       </c>
-      <c r="E66" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F66" s="12">
+      <c r="E67" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F67" s="12">
         <v>175.0</v>
       </c>
     </row>
-    <row r="67" spans="1:6" outlineLevel="2">
-      <c r="A67" s="17" t="s">
+    <row r="68" spans="1:6" outlineLevel="3">
+      <c r="A68" s="15">
+        <v>3</v>
+      </c>
+      <c r="B68" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="C68" s="9" t="s">
         <v>137</v>
       </c>
-      <c r="B67" s="2"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="D68" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="E68" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F68" s="12">
+        <v>175.0</v>
       </c>
     </row>
     <row r="69" spans="1:6" outlineLevel="3">
       <c r="A69" s="15">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B69" s="8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C69" s="9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D69" s="9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F69" s="12">
-        <v>170.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="70" spans="1:6" outlineLevel="3">
       <c r="A70" s="15">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B70" s="8" t="s">
-        <v>141</v>
+        <v>115</v>
       </c>
       <c r="C70" s="9" t="s">
         <v>142</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>143</v>
       </c>
       <c r="E70" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F70" s="12">
         <v>175.0</v>
       </c>
     </row>
     <row r="71" spans="1:6" outlineLevel="2">
       <c r="A71" s="17" t="s">
         <v>144</v>
       </c>
       <c r="B71" s="2"/>
       <c r="C71" s="2"/>
       <c r="D71" s="2"/>
       <c r="E71" s="2"/>
       <c r="F71" s="10"/>
     </row>
     <row r="72" spans="1:6" outlineLevel="3">
@@ -2426,280 +2438,332 @@
       </c>
       <c r="E81" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F81" s="12">
         <v>170.0</v>
       </c>
     </row>
     <row r="82" spans="1:6" outlineLevel="3">
       <c r="A82" s="15">
         <v>2</v>
       </c>
       <c r="B82" s="8" t="s">
         <v>162</v>
       </c>
       <c r="C82" s="9" t="s">
         <v>163</v>
       </c>
       <c r="D82" s="9" t="s">
         <v>164</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="12">
+        <v>175.0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" outlineLevel="2">
+      <c r="A83" s="17" t="s">
+        <v>165</v>
+      </c>
+      <c r="B83" s="2"/>
+      <c r="C83" s="2"/>
+      <c r="D83" s="2"/>
+      <c r="E83" s="2"/>
+      <c r="F83" s="10"/>
+    </row>
+    <row r="84" spans="1:6" outlineLevel="3">
+      <c r="A84" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B84" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E84" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" outlineLevel="3">
+      <c r="A85" s="15">
+        <v>1</v>
+      </c>
+      <c r="B85" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="C85" s="9" t="s">
+        <v>167</v>
+      </c>
+      <c r="D85" s="9" t="s">
+        <v>168</v>
+      </c>
+      <c r="E85" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F85" s="12">
+        <v>170.0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" outlineLevel="3">
+      <c r="A86" s="15">
+        <v>2</v>
+      </c>
+      <c r="B86" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="C86" s="9" t="s">
+        <v>170</v>
+      </c>
+      <c r="D86" s="9" t="s">
+        <v>171</v>
+      </c>
+      <c r="E86" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F86" s="12">
         <v>120.0</v>
-      </c>
-[...68 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" outlineLevel="3">
       <c r="A87" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B87" s="8" t="s">
         <v>172</v>
       </c>
       <c r="C87" s="9" t="s">
         <v>173</v>
       </c>
       <c r="D87" s="9" t="s">
         <v>174</v>
       </c>
       <c r="E87" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F87" s="12">
-        <v>120.0</v>
-[...3 lines deleted...]
-      <c r="A88" s="16" t="s">
+        <v>175.0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" outlineLevel="2">
+      <c r="A88" s="17" t="s">
         <v>175</v>
       </c>
       <c r="B88" s="2"/>
       <c r="C88" s="2"/>
       <c r="D88" s="2"/>
       <c r="E88" s="2"/>
       <c r="F88" s="10"/>
     </row>
-    <row r="89" spans="1:6" outlineLevel="2">
-      <c r="A89" s="17" t="s">
+    <row r="89" spans="1:6" outlineLevel="3">
+      <c r="A89" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B89" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E89" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" outlineLevel="3">
+      <c r="A90" s="15">
+        <v>1</v>
+      </c>
+      <c r="B90" s="8" t="s">
         <v>176</v>
       </c>
-      <c r="B89" s="2"/>
-[...6 lines deleted...]
-      <c r="A90" s="3" t="s">
+      <c r="C90" s="9" t="s">
+        <v>177</v>
+      </c>
+      <c r="D90" s="9" t="s">
+        <v>178</v>
+      </c>
+      <c r="E90" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F90" s="12">
+        <v>120.0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" outlineLevel="1">
+      <c r="A91" s="16" t="s">
+        <v>179</v>
+      </c>
+      <c r="B91" s="2"/>
+      <c r="C91" s="2"/>
+      <c r="D91" s="2"/>
+      <c r="E91" s="2"/>
+      <c r="F91" s="10"/>
+    </row>
+    <row r="92" spans="1:6" outlineLevel="2">
+      <c r="A92" s="17" t="s">
+        <v>180</v>
+      </c>
+      <c r="B92" s="2"/>
+      <c r="C92" s="2"/>
+      <c r="D92" s="2"/>
+      <c r="E92" s="2"/>
+      <c r="F92" s="10"/>
+    </row>
+    <row r="93" spans="1:6" outlineLevel="3">
+      <c r="A93" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B90" s="4" t="s">
+      <c r="B93" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C90" s="5" t="s">
+      <c r="C93" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D90" s="5" t="s">
+      <c r="D93" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E90" s="6" t="s">
+      <c r="E93" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F90" s="11" t="s">
+      <c r="F93" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="91" spans="1:6" outlineLevel="3">
-      <c r="A91" s="15">
+    <row r="94" spans="1:6" outlineLevel="3">
+      <c r="A94" s="15">
         <v>1</v>
       </c>
-      <c r="B91" s="8" t="s">
-[...12 lines deleted...]
-        <v>1550.0</v>
+      <c r="B94" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="C94" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="D94" s="9" t="s">
+        <v>183</v>
+      </c>
+      <c r="E94" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F94" s="12">
+        <v>1650.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
-    <mergeCell ref="A24:F24"/>
-[...1 lines deleted...]
-    <mergeCell ref="A38:F38"/>
+    <mergeCell ref="A19:F19"/>
+    <mergeCell ref="A28:F28"/>
+    <mergeCell ref="A37:F37"/>
     <mergeCell ref="A42:F42"/>
     <mergeCell ref="A47:F47"/>
-    <mergeCell ref="A53:F53"/>
-[...2 lines deleted...]
-    <mergeCell ref="A67:F67"/>
+    <mergeCell ref="A52:F52"/>
+    <mergeCell ref="A58:F58"/>
+    <mergeCell ref="A61:F61"/>
+    <mergeCell ref="A64:F64"/>
     <mergeCell ref="A71:F71"/>
     <mergeCell ref="A75:F75"/>
     <mergeCell ref="A79:F79"/>
-    <mergeCell ref="A85:F85"/>
+    <mergeCell ref="A83:F83"/>
     <mergeCell ref="A88:F88"/>
-    <mergeCell ref="A89:F89"/>
+    <mergeCell ref="A91:F91"/>
+    <mergeCell ref="A92:F92"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_9"/>
-    <hyperlink ref="D19" r:id="rId_hyperlink_10"/>
-[...3 lines deleted...]
-    <hyperlink ref="D23" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D25" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_16"/>
-    <hyperlink ref="D28" r:id="rId_hyperlink_17"/>
-[...3 lines deleted...]
-    <hyperlink ref="D32" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_23"/>
-    <hyperlink ref="D37" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_32"/>
-    <hyperlink ref="D52" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_35"/>
-    <hyperlink ref="D59" r:id="rId_hyperlink_36"/>
-    <hyperlink ref="D62" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_38"/>
-    <hyperlink ref="D64" r:id="rId_hyperlink_39"/>
-[...1 lines deleted...]
-    <hyperlink ref="D66" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_49"/>
-    <hyperlink ref="D83" r:id="rId_hyperlink_50"/>
-    <hyperlink ref="D84" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D86" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_52"/>
-    <hyperlink ref="D91" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_54"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>