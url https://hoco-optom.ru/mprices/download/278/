--- v1 (2026-07-17)
+++ v2 (2026-09-01)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-17 22:37:27</t>
+    <t>Актуальность прайса на: 2026-09-01 05:56:21</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>6954851210320</t>
   </si>
@@ -125,60 +125,87 @@
   <si>
     <t>6954851215073</t>
   </si>
   <si>
     <t>Защитное стекло Remax Medicine Glass for iPhone GL-27 для iphone 15 Pro max (6.7) Антишпион</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-7/</t>
   </si>
   <si>
     <t>Защитное стекло Remax</t>
   </si>
   <si>
     <t>Защитное стекло Remax для Samsung</t>
   </si>
   <si>
     <t>6954851214861</t>
   </si>
   <si>
     <t>Защитное стекло GL-27 Remax Medicine Glass for Samsung S24 Ultra Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-samsung--3/</t>
   </si>
   <si>
+    <t>6954851240693</t>
+  </si>
+  <si>
+    <t>Защитное стекло GL-27 Remax Medicine Glass for Samsung S26 - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-samsung--8/</t>
+  </si>
+  <si>
+    <t>6954851240396</t>
+  </si>
+  <si>
+    <t>Защитное стекло GL-27 Remax Medicine Glass for Samsung S26 Ultra - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-samsung--9/</t>
+  </si>
+  <si>
     <t>Защитное стекло Remax на Iphone 17</t>
   </si>
   <si>
-    <t>6954851255925</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-iphone-17-air/</t>
+    <t>6972174155562</t>
+  </si>
+  <si>
+    <t>Защитное стекло GL-27 Remax Medicine Glass for IPhone 17 Pro max/18 Pro Max(6.9) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-7/</t>
+  </si>
+  <si>
+    <t>6972174155579</t>
+  </si>
+  <si>
+    <t>Защитное стекло GL-27 Remax Medicine Glass for IPhone 17 Pro/18 Pro (6.3) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-17/</t>
   </si>
   <si>
     <t>6954851255949</t>
   </si>
   <si>
     <t>Защитное стекло Remax  GL-27 Medicine Glass Iphone 17 Pro Max (6.9) (Privacy)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-iphone-17-pro/</t>
   </si>
   <si>
     <t>6954851255963</t>
   </si>
   <si>
     <t>Защитное стекло Remax GL-27 Medicine Glass for IPhone 17 Air (6.6)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-for-iphone-1-2/</t>
   </si>
   <si>
     <t>6954851255970</t>
   </si>
   <si>
     <t>Защитное стекло Remax GL-27 Medicine Glass for IPhone 17 Pro (6.3)</t>
   </si>
@@ -221,86 +248,68 @@
   <si>
     <t>Защитное стекло GL-27 Remax Medicine Glass for IPhone 16 Pro (6.3) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-16/</t>
   </si>
   <si>
     <t>6954851235231</t>
   </si>
   <si>
     <t>Защитное стекло GL-27 Remax Medicine Glass for IPhone 16 Pro max (6.9) black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-4/</t>
   </si>
   <si>
     <t>6954851235194</t>
   </si>
   <si>
     <t>Защитное стекло GL-27 Remax Medicine Glass for IPhone 16/15 (6.1) black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-5/</t>
   </si>
   <si>
-    <t>6954851235224</t>
-[...7 lines deleted...]
-  <si>
     <t>6954851235323</t>
   </si>
   <si>
     <t>Защитное стекло GL-27 Remax Medicine Glass Iphone 16 Plus/15 Plus (6.7) (Privacy)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-16-plus/</t>
   </si>
   <si>
     <t>6954851235316</t>
   </si>
   <si>
     <t>Защитное стекло GL-27 Remax Medicine Glass Iphone 16 Pro (6.3) (Privacy)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-16-pro/</t>
   </si>
   <si>
-    <t>6954851235330</t>
-[...7 lines deleted...]
-  <si>
     <t>Защитное стекло Remax на Iphone 15</t>
   </si>
   <si>
     <t>2000000118505</t>
   </si>
   <si>
     <t>Защитное стекло Remax Frost Series GL-56 Shatter-proof Temper Glass Screen Protector for iphone 15 Plus (6.7) матовый</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-10/</t>
   </si>
   <si>
     <t>6954851210160</t>
   </si>
   <si>
     <t>Защитное стекло Remax Medicine Glass for iPhone GL-27 для iphone 15 Pro (6.1) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-2/</t>
   </si>
   <si>
     <t>6954851210184</t>
   </si>
   <si>
     <t>Защитное стекло Remax Medicine Glass for iPhone GL-27 для iphone 15 Pro max (6.7) black</t>
@@ -395,84 +404,102 @@
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-14/</t>
   </si>
   <si>
     <t>6954851223269</t>
   </si>
   <si>
     <t>Защитное стекло Remax Medicine Glass for iPhone GL-27 iphone 14 Plus/13 Pro Max</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27--11/</t>
   </si>
   <si>
     <t>Защитное стекло Remax на Iphone 13/13 Pro/14</t>
   </si>
   <si>
     <t>6954851201731</t>
   </si>
   <si>
     <t>Защитное стекло GL-27 Remax Medicine Glass for Iphone 14 /13 Pro (Антишпион)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-14/</t>
   </si>
   <si>
+    <t>6954851201243</t>
+  </si>
+  <si>
+    <t>Защитное стекло Remax Medicine GL-27 для Iphone 13/13 Pro/14</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-gl-27-dlya-iphone-13-13-pr/</t>
+  </si>
+  <si>
     <t>Защитное стекло Remax на Iphone 13 Mini</t>
   </si>
   <si>
     <t>6954851219002</t>
   </si>
   <si>
     <t>Защитное стекло GL-27 Remax Medicine Glass Iphone 13 mini 5.4  (Privacy)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-13-mini/</t>
   </si>
   <si>
     <t>Защитное стекло Remax на Iphone 12 Pro Max</t>
   </si>
   <si>
     <t>6954851202493</t>
   </si>
   <si>
     <t>Защитное стекло GL-27 Remax Medicine Glass iPhone 12 Pro Max (Антишпион)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-12-pro/</t>
   </si>
   <si>
     <t>Защитное стекло Remax Frost Series GL-56 Shatter-proof Temper Glass Screen Protector for iphone 12 6.7(pro Max) - матовый</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-13/</t>
   </si>
   <si>
     <t>Защитное стекло REMAX Frost Series GL-56 Shatter-proof Temper Glass Screen Protector для Iphone 12 Pro Max (Матовое)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof--1/</t>
+  </si>
+  <si>
+    <t>6972174153834</t>
+  </si>
+  <si>
+    <t>Защитное стекло Remax Medicine Glass for iPhone GL-27 iphone 12 Pro Max</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-i-8/</t>
   </si>
   <si>
     <t>6972174153841</t>
   </si>
   <si>
     <t>Защитное стекло Remax Medicine Glass iPhone 12 Pro Max GL-27</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-iphone-12-pro-max-gl/</t>
   </si>
   <si>
     <t>Зщитное стекло REMAX Frost Series GL-56 Shatter-proof Temper Glass Screen Protector for iphone 12 6.7(pro Max) матовый</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zshchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-tem/</t>
   </si>
   <si>
     <t>Защитное стекло Remax на Iphone 12/12 Pro</t>
   </si>
   <si>
     <t>6954851202486</t>
   </si>
   <si>
     <t>Защитное стекло GL-27 Remax Medicine Glass iPhone 12/12 Pro (Антишпион)</t>
   </si>
@@ -1011,59 +1038,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-59-creation-tempered-apple-iphon/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-59-creation-tempered-apple-iph-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-59-creation-tempered-apple-iph-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-59-creation-tempered-apple-iph-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-samsung--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-iphone-17-air/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-iphone-17-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-for-iphone-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-for-iphone-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-for-iphone-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-iphone-17-6-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-iphone-17-pr-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-16p/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-16-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-16-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-16-pr-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof--4/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27--13/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27--12/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27--11/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-13-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-12-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-iphone-12-pro-max-gl/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zshchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-tem/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-12-12-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-te/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-11pro-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof--8/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-11-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-smooth-edges-6d-gl-56-dlya-iphone-x/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-11-xr-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-83-remax-corning-hd-tempered-glass-f-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-smooth-edges-6d-gl-56-dlya-iphone-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-iphone-7-8-gl-27-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-q26a-joy-pd20w-magnetic-fast-charging-10000m/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-59-creation-tempered-apple-iphon/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-59-creation-tempered-apple-iph-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-59-creation-tempered-apple-iph-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-59-creation-tempered-apple-iph-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-samsung--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-samsung--8/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-samsung--9/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-iphone-17-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-for-iphone-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-for-iphone-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-for-iphone-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-iphone-17-6-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-iphone-17-pr-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-16-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-16-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof--4/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27--13/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27--12/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27--11/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-gl-27-dlya-iphone-13-13-pr/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-13-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-12-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-i-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-iphone-12-pro-max-gl/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zshchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-tem/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-12-12-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-te/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-11pro-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof--8/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-11-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-smooth-edges-6d-gl-56-dlya-iphone-x/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-11-xr-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-83-remax-corning-hd-tempered-glass-f-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-smooth-edges-6d-gl-56-dlya-iphone-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-iphone-7-8-gl-27-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-q26a-joy-pd20w-magnetic-fast-charging-10000m/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F94"/>
+  <dimension ref="A1:F97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -1178,91 +1205,91 @@
       </c>
       <c r="E11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="12">
         <v>175.0</v>
       </c>
     </row>
     <row r="12" spans="1:6" outlineLevel="1">
       <c r="A12" s="15">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="12">
-        <v>170.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="13" spans="1:6" outlineLevel="1">
       <c r="A13" s="15">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="12">
-        <v>170.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="14" spans="1:6" outlineLevel="1">
       <c r="A14" s="15">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="12">
-        <v>170.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="15" spans="1:6" outlineLevel="1">
       <c r="A15" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="2"/>
       <c r="F15" s="10"/>
     </row>
     <row r="16" spans="1:6" outlineLevel="2">
       <c r="A16" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="10"/>
     </row>
     <row r="17" spans="1:6" outlineLevel="3">
       <c r="A17" s="3" t="s">
         <v>4</v>
@@ -1278,1492 +1305,1555 @@
       </c>
       <c r="E17" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F17" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" outlineLevel="3">
       <c r="A18" s="15">
         <v>1</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="12">
-        <v>175.0</v>
-[...3 lines deleted...]
-      <c r="A19" s="17" t="s">
+        <v>160.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" outlineLevel="3">
+      <c r="A19" s="15">
+        <v>2</v>
+      </c>
+      <c r="B19" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="B19" s="2"/>
-[...3 lines deleted...]
-      <c r="F19" s="10"/>
+      <c r="C19" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" s="12">
+        <v>160.0</v>
+      </c>
     </row>
     <row r="20" spans="1:6" outlineLevel="3">
-      <c r="A20" s="3" t="s">
+      <c r="A20" s="15">
+        <v>3</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F20" s="12">
+        <v>160.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" outlineLevel="2">
+      <c r="A21" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="10"/>
+    </row>
+    <row r="22" spans="1:6" outlineLevel="3">
+      <c r="A22" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B20" s="4" t="s">
+      <c r="B22" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C20" s="5" t="s">
+      <c r="C22" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D20" s="5" t="s">
+      <c r="D22" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E20" s="6" t="s">
+      <c r="E22" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F20" s="11" t="s">
+      <c r="F22" s="11" t="s">
         <v>9</v>
-      </c>
-[...38 lines deleted...]
-        <v>170.0</v>
       </c>
     </row>
     <row r="23" spans="1:6" outlineLevel="3">
       <c r="A23" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>46</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="12">
-        <v>120.0</v>
+        <v>135.0</v>
       </c>
     </row>
     <row r="24" spans="1:6" outlineLevel="3">
       <c r="A24" s="15">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>48</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="12">
-        <v>120.0</v>
+        <v>135.0</v>
       </c>
     </row>
     <row r="25" spans="1:6" outlineLevel="3">
       <c r="A25" s="15">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="12">
-        <v>120.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="26" spans="1:6" outlineLevel="3">
       <c r="A26" s="15">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>55</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="12">
-        <v>170.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="27" spans="1:6" outlineLevel="3">
       <c r="A27" s="15">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>57</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>58</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="12">
-        <v>170.0</v>
-[...3 lines deleted...]
-      <c r="A28" s="17" t="s">
+        <v>120.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" outlineLevel="3">
+      <c r="A28" s="15">
+        <v>6</v>
+      </c>
+      <c r="B28" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="B28" s="2"/>
-[...3 lines deleted...]
-      <c r="F28" s="10"/>
+      <c r="C28" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F28" s="12">
+        <v>120.0</v>
+      </c>
     </row>
     <row r="29" spans="1:6" outlineLevel="3">
-      <c r="A29" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D29" s="5" t="s">
+      <c r="A29" s="15">
         <v>7</v>
       </c>
-      <c r="E29" s="6" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B29" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F29" s="12">
+        <v>160.0</v>
       </c>
     </row>
     <row r="30" spans="1:6" outlineLevel="3">
       <c r="A30" s="15">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B30" s="8" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C30" s="9" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="D30" s="9" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="12">
-        <v>120.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>160.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" outlineLevel="2">
+      <c r="A31" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="B31" s="2"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="2"/>
+      <c r="F31" s="10"/>
     </row>
     <row r="32" spans="1:6" outlineLevel="3">
-      <c r="A32" s="15">
-[...15 lines deleted...]
-        <v>120.0</v>
+      <c r="A32" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E32" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" outlineLevel="3">
       <c r="A33" s="15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>69</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>70</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>71</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F33" s="12">
         <v>120.0</v>
       </c>
     </row>
     <row r="34" spans="1:6" outlineLevel="3">
       <c r="A34" s="15">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>73</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="12">
-        <v>170.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="35" spans="1:6" outlineLevel="3">
       <c r="A35" s="15">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>76</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>77</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="12">
-        <v>170.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="36" spans="1:6" outlineLevel="3">
       <c r="A36" s="15">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>79</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="12">
-        <v>170.0</v>
-[...3 lines deleted...]
-      <c r="A37" s="17" t="s">
+        <v>160.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" outlineLevel="3">
+      <c r="A37" s="15">
+        <v>5</v>
+      </c>
+      <c r="B37" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="B37" s="2"/>
-[...6 lines deleted...]
-      <c r="A38" s="3" t="s">
+      <c r="C37" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="D37" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F37" s="12">
+        <v>160.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" outlineLevel="2">
+      <c r="A38" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="B38" s="2"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="2"/>
+      <c r="F38" s="10"/>
+    </row>
+    <row r="39" spans="1:6" outlineLevel="3">
+      <c r="A39" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B38" s="4" t="s">
+      <c r="B39" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C38" s="5" t="s">
+      <c r="C39" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D38" s="5" t="s">
+      <c r="D39" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E38" s="6" t="s">
+      <c r="E39" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F38" s="11" t="s">
+      <c r="F39" s="11" t="s">
         <v>9</v>
-      </c>
-[...18 lines deleted...]
-        <v>175.0</v>
       </c>
     </row>
     <row r="40" spans="1:6" outlineLevel="3">
       <c r="A40" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>86</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>87</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F40" s="12">
-        <v>120.0</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="41" spans="1:6" outlineLevel="3">
       <c r="A41" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>88</v>
       </c>
       <c r="C41" s="9" t="s">
         <v>89</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="12">
         <v>120.0</v>
       </c>
     </row>
-    <row r="42" spans="1:6" outlineLevel="2">
-      <c r="A42" s="17" t="s">
+    <row r="42" spans="1:6" outlineLevel="3">
+      <c r="A42" s="15">
+        <v>3</v>
+      </c>
+      <c r="B42" s="8" t="s">
         <v>91</v>
       </c>
-      <c r="B42" s="2"/>
-[...6 lines deleted...]
-      <c r="A43" s="3" t="s">
+      <c r="C42" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="D42" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F42" s="12">
+        <v>120.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" outlineLevel="2">
+      <c r="A43" s="17" t="s">
+        <v>94</v>
+      </c>
+      <c r="B43" s="2"/>
+      <c r="C43" s="2"/>
+      <c r="D43" s="2"/>
+      <c r="E43" s="2"/>
+      <c r="F43" s="10"/>
+    </row>
+    <row r="44" spans="1:6" outlineLevel="3">
+      <c r="A44" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B43" s="4" t="s">
+      <c r="B44" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C43" s="5" t="s">
+      <c r="C44" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D43" s="5" t="s">
+      <c r="D44" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E43" s="6" t="s">
+      <c r="E44" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F43" s="11" t="s">
+      <c r="F44" s="11" t="s">
         <v>9</v>
-      </c>
-[...18 lines deleted...]
-        <v>170.0</v>
       </c>
     </row>
     <row r="45" spans="1:6" outlineLevel="3">
       <c r="A45" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>95</v>
       </c>
       <c r="C45" s="9" t="s">
         <v>96</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>97</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F45" s="12">
-        <v>175.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="46" spans="1:6" outlineLevel="3">
       <c r="A46" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>98</v>
       </c>
       <c r="C46" s="9" t="s">
         <v>99</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F46" s="12">
+        <v>175.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" outlineLevel="3">
+      <c r="A47" s="15">
+        <v>3</v>
+      </c>
+      <c r="B47" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="C47" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="D47" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F47" s="12">
         <v>120.0</v>
       </c>
     </row>
-    <row r="47" spans="1:6" outlineLevel="2">
-[...10 lines deleted...]
-      <c r="A48" s="3" t="s">
+    <row r="48" spans="1:6" outlineLevel="2">
+      <c r="A48" s="17" t="s">
+        <v>104</v>
+      </c>
+      <c r="B48" s="2"/>
+      <c r="C48" s="2"/>
+      <c r="D48" s="2"/>
+      <c r="E48" s="2"/>
+      <c r="F48" s="10"/>
+    </row>
+    <row r="49" spans="1:6" outlineLevel="3">
+      <c r="A49" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B48" s="4" t="s">
+      <c r="B49" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C48" s="5" t="s">
+      <c r="C49" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D48" s="5" t="s">
+      <c r="D49" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E48" s="6" t="s">
+      <c r="E49" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F48" s="11" t="s">
+      <c r="F49" s="11" t="s">
         <v>9</v>
-      </c>
-[...18 lines deleted...]
-        <v>170.0</v>
       </c>
     </row>
     <row r="50" spans="1:6" outlineLevel="3">
       <c r="A50" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>105</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>106</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>107</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F50" s="12">
-        <v>175.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="51" spans="1:6" outlineLevel="3">
       <c r="A51" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>108</v>
       </c>
       <c r="C51" s="9" t="s">
         <v>109</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F51" s="12">
+        <v>175.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" outlineLevel="3">
+      <c r="A52" s="15">
+        <v>3</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="C52" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="D52" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="E52" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F52" s="12">
         <v>120.0</v>
       </c>
     </row>
-    <row r="52" spans="1:6" outlineLevel="2">
-[...10 lines deleted...]
-      <c r="A53" s="3" t="s">
+    <row r="53" spans="1:6" outlineLevel="2">
+      <c r="A53" s="17" t="s">
+        <v>114</v>
+      </c>
+      <c r="B53" s="2"/>
+      <c r="C53" s="2"/>
+      <c r="D53" s="2"/>
+      <c r="E53" s="2"/>
+      <c r="F53" s="10"/>
+    </row>
+    <row r="54" spans="1:6" outlineLevel="3">
+      <c r="A54" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B53" s="4" t="s">
+      <c r="B54" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C53" s="5" t="s">
+      <c r="C54" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D53" s="5" t="s">
+      <c r="D54" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E53" s="6" t="s">
+      <c r="E54" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F53" s="11" t="s">
+      <c r="F54" s="11" t="s">
         <v>9</v>
-      </c>
-[...18 lines deleted...]
-        <v>170.0</v>
       </c>
     </row>
     <row r="55" spans="1:6" outlineLevel="3">
       <c r="A55" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>115</v>
       </c>
       <c r="C55" s="9" t="s">
         <v>116</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>117</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F55" s="12">
-        <v>175.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="56" spans="1:6" outlineLevel="3">
       <c r="A56" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B56" s="8" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C56" s="9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D56" s="9" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F56" s="12">
         <v>175.0</v>
       </c>
     </row>
     <row r="57" spans="1:6" outlineLevel="3">
       <c r="A57" s="15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B57" s="8" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="C57" s="9" t="s">
         <v>121</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F57" s="12">
+        <v>175.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" outlineLevel="3">
+      <c r="A58" s="15">
+        <v>4</v>
+      </c>
+      <c r="B58" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="C58" s="9" t="s">
+        <v>124</v>
+      </c>
+      <c r="D58" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="E58" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F58" s="12">
         <v>120.0</v>
       </c>
     </row>
-    <row r="58" spans="1:6" outlineLevel="2">
-[...10 lines deleted...]
-      <c r="A59" s="3" t="s">
+    <row r="59" spans="1:6" outlineLevel="2">
+      <c r="A59" s="17" t="s">
+        <v>126</v>
+      </c>
+      <c r="B59" s="2"/>
+      <c r="C59" s="2"/>
+      <c r="D59" s="2"/>
+      <c r="E59" s="2"/>
+      <c r="F59" s="10"/>
+    </row>
+    <row r="60" spans="1:6" outlineLevel="3">
+      <c r="A60" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B59" s="4" t="s">
+      <c r="B60" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C59" s="5" t="s">
+      <c r="C60" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D59" s="5" t="s">
+      <c r="D60" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E59" s="6" t="s">
+      <c r="E60" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F59" s="11" t="s">
+      <c r="F60" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="60" spans="1:6" outlineLevel="3">
-      <c r="A60" s="15">
+    <row r="61" spans="1:6" outlineLevel="3">
+      <c r="A61" s="15">
         <v>1</v>
       </c>
-      <c r="B60" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A61" s="17" t="s">
+      <c r="B61" s="8" t="s">
         <v>127</v>
       </c>
-      <c r="B61" s="2"/>
-[...3 lines deleted...]
-      <c r="F61" s="10"/>
+      <c r="C61" s="9" t="s">
+        <v>128</v>
+      </c>
+      <c r="D61" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="E61" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F61" s="12">
+        <v>160.0</v>
+      </c>
     </row>
     <row r="62" spans="1:6" outlineLevel="3">
-      <c r="A62" s="3" t="s">
+      <c r="A62" s="15">
+        <v>2</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="C62" s="9" t="s">
+        <v>131</v>
+      </c>
+      <c r="D62" s="9" t="s">
+        <v>132</v>
+      </c>
+      <c r="E62" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F62" s="12">
+        <v>120.0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" outlineLevel="2">
+      <c r="A63" s="17" t="s">
+        <v>133</v>
+      </c>
+      <c r="B63" s="2"/>
+      <c r="C63" s="2"/>
+      <c r="D63" s="2"/>
+      <c r="E63" s="2"/>
+      <c r="F63" s="10"/>
+    </row>
+    <row r="64" spans="1:6" outlineLevel="3">
+      <c r="A64" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B62" s="4" t="s">
+      <c r="B64" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C62" s="5" t="s">
+      <c r="C64" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D62" s="5" t="s">
+      <c r="D64" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E62" s="6" t="s">
+      <c r="E64" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F62" s="11" t="s">
+      <c r="F64" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="63" spans="1:6" outlineLevel="3">
-      <c r="A63" s="15">
+    <row r="65" spans="1:6" outlineLevel="3">
+      <c r="A65" s="15">
         <v>1</v>
       </c>
-      <c r="B63" s="8" t="s">
-[...26 lines deleted...]
-      <c r="A65" s="3" t="s">
+      <c r="B65" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="C65" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="D65" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F65" s="12">
+        <v>160.0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" outlineLevel="2">
+      <c r="A66" s="17" t="s">
+        <v>137</v>
+      </c>
+      <c r="B66" s="2"/>
+      <c r="C66" s="2"/>
+      <c r="D66" s="2"/>
+      <c r="E66" s="2"/>
+      <c r="F66" s="10"/>
+    </row>
+    <row r="67" spans="1:6" outlineLevel="3">
+      <c r="A67" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B65" s="4" t="s">
+      <c r="B67" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C65" s="5" t="s">
+      <c r="C67" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D65" s="5" t="s">
+      <c r="D67" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E65" s="6" t="s">
+      <c r="E67" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F65" s="11" t="s">
+      <c r="F67" s="11" t="s">
         <v>9</v>
-      </c>
-[...38 lines deleted...]
-        <v>175.0</v>
       </c>
     </row>
     <row r="68" spans="1:6" outlineLevel="3">
       <c r="A68" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B68" s="8" t="s">
-        <v>115</v>
+        <v>138</v>
       </c>
       <c r="C68" s="9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D68" s="9" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F68" s="12">
-        <v>175.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="69" spans="1:6" outlineLevel="3">
       <c r="A69" s="15">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B69" s="8" t="s">
-        <v>139</v>
+        <v>118</v>
       </c>
       <c r="C69" s="9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D69" s="9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F69" s="12">
-        <v>120.0</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="70" spans="1:6" outlineLevel="3">
       <c r="A70" s="15">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B70" s="8" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C70" s="9" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D70" s="9" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E70" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F70" s="12">
         <v>175.0</v>
       </c>
     </row>
-    <row r="71" spans="1:6" outlineLevel="2">
-[...7 lines deleted...]
-      <c r="F71" s="10"/>
+    <row r="71" spans="1:6" outlineLevel="3">
+      <c r="A71" s="15">
+        <v>4</v>
+      </c>
+      <c r="B71" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="C71" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="D71" s="9" t="s">
+        <v>147</v>
+      </c>
+      <c r="E71" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F71" s="12">
+        <v>120.0</v>
+      </c>
     </row>
     <row r="72" spans="1:6" outlineLevel="3">
-      <c r="A72" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B72" s="4" t="s">
+      <c r="A72" s="15">
         <v>5</v>
       </c>
-      <c r="C72" s="5" t="s">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="B72" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="C72" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="D72" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="E72" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F72" s="12">
+        <v>120.0</v>
       </c>
     </row>
     <row r="73" spans="1:6" outlineLevel="3">
       <c r="A73" s="15">
+        <v>6</v>
+      </c>
+      <c r="B73" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="C73" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="D73" s="9" t="s">
+        <v>152</v>
+      </c>
+      <c r="E73" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F73" s="12">
+        <v>175.0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" outlineLevel="2">
+      <c r="A74" s="17" t="s">
+        <v>153</v>
+      </c>
+      <c r="B74" s="2"/>
+      <c r="C74" s="2"/>
+      <c r="D74" s="2"/>
+      <c r="E74" s="2"/>
+      <c r="F74" s="10"/>
+    </row>
+    <row r="75" spans="1:6" outlineLevel="3">
+      <c r="A75" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E75" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" outlineLevel="3">
+      <c r="A76" s="15">
         <v>1</v>
       </c>
-      <c r="B73" s="8" t="s">
-[...62 lines deleted...]
-        <v>9</v>
+      <c r="B76" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="C76" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="D76" s="9" t="s">
+        <v>156</v>
+      </c>
+      <c r="E76" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F76" s="12">
+        <v>160.0</v>
       </c>
     </row>
     <row r="77" spans="1:6" outlineLevel="3">
       <c r="A77" s="15">
+        <v>2</v>
+      </c>
+      <c r="B77" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="C77" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="D77" s="9" t="s">
+        <v>159</v>
+      </c>
+      <c r="E77" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F77" s="12">
+        <v>175.0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" outlineLevel="2">
+      <c r="A78" s="17" t="s">
+        <v>160</v>
+      </c>
+      <c r="B78" s="2"/>
+      <c r="C78" s="2"/>
+      <c r="D78" s="2"/>
+      <c r="E78" s="2"/>
+      <c r="F78" s="10"/>
+    </row>
+    <row r="79" spans="1:6" outlineLevel="3">
+      <c r="A79" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B79" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E79" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" outlineLevel="3">
+      <c r="A80" s="15">
         <v>1</v>
       </c>
-      <c r="B77" s="8" t="s">
-[...62 lines deleted...]
-        <v>9</v>
+      <c r="B80" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="C80" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="D80" s="9" t="s">
+        <v>163</v>
+      </c>
+      <c r="E80" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F80" s="12">
+        <v>160.0</v>
       </c>
     </row>
     <row r="81" spans="1:6" outlineLevel="3">
       <c r="A81" s="15">
+        <v>2</v>
+      </c>
+      <c r="B81" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="C81" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="D81" s="9" t="s">
+        <v>166</v>
+      </c>
+      <c r="E81" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F81" s="12">
+        <v>175.0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" outlineLevel="2">
+      <c r="A82" s="17" t="s">
+        <v>167</v>
+      </c>
+      <c r="B82" s="2"/>
+      <c r="C82" s="2"/>
+      <c r="D82" s="2"/>
+      <c r="E82" s="2"/>
+      <c r="F82" s="10"/>
+    </row>
+    <row r="83" spans="1:6" outlineLevel="3">
+      <c r="A83" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B83" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E83" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" outlineLevel="3">
+      <c r="A84" s="15">
         <v>1</v>
       </c>
-      <c r="B81" s="8" t="s">
-[...62 lines deleted...]
-        <v>9</v>
+      <c r="B84" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="C84" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="D84" s="9" t="s">
+        <v>170</v>
+      </c>
+      <c r="E84" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F84" s="12">
+        <v>160.0</v>
       </c>
     </row>
     <row r="85" spans="1:6" outlineLevel="3">
       <c r="A85" s="15">
+        <v>2</v>
+      </c>
+      <c r="B85" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="C85" s="9" t="s">
+        <v>172</v>
+      </c>
+      <c r="D85" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="E85" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F85" s="12">
+        <v>175.0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" outlineLevel="2">
+      <c r="A86" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="B86" s="2"/>
+      <c r="C86" s="2"/>
+      <c r="D86" s="2"/>
+      <c r="E86" s="2"/>
+      <c r="F86" s="10"/>
+    </row>
+    <row r="87" spans="1:6" outlineLevel="3">
+      <c r="A87" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E87" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" outlineLevel="3">
+      <c r="A88" s="15">
         <v>1</v>
       </c>
-      <c r="B85" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A86" s="15">
+      <c r="B88" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="C88" s="9" t="s">
+        <v>176</v>
+      </c>
+      <c r="D88" s="9" t="s">
+        <v>177</v>
+      </c>
+      <c r="E88" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F88" s="12">
+        <v>160.0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" outlineLevel="3">
+      <c r="A89" s="15">
         <v>2</v>
       </c>
-      <c r="B86" s="8" t="s">
-[...11 lines deleted...]
-      <c r="F86" s="12">
+      <c r="B89" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="C89" s="9" t="s">
+        <v>179</v>
+      </c>
+      <c r="D89" s="9" t="s">
+        <v>180</v>
+      </c>
+      <c r="E89" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F89" s="12">
         <v>120.0</v>
-      </c>
-[...48 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" outlineLevel="3">
       <c r="A90" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B90" s="8" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="C90" s="9" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="D90" s="9" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="E90" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F90" s="12">
-        <v>120.0</v>
-[...4 lines deleted...]
-        <v>179</v>
+        <v>175.0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" outlineLevel="2">
+      <c r="A91" s="17" t="s">
+        <v>184</v>
       </c>
       <c r="B91" s="2"/>
       <c r="C91" s="2"/>
       <c r="D91" s="2"/>
       <c r="E91" s="2"/>
       <c r="F91" s="10"/>
     </row>
-    <row r="92" spans="1:6" outlineLevel="2">
-[...7 lines deleted...]
-      <c r="F92" s="10"/>
+    <row r="92" spans="1:6" outlineLevel="3">
+      <c r="A92" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B92" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E92" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92" s="11" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="93" spans="1:6" outlineLevel="3">
-      <c r="A93" s="3" t="s">
+      <c r="A93" s="15">
+        <v>1</v>
+      </c>
+      <c r="B93" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="C93" s="9" t="s">
+        <v>186</v>
+      </c>
+      <c r="D93" s="9" t="s">
+        <v>187</v>
+      </c>
+      <c r="E93" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F93" s="12">
+        <v>120.0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" outlineLevel="1">
+      <c r="A94" s="16" t="s">
+        <v>188</v>
+      </c>
+      <c r="B94" s="2"/>
+      <c r="C94" s="2"/>
+      <c r="D94" s="2"/>
+      <c r="E94" s="2"/>
+      <c r="F94" s="10"/>
+    </row>
+    <row r="95" spans="1:6" outlineLevel="2">
+      <c r="A95" s="17" t="s">
+        <v>189</v>
+      </c>
+      <c r="B95" s="2"/>
+      <c r="C95" s="2"/>
+      <c r="D95" s="2"/>
+      <c r="E95" s="2"/>
+      <c r="F95" s="10"/>
+    </row>
+    <row r="96" spans="1:6" outlineLevel="3">
+      <c r="A96" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B93" s="4" t="s">
+      <c r="B96" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C93" s="5" t="s">
+      <c r="C96" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D93" s="5" t="s">
+      <c r="D96" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E93" s="6" t="s">
+      <c r="E96" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F93" s="11" t="s">
+      <c r="F96" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="94" spans="1:6" outlineLevel="3">
-      <c r="A94" s="15">
+    <row r="97" spans="1:6" outlineLevel="3">
+      <c r="A97" s="15">
         <v>1</v>
       </c>
-      <c r="B94" s="8" t="s">
-[...12 lines deleted...]
-        <v>1650.0</v>
+      <c r="B97" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="C97" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="D97" s="9" t="s">
+        <v>192</v>
+      </c>
+      <c r="E97" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F97" s="12">
+        <v>1500.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
-    <mergeCell ref="A19:F19"/>
-[...12 lines deleted...]
-    <mergeCell ref="A88:F88"/>
+    <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A31:F31"/>
+    <mergeCell ref="A38:F38"/>
+    <mergeCell ref="A43:F43"/>
+    <mergeCell ref="A48:F48"/>
+    <mergeCell ref="A53:F53"/>
+    <mergeCell ref="A59:F59"/>
+    <mergeCell ref="A63:F63"/>
+    <mergeCell ref="A66:F66"/>
+    <mergeCell ref="A74:F74"/>
+    <mergeCell ref="A78:F78"/>
+    <mergeCell ref="A82:F82"/>
+    <mergeCell ref="A86:F86"/>
     <mergeCell ref="A91:F91"/>
-    <mergeCell ref="A92:F92"/>
+    <mergeCell ref="A94:F94"/>
+    <mergeCell ref="A95:F95"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_9"/>
-    <hyperlink ref="D21" r:id="rId_hyperlink_10"/>
-    <hyperlink ref="D22" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_16"/>
-    <hyperlink ref="D30" r:id="rId_hyperlink_17"/>
-[...1 lines deleted...]
-    <hyperlink ref="D32" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_23"/>
-    <hyperlink ref="D39" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_26"/>
-    <hyperlink ref="D44" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_29"/>
-    <hyperlink ref="D49" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_32"/>
-    <hyperlink ref="D54" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_36"/>
-    <hyperlink ref="D60" r:id="rId_hyperlink_37"/>
-[...2 lines deleted...]
-    <hyperlink ref="D67" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_43"/>
-    <hyperlink ref="D73" r:id="rId_hyperlink_44"/>
-[...9 lines deleted...]
-    <hyperlink ref="D94" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_57"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>