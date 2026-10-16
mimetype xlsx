--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="296">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-01 05:56:21</t>
+    <t>Актуальность прайса на: 2026-10-16 08:28:04</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>6954851210320</t>
   </si>
@@ -110,50 +110,200 @@
   <si>
     <t>Защитное стекло Remax Medicine Glass for iPhone GL-27 для iphone 15 Plus Антишпион (6.7)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-5/</t>
   </si>
   <si>
     <t>6954851215028</t>
   </si>
   <si>
     <t>Защитное стекло Remax Medicine Glass for iPhone GL-27 для iphone 15 Pro (6.1) Антишпион</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-6/</t>
   </si>
   <si>
     <t>6954851215073</t>
   </si>
   <si>
     <t>Защитное стекло Remax Medicine Glass for iPhone GL-27 для iphone 15 Pro max (6.7) Антишпион</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-7/</t>
   </si>
   <si>
+    <t>6954851206859</t>
+  </si>
+  <si>
+    <t>Наушники Remax 3.5mm Wired earphone RM-303 - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/naushniki-remax-3-5mm-wired-earphone-rm-303-black/</t>
+  </si>
+  <si>
+    <t>6954851206750</t>
+  </si>
+  <si>
+    <t>Наушники Remax 3.5mm Wired earphone RM-303 - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/naushniki-remax-3-5mm-wired-earphone-rm-303-white/</t>
+  </si>
+  <si>
+    <t>Компьютерные мышки Remax</t>
+  </si>
+  <si>
+    <t>6954851268284</t>
+  </si>
+  <si>
+    <t>Беспроводная мышь Remax Business series Wireless Mouse (WM-02) - Grey</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnaya-mysh-remax-business-series-wireless-mouse-wm-1/</t>
+  </si>
+  <si>
+    <t>6954851299592</t>
+  </si>
+  <si>
+    <t>Беспроводная мышь Remax Business series Wireless Mouse (WM-02) - Silver</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnaya-mysh-remax-business-series-wireless-mouse-wm-0/</t>
+  </si>
+  <si>
+    <t>6954851263227</t>
+  </si>
+  <si>
+    <t>Беспроводная мышь Remax Multicolored series Wireless Mouse (WM-01) - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnaya-mysh-remax-multicolored-series-wireless-mouse/</t>
+  </si>
+  <si>
+    <t>Сетевой Адаптер Remax</t>
+  </si>
+  <si>
+    <t>6954851247272</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство Remax GaN Digital fast charger (U2-AC45W) EU - Silver</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-remax-gan-digital-fast-charge-1/</t>
+  </si>
+  <si>
+    <t>6954851247241</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство Remax GaN Digital fast charger (U2-AC67W) EU - Silver</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-remax-gan-digital-fast-charger/</t>
+  </si>
+  <si>
+    <t>6954851247081</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство Remax GaN fast charger(U187-AC20W) EU - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-remax-gan-fast-charger-u187-ac2/</t>
+  </si>
+  <si>
+    <t>6954851247128</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство Remax GaN fast charger(U187-AC30W) EU - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-remax-gan-fast-charger-u187-ac3/</t>
+  </si>
+  <si>
+    <t>6954851247166</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство Remax GaN fast charger(U187-C20W) EU - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-remax-gan-fast-charger-u187-c20/</t>
+  </si>
+  <si>
+    <t>6954851247203</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство Remax GaN fast charger(U187-C30W) EU - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-remax-gan-fast-charger-u187-c30/</t>
+  </si>
+  <si>
+    <t>6954851252054</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство Remax Huiying GaN fast charger(CA08)(C20W) EU - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-remax-huiying-gan-fast-charge-1/</t>
+  </si>
+  <si>
+    <t>6954851252085</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство Remax Huiying GaN fast charger(CA09)(C30W) EU - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-remax-huiying-gan-fast-charger/</t>
+  </si>
+  <si>
+    <t>6954851236825</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство Remax Kings 20W A+C Charger(CA-18)(AC20W) EU - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-remax-kings-20w-a-c-charger-ca/</t>
+  </si>
+  <si>
+    <t>6954851237242</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство Remax Kings 30W A+C GaN Charger(CA-18)(AC30W) EU - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-remax-kings-30w-a-c-gan-charger/</t>
+  </si>
+  <si>
+    <t>6972174153278</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство Remax Windspeed Series 45W GaN Travel charger +C-C data cable set (CA-25)(AC45W) EU - Tarnish</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-remax-windspeed-series-45w-gan/</t>
+  </si>
+  <si>
     <t>Защитное стекло Remax</t>
   </si>
   <si>
     <t>Защитное стекло Remax для Samsung</t>
   </si>
   <si>
     <t>6954851214861</t>
   </si>
   <si>
     <t>Защитное стекло GL-27 Remax Medicine Glass for Samsung S24 Ultra Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-samsung--3/</t>
   </si>
   <si>
     <t>6954851240693</t>
   </si>
   <si>
     <t>Защитное стекло GL-27 Remax Medicine Glass for Samsung S26 - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-samsung--8/</t>
   </si>
   <si>
     <t>6954851240396</t>
@@ -221,59 +371,50 @@
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-for-iphone-17/</t>
   </si>
   <si>
     <t>2000000211732</t>
   </si>
   <si>
     <t>Защитное стекло Remax GL-27 Medicine Glass Iphone 17 (6.3) (Privacy)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-iphone-17-6-3/</t>
   </si>
   <si>
     <t>6954851255932</t>
   </si>
   <si>
     <t>Защитное стекло Remax GL-27 Medicine Glass Iphone 17 Pro (6.3) (Privacy)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-iphone-17-pr-1/</t>
   </si>
   <si>
     <t>Защитное стекло Remax на Iphone 16</t>
   </si>
   <si>
-    <t>6954851235217</t>
-[...7 lines deleted...]
-  <si>
     <t>6954851235231</t>
   </si>
   <si>
     <t>Защитное стекло GL-27 Remax Medicine Glass for IPhone 16 Pro max (6.9) black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-4/</t>
   </si>
   <si>
     <t>6954851235194</t>
   </si>
   <si>
     <t>Защитное стекло GL-27 Remax Medicine Glass for IPhone 16/15 (6.1) black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-5/</t>
   </si>
   <si>
     <t>6954851235323</t>
   </si>
   <si>
     <t>Защитное стекло GL-27 Remax Medicine Glass Iphone 16 Plus/15 Plus (6.7) (Privacy)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-16-plus/</t>
@@ -557,84 +698,252 @@
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-smooth-edges-6d-gl-56-dlya-iphone-x/</t>
   </si>
   <si>
     <t>Защитное стекло Remax на Iphone 11/XR</t>
   </si>
   <si>
     <t>RZ18</t>
   </si>
   <si>
     <t>Защитное стекло GL-27 Remax Medicine Glass iPhone 11/XR (Антишпион)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-11-xr-a/</t>
   </si>
   <si>
     <t>6954851216452</t>
   </si>
   <si>
     <t>Защитное стекло GL-83 REMAX Corning HD Tempered Glass for IPhone 11/XR (6.1)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-gl-83-remax-corning-hd-tempered-glass-f-2/</t>
   </si>
   <si>
+    <t>6954851293163</t>
+  </si>
+  <si>
+    <t>Защитное стекло Remax Medicine Glass for  iphone GL-27  iphone 11/XR</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-i-4/</t>
+  </si>
+  <si>
     <t>6972174158556</t>
   </si>
   <si>
     <t>Защитное стекло Remax Smooth Edges 6D GL-56 для iPhone 11/XR Матовое</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-smooth-edges-6d-gl-56-dlya-iphone-2/</t>
   </si>
   <si>
     <t>Защитное стекло Remax на Iphone 7/8</t>
   </si>
   <si>
     <t>6954851280200</t>
   </si>
   <si>
     <t>Защитное стекло Remax Medicine iPhone 7/8 GL-27 - Белый</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-iphone-7-8-gl-27-belyj/</t>
   </si>
   <si>
+    <t>Наушники Проводные Remax</t>
+  </si>
+  <si>
+    <t>6954851248002</t>
+  </si>
+  <si>
+    <t>Беспроводные наушники REMAX RM-501A Earphone(Type-c) - black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnye-naushniki-remax-rm-501a-earphone-type-c-black/</t>
+  </si>
+  <si>
+    <t>6954851299059</t>
+  </si>
+  <si>
+    <t>Беспроводные наушники REMAX RM-501i Earphone(IP) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnye-naushniki-remax-rm-501i-earphone-ip-black/</t>
+  </si>
+  <si>
+    <t>6954851247999</t>
+  </si>
+  <si>
+    <t>Беспроводные наушники REMAX RM-501i Earphone(IP) - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnye-naushniki-remax-rm-501i-earphone-ip-white/</t>
+  </si>
+  <si>
+    <t>6954851205616</t>
+  </si>
+  <si>
+    <t>Наушники REMAX RM-501 Earphone - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/naushniki-remax-rm-501-earphone-black/</t>
+  </si>
+  <si>
+    <t>6954851205623</t>
+  </si>
+  <si>
+    <t>Наушники Remax RM-501 Earphone - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/naushniki-remax-rm-501-earphone-white/</t>
+  </si>
+  <si>
+    <t>Колонки Remax</t>
+  </si>
+  <si>
+    <t>6954851237150</t>
+  </si>
+  <si>
+    <t>Портативная колонка Remax Party Light Portable Wireless Speaker(RB-M82) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/portativnaya-kolonka-remax-party-light-portable-wireless-spe/</t>
+  </si>
+  <si>
     <t>Power Bank Remax</t>
   </si>
   <si>
+    <t>Power Bank 80000mAh Remax</t>
+  </si>
+  <si>
+    <t>6942007652094</t>
+  </si>
+  <si>
+    <t>Внешний аккумулятор HOCO J152 Tough 22.5W+ PD20W+light power bank(80000mAh) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j152-tough-22-5w-pd20w-light-powe/</t>
+  </si>
+  <si>
+    <t>6954851246534</t>
+  </si>
+  <si>
+    <t>Внешний аккумулятор Remax FP-1 Piloteer series 27W+22.5W fast charging LED Lamp Power Bnak(100000mAh) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-remax-fp-1-piloteer-series-27w-22-5w-f/</t>
+  </si>
+  <si>
+    <t>6954851218654</t>
+  </si>
+  <si>
+    <t>Внешний аккумулятор Remax RPP-118 Piloteer series 27W+22.5W PD+QC fast charging Power Bank(Nominal)(80000mAh) - Grey</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-remax-rpp-118-piloteer-series-27w-22-5/</t>
+  </si>
+  <si>
+    <t>Power Bank 50000mAh Remax</t>
+  </si>
+  <si>
+    <t>6954851213130</t>
+  </si>
+  <si>
+    <t>Внешний аккумулятор Remax RPP-117 Piloteer series 27W+22.5W PD+QC fast charging Power Bank(Nominal)(50000mAh) - Grey</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-remax-rpp-117-piloteer-series-27w-22-5/</t>
+  </si>
+  <si>
+    <t>Power Bank 20000mAh Remax</t>
+  </si>
+  <si>
+    <t>6954851212812</t>
+  </si>
+  <si>
+    <t>Внешний аккумулятор Remax RPP-72 Piloteer series 20W+22.5W PD+QC fast charging Power Bnak(20000mAh) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-remax-rpp-72-piloteer-series-20w-22--1/</t>
+  </si>
+  <si>
+    <t>6954851212829</t>
+  </si>
+  <si>
+    <t>Внешний аккумулятор Remax RPP-72 Piloteer series 20W+22.5W PD+QC fast charging Power Bnak(20000mAh) - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-remax-rpp-72-piloteer-series-20w-22-5w/</t>
+  </si>
+  <si>
     <t>Power Bank 10000mAh Remax</t>
   </si>
   <si>
     <t>6942007624053</t>
   </si>
   <si>
     <t>Power Bank HOCO Q26A Joy PD20W Magnetic Fast Charging (10000mAh) metal Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/power-bank-hoco-q26a-joy-pd20w-magnetic-fast-charging-10000m/</t>
+  </si>
+  <si>
+    <t>6954851215677</t>
+  </si>
+  <si>
+    <t>Power Bank REMAX Lango II Series 2.4A RPP-23 (10000mAh) Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/power-bank-remax-lango-ii-series-2-4a-rpp-23-10000mah-black/</t>
+  </si>
+  <si>
+    <t>6954851215691</t>
+  </si>
+  <si>
+    <t>Внешний аккумулятор REMAX Lango II Series 2.4A Power Bank RPP-23 (10000mAh) - Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-remax-lango-ii-series-2-4a-power-ban-1/</t>
+  </si>
+  <si>
+    <t>6954851212690</t>
+  </si>
+  <si>
+    <t>Внешний аккумулятор Remax RPP-71 Piloteer series 20W+22.5W PD+QC fast charging Power Bnak(10000mAh) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-remax-rpp-71-piloteer-series-20w-22--1/</t>
+  </si>
+  <si>
+    <t>6954851212782</t>
+  </si>
+  <si>
+    <t>Внешний аккумулятор Remax RPP-71 Piloteer series 20W+22.5W PD+QC fast charging Power Bnak(10000mAh) - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-remax-rpp-71-piloteer-series-20w-22-5w/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1038,59 +1347,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-59-creation-tempered-apple-iphon/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-59-creation-tempered-apple-iph-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-59-creation-tempered-apple-iph-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-59-creation-tempered-apple-iph-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-samsung--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-samsung--8/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-samsung--9/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-iphone-17-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-for-iphone-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-for-iphone-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-for-iphone-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-iphone-17-6-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-iphone-17-pr-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-16-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-16-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof--4/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27--13/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27--12/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27--11/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-gl-27-dlya-iphone-13-13-pr/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-13-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-12-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-i-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-iphone-12-pro-max-gl/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zshchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-tem/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-12-12-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-te/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-11pro-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof--8/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-11-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-smooth-edges-6d-gl-56-dlya-iphone-x/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-11-xr-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-83-remax-corning-hd-tempered-glass-f-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-smooth-edges-6d-gl-56-dlya-iphone-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-iphone-7-8-gl-27-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-q26a-joy-pd20w-magnetic-fast-charging-10000m/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-59-creation-tempered-apple-iphon/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-59-creation-tempered-apple-iph-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-59-creation-tempered-apple-iph-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-59-creation-tempered-apple-iph-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-remax-3-5mm-wired-earphone-rm-303-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-remax-3-5mm-wired-earphone-rm-303-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-mysh-remax-business-series-wireless-mouse-wm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-mysh-remax-business-series-wireless-mouse-wm-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-mysh-remax-multicolored-series-wireless-mouse/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-remax-gan-digital-fast-charge-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-remax-gan-digital-fast-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-remax-gan-fast-charger-u187-ac2/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-remax-gan-fast-charger-u187-ac3/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-remax-gan-fast-charger-u187-c20/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-remax-gan-fast-charger-u187-c30/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-remax-huiying-gan-fast-charge-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-remax-huiying-gan-fast-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-remax-kings-20w-a-c-charger-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-remax-kings-30w-a-c-gan-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-remax-windspeed-series-45w-gan/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-samsung--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-samsung--8/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-samsung--9/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-iphone-17-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-for-iphone-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-for-iphone-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-for-iphone-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-iphone-17-6-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-gl-27-medicine-glass-iphone-17-pr-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-16-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-16-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-d-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof--4/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27--13/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27--12/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27--11/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-for-iphone-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-gl-27-dlya-iphone-13-13-pr/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-13-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-12-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-i-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-iphone-12-pro-max-gl/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zshchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-tem/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-12-12-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof-te/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-11pro-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-frost-series-gl-56-shatter-proof--8/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-11-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-smooth-edges-6d-gl-56-dlya-iphone-x/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-27-remax-medicine-glass-iphone-11-xr-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-gl-83-remax-corning-hd-tempered-glass-f-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-glass-for-iphone-gl-27-i-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-smooth-edges-6d-gl-56-dlya-iphone-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-remax-medicine-iphone-7-8-gl-27-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-remax-rm-501a-earphone-type-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-remax-rm-501i-earphone-ip-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-remax-rm-501i-earphone-ip-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-remax-rm-501-earphone-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-remax-rm-501-earphone-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnaya-kolonka-remax-party-light-portable-wireless-spe/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-hoco-j152-tough-22-5w-pd20w-light-powe/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-remax-fp-1-piloteer-series-27w-22-5w-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-remax-rpp-118-piloteer-series-27w-22-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-remax-rpp-117-piloteer-series-27w-22-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-remax-rpp-72-piloteer-series-20w-22--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-remax-rpp-72-piloteer-series-20w-22-5w/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-hoco-q26a-joy-pd20w-magnetic-fast-charging-10000m/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-remax-lango-ii-series-2-4a-rpp-23-10000mah-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-remax-lango-ii-series-2-4a-power-ban-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-remax-rpp-71-piloteer-series-20w-22--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-remax-rpp-71-piloteer-series-20w-22-5w/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F97"/>
+  <dimension ref="A1:F143"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -1249,1611 +1558,2500 @@
       <c r="F13" s="12">
         <v>160.0</v>
       </c>
     </row>
     <row r="14" spans="1:6" outlineLevel="1">
       <c r="A14" s="15">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="12">
         <v>160.0</v>
       </c>
     </row>
     <row r="15" spans="1:6" outlineLevel="1">
-      <c r="A15" s="16" t="s">
+      <c r="A15" s="15">
+        <v>8</v>
+      </c>
+      <c r="B15" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="B15" s="2"/>
-[...6 lines deleted...]
-      <c r="A16" s="17" t="s">
+      <c r="C15" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="B16" s="2"/>
-[...6 lines deleted...]
-      <c r="A17" s="3" t="s">
+      <c r="D15" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" outlineLevel="1">
+      <c r="A16" s="15">
+        <v>9</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" outlineLevel="1">
+      <c r="A17" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="10"/>
+    </row>
+    <row r="18" spans="1:6" outlineLevel="2">
+      <c r="A18" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B17" s="4" t="s">
+      <c r="B18" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C17" s="5" t="s">
+      <c r="C18" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D17" s="5" t="s">
+      <c r="D18" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E17" s="6" t="s">
+      <c r="E18" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F17" s="11" t="s">
+      <c r="F18" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="18" spans="1:6" outlineLevel="3">
-      <c r="A18" s="15">
+    <row r="19" spans="1:6" outlineLevel="2">
+      <c r="A19" s="15">
         <v>1</v>
       </c>
-      <c r="B18" s="8" t="s">
-[...11 lines deleted...]
-      <c r="F18" s="12">
+      <c r="B19" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C19" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D19" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" outlineLevel="2">
+      <c r="A20" s="15">
+        <v>2</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F20" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" outlineLevel="2">
+      <c r="A21" s="15">
+        <v>3</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F21" s="12">
+        <v>465.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" outlineLevel="1">
+      <c r="A22" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="2"/>
+      <c r="F22" s="10"/>
+    </row>
+    <row r="23" spans="1:6" outlineLevel="2">
+      <c r="A23" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" outlineLevel="2">
+      <c r="A24" s="15">
+        <v>1</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C24" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="D24" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F24" s="12">
+        <v>840.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" outlineLevel="2">
+      <c r="A25" s="15">
+        <v>2</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="D25" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F25" s="12">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" outlineLevel="2">
+      <c r="A26" s="15">
+        <v>3</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C26" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F26" s="12">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" outlineLevel="2">
+      <c r="A27" s="15">
+        <v>4</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F27" s="12">
+        <v>400.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" outlineLevel="2">
+      <c r="A28" s="15">
+        <v>5</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="C28" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F28" s="12">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" outlineLevel="2">
+      <c r="A29" s="15">
+        <v>6</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F29" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" outlineLevel="2">
+      <c r="A30" s="15">
+        <v>7</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="C30" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="D30" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F30" s="12">
+        <v>215.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" outlineLevel="2">
+      <c r="A31" s="15">
+        <v>8</v>
+      </c>
+      <c r="B31" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C31" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="D31" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F31" s="12">
+        <v>240.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" outlineLevel="2">
+      <c r="A32" s="15">
+        <v>9</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="C32" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="D32" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F32" s="12">
+        <v>320.0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" outlineLevel="2">
+      <c r="A33" s="15">
+        <v>10</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="C33" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="D33" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F33" s="12">
+        <v>400.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" outlineLevel="2">
+      <c r="A34" s="15">
+        <v>11</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C34" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="D34" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F34" s="12">
+        <v>670.0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" outlineLevel="1">
+      <c r="A35" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="B35" s="2"/>
+      <c r="C35" s="2"/>
+      <c r="D35" s="2"/>
+      <c r="E35" s="2"/>
+      <c r="F35" s="10"/>
+    </row>
+    <row r="36" spans="1:6" outlineLevel="2">
+      <c r="A36" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="2"/>
+      <c r="F36" s="10"/>
+    </row>
+    <row r="37" spans="1:6" outlineLevel="3">
+      <c r="A37" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E37" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" outlineLevel="3">
+      <c r="A38" s="15">
+        <v>1</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C38" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F38" s="12">
         <v>160.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6" outlineLevel="3">
-      <c r="A19" s="15">
+    <row r="39" spans="1:6" outlineLevel="3">
+      <c r="A39" s="15">
         <v>2</v>
       </c>
-      <c r="B19" s="8" t="s">
-[...11 lines deleted...]
-      <c r="F19" s="12">
+      <c r="B39" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="C39" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="D39" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F39" s="12">
         <v>160.0</v>
-      </c>
-[...368 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" outlineLevel="3">
       <c r="A40" s="15">
+        <v>3</v>
+      </c>
+      <c r="B40" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="C40" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="D40" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F40" s="12">
+        <v>160.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" outlineLevel="2">
+      <c r="A41" s="17" t="s">
+        <v>93</v>
+      </c>
+      <c r="B41" s="2"/>
+      <c r="C41" s="2"/>
+      <c r="D41" s="2"/>
+      <c r="E41" s="2"/>
+      <c r="F41" s="10"/>
+    </row>
+    <row r="42" spans="1:6" outlineLevel="3">
+      <c r="A42" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E42" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" outlineLevel="3">
+      <c r="A43" s="15">
         <v>1</v>
       </c>
-      <c r="B40" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A41" s="15">
+      <c r="B43" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="C43" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="D43" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F43" s="12">
+        <v>135.0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" outlineLevel="3">
+      <c r="A44" s="15">
         <v>2</v>
       </c>
-      <c r="B41" s="8" t="s">
-[...62 lines deleted...]
-        <v>9</v>
+      <c r="B44" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="C44" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="D44" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F44" s="12">
+        <v>135.0</v>
       </c>
     </row>
     <row r="45" spans="1:6" outlineLevel="3">
       <c r="A45" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B45" s="8" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="C45" s="9" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="D45" s="9" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F45" s="12">
         <v>160.0</v>
       </c>
     </row>
     <row r="46" spans="1:6" outlineLevel="3">
       <c r="A46" s="15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B46" s="8" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C46" s="9" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="D46" s="9" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F46" s="12">
-        <v>175.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="47" spans="1:6" outlineLevel="3">
       <c r="A47" s="15">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B47" s="8" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C47" s="9" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="D47" s="9" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F47" s="12">
         <v>120.0</v>
       </c>
     </row>
-    <row r="48" spans="1:6" outlineLevel="2">
-[...7 lines deleted...]
-      <c r="F48" s="10"/>
+    <row r="48" spans="1:6" outlineLevel="3">
+      <c r="A48" s="15">
+        <v>6</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="C48" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="D48" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F48" s="12">
+        <v>120.0</v>
+      </c>
     </row>
     <row r="49" spans="1:6" outlineLevel="3">
-      <c r="A49" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D49" s="5" t="s">
+      <c r="A49" s="15">
         <v>7</v>
       </c>
-      <c r="E49" s="6" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B49" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="C49" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="D49" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="E49" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F49" s="12">
+        <v>160.0</v>
       </c>
     </row>
     <row r="50" spans="1:6" outlineLevel="3">
       <c r="A50" s="15">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B50" s="8" t="s">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="C50" s="9" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="D50" s="9" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F50" s="12">
         <v>160.0</v>
       </c>
     </row>
-    <row r="51" spans="1:6" outlineLevel="3">
-      <c r="A51" s="15">
+    <row r="51" spans="1:6" outlineLevel="2">
+      <c r="A51" s="17" t="s">
+        <v>118</v>
+      </c>
+      <c r="B51" s="2"/>
+      <c r="C51" s="2"/>
+      <c r="D51" s="2"/>
+      <c r="E51" s="2"/>
+      <c r="F51" s="10"/>
+    </row>
+    <row r="52" spans="1:6" outlineLevel="3">
+      <c r="A52" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E52" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" outlineLevel="3">
+      <c r="A53" s="15">
+        <v>1</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="C53" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="D53" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="E53" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F53" s="12">
+        <v>120.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" outlineLevel="3">
+      <c r="A54" s="15">
         <v>2</v>
       </c>
-      <c r="B51" s="8" t="s">
-[...31 lines deleted...]
-      <c r="F52" s="12">
+      <c r="B54" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="C54" s="9" t="s">
+        <v>123</v>
+      </c>
+      <c r="D54" s="9" t="s">
+        <v>124</v>
+      </c>
+      <c r="E54" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F54" s="12">
         <v>120.0</v>
-      </c>
-[...28 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" outlineLevel="3">
       <c r="A55" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B55" s="8" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="C55" s="9" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="D55" s="9" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F55" s="12">
         <v>160.0</v>
       </c>
     </row>
     <row r="56" spans="1:6" outlineLevel="3">
       <c r="A56" s="15">
+        <v>4</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="C56" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="D56" s="9" t="s">
+        <v>130</v>
+      </c>
+      <c r="E56" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F56" s="12">
+        <v>160.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" outlineLevel="2">
+      <c r="A57" s="17" t="s">
+        <v>131</v>
+      </c>
+      <c r="B57" s="2"/>
+      <c r="C57" s="2"/>
+      <c r="D57" s="2"/>
+      <c r="E57" s="2"/>
+      <c r="F57" s="10"/>
+    </row>
+    <row r="58" spans="1:6" outlineLevel="3">
+      <c r="A58" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E58" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" outlineLevel="3">
+      <c r="A59" s="15">
+        <v>1</v>
+      </c>
+      <c r="B59" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="C59" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="D59" s="9" t="s">
+        <v>134</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F59" s="12">
+        <v>175.0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" outlineLevel="3">
+      <c r="A60" s="15">
         <v>2</v>
       </c>
-      <c r="B56" s="8" t="s">
-[...51 lines deleted...]
-      <c r="F58" s="12">
+      <c r="B60" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="C60" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="D60" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="E60" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F60" s="12">
         <v>120.0</v>
-      </c>
-[...28 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" outlineLevel="3">
       <c r="A61" s="15">
+        <v>3</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="C61" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="D61" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="E61" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F61" s="12">
+        <v>120.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" outlineLevel="2">
+      <c r="A62" s="17" t="s">
+        <v>141</v>
+      </c>
+      <c r="B62" s="2"/>
+      <c r="C62" s="2"/>
+      <c r="D62" s="2"/>
+      <c r="E62" s="2"/>
+      <c r="F62" s="10"/>
+    </row>
+    <row r="63" spans="1:6" outlineLevel="3">
+      <c r="A63" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E63" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" outlineLevel="3">
+      <c r="A64" s="15">
         <v>1</v>
       </c>
-      <c r="B61" s="8" t="s">
-[...11 lines deleted...]
-      <c r="F61" s="12">
+      <c r="B64" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="C64" s="9" t="s">
+        <v>143</v>
+      </c>
+      <c r="D64" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="E64" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F64" s="12">
         <v>160.0</v>
-      </c>
-[...48 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" outlineLevel="3">
       <c r="A65" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B65" s="8" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="C65" s="9" t="s">
-        <v>135</v>
+        <v>146</v>
       </c>
       <c r="D65" s="9" t="s">
-        <v>136</v>
+        <v>147</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F65" s="12">
-        <v>160.0</v>
-[...13 lines deleted...]
-      <c r="A67" s="3" t="s">
+        <v>175.0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" outlineLevel="3">
+      <c r="A66" s="15">
+        <v>3</v>
+      </c>
+      <c r="B66" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="C66" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="D66" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="E66" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F66" s="12">
+        <v>120.0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" outlineLevel="2">
+      <c r="A67" s="17" t="s">
+        <v>151</v>
+      </c>
+      <c r="B67" s="2"/>
+      <c r="C67" s="2"/>
+      <c r="D67" s="2"/>
+      <c r="E67" s="2"/>
+      <c r="F67" s="10"/>
+    </row>
+    <row r="68" spans="1:6" outlineLevel="3">
+      <c r="A68" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B67" s="4" t="s">
+      <c r="B68" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C67" s="5" t="s">
+      <c r="C68" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D67" s="5" t="s">
+      <c r="D68" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E67" s="6" t="s">
+      <c r="E68" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F67" s="11" t="s">
+      <c r="F68" s="11" t="s">
         <v>9</v>
-      </c>
-[...18 lines deleted...]
-        <v>160.0</v>
       </c>
     </row>
     <row r="69" spans="1:6" outlineLevel="3">
       <c r="A69" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B69" s="8" t="s">
-        <v>118</v>
+        <v>152</v>
       </c>
       <c r="C69" s="9" t="s">
-        <v>141</v>
+        <v>153</v>
       </c>
       <c r="D69" s="9" t="s">
-        <v>142</v>
+        <v>154</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F69" s="12">
-        <v>175.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="70" spans="1:6" outlineLevel="3">
       <c r="A70" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B70" s="8" t="s">
-        <v>118</v>
+        <v>155</v>
       </c>
       <c r="C70" s="9" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="D70" s="9" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="E70" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F70" s="12">
         <v>175.0</v>
       </c>
     </row>
     <row r="71" spans="1:6" outlineLevel="3">
       <c r="A71" s="15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B71" s="8" t="s">
-        <v>145</v>
+        <v>158</v>
       </c>
       <c r="C71" s="9" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="D71" s="9" t="s">
-        <v>147</v>
+        <v>160</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="12">
         <v>120.0</v>
       </c>
     </row>
-    <row r="72" spans="1:6" outlineLevel="3">
-      <c r="A72" s="15">
+    <row r="72" spans="1:6" outlineLevel="2">
+      <c r="A72" s="17" t="s">
+        <v>161</v>
+      </c>
+      <c r="B72" s="2"/>
+      <c r="C72" s="2"/>
+      <c r="D72" s="2"/>
+      <c r="E72" s="2"/>
+      <c r="F72" s="10"/>
+    </row>
+    <row r="73" spans="1:6" outlineLevel="3">
+      <c r="A73" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B73" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B72" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A73" s="15">
+      <c r="C73" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B73" s="8" t="s">
-[...11 lines deleted...]
-      <c r="F73" s="12">
+      <c r="D73" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E73" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" outlineLevel="3">
+      <c r="A74" s="15">
+        <v>1</v>
+      </c>
+      <c r="B74" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="C74" s="9" t="s">
+        <v>163</v>
+      </c>
+      <c r="D74" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="E74" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F74" s="12">
+        <v>160.0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" outlineLevel="3">
+      <c r="A75" s="15">
+        <v>2</v>
+      </c>
+      <c r="B75" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="C75" s="9" t="s">
+        <v>166</v>
+      </c>
+      <c r="D75" s="9" t="s">
+        <v>167</v>
+      </c>
+      <c r="E75" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F75" s="12">
         <v>175.0</v>
-      </c>
-[...28 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" outlineLevel="3">
       <c r="A76" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B76" s="8" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="C76" s="9" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="D76" s="9" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="E76" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F76" s="12">
-        <v>160.0</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="77" spans="1:6" outlineLevel="3">
       <c r="A77" s="15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B77" s="8" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="C77" s="9" t="s">
-        <v>158</v>
+        <v>171</v>
       </c>
       <c r="D77" s="9" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F77" s="12">
-        <v>175.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="78" spans="1:6" outlineLevel="2">
       <c r="A78" s="17" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="B78" s="2"/>
       <c r="C78" s="2"/>
       <c r="D78" s="2"/>
       <c r="E78" s="2"/>
       <c r="F78" s="10"/>
     </row>
     <row r="79" spans="1:6" outlineLevel="3">
       <c r="A79" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B79" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E79" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F79" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" outlineLevel="3">
       <c r="A80" s="15">
         <v>1</v>
       </c>
       <c r="B80" s="8" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="C80" s="9" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="D80" s="9" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="E80" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F80" s="12">
         <v>160.0</v>
       </c>
     </row>
     <row r="81" spans="1:6" outlineLevel="3">
       <c r="A81" s="15">
         <v>2</v>
       </c>
       <c r="B81" s="8" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="C81" s="9" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="D81" s="9" t="s">
-        <v>166</v>
+        <v>179</v>
       </c>
       <c r="E81" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F81" s="12">
-        <v>175.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="82" spans="1:6" outlineLevel="2">
       <c r="A82" s="17" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
       <c r="D82" s="2"/>
       <c r="E82" s="2"/>
       <c r="F82" s="10"/>
     </row>
     <row r="83" spans="1:6" outlineLevel="3">
       <c r="A83" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B83" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E83" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F83" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" outlineLevel="3">
       <c r="A84" s="15">
         <v>1</v>
       </c>
       <c r="B84" s="8" t="s">
-        <v>168</v>
+        <v>181</v>
       </c>
       <c r="C84" s="9" t="s">
-        <v>169</v>
+        <v>182</v>
       </c>
       <c r="D84" s="9" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="E84" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F84" s="12">
         <v>160.0</v>
       </c>
     </row>
-    <row r="85" spans="1:6" outlineLevel="3">
-[...27 lines deleted...]
-      <c r="F86" s="10"/>
+    <row r="85" spans="1:6" outlineLevel="2">
+      <c r="A85" s="17" t="s">
+        <v>184</v>
+      </c>
+      <c r="B85" s="2"/>
+      <c r="C85" s="2"/>
+      <c r="D85" s="2"/>
+      <c r="E85" s="2"/>
+      <c r="F85" s="10"/>
+    </row>
+    <row r="86" spans="1:6" outlineLevel="3">
+      <c r="A86" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E86" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86" s="11" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="87" spans="1:6" outlineLevel="3">
-      <c r="A87" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A87" s="15">
+        <v>1</v>
+      </c>
+      <c r="B87" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="C87" s="9" t="s">
+        <v>186</v>
+      </c>
+      <c r="D87" s="9" t="s">
+        <v>187</v>
+      </c>
+      <c r="E87" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F87" s="12">
+        <v>160.0</v>
       </c>
     </row>
     <row r="88" spans="1:6" outlineLevel="3">
       <c r="A88" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B88" s="8" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="C88" s="9" t="s">
-        <v>176</v>
+        <v>188</v>
       </c>
       <c r="D88" s="9" t="s">
-        <v>177</v>
+        <v>189</v>
       </c>
       <c r="E88" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F88" s="12">
-        <v>160.0</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="89" spans="1:6" outlineLevel="3">
       <c r="A89" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B89" s="8" t="s">
-        <v>178</v>
+        <v>165</v>
       </c>
       <c r="C89" s="9" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="D89" s="9" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="E89" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F89" s="12">
-        <v>120.0</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="90" spans="1:6" outlineLevel="3">
       <c r="A90" s="15">
+        <v>4</v>
+      </c>
+      <c r="B90" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="C90" s="9" t="s">
+        <v>193</v>
+      </c>
+      <c r="D90" s="9" t="s">
+        <v>194</v>
+      </c>
+      <c r="E90" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F90" s="12">
+        <v>120.0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" outlineLevel="3">
+      <c r="A91" s="15">
+        <v>5</v>
+      </c>
+      <c r="B91" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="C91" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="D91" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="E91" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F91" s="12">
+        <v>120.0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" outlineLevel="3">
+      <c r="A92" s="15">
+        <v>6</v>
+      </c>
+      <c r="B92" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="C92" s="9" t="s">
+        <v>198</v>
+      </c>
+      <c r="D92" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="E92" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F92" s="12">
+        <v>175.0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" outlineLevel="2">
+      <c r="A93" s="17" t="s">
+        <v>200</v>
+      </c>
+      <c r="B93" s="2"/>
+      <c r="C93" s="2"/>
+      <c r="D93" s="2"/>
+      <c r="E93" s="2"/>
+      <c r="F93" s="10"/>
+    </row>
+    <row r="94" spans="1:6" outlineLevel="3">
+      <c r="A94" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B94" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E94" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" outlineLevel="3">
+      <c r="A95" s="15">
+        <v>1</v>
+      </c>
+      <c r="B95" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="C95" s="9" t="s">
+        <v>202</v>
+      </c>
+      <c r="D95" s="9" t="s">
+        <v>203</v>
+      </c>
+      <c r="E95" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F95" s="12">
+        <v>160.0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" outlineLevel="3">
+      <c r="A96" s="15">
+        <v>2</v>
+      </c>
+      <c r="B96" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="C96" s="9" t="s">
+        <v>205</v>
+      </c>
+      <c r="D96" s="9" t="s">
+        <v>206</v>
+      </c>
+      <c r="E96" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F96" s="12">
+        <v>175.0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" outlineLevel="2">
+      <c r="A97" s="17" t="s">
+        <v>207</v>
+      </c>
+      <c r="B97" s="2"/>
+      <c r="C97" s="2"/>
+      <c r="D97" s="2"/>
+      <c r="E97" s="2"/>
+      <c r="F97" s="10"/>
+    </row>
+    <row r="98" spans="1:6" outlineLevel="3">
+      <c r="A98" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B98" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D98" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E98" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" outlineLevel="3">
+      <c r="A99" s="15">
+        <v>1</v>
+      </c>
+      <c r="B99" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="C99" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="D99" s="9" t="s">
+        <v>210</v>
+      </c>
+      <c r="E99" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F99" s="12">
+        <v>160.0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" outlineLevel="3">
+      <c r="A100" s="15">
+        <v>2</v>
+      </c>
+      <c r="B100" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="C100" s="9" t="s">
+        <v>212</v>
+      </c>
+      <c r="D100" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="E100" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F100" s="12">
+        <v>175.0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" outlineLevel="2">
+      <c r="A101" s="17" t="s">
+        <v>214</v>
+      </c>
+      <c r="B101" s="2"/>
+      <c r="C101" s="2"/>
+      <c r="D101" s="2"/>
+      <c r="E101" s="2"/>
+      <c r="F101" s="10"/>
+    </row>
+    <row r="102" spans="1:6" outlineLevel="3">
+      <c r="A102" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B102" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E102" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" outlineLevel="3">
+      <c r="A103" s="15">
+        <v>1</v>
+      </c>
+      <c r="B103" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="C103" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="D103" s="9" t="s">
+        <v>217</v>
+      </c>
+      <c r="E103" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F103" s="12">
+        <v>160.0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" outlineLevel="3">
+      <c r="A104" s="15">
+        <v>2</v>
+      </c>
+      <c r="B104" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="C104" s="9" t="s">
+        <v>219</v>
+      </c>
+      <c r="D104" s="9" t="s">
+        <v>220</v>
+      </c>
+      <c r="E104" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F104" s="12">
+        <v>175.0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" outlineLevel="2">
+      <c r="A105" s="17" t="s">
+        <v>221</v>
+      </c>
+      <c r="B105" s="2"/>
+      <c r="C105" s="2"/>
+      <c r="D105" s="2"/>
+      <c r="E105" s="2"/>
+      <c r="F105" s="10"/>
+    </row>
+    <row r="106" spans="1:6" outlineLevel="3">
+      <c r="A106" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B106" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E106" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" outlineLevel="3">
+      <c r="A107" s="15">
+        <v>1</v>
+      </c>
+      <c r="B107" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="C107" s="9" t="s">
+        <v>223</v>
+      </c>
+      <c r="D107" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="E107" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F107" s="12">
+        <v>160.0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" outlineLevel="3">
+      <c r="A108" s="15">
+        <v>2</v>
+      </c>
+      <c r="B108" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="C108" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="D108" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="E108" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F108" s="12">
+        <v>120.0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" outlineLevel="3">
+      <c r="A109" s="15">
         <v>3</v>
       </c>
-      <c r="B90" s="8" t="s">
-[...11 lines deleted...]
-      <c r="F90" s="12">
+      <c r="B109" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="C109" s="9" t="s">
+        <v>229</v>
+      </c>
+      <c r="D109" s="9" t="s">
+        <v>230</v>
+      </c>
+      <c r="E109" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F109" s="12">
+        <v>120.0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" outlineLevel="3">
+      <c r="A110" s="15">
+        <v>4</v>
+      </c>
+      <c r="B110" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="C110" s="9" t="s">
+        <v>232</v>
+      </c>
+      <c r="D110" s="9" t="s">
+        <v>233</v>
+      </c>
+      <c r="E110" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F110" s="12">
         <v>175.0</v>
       </c>
     </row>
-    <row r="91" spans="1:6" outlineLevel="2">
-[...10 lines deleted...]
-      <c r="A92" s="3" t="s">
+    <row r="111" spans="1:6" outlineLevel="2">
+      <c r="A111" s="17" t="s">
+        <v>234</v>
+      </c>
+      <c r="B111" s="2"/>
+      <c r="C111" s="2"/>
+      <c r="D111" s="2"/>
+      <c r="E111" s="2"/>
+      <c r="F111" s="10"/>
+    </row>
+    <row r="112" spans="1:6" outlineLevel="3">
+      <c r="A112" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B92" s="4" t="s">
+      <c r="B112" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C92" s="5" t="s">
+      <c r="C112" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D92" s="5" t="s">
+      <c r="D112" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E92" s="6" t="s">
+      <c r="E112" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F92" s="11" t="s">
+      <c r="F112" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="93" spans="1:6" outlineLevel="3">
-      <c r="A93" s="15">
+    <row r="113" spans="1:6" outlineLevel="3">
+      <c r="A113" s="15">
         <v>1</v>
       </c>
-      <c r="B93" s="8" t="s">
-[...11 lines deleted...]
-      <c r="F93" s="12">
+      <c r="B113" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="C113" s="9" t="s">
+        <v>236</v>
+      </c>
+      <c r="D113" s="9" t="s">
+        <v>237</v>
+      </c>
+      <c r="E113" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F113" s="12">
         <v>120.0</v>
       </c>
     </row>
-    <row r="94" spans="1:6" outlineLevel="1">
-[...20 lines deleted...]
-      <c r="A96" s="3" t="s">
+    <row r="114" spans="1:6" outlineLevel="1">
+      <c r="A114" s="16" t="s">
+        <v>238</v>
+      </c>
+      <c r="B114" s="2"/>
+      <c r="C114" s="2"/>
+      <c r="D114" s="2"/>
+      <c r="E114" s="2"/>
+      <c r="F114" s="10"/>
+    </row>
+    <row r="115" spans="1:6" outlineLevel="2">
+      <c r="A115" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B96" s="4" t="s">
+      <c r="B115" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C96" s="5" t="s">
+      <c r="C115" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D96" s="5" t="s">
+      <c r="D115" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E96" s="6" t="s">
+      <c r="E115" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F96" s="11" t="s">
+      <c r="F115" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="97" spans="1:6" outlineLevel="3">
-      <c r="A97" s="15">
+    <row r="116" spans="1:6" outlineLevel="2">
+      <c r="A116" s="15">
         <v>1</v>
       </c>
-      <c r="B97" s="8" t="s">
-[...11 lines deleted...]
-      <c r="F97" s="12">
+      <c r="B116" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="C116" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="D116" s="9" t="s">
+        <v>241</v>
+      </c>
+      <c r="E116" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F116" s="12">
+        <v>280.0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" outlineLevel="2">
+      <c r="A117" s="15">
+        <v>2</v>
+      </c>
+      <c r="B117" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="C117" s="9" t="s">
+        <v>243</v>
+      </c>
+      <c r="D117" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="E117" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F117" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" outlineLevel="2">
+      <c r="A118" s="15">
+        <v>3</v>
+      </c>
+      <c r="B118" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="C118" s="9" t="s">
+        <v>246</v>
+      </c>
+      <c r="D118" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="E118" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F118" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" outlineLevel="2">
+      <c r="A119" s="15">
+        <v>4</v>
+      </c>
+      <c r="B119" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="C119" s="9" t="s">
+        <v>249</v>
+      </c>
+      <c r="D119" s="9" t="s">
+        <v>250</v>
+      </c>
+      <c r="E119" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F119" s="12">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" outlineLevel="2">
+      <c r="A120" s="15">
+        <v>5</v>
+      </c>
+      <c r="B120" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="C120" s="9" t="s">
+        <v>252</v>
+      </c>
+      <c r="D120" s="9" t="s">
+        <v>253</v>
+      </c>
+      <c r="E120" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F120" s="12">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" outlineLevel="1">
+      <c r="A121" s="16" t="s">
+        <v>254</v>
+      </c>
+      <c r="B121" s="2"/>
+      <c r="C121" s="2"/>
+      <c r="D121" s="2"/>
+      <c r="E121" s="2"/>
+      <c r="F121" s="10"/>
+    </row>
+    <row r="122" spans="1:6" outlineLevel="2">
+      <c r="A122" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B122" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C122" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E122" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" outlineLevel="2">
+      <c r="A123" s="15">
+        <v>1</v>
+      </c>
+      <c r="B123" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="C123" s="9" t="s">
+        <v>256</v>
+      </c>
+      <c r="D123" s="9" t="s">
+        <v>257</v>
+      </c>
+      <c r="E123" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F123" s="12">
+        <v>1300.0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" outlineLevel="1">
+      <c r="A124" s="16" t="s">
+        <v>258</v>
+      </c>
+      <c r="B124" s="2"/>
+      <c r="C124" s="2"/>
+      <c r="D124" s="2"/>
+      <c r="E124" s="2"/>
+      <c r="F124" s="10"/>
+    </row>
+    <row r="125" spans="1:6" outlineLevel="2">
+      <c r="A125" s="17" t="s">
+        <v>259</v>
+      </c>
+      <c r="B125" s="2"/>
+      <c r="C125" s="2"/>
+      <c r="D125" s="2"/>
+      <c r="E125" s="2"/>
+      <c r="F125" s="10"/>
+    </row>
+    <row r="126" spans="1:6" outlineLevel="3">
+      <c r="A126" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B126" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C126" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E126" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" outlineLevel="3">
+      <c r="A127" s="15">
+        <v>1</v>
+      </c>
+      <c r="B127" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="C127" s="9" t="s">
+        <v>261</v>
+      </c>
+      <c r="D127" s="9" t="s">
+        <v>262</v>
+      </c>
+      <c r="E127" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F127" s="12">
+        <v>4350.0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" outlineLevel="3">
+      <c r="A128" s="15">
+        <v>2</v>
+      </c>
+      <c r="B128" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="C128" s="9" t="s">
+        <v>264</v>
+      </c>
+      <c r="D128" s="9" t="s">
+        <v>265</v>
+      </c>
+      <c r="E128" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F128" s="12">
+        <v>4550.0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" outlineLevel="3">
+      <c r="A129" s="15">
+        <v>3</v>
+      </c>
+      <c r="B129" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="C129" s="9" t="s">
+        <v>267</v>
+      </c>
+      <c r="D129" s="9" t="s">
+        <v>268</v>
+      </c>
+      <c r="E129" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F129" s="12">
+        <v>3800.0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" outlineLevel="2">
+      <c r="A130" s="17" t="s">
+        <v>269</v>
+      </c>
+      <c r="B130" s="2"/>
+      <c r="C130" s="2"/>
+      <c r="D130" s="2"/>
+      <c r="E130" s="2"/>
+      <c r="F130" s="10"/>
+    </row>
+    <row r="131" spans="1:6" outlineLevel="3">
+      <c r="A131" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B131" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C131" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E131" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" outlineLevel="3">
+      <c r="A132" s="15">
+        <v>1</v>
+      </c>
+      <c r="B132" s="8" t="s">
+        <v>270</v>
+      </c>
+      <c r="C132" s="9" t="s">
+        <v>271</v>
+      </c>
+      <c r="D132" s="9" t="s">
+        <v>272</v>
+      </c>
+      <c r="E132" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F132" s="12">
+        <v>2500.0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" outlineLevel="2">
+      <c r="A133" s="17" t="s">
+        <v>273</v>
+      </c>
+      <c r="B133" s="2"/>
+      <c r="C133" s="2"/>
+      <c r="D133" s="2"/>
+      <c r="E133" s="2"/>
+      <c r="F133" s="10"/>
+    </row>
+    <row r="134" spans="1:6" outlineLevel="3">
+      <c r="A134" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B134" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C134" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E134" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" outlineLevel="3">
+      <c r="A135" s="15">
+        <v>1</v>
+      </c>
+      <c r="B135" s="8" t="s">
+        <v>274</v>
+      </c>
+      <c r="C135" s="9" t="s">
+        <v>275</v>
+      </c>
+      <c r="D135" s="9" t="s">
+        <v>276</v>
+      </c>
+      <c r="E135" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F135" s="12">
+        <v>1100.0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" outlineLevel="3">
+      <c r="A136" s="15">
+        <v>2</v>
+      </c>
+      <c r="B136" s="8" t="s">
+        <v>277</v>
+      </c>
+      <c r="C136" s="9" t="s">
+        <v>278</v>
+      </c>
+      <c r="D136" s="9" t="s">
+        <v>279</v>
+      </c>
+      <c r="E136" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F136" s="12">
+        <v>1100.0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" outlineLevel="2">
+      <c r="A137" s="17" t="s">
+        <v>280</v>
+      </c>
+      <c r="B137" s="2"/>
+      <c r="C137" s="2"/>
+      <c r="D137" s="2"/>
+      <c r="E137" s="2"/>
+      <c r="F137" s="10"/>
+    </row>
+    <row r="138" spans="1:6" outlineLevel="3">
+      <c r="A138" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B138" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E138" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" outlineLevel="3">
+      <c r="A139" s="15">
+        <v>1</v>
+      </c>
+      <c r="B139" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="C139" s="9" t="s">
+        <v>282</v>
+      </c>
+      <c r="D139" s="9" t="s">
+        <v>283</v>
+      </c>
+      <c r="E139" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F139" s="12">
         <v>1500.0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" outlineLevel="3">
+      <c r="A140" s="15">
+        <v>2</v>
+      </c>
+      <c r="B140" s="8" t="s">
+        <v>284</v>
+      </c>
+      <c r="C140" s="9" t="s">
+        <v>285</v>
+      </c>
+      <c r="D140" s="9" t="s">
+        <v>286</v>
+      </c>
+      <c r="E140" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F140" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" outlineLevel="3">
+      <c r="A141" s="15">
+        <v>3</v>
+      </c>
+      <c r="B141" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="C141" s="9" t="s">
+        <v>288</v>
+      </c>
+      <c r="D141" s="9" t="s">
+        <v>289</v>
+      </c>
+      <c r="E141" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F141" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" outlineLevel="3">
+      <c r="A142" s="15">
+        <v>4</v>
+      </c>
+      <c r="B142" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="C142" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="D142" s="9" t="s">
+        <v>292</v>
+      </c>
+      <c r="E142" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F142" s="12">
+        <v>715.0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" outlineLevel="3">
+      <c r="A143" s="15">
+        <v>5</v>
+      </c>
+      <c r="B143" s="8" t="s">
+        <v>293</v>
+      </c>
+      <c r="C143" s="9" t="s">
+        <v>294</v>
+      </c>
+      <c r="D143" s="9" t="s">
+        <v>295</v>
+      </c>
+      <c r="E143" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F143" s="12">
+        <v>715.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:F6"/>
-    <mergeCell ref="A15:F15"/>
-[...10 lines deleted...]
-    <mergeCell ref="A74:F74"/>
+    <mergeCell ref="A17:F17"/>
+    <mergeCell ref="A22:F22"/>
+    <mergeCell ref="A35:F35"/>
+    <mergeCell ref="A36:F36"/>
+    <mergeCell ref="A41:F41"/>
+    <mergeCell ref="A51:F51"/>
+    <mergeCell ref="A57:F57"/>
+    <mergeCell ref="A62:F62"/>
+    <mergeCell ref="A67:F67"/>
+    <mergeCell ref="A72:F72"/>
     <mergeCell ref="A78:F78"/>
     <mergeCell ref="A82:F82"/>
-    <mergeCell ref="A86:F86"/>
-[...2 lines deleted...]
-    <mergeCell ref="A95:F95"/>
+    <mergeCell ref="A85:F85"/>
+    <mergeCell ref="A93:F93"/>
+    <mergeCell ref="A97:F97"/>
+    <mergeCell ref="A101:F101"/>
+    <mergeCell ref="A105:F105"/>
+    <mergeCell ref="A111:F111"/>
+    <mergeCell ref="A114:F114"/>
+    <mergeCell ref="A121:F121"/>
+    <mergeCell ref="A124:F124"/>
+    <mergeCell ref="A125:F125"/>
+    <mergeCell ref="A130:F130"/>
+    <mergeCell ref="A133:F133"/>
+    <mergeCell ref="A137:F137"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
-    <hyperlink ref="D18" r:id="rId_hyperlink_9"/>
-[...47 lines deleted...]
-    <hyperlink ref="D97" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D15" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D16" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D25" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D87" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D99" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D141" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_89"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>