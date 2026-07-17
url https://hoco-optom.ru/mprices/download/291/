--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -12,136 +12,130 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-31 06:12:08</t>
+    <t>Актуальность прайса на: 2026-07-17 21:47:23</t>
   </si>
   <si>
     <t>Borofone</t>
   </si>
   <si>
     <t>Кабели Borofone</t>
   </si>
   <si>
-    <t>AUX кабели Borofone</t>
+    <t>Кабели Type-C to Lightning Borofone</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
-    <t>6941991114403</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/kabel-borofone-bl20-true-sound-silicone-digital-audio-conver/</t>
+    <t>6941991115523</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE BX113 Lenny PD silicone charging data cable IP (L=3M) Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-borofone-bx113-lenny-pd-silicone-charging-data-cable-1/</t>
   </si>
   <si>
     <t>много</t>
   </si>
   <si>
-    <t>Кабели Type-C to Lightning Borofone</t>
-[...10 lines deleted...]
-  <si>
     <t>Мышки Borofone</t>
   </si>
   <si>
+    <t>6974443383003</t>
+  </si>
+  <si>
+    <t>Компьютерная мышка Borofone BG5 2.4G business wireless mouse - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kompyuternaya-myshka-borofone-bg5-2-4g-business-wireless-m-1/</t>
+  </si>
+  <si>
+    <t>6974443382976</t>
+  </si>
+  <si>
+    <t>Компьютерная мышка Borofone Sensitive 1.5m BG4 - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kompyuternaya-myshka-borofone-sensitive-1-5m-bg4-black/</t>
+  </si>
+  <si>
     <t>6942007629201</t>
   </si>
   <si>
     <t>Мышка HOCO GM31 Overlord luminous gaming wired mouse - Black/Yellow</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/myshka-hoco-gm31-overlord-luminous-gaming-wired-mouse-black/</t>
   </si>
   <si>
-    <t>Смарт-Часы Borofone</t>
-[...10 lines deleted...]
-  <si>
     <t>Держатели Borofone</t>
   </si>
   <si>
     <t>Настольные держатели Borofone</t>
   </si>
   <si>
     <t>6931474719515</t>
   </si>
   <si>
     <t>Настольный держатель Borofone BH23 Bright shell mobile phone stand - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/nastolnyj-derzhatel-borofone-bh23-bright-shell-mobile-phone/</t>
   </si>
   <si>
     <t>6931474719522</t>
   </si>
   <si>
     <t>Настольный держатель для планшета Borofone BH24 Bright shell tablet PC stand - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/nastolnyj-derzhatel-dlya-plansheta-borofone-bh24-bright-shel/</t>
   </si>
   <si>
     <t>Автомобильные держатели Borofone</t>
@@ -152,122 +146,68 @@
   <si>
     <t>Автодержатель BOROFONE BH119 Refined gravity car holder(center console) Black/metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtoderzhatel-borofone-bh119-refined-gravity-car-holder-cent/</t>
   </si>
   <si>
     <t>6941991114786</t>
   </si>
   <si>
     <t>Автодержатель BOROFONE BH120 Delightful one-button car holder(air outlet) Black gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtoderzhatel-borofone-bh120-delightful-one-button-car-holde/</t>
   </si>
   <si>
     <t>6941991103698</t>
   </si>
   <si>
     <t>Автодержатель BOROFONE BH93 Grand one-button car holder(center consol) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtoderzhatel-borofone-bh93-grand-one-button-car-holder-cent/</t>
   </si>
   <si>
-    <t>6941991100246</t>
-[...34 lines deleted...]
-  <si>
     <t>6931474751867</t>
   </si>
   <si>
     <t>Автомобильный держатель Borofone BH53 ONE BUTTON Center Console - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-borofone-bh53-one-button-center-conso/</t>
   </si>
   <si>
-    <t>6974443380552</t>
-[...7 lines deleted...]
-  <si>
     <t>6941991100239</t>
   </si>
   <si>
     <t>Автомобильный держатель BOROFONE BH84 Experience one-button car holder (air outlet) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-borofone-bh84-experience-one-button-c/</t>
   </si>
   <si>
-    <t>6941991105418</t>
-[...7 lines deleted...]
-  <si>
     <t>Автомобильные ЗУ Borofone</t>
   </si>
   <si>
     <t>6941991112669</t>
   </si>
   <si>
     <t>Авто ЗУ BOROFONE BZ31D Solid PD60W(2C) car charger Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avto-zu-borofone-bz31d-solid-pd60w-2c-car-charger-black/</t>
   </si>
   <si>
     <t>6941991110849</t>
   </si>
   <si>
     <t>Автомобильная зарядка BOROFONE BZ28B Trophie PD55W (2C) car charger - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnaya-zaryadka-borofone-bz28b-trophie-pd55w-2c-car-c/</t>
   </si>
   <si>
     <t>6941991108716</t>
   </si>
   <si>
     <t>Автомобильная зарядка BOROFONE BZ29 Ray single port PD30W car charger - transparent black</t>
@@ -332,123 +272,123 @@
   <si>
     <t>Зарядки Borofone</t>
   </si>
   <si>
     <t>Зарядки с кабелем Borofone</t>
   </si>
   <si>
     <t>6941991111426</t>
   </si>
   <si>
     <t>Зарядка BOROFONE BA21A Pro long journey single port PD20W charger set(Type-c to Type-c)(EU) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-borofone-ba21a-pro-long-journey-single-port-pd20w-1/</t>
   </si>
   <si>
     <t>6941991116278</t>
   </si>
   <si>
     <t>Зарядка BOROFONE BAS56A Absolute PD45W(2C1A) charger set(Type-c to Type-c) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-borofone-bas56a-absolute-pd45w-2c1a-charger-set-typ/</t>
   </si>
   <si>
+    <t>6931474741189</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство BOROFONE BN2 Super fast dual port charger set(ip)(EU) White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-borofone-bn2-super-fast-dual-po/</t>
+  </si>
+  <si>
+    <t>6931474741219</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство BOROFONE BN2 Super fast dual port charger set(Type-c)(EU) Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-borofone-bn2-super-fast-dual--1/</t>
+  </si>
+  <si>
     <t>6931474700742</t>
   </si>
   <si>
     <t>Сетевой адаптер Borofone BA20A Sharp single port charger Type-C (EU) - Белый</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-borofone-ba20a-sharp-single-port-charger-typ/</t>
   </si>
   <si>
     <t>Сетевые адаптеры Borofone</t>
   </si>
   <si>
     <t>6941991111419</t>
   </si>
   <si>
     <t>Зарядка BOROFONE BA21A Pro long journey single port PD20W charger set(Type-c to ip)(EU) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-borofone-ba21a-pro-long-journey-single-port-pd20w-c/</t>
   </si>
   <si>
-    <t>6974443387964</t>
-[...7 lines deleted...]
-  <si>
     <t>6941991124488</t>
   </si>
   <si>
     <t>Сетевой Адаптер BOROFONE BA100 Original single port PD20W charger(EU) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-borofone-ba100-original-single-port-pd20w-ch/</t>
   </si>
   <si>
     <t>6941991111402</t>
   </si>
   <si>
     <t>Сетевой адаптер BOROFONE BA21A Pro long journey single port PD20W charger(EU) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-borofone-ba21a-pro-long-journey-single-port/</t>
   </si>
   <si>
     <t>6931474727336</t>
   </si>
   <si>
     <t>Сетевой адаптер Borofone BA46A Premium PD + QC3.0 - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-borofone-ba46a-premium-pd-qc3-0-black/</t>
   </si>
   <si>
     <t>6931474745538</t>
   </si>
   <si>
     <t>Сетевой адаптер Borofone BA57A Easy Speed single port PD 20W fast charge - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-borofone-ba57a-easy-speed-single-port-pd-20w/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://hoco-optom.ru/product/setevoj-adapter-borofone-ba81a-single-port-pd20w-charger-eu/</t>
   </si>
   <si>
     <t>6941991105005</t>
   </si>
   <si>
     <t>Сетевой адаптер BOROFONE BAS15A Erudite single port PD30W charger(EU) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-borofone-bas15a-erudite-single-port-pd30w-ch/</t>
   </si>
   <si>
     <t>6941991116261</t>
   </si>
   <si>
     <t>Сетевой адаптер BOROFONE BAS56A Absolute PD45W(2C1A) charger(EU) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-borofone-bas56a-absolute-pd45w-2c1a-charger/</t>
   </si>
   <si>
     <t>6941991116285</t>
   </si>
   <si>
     <t>Сетевой адаптер BOROFONE BAS57A Absolute PD67W(3C1A) charger(EU) Black</t>
   </si>
@@ -888,59 +828,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-borofone-bl20-true-sound-silicone-digital-audio-conver/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-borofone-bx113-lenny-pd-silicone-charging-data-cable-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/myshka-hoco-gm31-overlord-luminous-gaming-wired-mouse-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-borofone-bd13-smart-sports-watch-call-version-si/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/nastolnyj-derzhatel-borofone-bh23-bright-shell-mobile-phone/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/nastolnyj-derzhatel-dlya-plansheta-borofone-bh24-bright-shel/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-borofone-bh119-refined-gravity-car-holder-cent/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-borofone-bh120-delightful-one-button-car-holde/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-borofone-bh93-grand-one-button-car-holder-cent/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-borofone-experience-one-button-car-holder-cent/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-borofone-bh111-adelante-magnetic-car/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-borofone-bh118-refined-gravity-car-ho/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-borofone-bh39-amazing-bay-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-borofone-bh53-one-button-center-conso/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-borofone-bh55-fenix-63-89mm-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-borofone-bh84-experience-one-button-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-borofone-bh97-nt-ice-magnetic-car-hol/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avto-zu-borofone-bz31d-solid-pd60w-2c-car-charger-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-borofone-bz28b-trophie-pd55w-2c-car-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-borofone-bz29-ray-single-port-pd30w-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-borofone-bz14-max-type-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-fm-transmitter-borofone-bc26-music-joy-car-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-momax-ud32l-qi2-magnetic-wireless-cha/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-borofone-wired-earphones-bm30-original-series-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-borofone-bo22-elegant-bt-headphones-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-borofone-ba21a-pro-long-journey-single-port-pd20w-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-borofone-bas56a-absolute-pd45w-2c1a-charger-set-typ/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-ba20a-sharp-single-port-charger-typ/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-borofone-ba21a-pro-long-journey-single-port-pd20w-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-borofone-ba71a-usb-c-20w-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-ba100-original-single-port-pd20w-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-ba21a-pro-long-journey-single-port/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-ba46a-premium-pd-qc3-0-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-ba57a-easy-speed-single-port-pd-20w/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-ba81a-single-port-pd20w-charger-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-bas15a-erudite-single-port-pd30w-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-bas56a-absolute-pd45w-2c1a-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-bas57a-absolute-pd67w-3c1a-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-bn17-sunlight-pd20w-qc3-0-charger-e/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-borofone-bx113-lenny-pd-silicone-charging-data-cable-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kompyuternaya-myshka-borofone-bg5-2-4g-business-wireless-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kompyuternaya-myshka-borofone-sensitive-1-5m-bg4-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/myshka-hoco-gm31-overlord-luminous-gaming-wired-mouse-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/nastolnyj-derzhatel-borofone-bh23-bright-shell-mobile-phone/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/nastolnyj-derzhatel-dlya-plansheta-borofone-bh24-bright-shel/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-borofone-bh119-refined-gravity-car-holder-cent/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-borofone-bh120-delightful-one-button-car-holde/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-borofone-bh93-grand-one-button-car-holder-cent/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-borofone-bh53-one-button-center-conso/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-borofone-bh84-experience-one-button-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avto-zu-borofone-bz31d-solid-pd60w-2c-car-charger-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-borofone-bz28b-trophie-pd55w-2c-car-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-borofone-bz29-ray-single-port-pd30w-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-borofone-bz14-max-type-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-fm-transmitter-borofone-bc26-music-joy-car-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-momax-ud32l-qi2-magnetic-wireless-cha/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-borofone-wired-earphones-bm30-original-series-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-borofone-bo22-elegant-bt-headphones-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-borofone-ba21a-pro-long-journey-single-port-pd20w-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-borofone-bas56a-absolute-pd45w-2c1a-charger-set-typ/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-borofone-bn2-super-fast-dual-po/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-borofone-bn2-super-fast-dual--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-ba20a-sharp-single-port-charger-typ/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-borofone-ba21a-pro-long-journey-single-port-pd20w-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-ba100-original-single-port-pd20w-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-ba21a-pro-long-journey-single-port/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-ba46a-premium-pd-qc3-0-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-ba57a-easy-speed-single-port-pd-20w/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-bas15a-erudite-single-port-pd30w-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-bas56a-absolute-pd45w-2c1a-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-bas57a-absolute-pd67w-3c1a-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-bn17-sunlight-pd20w-qc3-0-charger-e/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F71"/>
+  <dimension ref="A1:F61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -995,1205 +935,1017 @@
       </c>
       <c r="E9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6" outlineLevel="3">
       <c r="A10" s="17">
         <v>1</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="12">
-        <v>130.0</v>
-[...3 lines deleted...]
-      <c r="A11" s="16" t="s">
+        <v>165.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" outlineLevel="1">
+      <c r="A11" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="10"/>
     </row>
-    <row r="12" spans="1:6" outlineLevel="3">
+    <row r="12" spans="1:6" outlineLevel="2">
       <c r="A12" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="13" spans="1:6" outlineLevel="3">
+    <row r="13" spans="1:6" outlineLevel="2">
       <c r="A13" s="17">
         <v>1</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="12">
-        <v>165.0</v>
-[...3 lines deleted...]
-      <c r="A14" s="15" t="s">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" outlineLevel="2">
+      <c r="A14" s="17">
+        <v>2</v>
+      </c>
+      <c r="B14" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="2"/>
-[...3 lines deleted...]
-      <c r="F14" s="10"/>
+      <c r="C14" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F14" s="12">
+        <v>215.0</v>
+      </c>
     </row>
     <row r="15" spans="1:6" outlineLevel="2">
-      <c r="A15" s="3" t="s">
-[...28 lines deleted...]
-      <c r="D16" s="9" t="s">
+      <c r="A15" s="17">
+        <v>3</v>
+      </c>
+      <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="E16" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="12">
+      <c r="C15" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F15" s="12">
         <v>310.0</v>
       </c>
     </row>
-    <row r="17" spans="1:6" outlineLevel="1">
-[...1 lines deleted...]
-        <v>24</v>
+    <row r="16" spans="1:6" outlineLevel="1">
+      <c r="A16" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="2"/>
+      <c r="C16" s="2"/>
+      <c r="D16" s="2"/>
+      <c r="E16" s="2"/>
+      <c r="F16" s="10"/>
+    </row>
+    <row r="17" spans="1:6" outlineLevel="2">
+      <c r="A17" s="16" t="s">
+        <v>27</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="10"/>
     </row>
-    <row r="18" spans="1:6" outlineLevel="2">
+    <row r="18" spans="1:6" outlineLevel="3">
       <c r="A18" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="11" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="19" spans="1:6" outlineLevel="2">
+    <row r="19" spans="1:6" outlineLevel="3">
       <c r="A19" s="17">
         <v>1</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C19" s="9" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D19" s="9" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="12">
-        <v>1000.0</v>
-[...10 lines deleted...]
-      <c r="F20" s="10"/>
+        <v>315.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" outlineLevel="3">
+      <c r="A20" s="17">
+        <v>2</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F20" s="12">
+        <v>315.0</v>
+      </c>
     </row>
     <row r="21" spans="1:6" outlineLevel="2">
       <c r="A21" s="16" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="10"/>
     </row>
     <row r="22" spans="1:6" outlineLevel="3">
       <c r="A22" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:6" outlineLevel="3">
       <c r="A23" s="17">
         <v>1</v>
       </c>
       <c r="B23" s="8" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="C23" s="9" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D23" s="9" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F23" s="12">
-        <v>315.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="24" spans="1:6" outlineLevel="3">
       <c r="A24" s="17">
         <v>2</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="C24" s="9" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D24" s="9" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F24" s="12">
-        <v>315.0</v>
-[...10 lines deleted...]
-      <c r="F25" s="10"/>
+        <v>195.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" outlineLevel="3">
+      <c r="A25" s="17">
+        <v>3</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C25" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D25" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F25" s="12">
+        <v>195.0</v>
+      </c>
     </row>
     <row r="26" spans="1:6" outlineLevel="3">
-      <c r="A26" s="3" t="s">
-[...15 lines deleted...]
-        <v>11</v>
+      <c r="A26" s="17">
+        <v>4</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C26" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F26" s="12">
+        <v>240.0</v>
       </c>
     </row>
     <row r="27" spans="1:6" outlineLevel="3">
       <c r="A27" s="17">
+        <v>5</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F27" s="12">
+        <v>200.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" outlineLevel="1">
+      <c r="A28" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2"/>
+      <c r="F28" s="10"/>
+    </row>
+    <row r="29" spans="1:6" outlineLevel="2">
+      <c r="A29" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F29" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" outlineLevel="2">
+      <c r="A30" s="17">
         <v>1</v>
       </c>
-      <c r="B27" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A28" s="17">
+      <c r="B30" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C30" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="D30" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F30" s="12">
+        <v>240.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" outlineLevel="2">
+      <c r="A31" s="17">
         <v>2</v>
       </c>
-      <c r="B28" s="8" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="B31" s="8" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="C31" s="9" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="D31" s="9" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F31" s="12">
         <v>265.0</v>
       </c>
     </row>
-    <row r="32" spans="1:6" outlineLevel="3">
+    <row r="32" spans="1:6" outlineLevel="2">
       <c r="A32" s="17">
+        <v>3</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="C32" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="D32" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F32" s="12">
+        <v>255.0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" outlineLevel="2">
+      <c r="A33" s="17">
+        <v>4</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="C33" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="D33" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F33" s="12">
+        <v>140.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" outlineLevel="2">
+      <c r="A34" s="17">
+        <v>5</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C34" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="D34" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F34" s="12">
+        <v>315.0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" outlineLevel="2">
+      <c r="A35" s="17">
         <v>6</v>
       </c>
-      <c r="B32" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A33" s="17">
+      <c r="B35" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C35" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="D35" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F35" s="12">
+        <v>1600.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" outlineLevel="1">
+      <c r="A36" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="2"/>
+      <c r="F36" s="10"/>
+    </row>
+    <row r="37" spans="1:6" outlineLevel="2">
+      <c r="A37" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B37" s="2"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="2"/>
+      <c r="E37" s="2"/>
+      <c r="F37" s="10"/>
+    </row>
+    <row r="38" spans="1:6" outlineLevel="3">
+      <c r="A38" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B38" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B33" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A34" s="17">
+      <c r="C38" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B34" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A35" s="17">
+      <c r="D38" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B35" s="8" t="s">
-[...11 lines deleted...]
-      <c r="F35" s="12">
+      <c r="E38" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F38" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" outlineLevel="3">
+      <c r="A39" s="17">
+        <v>1</v>
+      </c>
+      <c r="B39" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C39" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="D39" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F39" s="12">
+        <v>125.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" outlineLevel="2">
+      <c r="A40" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B40" s="2"/>
+      <c r="C40" s="2"/>
+      <c r="D40" s="2"/>
+      <c r="E40" s="2"/>
+      <c r="F40" s="10"/>
+    </row>
+    <row r="41" spans="1:6" outlineLevel="3">
+      <c r="A41" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E41" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F41" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" outlineLevel="3">
+      <c r="A42" s="17">
+        <v>1</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="C42" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="D42" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F42" s="12">
+        <v>825.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" outlineLevel="1">
+      <c r="A43" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B43" s="2"/>
+      <c r="C43" s="2"/>
+      <c r="D43" s="2"/>
+      <c r="E43" s="2"/>
+      <c r="F43" s="10"/>
+    </row>
+    <row r="44" spans="1:6" outlineLevel="2">
+      <c r="A44" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="B44" s="2"/>
+      <c r="C44" s="2"/>
+      <c r="D44" s="2"/>
+      <c r="E44" s="2"/>
+      <c r="F44" s="10"/>
+    </row>
+    <row r="45" spans="1:6" outlineLevel="3">
+      <c r="A45" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E45" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" outlineLevel="3">
+      <c r="A46" s="17">
+        <v>1</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="C46" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="D46" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F46" s="12">
         <v>175.0</v>
       </c>
     </row>
-    <row r="36" spans="1:6" outlineLevel="3">
-[...90 lines deleted...]
-      <c r="A41" s="17">
+    <row r="47" spans="1:6" outlineLevel="3">
+      <c r="A47" s="17">
         <v>2</v>
       </c>
-      <c r="B41" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A42" s="17">
+      <c r="B47" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="C47" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="D47" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F47" s="12">
+        <v>560.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" outlineLevel="3">
+      <c r="A48" s="17">
         <v>3</v>
       </c>
-      <c r="B42" s="8" t="s">
-[...59 lines deleted...]
-      <c r="B45" s="8" t="s">
+      <c r="B48" s="8" t="s">
         <v>86</v>
       </c>
-      <c r="C45" s="9" t="s">
+      <c r="C48" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="D45" s="9" t="s">
+      <c r="D48" s="9" t="s">
         <v>88</v>
       </c>
-      <c r="E45" s="7" t="s">
-[...43 lines deleted...]
-        <v>11</v>
+      <c r="E48" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F48" s="12">
+        <v>160.0</v>
       </c>
     </row>
     <row r="49" spans="1:6" outlineLevel="3">
       <c r="A49" s="17">
+        <v>4</v>
+      </c>
+      <c r="B49" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="C49" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="D49" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="E49" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F49" s="12">
+        <v>160.0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" outlineLevel="3">
+      <c r="A50" s="17">
+        <v>5</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="C50" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="D50" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="E50" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F50" s="12">
+        <v>130.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" outlineLevel="2">
+      <c r="A51" s="16" t="s">
+        <v>95</v>
+      </c>
+      <c r="B51" s="2"/>
+      <c r="C51" s="2"/>
+      <c r="D51" s="2"/>
+      <c r="E51" s="2"/>
+      <c r="F51" s="10"/>
+    </row>
+    <row r="52" spans="1:6" outlineLevel="3">
+      <c r="A52" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E52" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F52" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" outlineLevel="3">
+      <c r="A53" s="17">
         <v>1</v>
       </c>
-      <c r="B49" s="8" t="s">
-[...52 lines deleted...]
-      <c r="C52" s="9" t="s">
+      <c r="B53" s="8" t="s">
         <v>96</v>
       </c>
-      <c r="D52" s="9" t="s">
+      <c r="C53" s="9" t="s">
         <v>97</v>
       </c>
-      <c r="E52" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A53" s="15" t="s">
+      <c r="D53" s="9" t="s">
         <v>98</v>
       </c>
-      <c r="B53" s="2"/>
-[...6 lines deleted...]
-      <c r="A54" s="16" t="s">
+      <c r="E53" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F53" s="12">
+        <v>200.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" outlineLevel="3">
+      <c r="A54" s="17">
+        <v>2</v>
+      </c>
+      <c r="B54" s="8" t="s">
         <v>99</v>
       </c>
-      <c r="B54" s="2"/>
-[...3 lines deleted...]
-      <c r="F54" s="10"/>
+      <c r="C54" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="D54" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="E54" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F54" s="12">
+        <v>145.0</v>
+      </c>
     </row>
     <row r="55" spans="1:6" outlineLevel="3">
-      <c r="A55" s="3" t="s">
-[...15 lines deleted...]
-        <v>11</v>
+      <c r="A55" s="17">
+        <v>3</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="C55" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="D55" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="E55" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F55" s="12">
+        <v>135.0</v>
       </c>
     </row>
     <row r="56" spans="1:6" outlineLevel="3">
       <c r="A56" s="17">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B56" s="8" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="C56" s="9" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D56" s="9" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F56" s="12">
-        <v>175.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="57" spans="1:6" outlineLevel="3">
       <c r="A57" s="17">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B57" s="8" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="C57" s="9" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="D57" s="9" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F57" s="12">
-        <v>560.0</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="58" spans="1:6" outlineLevel="3">
       <c r="A58" s="17">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B58" s="8" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="C58" s="9" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="D58" s="9" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F58" s="12">
-        <v>130.0</v>
-[...10 lines deleted...]
-      <c r="F59" s="10"/>
+        <v>265.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" outlineLevel="3">
+      <c r="A59" s="17">
+        <v>7</v>
+      </c>
+      <c r="B59" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="C59" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="D59" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F59" s="12">
+        <v>515.0</v>
+      </c>
     </row>
     <row r="60" spans="1:6" outlineLevel="3">
-      <c r="A60" s="3" t="s">
-[...5 lines deleted...]
-      <c r="C60" s="5" t="s">
+      <c r="A60" s="17">
         <v>8</v>
       </c>
-      <c r="D60" s="5" t="s">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="B60" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="C60" s="9" t="s">
+        <v>118</v>
+      </c>
+      <c r="D60" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="E60" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F60" s="12">
+        <v>580.0</v>
       </c>
     </row>
     <row r="61" spans="1:6" outlineLevel="3">
       <c r="A61" s="17">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B61" s="8" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="C61" s="9" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="D61" s="9" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F61" s="12">
-        <v>200.0</v>
-[...198 lines deleted...]
-      <c r="F71" s="12">
         <v>350.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A11:F11"/>
-    <mergeCell ref="A14:F14"/>
+    <mergeCell ref="A16:F16"/>
     <mergeCell ref="A17:F17"/>
-    <mergeCell ref="A20:F20"/>
     <mergeCell ref="A21:F21"/>
-    <mergeCell ref="A25:F25"/>
-[...6 lines deleted...]
-    <mergeCell ref="A59:F59"/>
+    <mergeCell ref="A28:F28"/>
+    <mergeCell ref="A36:F36"/>
+    <mergeCell ref="A37:F37"/>
+    <mergeCell ref="A40:F40"/>
+    <mergeCell ref="A43:F43"/>
+    <mergeCell ref="A44:F44"/>
+    <mergeCell ref="A51:F51"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_3"/>
-    <hyperlink ref="D16" r:id="rId_hyperlink_4"/>
-[...35 lines deleted...]
-    <hyperlink ref="D71" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D14" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="D15" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D25" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_34"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>