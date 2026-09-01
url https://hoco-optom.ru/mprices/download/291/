--- v1 (2026-07-17)
+++ v2 (2026-09-01)
@@ -12,410 +12,242 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-17 21:47:23</t>
+    <t>Актуальность прайса на: 2026-09-01 05:55:56</t>
   </si>
   <si>
     <t>Borofone</t>
   </si>
   <si>
-    <t>Кабели Borofone</t>
-[...2 lines deleted...]
-    <t>Кабели Type-C to Lightning Borofone</t>
+    <t>Мышки Borofone</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
-    <t>6941991115523</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/kabel-borofone-bx113-lenny-pd-silicone-charging-data-cable-1/</t>
+    <t>6974443383003</t>
+  </si>
+  <si>
+    <t>Компьютерная мышка Borofone BG5 2.4G business wireless mouse - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kompyuternaya-myshka-borofone-bg5-2-4g-business-wireless-m-1/</t>
   </si>
   <si>
     <t>много</t>
   </si>
   <si>
-    <t>Мышки Borofone</t>
-[...10 lines deleted...]
-  <si>
     <t>6974443382976</t>
   </si>
   <si>
     <t>Компьютерная мышка Borofone Sensitive 1.5m BG4 - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kompyuternaya-myshka-borofone-sensitive-1-5m-bg4-black/</t>
   </si>
   <si>
     <t>6942007629201</t>
   </si>
   <si>
     <t>Мышка HOCO GM31 Overlord luminous gaming wired mouse - Black/Yellow</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/myshka-hoco-gm31-overlord-luminous-gaming-wired-mouse-black/</t>
   </si>
   <si>
     <t>Держатели Borofone</t>
   </si>
   <si>
-    <t>Настольные держатели Borofone</t>
-[...19 lines deleted...]
-  <si>
     <t>Автомобильные держатели Borofone</t>
   </si>
   <si>
-    <t>6941991114458</t>
-[...7 lines deleted...]
-  <si>
     <t>6941991114786</t>
   </si>
   <si>
     <t>Автодержатель BOROFONE BH120 Delightful one-button car holder(air outlet) Black gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtoderzhatel-borofone-bh120-delightful-one-button-car-holde/</t>
   </si>
   <si>
-    <t>6941991103698</t>
-[...7 lines deleted...]
-  <si>
     <t>6931474751867</t>
   </si>
   <si>
     <t>Автомобильный держатель Borofone BH53 ONE BUTTON Center Console - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-borofone-bh53-one-button-center-conso/</t>
   </si>
   <si>
     <t>6941991100239</t>
   </si>
   <si>
     <t>Автомобильный держатель BOROFONE BH84 Experience one-button car holder (air outlet) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-borofone-bh84-experience-one-button-c/</t>
   </si>
   <si>
     <t>Автомобильные ЗУ Borofone</t>
   </si>
   <si>
     <t>6941991112669</t>
   </si>
   <si>
     <t>Авто ЗУ BOROFONE BZ31D Solid PD60W(2C) car charger Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avto-zu-borofone-bz31d-solid-pd60w-2c-car-charger-black/</t>
   </si>
   <si>
-    <t>6941991110849</t>
-[...7 lines deleted...]
-  <si>
     <t>6941991108716</t>
   </si>
   <si>
     <t>Автомобильная зарядка BOROFONE BZ29 Ray single port PD30W car charger - transparent black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnaya-zaryadka-borofone-bz29-ray-single-port-pd30w-c/</t>
   </si>
   <si>
-    <t>6931474735942</t>
-[...16 lines deleted...]
-  <si>
     <t>4894222078246</t>
   </si>
   <si>
     <t>Беспроводная Зарядка Momax UD32L Qi2 Magnetic Wireless Charger -Titanium</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnaya-zaryadka-momax-ud32l-qi2-magnetic-wireless-cha/</t>
   </si>
   <si>
     <t>Наушники Borofone</t>
   </si>
   <si>
     <t>Проводные наушники Borofone</t>
   </si>
   <si>
     <t>6931474703606</t>
   </si>
   <si>
     <t>Наушники Borofone Wired earphones BM30 Original series - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-borofone-wired-earphones-bm30-original-series-whit/</t>
   </si>
   <si>
-    <t>Полноразмерные наушники Borofone</t>
-[...10 lines deleted...]
-  <si>
     <t>Зарядки Borofone</t>
   </si>
   <si>
-    <t>Зарядки с кабелем Borofone</t>
-[...46 lines deleted...]
-  <si>
     <t>Сетевые адаптеры Borofone</t>
   </si>
   <si>
-    <t>6941991111419</t>
-[...7 lines deleted...]
-  <si>
     <t>6941991124488</t>
   </si>
   <si>
     <t>Сетевой Адаптер BOROFONE BA100 Original single port PD20W charger(EU) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-borofone-ba100-original-single-port-pd20w-ch/</t>
   </si>
   <si>
     <t>6941991111402</t>
   </si>
   <si>
     <t>Сетевой адаптер BOROFONE BA21A Pro long journey single port PD20W charger(EU) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-borofone-ba21a-pro-long-journey-single-port/</t>
   </si>
   <si>
     <t>6931474727336</t>
   </si>
   <si>
     <t>Сетевой адаптер Borofone BA46A Premium PD + QC3.0 - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-borofone-ba46a-premium-pd-qc3-0-black/</t>
   </si>
   <si>
     <t>6931474745538</t>
   </si>
   <si>
     <t>Сетевой адаптер Borofone BA57A Easy Speed single port PD 20W fast charge - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-borofone-ba57a-easy-speed-single-port-pd-20w/</t>
   </si>
   <si>
-    <t>6941991105005</t>
-[...7 lines deleted...]
-  <si>
     <t>6941991116261</t>
   </si>
   <si>
     <t>Сетевой адаптер BOROFONE BAS56A Absolute PD45W(2C1A) charger(EU) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-borofone-bas56a-absolute-pd45w-2c1a-charger/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://hoco-optom.ru/product/setevoj-adapter-borofone-bas57a-absolute-pd67w-3c1a-charger/</t>
   </si>
   <si>
     <t>6941991112713</t>
   </si>
   <si>
     <t>Сетевой адаптер BOROFONE BN17 Sunlight PD20W+QC3.0 charger(EU) transparent black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-borofone-bn17-sunlight-pd20w-qc3-0-charger-e/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -523,54 +355,54 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -828,59 +660,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-borofone-bx113-lenny-pd-silicone-charging-data-cable-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kompyuternaya-myshka-borofone-bg5-2-4g-business-wireless-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kompyuternaya-myshka-borofone-sensitive-1-5m-bg4-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/myshka-hoco-gm31-overlord-luminous-gaming-wired-mouse-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/nastolnyj-derzhatel-borofone-bh23-bright-shell-mobile-phone/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/nastolnyj-derzhatel-dlya-plansheta-borofone-bh24-bright-shel/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-borofone-bh119-refined-gravity-car-holder-cent/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-borofone-bh120-delightful-one-button-car-holde/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-borofone-bh93-grand-one-button-car-holder-cent/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-borofone-bh53-one-button-center-conso/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-borofone-bh84-experience-one-button-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avto-zu-borofone-bz31d-solid-pd60w-2c-car-charger-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-borofone-bz28b-trophie-pd55w-2c-car-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-borofone-bz29-ray-single-port-pd30w-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-borofone-bz14-max-type-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-fm-transmitter-borofone-bc26-music-joy-car-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-momax-ud32l-qi2-magnetic-wireless-cha/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-borofone-wired-earphones-bm30-original-series-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-borofone-bo22-elegant-bt-headphones-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-borofone-ba21a-pro-long-journey-single-port-pd20w-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-borofone-bas56a-absolute-pd45w-2c1a-charger-set-typ/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-borofone-bn2-super-fast-dual-po/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-borofone-bn2-super-fast-dual--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-ba20a-sharp-single-port-charger-typ/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-borofone-ba21a-pro-long-journey-single-port-pd20w-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-ba100-original-single-port-pd20w-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-ba21a-pro-long-journey-single-port/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-ba46a-premium-pd-qc3-0-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-ba57a-easy-speed-single-port-pd-20w/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-bas15a-erudite-single-port-pd30w-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-bas56a-absolute-pd45w-2c1a-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-bas57a-absolute-pd67w-3c1a-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-bn17-sunlight-pd20w-qc3-0-charger-e/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kompyuternaya-myshka-borofone-bg5-2-4g-business-wireless-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kompyuternaya-myshka-borofone-sensitive-1-5m-bg4-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/myshka-hoco-gm31-overlord-luminous-gaming-wired-mouse-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-borofone-bh120-delightful-one-button-car-holde/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-borofone-bh53-one-button-center-conso/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-borofone-bh84-experience-one-button-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avto-zu-borofone-bz31d-solid-pd60w-2c-car-charger-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-borofone-bz29-ray-single-port-pd30w-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-momax-ud32l-qi2-magnetic-wireless-cha/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-borofone-wired-earphones-bm30-original-series-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-ba100-original-single-port-pd20w-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-ba21a-pro-long-journey-single-port/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-ba46a-premium-pd-qc3-0-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-ba57a-easy-speed-single-port-pd-20w/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-bas56a-absolute-pd45w-2c1a-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-bn17-sunlight-pd20w-qc3-0-charger-e/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F61"/>
+  <dimension ref="A1:F35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -889,1063 +721,571 @@
       <c r="A5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="13"/>
       <c r="F6" s="10"/>
     </row>
     <row r="7" spans="1:6" outlineLevel="1">
       <c r="A7" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="10"/>
     </row>
     <row r="8" spans="1:6" outlineLevel="2">
-      <c r="A8" s="16" t="s">
+      <c r="A8" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="2"/>
-[...6 lines deleted...]
-      <c r="A9" s="3" t="s">
+      <c r="B8" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="4" t="s">
+      <c r="C8" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="C9" s="5" t="s">
+      <c r="D8" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D9" s="5" t="s">
+      <c r="E8" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="E9" s="6" t="s">
+      <c r="F8" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="F9" s="11" t="s">
+    </row>
+    <row r="9" spans="1:6" outlineLevel="2">
+      <c r="A9" s="16">
+        <v>1</v>
+      </c>
+      <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="17">
+      <c r="C9" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="12">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" outlineLevel="2">
+      <c r="A10" s="16">
+        <v>2</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="12">
+        <v>215.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" outlineLevel="2">
+      <c r="A11" s="16">
+        <v>3</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="12">
+        <v>310.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" outlineLevel="1">
+      <c r="A12" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="2"/>
+      <c r="C12" s="2"/>
+      <c r="D12" s="2"/>
+      <c r="E12" s="2"/>
+      <c r="F12" s="10"/>
+    </row>
+    <row r="13" spans="1:6" outlineLevel="2">
+      <c r="A13" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+      <c r="E13" s="2"/>
+      <c r="F13" s="10"/>
+    </row>
+    <row r="14" spans="1:6" outlineLevel="3">
+      <c r="A14" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" outlineLevel="3">
+      <c r="A15" s="16">
         <v>1</v>
-      </c>
-[...88 lines deleted...]
-        <v>3</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F15" s="12">
-        <v>310.0</v>
-[...3 lines deleted...]
-      <c r="A16" s="15" t="s">
+        <v>195.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" outlineLevel="3">
+      <c r="A16" s="16">
+        <v>2</v>
+      </c>
+      <c r="B16" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B16" s="2"/>
-[...6 lines deleted...]
-      <c r="A17" s="16" t="s">
+      <c r="C16" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="B17" s="2"/>
-[...6 lines deleted...]
-      <c r="A18" s="3" t="s">
+      <c r="D16" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F16" s="12">
+        <v>240.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" outlineLevel="3">
+      <c r="A17" s="16">
+        <v>3</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F17" s="12">
+        <v>200.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" outlineLevel="1">
+      <c r="A18" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="10"/>
+    </row>
+    <row r="19" spans="1:6" outlineLevel="2">
+      <c r="A19" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B18" s="4" t="s">
+      <c r="C19" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="C18" s="5" t="s">
+      <c r="D19" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D18" s="5" t="s">
+      <c r="E19" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="E18" s="6" t="s">
+      <c r="F19" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="F18" s="11" t="s">
-[...4 lines deleted...]
-      <c r="A19" s="17">
+    </row>
+    <row r="20" spans="1:6" outlineLevel="2">
+      <c r="A20" s="16">
         <v>1</v>
       </c>
-      <c r="B19" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A20" s="17">
+      <c r="B20" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F20" s="12">
+        <v>240.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" outlineLevel="2">
+      <c r="A21" s="16">
         <v>2</v>
       </c>
-      <c r="B20" s="8" t="s">
-[...26 lines deleted...]
-      <c r="A22" s="3" t="s">
+      <c r="B21" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F21" s="12">
+        <v>255.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" outlineLevel="2">
+      <c r="A22" s="16">
+        <v>3</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C22" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D22" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F22" s="12">
+        <v>1600.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" outlineLevel="1">
+      <c r="A23" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="B23" s="2"/>
+      <c r="C23" s="2"/>
+      <c r="D23" s="2"/>
+      <c r="E23" s="2"/>
+      <c r="F23" s="10"/>
+    </row>
+    <row r="24" spans="1:6" outlineLevel="2">
+      <c r="A24" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24" s="2"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="2"/>
+      <c r="F24" s="10"/>
+    </row>
+    <row r="25" spans="1:6" outlineLevel="3">
+      <c r="A25" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B22" s="4" t="s">
+      <c r="C25" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="C22" s="5" t="s">
+      <c r="D25" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D22" s="5" t="s">
+      <c r="E25" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="E22" s="6" t="s">
+      <c r="F25" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="F22" s="11" t="s">
-[...4 lines deleted...]
-      <c r="A23" s="17">
+    </row>
+    <row r="26" spans="1:6" outlineLevel="3">
+      <c r="A26" s="16">
         <v>1</v>
-      </c>
-[...58 lines deleted...]
-        <v>4</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>46</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F26" s="12">
-        <v>240.0</v>
-[...6 lines deleted...]
-      <c r="B27" s="8" t="s">
+        <v>125.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" outlineLevel="1">
+      <c r="A27" s="15" t="s">
         <v>47</v>
       </c>
-      <c r="C27" s="9" t="s">
+      <c r="B27" s="2"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="2"/>
+      <c r="F27" s="10"/>
+    </row>
+    <row r="28" spans="1:6" outlineLevel="2">
+      <c r="A28" s="17" t="s">
         <v>48</v>
-      </c>
-[...12 lines deleted...]
-        <v>50</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="10"/>
     </row>
-    <row r="29" spans="1:6" outlineLevel="2">
+    <row r="29" spans="1:6" outlineLevel="3">
       <c r="A29" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B29" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B29" s="4" t="s">
+      <c r="C29" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="C29" s="5" t="s">
+      <c r="D29" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D29" s="5" t="s">
+      <c r="E29" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="E29" s="6" t="s">
+      <c r="F29" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="F29" s="11" t="s">
-[...4 lines deleted...]
-      <c r="A30" s="17">
+    </row>
+    <row r="30" spans="1:6" outlineLevel="3">
+      <c r="A30" s="16">
         <v>1</v>
       </c>
       <c r="B30" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C30" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="D30" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="C30" s="9" t="s">
+      <c r="E30" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F30" s="12">
+        <v>145.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" outlineLevel="3">
+      <c r="A31" s="16">
+        <v>2</v>
+      </c>
+      <c r="B31" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D30" s="9" t="s">
+      <c r="C31" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="E30" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B31" s="8" t="s">
+      <c r="D31" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="C31" s="9" t="s">
+      <c r="E31" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F31" s="12">
+        <v>135.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" outlineLevel="3">
+      <c r="A32" s="16">
+        <v>3</v>
+      </c>
+      <c r="B32" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="D31" s="9" t="s">
+      <c r="C32" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="E31" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B32" s="8" t="s">
+      <c r="D32" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="C32" s="9" t="s">
+      <c r="E32" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F32" s="12">
+        <v>230.0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" outlineLevel="3">
+      <c r="A33" s="16">
+        <v>4</v>
+      </c>
+      <c r="B33" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="D32" s="9" t="s">
+      <c r="C33" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="E32" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B33" s="8" t="s">
+      <c r="D33" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="C33" s="9" t="s">
+      <c r="E33" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F33" s="12">
+        <v>210.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" outlineLevel="3">
+      <c r="A34" s="16">
+        <v>5</v>
+      </c>
+      <c r="B34" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="D33" s="9" t="s">
+      <c r="C34" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="E33" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B34" s="8" t="s">
+      <c r="D34" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="C34" s="9" t="s">
+      <c r="E34" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F34" s="12">
+        <v>515.0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" outlineLevel="3">
+      <c r="A35" s="16">
+        <v>6</v>
+      </c>
+      <c r="B35" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="D34" s="9" t="s">
+      <c r="C35" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E34" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B35" s="8" t="s">
+      <c r="D35" s="9" t="s">
         <v>66</v>
       </c>
-      <c r="C35" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" s="7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F35" s="12">
-        <v>1600.0</v>
-[...458 lines deleted...]
-      <c r="F61" s="12">
         <v>350.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
-    <mergeCell ref="A8:F8"/>
-[...3 lines deleted...]
-    <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A12:F12"/>
+    <mergeCell ref="A13:F13"/>
+    <mergeCell ref="A18:F18"/>
+    <mergeCell ref="A23:F23"/>
+    <mergeCell ref="A24:F24"/>
+    <mergeCell ref="A27:F27"/>
     <mergeCell ref="A28:F28"/>
-    <mergeCell ref="A36:F36"/>
-[...4 lines deleted...]
-    <mergeCell ref="A51:F51"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
-[...1 lines deleted...]
-    <hyperlink ref="D14" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_5"/>
-    <hyperlink ref="D19" r:id="rId_hyperlink_6"/>
-[...3 lines deleted...]
-    <hyperlink ref="D25" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D16" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D17" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_11"/>
-    <hyperlink ref="D27" r:id="rId_hyperlink_12"/>
-[...21 lines deleted...]
-    <hyperlink ref="D61" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_17"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>