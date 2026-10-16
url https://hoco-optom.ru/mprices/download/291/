--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -12,251 +12,182 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-01 05:55:56</t>
+    <t>Актуальность прайса на: 2026-10-16 08:27:33</t>
   </si>
   <si>
     <t>Borofone</t>
   </si>
   <si>
     <t>Мышки Borofone</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
-    <t>6974443383003</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/kompyuternaya-myshka-borofone-bg5-2-4g-business-wireless-m-1/</t>
+    <t>6974443382976</t>
+  </si>
+  <si>
+    <t>Компьютерная мышка Borofone Sensitive 1.5m BG4 - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kompyuternaya-myshka-borofone-sensitive-1-5m-bg4-black/</t>
   </si>
   <si>
     <t>много</t>
   </si>
   <si>
-    <t>6974443382976</t>
-[...7 lines deleted...]
-  <si>
     <t>6942007629201</t>
   </si>
   <si>
     <t>Мышка HOCO GM31 Overlord luminous gaming wired mouse - Black/Yellow</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/myshka-hoco-gm31-overlord-luminous-gaming-wired-mouse-black/</t>
   </si>
   <si>
     <t>Держатели Borofone</t>
   </si>
   <si>
     <t>Автомобильные держатели Borofone</t>
   </si>
   <si>
-    <t>6941991114786</t>
-[...7 lines deleted...]
-  <si>
     <t>6931474751867</t>
   </si>
   <si>
     <t>Автомобильный держатель Borofone BH53 ONE BUTTON Center Console - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-borofone-bh53-one-button-center-conso/</t>
   </si>
   <si>
-    <t>6941991100239</t>
-[...7 lines deleted...]
-  <si>
     <t>Автомобильные ЗУ Borofone</t>
   </si>
   <si>
-    <t>6941991112669</t>
-[...7 lines deleted...]
-  <si>
     <t>6941991108716</t>
   </si>
   <si>
     <t>Автомобильная зарядка BOROFONE BZ29 Ray single port PD30W car charger - transparent black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnaya-zaryadka-borofone-bz29-ray-single-port-pd30w-c/</t>
   </si>
   <si>
     <t>4894222078246</t>
   </si>
   <si>
     <t>Беспроводная Зарядка Momax UD32L Qi2 Magnetic Wireless Charger -Titanium</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnaya-zaryadka-momax-ud32l-qi2-magnetic-wireless-cha/</t>
   </si>
   <si>
-    <t>Наушники Borofone</t>
-[...13 lines deleted...]
-  <si>
     <t>Зарядки Borofone</t>
   </si>
   <si>
     <t>Сетевые адаптеры Borofone</t>
   </si>
   <si>
-    <t>6941991124488</t>
-[...7 lines deleted...]
-  <si>
     <t>6941991111402</t>
   </si>
   <si>
     <t>Сетевой адаптер BOROFONE BA21A Pro long journey single port PD20W charger(EU) White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-borofone-ba21a-pro-long-journey-single-port/</t>
   </si>
   <si>
     <t>6931474727336</t>
   </si>
   <si>
     <t>Сетевой адаптер Borofone BA46A Premium PD + QC3.0 - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-borofone-ba46a-premium-pd-qc3-0-black/</t>
   </si>
   <si>
     <t>6931474745538</t>
   </si>
   <si>
     <t>Сетевой адаптер Borofone BA57A Easy Speed single port PD 20W fast charge - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-borofone-ba57a-easy-speed-single-port-pd-20w/</t>
   </si>
   <si>
     <t>6941991116261</t>
   </si>
   <si>
     <t>Сетевой адаптер BOROFONE BAS56A Absolute PD45W(2C1A) charger(EU) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-borofone-bas56a-absolute-pd45w-2c1a-charger/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://hoco-optom.ru/product/setevoj-adapter-borofone-bn17-sunlight-pd20w-qc3-0-charger-e/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -660,59 +591,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kompyuternaya-myshka-borofone-bg5-2-4g-business-wireless-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kompyuternaya-myshka-borofone-sensitive-1-5m-bg4-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/myshka-hoco-gm31-overlord-luminous-gaming-wired-mouse-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-borofone-bh120-delightful-one-button-car-holde/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-borofone-bh53-one-button-center-conso/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-borofone-bh84-experience-one-button-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avto-zu-borofone-bz31d-solid-pd60w-2c-car-charger-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-borofone-bz29-ray-single-port-pd30w-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-momax-ud32l-qi2-magnetic-wireless-cha/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-borofone-wired-earphones-bm30-original-series-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-ba100-original-single-port-pd20w-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-ba21a-pro-long-journey-single-port/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-ba46a-premium-pd-qc3-0-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-ba57a-easy-speed-single-port-pd-20w/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-bas56a-absolute-pd45w-2c1a-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-bn17-sunlight-pd20w-qc3-0-charger-e/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kompyuternaya-myshka-borofone-sensitive-1-5m-bg4-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/myshka-hoco-gm31-overlord-luminous-gaming-wired-mouse-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-borofone-bh53-one-button-center-conso/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-borofone-bz29-ray-single-port-pd30w-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-momax-ud32l-qi2-magnetic-wireless-cha/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-ba21a-pro-long-journey-single-port/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-ba46a-premium-pd-qc3-0-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-ba57a-easy-speed-single-port-pd-20w/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-borofone-bas56a-absolute-pd45w-2c1a-charger/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F35"/>
+  <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -757,535 +688,346 @@
       </c>
       <c r="E8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6" outlineLevel="2">
       <c r="A9" s="16">
         <v>1</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="12">
-        <v>300.0</v>
+        <v>215.0</v>
       </c>
     </row>
     <row r="10" spans="1:6" outlineLevel="2">
       <c r="A10" s="16">
         <v>2</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="12">
-        <v>215.0</v>
-[...6 lines deleted...]
-      <c r="B11" s="8" t="s">
+        <v>310.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" outlineLevel="1">
+      <c r="A11" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="C11" s="9" t="s">
+      <c r="B11" s="2"/>
+      <c r="C11" s="2"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="2"/>
+      <c r="F11" s="10"/>
+    </row>
+    <row r="12" spans="1:6" outlineLevel="2">
+      <c r="A12" s="17" t="s">
         <v>19</v>
-      </c>
-[...12 lines deleted...]
-        <v>21</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="10"/>
     </row>
-    <row r="13" spans="1:6" outlineLevel="2">
-      <c r="A13" s="17" t="s">
+    <row r="13" spans="1:6" outlineLevel="3">
+      <c r="A13" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" outlineLevel="3">
+      <c r="A14" s="16">
+        <v>1</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="B13" s="2"/>
-[...6 lines deleted...]
-      <c r="A14" s="3" t="s">
+      <c r="E14" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="12">
+        <v>240.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" outlineLevel="1">
+      <c r="A15" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="2"/>
+      <c r="C15" s="2"/>
+      <c r="D15" s="2"/>
+      <c r="E15" s="2"/>
+      <c r="F15" s="10"/>
+    </row>
+    <row r="16" spans="1:6" outlineLevel="2">
+      <c r="A16" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B14" s="4" t="s">
+      <c r="B16" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C14" s="5" t="s">
+      <c r="C16" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D14" s="5" t="s">
+      <c r="D16" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E14" s="6" t="s">
+      <c r="E16" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F14" s="11" t="s">
+      <c r="F16" s="11" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="15" spans="1:6" outlineLevel="3">
-      <c r="A15" s="16">
+    <row r="17" spans="1:6" outlineLevel="2">
+      <c r="A17" s="16">
         <v>1</v>
       </c>
-      <c r="B15" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="9" t="s">
+      <c r="B17" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="D15" s="9" t="s">
+      <c r="C17" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="E15" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B16" s="8" t="s">
+      <c r="D17" s="9" t="s">
         <v>26</v>
-      </c>
-[...24 lines deleted...]
-        <v>31</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="12">
-        <v>200.0</v>
-[...3 lines deleted...]
-      <c r="A18" s="15" t="s">
+        <v>255.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" outlineLevel="2">
+      <c r="A18" s="16">
+        <v>2</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" s="12">
+        <v>1600.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" outlineLevel="1">
+      <c r="A19" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B19" s="2"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="10"/>
+    </row>
+    <row r="20" spans="1:6" outlineLevel="2">
+      <c r="A20" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="10"/>
+    </row>
+    <row r="21" spans="1:6" outlineLevel="3">
+      <c r="A21" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" outlineLevel="3">
+      <c r="A22" s="16">
+        <v>1</v>
+      </c>
+      <c r="B22" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="B18" s="2"/>
-[...29 lines deleted...]
-      <c r="B20" s="8" t="s">
+      <c r="C22" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C20" s="9" t="s">
+      <c r="D22" s="9" t="s">
         <v>34</v>
-      </c>
-[...41 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F22" s="12">
-        <v>1600.0</v>
-[...3 lines deleted...]
-      <c r="A23" s="15" t="s">
+        <v>135.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" outlineLevel="3">
+      <c r="A23" s="16">
+        <v>2</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C23" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F23" s="12">
+        <v>230.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" outlineLevel="3">
+      <c r="A24" s="16">
+        <v>3</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C24" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F24" s="12">
+        <v>210.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" outlineLevel="3">
+      <c r="A25" s="16">
+        <v>4</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C25" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="B23" s="2"/>
-[...6 lines deleted...]
-      <c r="A24" s="17" t="s">
+      <c r="D25" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="B24" s="2"/>
-[...38 lines deleted...]
-      <c r="E26" s="7" t="s">
+      <c r="E25" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="F26" s="12">
-[...139 lines deleted...]
-      <c r="F34" s="12">
+      <c r="F25" s="12">
         <v>515.0</v>
-      </c>
-[...18 lines deleted...]
-        <v>350.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
+    <mergeCell ref="A11:F11"/>
     <mergeCell ref="A12:F12"/>
-    <mergeCell ref="A13:F13"/>
-[...4 lines deleted...]
-    <mergeCell ref="A28:F28"/>
+    <mergeCell ref="A15:F15"/>
+    <mergeCell ref="A19:F19"/>
+    <mergeCell ref="A20:F20"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
-    <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
-[...12 lines deleted...]
-    <hyperlink ref="D35" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D14" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="D17" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="D18" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D25" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>