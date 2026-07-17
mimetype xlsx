--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="591">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="543">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-31 06:16:46</t>
+    <t>Актуальность прайса на: 2026-07-17 22:37:57</t>
   </si>
   <si>
     <t>K-DOO Kevlar</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>6975658812494</t>
   </si>
@@ -167,59 +167,50 @@
   <si>
     <t>6931881513836</t>
   </si>
   <si>
     <t>Чехол KDOO MatGuard iPhone 17 Pro Max (6.9) Frosted - Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-max-6-9-frosted-clear/</t>
   </si>
   <si>
     <t>Чехлы KDOO Kevlar для Iphone</t>
   </si>
   <si>
     <t>Чехлы K-DOO Kevlar для Iphone 17 Air</t>
   </si>
   <si>
     <t>6931881512082</t>
   </si>
   <si>
     <t>Чехол k-doo Keivlar Explorer iphone 17 AIR (6.6) - Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-17-air-6-6-blue/</t>
   </si>
   <si>
-    <t>6931881512075</t>
-[...7 lines deleted...]
-  <si>
     <t>Чехлы K-DOO Kevlar для Iphone 17 Pro Max</t>
   </si>
   <si>
     <t>6931881512167</t>
   </si>
   <si>
     <t>Чехол k-doo Keivlar Explorer iPhone 17 Pro Max (6.9) Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-17-pro-max-6-9-blue/</t>
   </si>
   <si>
     <t>Чехлы K-DOO Kevlar для Iphone 17 Pro</t>
   </si>
   <si>
     <t>6931881512129</t>
   </si>
   <si>
     <t>Чехол k-doo Keivlar Explorer iPhone 17 Pro (6.3) Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-17-pro-6-3-blue/</t>
   </si>
   <si>
     <t>Чехлы K-DOO Kevlar для Iphone 16 Pro Max</t>
@@ -410,59 +401,50 @@
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-max-6-7-red/</t>
   </si>
   <si>
     <t>2000000063034</t>
   </si>
   <si>
     <t>Чехол K-DOO Kevlar iphone 13 Pro Max (6.7) - Brown</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-max-6-7-brown/</t>
   </si>
   <si>
     <t>2000000063492</t>
   </si>
   <si>
     <t>Чехол K-DOO Kevlar iphone 13 Pro Max (6.7) - Green</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-max-6-7-green/</t>
   </si>
   <si>
     <t>Чехлы K-DOO Kevlar для Iphone 14 Plus</t>
   </si>
   <si>
-    <t>2000000094694</t>
-[...7 lines deleted...]
-  <si>
     <t>2000000090870</t>
   </si>
   <si>
     <t>Чехол K-DOO Kevlar iphone 14 Max (6.7,2lenses) - Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-max-6-7-2lenses-blue/</t>
   </si>
   <si>
     <t>2000000090993</t>
   </si>
   <si>
     <t>Чехол K-DOO Kevlar iphone 14 Max (6.7,2lenses) - Brown</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-max-6-7-2lenses-brown/</t>
   </si>
   <si>
     <t>2000000091013</t>
   </si>
   <si>
     <t>Чехол K-DOO Kevlar iphone 14 Max (6.7,2lenses) - Green</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-max-6-7-2lenses-green/</t>
@@ -650,161 +632,131 @@
   <si>
     <t>Чехол KDOO Ice Guard for iPhone 17 Pro - Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kdoo-ice-guard-for-iphone-17-pro-clear/</t>
   </si>
   <si>
     <t>6931881513126</t>
   </si>
   <si>
     <t>Чехол KDOO Ice Guard for iPhone 17 Pro - Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kdoo-ice-guard-for-iphone-17-pro-orange/</t>
   </si>
   <si>
     <t>6931881513119</t>
   </si>
   <si>
     <t>Чехол KDOO Ice Guard for iPhone 17 Pro Max - Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kdoo-ice-guard-for-iphone-17-pro-max-orange/</t>
   </si>
   <si>
-    <t>6931881511498</t>
-[...7 lines deleted...]
-  <si>
     <t>6931881511511</t>
   </si>
   <si>
     <t>Чехол KZDOO Guardian IP 17 Air (6.6 1 lenses) Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-17-air-6-6-1-lenses-clear/</t>
   </si>
   <si>
     <t>6931881511535</t>
   </si>
   <si>
     <t>Чехол KZDOO Guardian IP 17 Pro (6.3 3 lenses) Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-17-pro-6-3-3-lenses-clear/</t>
   </si>
   <si>
     <t>6931881512525</t>
   </si>
   <si>
     <t>Чехол KZDOO Mag Guardian for IP 17 Air Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-for-ip-17-air-clear/</t>
   </si>
   <si>
     <t>Чехлы K-doo Guardian для Iphone 16 Pro</t>
   </si>
   <si>
     <t>6931881501901</t>
   </si>
   <si>
     <t>Чехол K-doo Ice Guard for IP 16 Pro - Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-ice-guard-for-ip-16-pro-clear/</t>
   </si>
   <si>
-    <t>6931881501949</t>
-[...7 lines deleted...]
-  <si>
     <t>6931881501826</t>
   </si>
   <si>
     <t>Чехол KZDOO Guardian IP 16 Pro (6.3 3 lenses) - Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-16-pro-6-3-3-lenses-clear/</t>
   </si>
   <si>
     <t>6931881501819</t>
   </si>
   <si>
     <t>Чехол KZDOO Guardian IP 16 Pro (6.3, 3 lenses) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-16-pro-6-3-3-lenses-black/</t>
   </si>
   <si>
     <t>Чехлы K-doo Guardian для Iphone 16 Plus</t>
   </si>
   <si>
     <t>6931881504599</t>
   </si>
   <si>
     <t>Чехол KZDOO Mag Guardian 16 Plus Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-plus-clear/</t>
   </si>
   <si>
     <t>Чехлы K-doo Guardian для Iphone 16</t>
   </si>
   <si>
     <t>6931881501789</t>
   </si>
   <si>
     <t>Чехол KZDOO Guardian IP 16 (6.1, 2 lenses) - Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-16-6-1-2-lenses-clear/</t>
   </si>
   <si>
-    <t>Чехлы K-doo Guardian для Iphone 16 Pro Max</t>
-[...10 lines deleted...]
-  <si>
     <t>Чехлы K-doo Guardian для Iphone 13</t>
   </si>
   <si>
     <t>6975658816096</t>
   </si>
   <si>
     <t>Чехол KZDOO Guardian 14/13 (6.1) (2 lenses) Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-guardian-14-13-6-1-2-lenses-clear/</t>
   </si>
   <si>
     <t>Чехлы K-doo Guardian для Iphone 13 Pro</t>
   </si>
   <si>
     <t>6912308917383</t>
   </si>
   <si>
     <t>Чехол K-DOO Guardian 13Pro (6.1) transpairent</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-guardian-13pro-6-1-transpairent/</t>
   </si>
   <si>
     <t>6975658815846</t>
@@ -881,59 +833,50 @@
   <si>
     <t>2000000088808</t>
   </si>
   <si>
     <t>Чехол K-ZDOO Guardian 14 Pro (6.1 3lenses) deep Purple</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-pro-6-1-3lenses-deep-purple/</t>
   </si>
   <si>
     <t>Чехлы K-doo Guardian для Iphone 14 Pro Max</t>
   </si>
   <si>
     <t>6912598724166</t>
   </si>
   <si>
     <t>Чехол K-ZDOO Guardian 14 Pro Max (6.7 3lenses) Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-pro-max-6-7-3lenses-clear/</t>
   </si>
   <si>
     <t>Чехлы KZDOO MagSafe Guardian</t>
   </si>
   <si>
-    <t>6931881513980</t>
-[...7 lines deleted...]
-  <si>
     <t>6931881506326</t>
   </si>
   <si>
     <t>Чехол KDOO Mag Guardian iPhone 12 / 12 Pro - Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-12-12-pro-clear/</t>
   </si>
   <si>
     <t>6931881508351</t>
   </si>
   <si>
     <t>Чехол KDOO Mag Guardian iPhone 12 Pro Max - Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-12-pro-max-clear/</t>
   </si>
   <si>
     <t>6931881506302</t>
   </si>
   <si>
     <t>Чехол KDOO Mag Guardian iPhone 15 - Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-15-clear/</t>
@@ -1082,59 +1025,50 @@
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-15-pro-6-1-orange/</t>
   </si>
   <si>
     <t>Чехлы с MagSafe K-DOO Mag Noble Collection для Iphone 17</t>
   </si>
   <si>
     <t>6931881509174</t>
   </si>
   <si>
     <t>Чехол KDOO Mag Noble Collection iPhone 17 Air (6.6) - Pink</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-17-air-6-6-pink/</t>
   </si>
   <si>
     <t>6931881509181</t>
   </si>
   <si>
     <t>Чехол KDOO Mag Noble Collection iPhone 17 Air (6.6) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-17-air-6-6-white/</t>
   </si>
   <si>
-    <t>6931881509044</t>
-[...7 lines deleted...]
-  <si>
     <t>6931881509167</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 17 Air (6.6) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-air-6-6-black/</t>
   </si>
   <si>
     <t>6931881509204</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 17 Air (6.6) - Brown</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-air-6-6-brown/</t>
   </si>
   <si>
     <t>6931881509228</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 17 Air (6.6) Dark blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-air-6-6-dark-blue/</t>
@@ -1217,80 +1151,62 @@
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 17 Pro Max (6.9) Brown</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-brown/</t>
   </si>
   <si>
     <t>6931881509488</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 17 Pro Max (6.9) Dark blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-dark-bl/</t>
   </si>
   <si>
     <t>6931881509501</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 17 Pro Max (6.9) Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-orange/</t>
   </si>
   <si>
-    <t>6931881509440</t>
-[...7 lines deleted...]
-  <si>
     <t>Чехлы с MagSafe K-DOO Mag Noble Collection для Iphone 16</t>
   </si>
   <si>
     <t>6975658818328</t>
   </si>
   <si>
     <t>Чехол KDOO Mag Noble Collection iPhone 16 (6.1) - Desert Champagne</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-16-6-1-desert-champ/</t>
   </si>
   <si>
-    <t>6931881500669</t>
-[...7 lines deleted...]
-  <si>
     <t>6931881500720</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 (6.1) - Brown</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-brown/</t>
   </si>
   <si>
     <t>6931881500683</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 (6.1) - Dark blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-dark-blue/</t>
   </si>
   <si>
     <t>6931881500751</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 (6.1) - Desert Titanium</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-desert-titanium/</t>
@@ -1337,59 +1253,50 @@
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 (6.1) - Titanium grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-titanium-grey/</t>
   </si>
   <si>
     <t>6931881500676</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 (6.1) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-white/</t>
   </si>
   <si>
     <t>6931881500706</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 (6.1) - Yellow</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-yellow/</t>
   </si>
   <si>
-    <t>6931881500836</t>
-[...7 lines deleted...]
-  <si>
     <t>6931881500898</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 Pro (6.3) - Brown</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-brown/</t>
   </si>
   <si>
     <t>6931881500850</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 Pro (6.3) - Dark blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-dark-blue/</t>
   </si>
   <si>
     <t>6931881500867</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 Pro (6.3) - Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-orange/</t>
@@ -1409,59 +1316,50 @@
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 Pro (6.3) - Purple</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-purple/</t>
   </si>
   <si>
     <t>6931881500928</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 Pro (6.3) - Titanium grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-titanium-gr/</t>
   </si>
   <si>
     <t>6931881500843</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 Pro (6.3) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-white/</t>
   </si>
   <si>
-    <t>6931881501000</t>
-[...7 lines deleted...]
-  <si>
     <t>6931881501079</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 Pro Max (6.9) - Brown</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-brown/</t>
   </si>
   <si>
     <t>6931881501024</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 Pro Max (6.9) - Dark blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-dark-bl/</t>
   </si>
   <si>
     <t>6931881501031</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 Pro Max (6.9) - Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-orange/</t>
@@ -1628,59 +1526,50 @@
   <si>
     <t>Чехол для IP 15 (6.1) Kzdoo Mag Noble Collection - Pink</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-dlya-ip-15-6-1-kzdoo-mag-noble-collection-pink/</t>
   </si>
   <si>
     <t>Чехлы с MagSafe K-DOO Mag Noble Collection iphone для 15 Pro Max</t>
   </si>
   <si>
     <t>6975658813040</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection для IP 15 Pro max (6.7) - Pink</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-max-6-7-pi/</t>
   </si>
   <si>
     <t>Чехлы K-DOO LUXCRAFT для AirPods</t>
   </si>
   <si>
     <t>Чехол K-DOO LUXCRAFT Precision Protection for Airpods 4</t>
   </si>
   <si>
-    <t>6931881505947</t>
-[...7 lines deleted...]
-  <si>
     <t>6931881505992</t>
   </si>
   <si>
     <t>Чехол для AirPods KDOO LUXCRAFT Precision Protection for Airpods 4 Premium leather case Desert - Rose Gold</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-dlya-airpods-kdoo-luxcraft-precision-protection-fo-5/</t>
   </si>
   <si>
     <t>Чехол K-DOO LUXCRAFT Precision  Protection for Airpods 3</t>
   </si>
   <si>
     <t>6912302182428</t>
   </si>
   <si>
     <t>Чехол K-DOO LUXCRAFT Precision  Protection for Airpods 3 Premium leather case Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3-pr/</t>
   </si>
   <si>
     <t>2000000070902</t>
   </si>
   <si>
     <t>Чехол K-DOO LUXCRAFT Precision  Protection for Airpods 3 Premium leather case Blue</t>
@@ -1703,132 +1592,99 @@
   <si>
     <t>Чехол для AirPods KDOO LUXCRAFT Precision Protection for Airpods 3 Premium leather case - Desert Champagne</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-dlya-airpods-kdoo-luxcraft-precision-protection-fo-7/</t>
   </si>
   <si>
     <t>6931881513454</t>
   </si>
   <si>
     <t>Чехол для AirPods KDOO LUXCRAFT Precision Protection for Airpods Pro 3 Premium leather case - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-dlya-airpods-kdoo-luxcraft-precision-protection-fo-3/</t>
   </si>
   <si>
     <t>6931881513461</t>
   </si>
   <si>
     <t>Чехол для AirPods KDOO LUXCRAFT Precision Protection for Airpods Pro 3 Premium leather case - Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-dlya-airpods-kdoo-luxcraft-precision-protection-fo-2/</t>
   </si>
   <si>
-    <t>Чехол K-DOO LUXCRAFT Precision  Protection for Airpods Pro 2</t>
-[...10 lines deleted...]
-  <si>
     <t>Чехол K-DOO LUXCRAFT Precision  Protection for Airpods 2</t>
   </si>
   <si>
     <t>2000000071060</t>
   </si>
   <si>
     <t>Чехол K-DOO LUXCRAFT Precision  Protection for Airpods 2 Premium leather case Green</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--4/</t>
   </si>
   <si>
     <t>2000000071039</t>
   </si>
   <si>
     <t>Чехол K-DOO LUXCRAFT Precision  Protection for Airpods 2 Premium leather case Red</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--5/</t>
   </si>
   <si>
     <t>2000000071046</t>
   </si>
   <si>
     <t>Чехол K-DOO LUXCRAFT Precision  Protection for Airpods 2 Premium leather case Yellow</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--6/</t>
   </si>
   <si>
     <t>2000000098340</t>
   </si>
   <si>
     <t>Чехол K-DOO LUXCRAFT+ Precision  Protection for Airpods 2 Premium leather case Deep purple</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--3/</t>
   </si>
   <si>
     <t>Чехлы K-DOO CRASHGUARD для AirPods</t>
   </si>
   <si>
     <t>6975658816690</t>
   </si>
   <si>
     <t>Чехол K-DOO LUXCRAFT Precision  Protection for Airpods 3 Premium leather case - Titanium Grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3--7/</t>
-  </si>
-[...19 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-kzdoo-leather-wallet-titanium-grey/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -2232,59 +2088,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-15-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-new-iphone-13-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-new-iphone-13-pro-6-1-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-new-iphone-13-pro-6-1-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-13-pro-6-1-black-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-14-pro-6-1-black-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-6-3-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-6-3-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-6-3-frosted-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-max-6-9-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-max-6-9-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-max-6-9-frosted-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-17-air-6-6-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-17-air-6-6-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-17-pro-max-6-9-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-17-pro-6-3-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-pro-max-6-9-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-pro-max-6-9-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-16-pro-6-3-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-pro-6-3-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-pro-6-3-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-16-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-12-pro-max-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-12-pro-max-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-12-pro-max-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-dlya-novogo-iphone-13-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-dlya-novogo-iphone-13-pro-6-1-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-dlya-novogo-iphone-13-pro-6-1-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-iphone-13-pro-6-1-k-doo-kevlar-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-iphone-13-pro-6-1-k-doo-kevlar-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-iphone-13-pro-6-1-k-doo-kevlar-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-max-6-7-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-max-6-7-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-max-6-7-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-max-6-7-2lenses-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-max-6-7-2lenses-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-max-6-7-2lenses-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-max-6-7-2lenses-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-max-6-7-2lenses-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-pro-6-1-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-pro-6-1-3lenses-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-ice-guard-for-ip-17-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-17-pro-max-6-9-golden/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-13-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-13-pro-6-1-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-14-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-14-pro-6-1-deep-purp/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-defender-protection-dlya-apple-watch-49mm-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-air-carbon-for-macbook-air-13-2020-a1932-a2179/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-air-carbon-for-macbook-pro-13-2020-a1706-a1708/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-for-macbook-pro-13-2020-a1706-a1708-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-pro-max-6-7-3lenses-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-15-pro-max-6-7-3-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-guardian-iphone-15-6-1-2-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-guardian-iphone-15-pro-6-1-3-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-guardian-iphone-17-pro-max-6-9-3-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-ice-guard-for-iphone-17-air-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-ice-guard-for-iphone-17-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-ice-guard-for-iphone-17-pro-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-ice-guard-for-iphone-17-pro-max-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-17-6-3-2-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-17-air-6-6-1-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-17-pro-6-3-3-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-for-ip-17-air-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-ice-guard-for-ip-16-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-ice-guard-for-ip-16-pro-desert-titanium/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-16-pro-6-3-3-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-16-pro-6-3-3-lenses-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-plus-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-16-6-1-2-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-16-pro-max-6-9-3-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-14-13-6-1-2-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-guardian-13pro-6-1-transpairent/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-guardian-iphone-13-pro-6-1-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-16-pro-6-3-desert-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-14-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-max-6-7-2-lenses-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-max-6-7-2-lenses-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-max-6-7-2lenses-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-pro-6-1-3lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-pro-6-1-3lenses-deep-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-pro-max-6-7-3lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-ice-guard-for-samsung-s26-ultra-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-12-12-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-12-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-15-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-17-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-17-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-16-plus-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-13-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-14-pro-6-1-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-14-pro-6-1-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-14-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-15-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-15-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-6-1-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-15-6-1-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-15-6-1-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-15-6-1-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-15-pro-6-1-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-17-air-6-6-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-17-air-6-6-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-6-3-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-air-6-6-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-air-6-6-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-air-6-6-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-air-6-6-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-dark-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-16-6-1-desert-champ/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-desert-titanium/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-green5/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-titanium-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-titanium-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-dark-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-titaniu/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-s-magsafe-k-doo-mag-noble-collection-iphone-new-1-23/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-s-magsafe-k-doo-mag-noble-collection-iphone-new-1-26/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-s-magsafe-k-doo-mag-noble-collection-iphone-new-1-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-s-magsafe-kzdoo-mag-noble-collection-iphone-new-1-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-s-magsafe-kzdoo-mag-noble-collection-iphone-new-1-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-6-1-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-6-1-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-6-1-titani/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-6-1-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-15-6-1-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-6-1-titanium-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-6-1-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ip-15-6-1-kzdoo-mag-noble-collection-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ip-15-6-1-kzdoo-mag-noble-collection-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-max-6-7-pi/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-airpods-kdoo-luxcraft-precision-protection-fo-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-airpods-kdoo-luxcraft-precision-protection-fo-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3-pr/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-airpods-kdoo-luxcraft-precision-protection-fo-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-airpods-kdoo-luxcraft-precision-protection-fo-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-airpods-kdoo-luxcraft-precision-protection-fo-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-luxcraft-precision-protection-for-airpods-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--4/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--5/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--6/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3--7/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vizitnica-kartholder-kzdoo-mag-leather-wallet-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-leather-wallet-titanium-grey/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-15-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-new-iphone-13-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-new-iphone-13-pro-6-1-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-new-iphone-13-pro-6-1-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-13-pro-6-1-black-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-14-pro-6-1-black-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-6-3-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-6-3-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-6-3-frosted-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-max-6-9-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-max-6-9-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-max-6-9-frosted-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-17-air-6-6-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-17-pro-max-6-9-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-17-pro-6-3-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-pro-max-6-9-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-pro-max-6-9-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-16-pro-6-3-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-pro-6-3-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-pro-6-3-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-16-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-12-pro-max-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-12-pro-max-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-12-pro-max-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-dlya-novogo-iphone-13-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-dlya-novogo-iphone-13-pro-6-1-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-dlya-novogo-iphone-13-pro-6-1-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-iphone-13-pro-6-1-k-doo-kevlar-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-iphone-13-pro-6-1-k-doo-kevlar-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-iphone-13-pro-6-1-k-doo-kevlar-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-max-6-7-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-max-6-7-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-max-6-7-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-max-6-7-2lenses-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-max-6-7-2lenses-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-max-6-7-2lenses-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-max-6-7-2lenses-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-pro-6-1-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-pro-6-1-3lenses-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-ice-guard-for-ip-17-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-17-pro-max-6-9-golden/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-13-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-13-pro-6-1-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-14-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-14-pro-6-1-deep-purp/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-defender-protection-dlya-apple-watch-49mm-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-air-carbon-for-macbook-air-13-2020-a1932-a2179/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-air-carbon-for-macbook-pro-13-2020-a1706-a1708/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-for-macbook-pro-13-2020-a1706-a1708-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-pro-max-6-7-3lenses-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-15-pro-max-6-7-3-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-guardian-iphone-15-6-1-2-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-guardian-iphone-15-pro-6-1-3-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-guardian-iphone-17-pro-max-6-9-3-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-ice-guard-for-iphone-17-air-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-ice-guard-for-iphone-17-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-ice-guard-for-iphone-17-pro-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-ice-guard-for-iphone-17-pro-max-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-17-air-6-6-1-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-17-pro-6-3-3-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-for-ip-17-air-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-ice-guard-for-ip-16-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-16-pro-6-3-3-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-16-pro-6-3-3-lenses-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-plus-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-16-6-1-2-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-14-13-6-1-2-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-guardian-13pro-6-1-transpairent/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-guardian-iphone-13-pro-6-1-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-16-pro-6-3-desert-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-14-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-max-6-7-2-lenses-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-max-6-7-2-lenses-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-max-6-7-2lenses-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-pro-6-1-3lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-pro-6-1-3lenses-deep-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-pro-max-6-7-3lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-12-12-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-12-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-15-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-17-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-17-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-16-plus-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-13-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-14-pro-6-1-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-14-pro-6-1-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-14-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-15-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-15-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-6-1-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-15-6-1-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-15-6-1-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-15-6-1-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-15-pro-6-1-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-17-air-6-6-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-17-air-6-6-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-air-6-6-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-air-6-6-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-air-6-6-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-air-6-6-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-dark-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-16-6-1-desert-champ/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-desert-titanium/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-green5/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-titanium-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-titanium-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-dark-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-titaniu/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-s-magsafe-k-doo-mag-noble-collection-iphone-new-1-23/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-s-magsafe-k-doo-mag-noble-collection-iphone-new-1-26/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-s-magsafe-k-doo-mag-noble-collection-iphone-new-1-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-s-magsafe-kzdoo-mag-noble-collection-iphone-new-1-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-s-magsafe-kzdoo-mag-noble-collection-iphone-new-1-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-6-1-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-6-1-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-6-1-titani/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-6-1-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-15-6-1-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-6-1-titanium-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-6-1-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ip-15-6-1-kzdoo-mag-noble-collection-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ip-15-6-1-kzdoo-mag-noble-collection-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-max-6-7-pi/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-airpods-kdoo-luxcraft-precision-protection-fo-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3-pr/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-airpods-kdoo-luxcraft-precision-protection-fo-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-airpods-kdoo-luxcraft-precision-protection-fo-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-airpods-kdoo-luxcraft-precision-protection-fo-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--4/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--5/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--6/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3--7/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F277"/>
+  <dimension ref="A1:F256"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -2632,4916 +2488,4508 @@
       </c>
       <c r="F24" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" outlineLevel="3">
       <c r="A25" s="15">
         <v>1</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>49</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="12">
         <v>1800.0</v>
       </c>
     </row>
-    <row r="26" spans="1:6" outlineLevel="3">
-[...3 lines deleted...]
-      <c r="B26" s="8" t="s">
+    <row r="26" spans="1:6" outlineLevel="2">
+      <c r="A26" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="C26" s="9" t="s">
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="10"/>
+    </row>
+    <row r="27" spans="1:6" outlineLevel="3">
+      <c r="A27" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" outlineLevel="3">
+      <c r="A28" s="15">
+        <v>1</v>
+      </c>
+      <c r="B28" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D26" s="9" t="s">
+      <c r="C28" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="E26" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A27" s="17" t="s">
+      <c r="D28" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="B27" s="2"/>
-[...6 lines deleted...]
-      <c r="A28" s="3" t="s">
+      <c r="E28" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F28" s="12">
+        <v>2200.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" outlineLevel="2">
+      <c r="A29" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="2"/>
+      <c r="F29" s="10"/>
+    </row>
+    <row r="30" spans="1:6" outlineLevel="3">
+      <c r="A30" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="4" t="s">
+      <c r="B30" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C28" s="5" t="s">
+      <c r="C30" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D28" s="5" t="s">
+      <c r="D30" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E28" s="6" t="s">
+      <c r="E30" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F28" s="11" t="s">
+      <c r="F30" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="29" spans="1:6" outlineLevel="3">
-      <c r="A29" s="15">
+    <row r="31" spans="1:6" outlineLevel="3">
+      <c r="A31" s="15">
         <v>1</v>
       </c>
-      <c r="B29" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="9" t="s">
+      <c r="B31" s="8" t="s">
         <v>56</v>
       </c>
-      <c r="D29" s="9" t="s">
+      <c r="C31" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="E29" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A30" s="17" t="s">
+      <c r="D31" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="B30" s="2"/>
-[...6 lines deleted...]
-      <c r="A31" s="3" t="s">
+      <c r="E31" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F31" s="12">
+        <v>2200.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" outlineLevel="2">
+      <c r="A32" s="17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B32" s="2"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="2"/>
+      <c r="F32" s="10"/>
+    </row>
+    <row r="33" spans="1:6" outlineLevel="3">
+      <c r="A33" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B31" s="4" t="s">
+      <c r="B33" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C31" s="5" t="s">
+      <c r="C33" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D31" s="5" t="s">
+      <c r="D33" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E31" s="6" t="s">
+      <c r="E33" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F31" s="11" t="s">
+      <c r="F33" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="32" spans="1:6" outlineLevel="3">
-      <c r="A32" s="15">
+    <row r="34" spans="1:6" outlineLevel="3">
+      <c r="A34" s="15">
         <v>1</v>
       </c>
-      <c r="B32" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="9" t="s">
+      <c r="B34" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="D32" s="9" t="s">
+      <c r="C34" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="E32" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A33" s="17" t="s">
+      <c r="D34" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="B33" s="2"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E34" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F34" s="12">
+        <v>1400.0</v>
       </c>
     </row>
     <row r="35" spans="1:6" outlineLevel="3">
       <c r="A35" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="12">
         <v>1400.0</v>
       </c>
     </row>
-    <row r="36" spans="1:6" outlineLevel="3">
-[...3 lines deleted...]
-      <c r="B36" s="8" t="s">
+    <row r="36" spans="1:6" outlineLevel="2">
+      <c r="A36" s="17" t="s">
         <v>66</v>
       </c>
-      <c r="C36" s="9" t="s">
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="2"/>
+      <c r="F36" s="10"/>
+    </row>
+    <row r="37" spans="1:6" outlineLevel="3">
+      <c r="A37" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E37" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" outlineLevel="3">
+      <c r="A38" s="15">
+        <v>1</v>
+      </c>
+      <c r="B38" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="D36" s="9" t="s">
+      <c r="C38" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="E36" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A37" s="17" t="s">
+      <c r="D38" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="B37" s="2"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E38" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F38" s="12">
+        <v>1950.0</v>
       </c>
     </row>
     <row r="39" spans="1:6" outlineLevel="3">
       <c r="A39" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C39" s="9" t="s">
         <v>71</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>72</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F39" s="12">
-        <v>1950.0</v>
+        <v>1400.0</v>
       </c>
     </row>
     <row r="40" spans="1:6" outlineLevel="3">
       <c r="A40" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>75</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F40" s="12">
         <v>1400.0</v>
       </c>
     </row>
-    <row r="41" spans="1:6" outlineLevel="3">
-[...3 lines deleted...]
-      <c r="B41" s="8" t="s">
+    <row r="41" spans="1:6" outlineLevel="2">
+      <c r="A41" s="17" t="s">
         <v>76</v>
       </c>
-      <c r="C41" s="9" t="s">
+      <c r="B41" s="2"/>
+      <c r="C41" s="2"/>
+      <c r="D41" s="2"/>
+      <c r="E41" s="2"/>
+      <c r="F41" s="10"/>
+    </row>
+    <row r="42" spans="1:6" outlineLevel="3">
+      <c r="A42" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E42" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" outlineLevel="3">
+      <c r="A43" s="15">
+        <v>1</v>
+      </c>
+      <c r="B43" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="D41" s="9" t="s">
+      <c r="C43" s="9" t="s">
         <v>78</v>
       </c>
-      <c r="E41" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A42" s="17" t="s">
+      <c r="D43" s="9" t="s">
         <v>79</v>
       </c>
-      <c r="B42" s="2"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E43" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F43" s="12">
+        <v>1950.0</v>
       </c>
     </row>
     <row r="44" spans="1:6" outlineLevel="3">
       <c r="A44" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C44" s="9" t="s">
         <v>81</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>82</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F44" s="12">
-        <v>1950.0</v>
-[...6 lines deleted...]
-      <c r="B45" s="8" t="s">
+        <v>1400.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" outlineLevel="2">
+      <c r="A45" s="17" t="s">
         <v>83</v>
       </c>
-      <c r="C45" s="9" t="s">
+      <c r="B45" s="2"/>
+      <c r="C45" s="2"/>
+      <c r="D45" s="2"/>
+      <c r="E45" s="2"/>
+      <c r="F45" s="10"/>
+    </row>
+    <row r="46" spans="1:6" outlineLevel="3">
+      <c r="A46" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E46" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" outlineLevel="3">
+      <c r="A47" s="15">
+        <v>1</v>
+      </c>
+      <c r="B47" s="8" t="s">
         <v>84</v>
       </c>
-      <c r="D45" s="9" t="s">
+      <c r="C47" s="9" t="s">
         <v>85</v>
       </c>
-      <c r="E45" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F45" s="12">
+      <c r="D47" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F47" s="12">
         <v>1400.0</v>
-      </c>
-[...28 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" outlineLevel="3">
       <c r="A48" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>87</v>
       </c>
       <c r="C48" s="9" t="s">
         <v>88</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>89</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F48" s="12">
         <v>1400.0</v>
       </c>
     </row>
     <row r="49" spans="1:6" outlineLevel="3">
       <c r="A49" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>90</v>
       </c>
       <c r="C49" s="9" t="s">
         <v>91</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>92</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="12">
         <v>1400.0</v>
       </c>
     </row>
-    <row r="50" spans="1:6" outlineLevel="3">
-[...3 lines deleted...]
-      <c r="B50" s="8" t="s">
+    <row r="50" spans="1:6" outlineLevel="2">
+      <c r="A50" s="17" t="s">
         <v>93</v>
       </c>
-      <c r="C50" s="9" t="s">
+      <c r="B50" s="2"/>
+      <c r="C50" s="2"/>
+      <c r="D50" s="2"/>
+      <c r="E50" s="2"/>
+      <c r="F50" s="10"/>
+    </row>
+    <row r="51" spans="1:6" outlineLevel="3">
+      <c r="A51" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E51" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" outlineLevel="3">
+      <c r="A52" s="15">
+        <v>1</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C52" s="9" t="s">
         <v>94</v>
       </c>
-      <c r="D50" s="9" t="s">
+      <c r="D52" s="9" t="s">
         <v>95</v>
       </c>
-      <c r="E50" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F50" s="12">
+      <c r="E52" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F52" s="12">
         <v>1400.0</v>
-      </c>
-[...28 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" outlineLevel="3">
       <c r="A53" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="D53" s="9" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F53" s="12">
         <v>1400.0</v>
       </c>
     </row>
     <row r="54" spans="1:6" outlineLevel="3">
       <c r="A54" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="D54" s="9" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F54" s="12">
         <v>1400.0</v>
       </c>
     </row>
     <row r="55" spans="1:6" outlineLevel="3">
       <c r="A55" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B55" s="8" t="s">
-        <v>14</v>
+        <v>100</v>
       </c>
       <c r="C55" s="9" t="s">
         <v>101</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>102</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F55" s="12">
         <v>1400.0</v>
       </c>
     </row>
     <row r="56" spans="1:6" outlineLevel="3">
       <c r="A56" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B56" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" s="9" t="s">
         <v>103</v>
       </c>
-      <c r="C56" s="9" t="s">
+      <c r="D56" s="9" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F56" s="12">
         <v>1400.0</v>
       </c>
     </row>
     <row r="57" spans="1:6" outlineLevel="3">
       <c r="A57" s="15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="D57" s="9" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F57" s="12">
         <v>1400.0</v>
       </c>
     </row>
     <row r="58" spans="1:6" outlineLevel="3">
       <c r="A58" s="15">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="9" t="s">
+        <v>107</v>
+      </c>
+      <c r="D58" s="9" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F58" s="12">
         <v>1400.0</v>
       </c>
     </row>
     <row r="59" spans="1:6" outlineLevel="3">
       <c r="A59" s="15">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="D59" s="9" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F59" s="12">
         <v>1400.0</v>
       </c>
     </row>
     <row r="60" spans="1:6" outlineLevel="3">
       <c r="A60" s="15">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B60" s="8" t="s">
-        <v>14</v>
+        <v>111</v>
       </c>
       <c r="C60" s="9" t="s">
         <v>112</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>113</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="12">
         <v>1400.0</v>
       </c>
     </row>
     <row r="61" spans="1:6" outlineLevel="3">
       <c r="A61" s="15">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B61" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="C61" s="9" t="s">
         <v>114</v>
       </c>
-      <c r="C61" s="9" t="s">
+      <c r="D61" s="9" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F61" s="12">
         <v>1400.0</v>
       </c>
     </row>
     <row r="62" spans="1:6" outlineLevel="3">
       <c r="A62" s="15">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B62" s="8" t="s">
-        <v>114</v>
+        <v>14</v>
       </c>
       <c r="C62" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="D62" s="9" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F62" s="12">
         <v>1400.0</v>
       </c>
     </row>
-    <row r="63" spans="1:6" outlineLevel="3">
-[...6 lines deleted...]
-      <c r="C63" s="9" t="s">
+    <row r="63" spans="1:6" outlineLevel="2">
+      <c r="A63" s="17" t="s">
+        <v>118</v>
+      </c>
+      <c r="B63" s="2"/>
+      <c r="C63" s="2"/>
+      <c r="D63" s="2"/>
+      <c r="E63" s="2"/>
+      <c r="F63" s="10"/>
+    </row>
+    <row r="64" spans="1:6" outlineLevel="3">
+      <c r="A64" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E64" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" outlineLevel="3">
+      <c r="A65" s="15">
+        <v>1</v>
+      </c>
+      <c r="B65" s="8" t="s">
         <v>119</v>
       </c>
-      <c r="D63" s="9" t="s">
+      <c r="C65" s="9" t="s">
         <v>120</v>
       </c>
-      <c r="E63" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F63" s="12">
+      <c r="D65" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F65" s="12">
         <v>1400.0</v>
-      </c>
-[...28 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" outlineLevel="3">
       <c r="A66" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>122</v>
       </c>
       <c r="C66" s="9" t="s">
         <v>123</v>
       </c>
       <c r="D66" s="9" t="s">
         <v>124</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F66" s="12">
         <v>1400.0</v>
       </c>
     </row>
     <row r="67" spans="1:6" outlineLevel="3">
       <c r="A67" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>125</v>
       </c>
       <c r="C67" s="9" t="s">
         <v>126</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>127</v>
       </c>
       <c r="E67" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F67" s="12">
         <v>1400.0</v>
       </c>
     </row>
-    <row r="68" spans="1:6" outlineLevel="3">
-[...3 lines deleted...]
-      <c r="B68" s="8" t="s">
+    <row r="68" spans="1:6" outlineLevel="2">
+      <c r="A68" s="17" t="s">
         <v>128</v>
       </c>
-      <c r="C68" s="9" t="s">
+      <c r="B68" s="2"/>
+      <c r="C68" s="2"/>
+      <c r="D68" s="2"/>
+      <c r="E68" s="2"/>
+      <c r="F68" s="10"/>
+    </row>
+    <row r="69" spans="1:6" outlineLevel="3">
+      <c r="A69" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E69" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" outlineLevel="3">
+      <c r="A70" s="15">
+        <v>1</v>
+      </c>
+      <c r="B70" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="D68" s="9" t="s">
+      <c r="C70" s="9" t="s">
         <v>130</v>
       </c>
-      <c r="E68" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F68" s="12">
+      <c r="D70" s="9" t="s">
+        <v>131</v>
+      </c>
+      <c r="E70" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F70" s="12">
         <v>1400.0</v>
-      </c>
-[...28 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" outlineLevel="3">
       <c r="A71" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B71" s="8" t="s">
         <v>132</v>
       </c>
       <c r="C71" s="9" t="s">
         <v>133</v>
       </c>
       <c r="D71" s="9" t="s">
         <v>134</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="12">
         <v>1400.0</v>
       </c>
     </row>
     <row r="72" spans="1:6" outlineLevel="3">
       <c r="A72" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B72" s="8" t="s">
         <v>135</v>
       </c>
       <c r="C72" s="9" t="s">
         <v>136</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>137</v>
       </c>
       <c r="E72" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F72" s="12">
         <v>1400.0</v>
       </c>
     </row>
     <row r="73" spans="1:6" outlineLevel="3">
       <c r="A73" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B73" s="8" t="s">
         <v>138</v>
       </c>
       <c r="C73" s="9" t="s">
         <v>139</v>
       </c>
       <c r="D73" s="9" t="s">
         <v>140</v>
       </c>
       <c r="E73" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F73" s="12">
         <v>1400.0</v>
       </c>
     </row>
-    <row r="74" spans="1:6" outlineLevel="3">
-      <c r="A74" s="15">
+    <row r="74" spans="1:6" outlineLevel="2">
+      <c r="A74" s="17" t="s">
+        <v>141</v>
+      </c>
+      <c r="B74" s="2"/>
+      <c r="C74" s="2"/>
+      <c r="D74" s="2"/>
+      <c r="E74" s="2"/>
+      <c r="F74" s="10"/>
+    </row>
+    <row r="75" spans="1:6" outlineLevel="3">
+      <c r="A75" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B74" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C74" s="9" t="s">
+      <c r="B75" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E75" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" outlineLevel="3">
+      <c r="A76" s="15">
+        <v>1</v>
+      </c>
+      <c r="B76" s="8" t="s">
         <v>142</v>
       </c>
-      <c r="D74" s="9" t="s">
+      <c r="C76" s="9" t="s">
         <v>143</v>
       </c>
-      <c r="E74" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F74" s="12">
+      <c r="D76" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="E76" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F76" s="12">
         <v>1400.0</v>
       </c>
     </row>
-    <row r="75" spans="1:6" outlineLevel="3">
-      <c r="A75" s="15">
+    <row r="77" spans="1:6" outlineLevel="3">
+      <c r="A77" s="15">
+        <v>2</v>
+      </c>
+      <c r="B77" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="C77" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="D77" s="9" t="s">
+        <v>147</v>
+      </c>
+      <c r="E77" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F77" s="12">
+        <v>1400.0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" outlineLevel="1">
+      <c r="A78" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="B78" s="2"/>
+      <c r="C78" s="2"/>
+      <c r="D78" s="2"/>
+      <c r="E78" s="2"/>
+      <c r="F78" s="10"/>
+    </row>
+    <row r="79" spans="1:6" outlineLevel="2">
+      <c r="A79" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B79" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B75" s="8" t="s">
-[...32 lines deleted...]
-      <c r="C77" s="5" t="s">
+      <c r="C79" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D77" s="5" t="s">
+      <c r="D79" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E77" s="6" t="s">
+      <c r="E79" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F77" s="11" t="s">
+      <c r="F79" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="78" spans="1:6" outlineLevel="3">
-      <c r="A78" s="15">
+    <row r="80" spans="1:6" outlineLevel="2">
+      <c r="A80" s="15">
         <v>1</v>
       </c>
-      <c r="B78" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C78" s="9" t="s">
+      <c r="B80" s="8" t="s">
         <v>149</v>
       </c>
-      <c r="D78" s="9" t="s">
+      <c r="C80" s="9" t="s">
         <v>150</v>
       </c>
-      <c r="E78" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A79" s="15">
+      <c r="D80" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="E80" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F80" s="12">
+        <v>750.0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" outlineLevel="2">
+      <c r="A81" s="15">
         <v>2</v>
       </c>
-      <c r="B79" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C79" s="9" t="s">
+      <c r="B81" s="8" t="s">
         <v>152</v>
       </c>
-      <c r="D79" s="9" t="s">
+      <c r="C81" s="9" t="s">
         <v>153</v>
       </c>
-      <c r="E79" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A80" s="16" t="s">
+      <c r="D81" s="9" t="s">
         <v>154</v>
       </c>
-      <c r="B80" s="2"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E81" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F81" s="12">
+        <v>2200.0</v>
       </c>
     </row>
     <row r="82" spans="1:6" outlineLevel="2">
       <c r="A82" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B82" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C82" s="9" t="s">
         <v>155</v>
       </c>
-      <c r="C82" s="9" t="s">
+      <c r="D82" s="9" t="s">
         <v>156</v>
       </c>
-      <c r="D82" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="12">
-        <v>750.0</v>
+        <v>1950.0</v>
       </c>
     </row>
     <row r="83" spans="1:6" outlineLevel="2">
       <c r="A83" s="15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B83" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C83" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="D83" s="9" t="s">
         <v>158</v>
       </c>
-      <c r="C83" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E83" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F83" s="12">
-        <v>2400.0</v>
+        <v>1950.0</v>
       </c>
     </row>
     <row r="84" spans="1:6" outlineLevel="2">
       <c r="A84" s="15">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B84" s="8" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C84" s="9" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D84" s="9" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E84" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F84" s="12">
         <v>1950.0</v>
       </c>
     </row>
     <row r="85" spans="1:6" outlineLevel="2">
       <c r="A85" s="15">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B85" s="8" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C85" s="9" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D85" s="9" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="E85" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F85" s="12">
         <v>1950.0</v>
       </c>
     </row>
-    <row r="86" spans="1:6" outlineLevel="2">
-      <c r="A86" s="15">
+    <row r="86" spans="1:6" outlineLevel="1">
+      <c r="A86" s="16" t="s">
+        <v>163</v>
+      </c>
+      <c r="B86" s="2"/>
+      <c r="C86" s="2"/>
+      <c r="D86" s="2"/>
+      <c r="E86" s="2"/>
+      <c r="F86" s="10"/>
+    </row>
+    <row r="87" spans="1:6" outlineLevel="2">
+      <c r="A87" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B87" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B86" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C86" s="9" t="s">
+      <c r="C87" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E87" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" outlineLevel="2">
+      <c r="A88" s="15">
+        <v>1</v>
+      </c>
+      <c r="B88" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="C88" s="9" t="s">
         <v>165</v>
       </c>
-      <c r="D86" s="9" t="s">
+      <c r="D88" s="9" t="s">
         <v>166</v>
       </c>
-      <c r="E86" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A87" s="15">
+      <c r="E88" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F88" s="12">
+        <v>700.0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" outlineLevel="1">
+      <c r="A89" s="16" t="s">
+        <v>167</v>
+      </c>
+      <c r="B89" s="2"/>
+      <c r="C89" s="2"/>
+      <c r="D89" s="2"/>
+      <c r="E89" s="2"/>
+      <c r="F89" s="10"/>
+    </row>
+    <row r="90" spans="1:6" outlineLevel="2">
+      <c r="A90" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B90" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C90" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B87" s="8" t="s">
-[...5 lines deleted...]
-      <c r="D87" s="9" t="s">
+      <c r="D90" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E90" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" outlineLevel="2">
+      <c r="A91" s="15">
+        <v>1</v>
+      </c>
+      <c r="B91" s="8" t="s">
         <v>168</v>
       </c>
-      <c r="E87" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A88" s="16" t="s">
+      <c r="C91" s="9" t="s">
         <v>169</v>
       </c>
-      <c r="B88" s="2"/>
-[...29 lines deleted...]
-      <c r="B90" s="8" t="s">
+      <c r="D91" s="9" t="s">
         <v>170</v>
       </c>
-      <c r="C90" s="9" t="s">
+      <c r="E91" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F91" s="12">
+        <v>1350.0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" outlineLevel="2">
+      <c r="A92" s="15">
+        <v>2</v>
+      </c>
+      <c r="B92" s="8" t="s">
         <v>171</v>
       </c>
-      <c r="D90" s="9" t="s">
+      <c r="C92" s="9" t="s">
         <v>172</v>
       </c>
-      <c r="E90" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A91" s="16" t="s">
+      <c r="D92" s="9" t="s">
         <v>173</v>
       </c>
-      <c r="B91" s="2"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E92" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F92" s="12">
+        <v>1350.0</v>
       </c>
     </row>
     <row r="93" spans="1:6" outlineLevel="2">
       <c r="A93" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B93" s="8" t="s">
         <v>174</v>
       </c>
       <c r="C93" s="9" t="s">
         <v>175</v>
       </c>
       <c r="D93" s="9" t="s">
         <v>176</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="12">
         <v>1350.0</v>
       </c>
     </row>
-    <row r="94" spans="1:6" outlineLevel="2">
-      <c r="A94" s="15">
+    <row r="94" spans="1:6" outlineLevel="1">
+      <c r="A94" s="16" t="s">
+        <v>177</v>
+      </c>
+      <c r="B94" s="2"/>
+      <c r="C94" s="2"/>
+      <c r="D94" s="2"/>
+      <c r="E94" s="2"/>
+      <c r="F94" s="10"/>
+    </row>
+    <row r="95" spans="1:6" outlineLevel="2">
+      <c r="A95" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E95" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" outlineLevel="2">
+      <c r="A96" s="15">
+        <v>1</v>
+      </c>
+      <c r="B96" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="C96" s="9" t="s">
+        <v>179</v>
+      </c>
+      <c r="D96" s="9" t="s">
+        <v>180</v>
+      </c>
+      <c r="E96" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F96" s="12">
+        <v>400.0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" outlineLevel="2">
+      <c r="A97" s="15">
         <v>2</v>
       </c>
-      <c r="B94" s="8" t="s">
-[...22 lines deleted...]
-      <c r="C95" s="9" t="s">
+      <c r="B97" s="8" t="s">
         <v>181</v>
       </c>
-      <c r="D95" s="9" t="s">
+      <c r="C97" s="9" t="s">
         <v>182</v>
       </c>
-      <c r="E95" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A96" s="16" t="s">
+      <c r="D97" s="9" t="s">
         <v>183</v>
       </c>
-      <c r="B96" s="2"/>
-[...6 lines deleted...]
-      <c r="A97" s="3" t="s">
+      <c r="E97" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F97" s="12">
+        <v>400.0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" outlineLevel="2">
+      <c r="A98" s="17" t="s">
+        <v>184</v>
+      </c>
+      <c r="B98" s="2"/>
+      <c r="C98" s="2"/>
+      <c r="D98" s="2"/>
+      <c r="E98" s="2"/>
+      <c r="F98" s="10"/>
+    </row>
+    <row r="99" spans="1:6" outlineLevel="3">
+      <c r="A99" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B97" s="4" t="s">
+      <c r="B99" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C97" s="5" t="s">
+      <c r="C99" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D97" s="5" t="s">
+      <c r="D99" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E97" s="6" t="s">
+      <c r="E99" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F97" s="11" t="s">
+      <c r="F99" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="98" spans="1:6" outlineLevel="2">
-      <c r="A98" s="15">
+    <row r="100" spans="1:6" outlineLevel="3">
+      <c r="A100" s="15">
         <v>1</v>
       </c>
-      <c r="B98" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C98" s="9" t="s">
+      <c r="B100" s="8" t="s">
         <v>185</v>
       </c>
-      <c r="D98" s="9" t="s">
+      <c r="C100" s="9" t="s">
         <v>186</v>
       </c>
-      <c r="E98" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F98" s="12">
+      <c r="D100" s="9" t="s">
+        <v>187</v>
+      </c>
+      <c r="E100" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F100" s="12">
         <v>400.0</v>
       </c>
     </row>
-    <row r="99" spans="1:6" outlineLevel="2">
-      <c r="A99" s="15">
+    <row r="101" spans="1:6" outlineLevel="3">
+      <c r="A101" s="15">
         <v>2</v>
       </c>
-      <c r="B99" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C99" s="9" t="s">
+      <c r="B101" s="8" t="s">
         <v>188</v>
       </c>
-      <c r="D99" s="9" t="s">
+      <c r="C101" s="9" t="s">
         <v>189</v>
       </c>
-      <c r="E99" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F99" s="12">
+      <c r="D101" s="9" t="s">
+        <v>190</v>
+      </c>
+      <c r="E101" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F101" s="12">
         <v>400.0</v>
-      </c>
-[...28 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" outlineLevel="3">
       <c r="A102" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B102" s="8" t="s">
         <v>191</v>
       </c>
       <c r="C102" s="9" t="s">
         <v>192</v>
       </c>
       <c r="D102" s="9" t="s">
         <v>193</v>
       </c>
       <c r="E102" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F102" s="12">
-        <v>400.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="103" spans="1:6" outlineLevel="3">
       <c r="A103" s="15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B103" s="8" t="s">
         <v>194</v>
       </c>
       <c r="C103" s="9" t="s">
         <v>195</v>
       </c>
       <c r="D103" s="9" t="s">
         <v>196</v>
       </c>
       <c r="E103" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F103" s="12">
-        <v>400.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="104" spans="1:6" outlineLevel="3">
       <c r="A104" s="15">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B104" s="8" t="s">
         <v>197</v>
       </c>
       <c r="C104" s="9" t="s">
         <v>198</v>
       </c>
       <c r="D104" s="9" t="s">
         <v>199</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="12">
-        <v>450.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="105" spans="1:6" outlineLevel="3">
       <c r="A105" s="15">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B105" s="8" t="s">
         <v>200</v>
       </c>
       <c r="C105" s="9" t="s">
         <v>201</v>
       </c>
       <c r="D105" s="9" t="s">
         <v>202</v>
       </c>
       <c r="E105" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F105" s="12">
         <v>750.0</v>
       </c>
     </row>
     <row r="106" spans="1:6" outlineLevel="3">
       <c r="A106" s="15">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B106" s="8" t="s">
         <v>203</v>
       </c>
       <c r="C106" s="9" t="s">
         <v>204</v>
       </c>
       <c r="D106" s="9" t="s">
         <v>205</v>
       </c>
       <c r="E106" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F106" s="12">
         <v>750.0</v>
       </c>
     </row>
     <row r="107" spans="1:6" outlineLevel="3">
       <c r="A107" s="15">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B107" s="8" t="s">
         <v>206</v>
       </c>
       <c r="C107" s="9" t="s">
         <v>207</v>
       </c>
       <c r="D107" s="9" t="s">
         <v>208</v>
       </c>
       <c r="E107" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F107" s="12">
-        <v>750.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="108" spans="1:6" outlineLevel="3">
       <c r="A108" s="15">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B108" s="8" t="s">
         <v>209</v>
       </c>
       <c r="C108" s="9" t="s">
         <v>210</v>
       </c>
       <c r="D108" s="9" t="s">
         <v>211</v>
       </c>
       <c r="E108" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F108" s="12">
-        <v>750.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="109" spans="1:6" outlineLevel="3">
       <c r="A109" s="15">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B109" s="8" t="s">
         <v>212</v>
       </c>
       <c r="C109" s="9" t="s">
         <v>213</v>
       </c>
       <c r="D109" s="9" t="s">
         <v>214</v>
       </c>
       <c r="E109" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F109" s="12">
-        <v>450.0</v>
-[...3 lines deleted...]
-      <c r="A110" s="15">
+        <v>650.0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" outlineLevel="2">
+      <c r="A110" s="17" t="s">
+        <v>215</v>
+      </c>
+      <c r="B110" s="2"/>
+      <c r="C110" s="2"/>
+      <c r="D110" s="2"/>
+      <c r="E110" s="2"/>
+      <c r="F110" s="10"/>
+    </row>
+    <row r="111" spans="1:6" outlineLevel="3">
+      <c r="A111" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B111" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D111" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E111" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111" s="11" t="s">
         <v>9</v>
-      </c>
-[...33 lines deleted...]
-        <v>450.0</v>
       </c>
     </row>
     <row r="112" spans="1:6" outlineLevel="3">
       <c r="A112" s="15">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B112" s="8" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="C112" s="9" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="D112" s="9" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="E112" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F112" s="12">
         <v>650.0</v>
       </c>
     </row>
-    <row r="113" spans="1:6" outlineLevel="2">
-      <c r="A113" s="17" t="s">
+    <row r="113" spans="1:6" outlineLevel="3">
+      <c r="A113" s="15">
+        <v>2</v>
+      </c>
+      <c r="B113" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="C113" s="9" t="s">
+        <v>220</v>
+      </c>
+      <c r="D113" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E113" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F113" s="12">
+        <v>450.0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" outlineLevel="3">
+      <c r="A114" s="15">
+        <v>3</v>
+      </c>
+      <c r="B114" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="C114" s="9" t="s">
+        <v>223</v>
+      </c>
+      <c r="D114" s="9" t="s">
         <v>224</v>
       </c>
-      <c r="B113" s="2"/>
-[...6 lines deleted...]
-      <c r="A114" s="3" t="s">
+      <c r="E114" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F114" s="12">
+        <v>450.0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" outlineLevel="2">
+      <c r="A115" s="17" t="s">
+        <v>225</v>
+      </c>
+      <c r="B115" s="2"/>
+      <c r="C115" s="2"/>
+      <c r="D115" s="2"/>
+      <c r="E115" s="2"/>
+      <c r="F115" s="10"/>
+    </row>
+    <row r="116" spans="1:6" outlineLevel="3">
+      <c r="A116" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B114" s="4" t="s">
+      <c r="B116" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C114" s="5" t="s">
+      <c r="C116" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D114" s="5" t="s">
+      <c r="D116" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E114" s="6" t="s">
+      <c r="E116" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F114" s="11" t="s">
+      <c r="F116" s="11" t="s">
         <v>9</v>
-      </c>
-[...38 lines deleted...]
-        <v>650.0</v>
       </c>
     </row>
     <row r="117" spans="1:6" outlineLevel="3">
       <c r="A117" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B117" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="C117" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="D117" s="9" t="s">
+        <v>228</v>
+      </c>
+      <c r="E117" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F117" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" outlineLevel="2">
+      <c r="A118" s="17" t="s">
+        <v>229</v>
+      </c>
+      <c r="B118" s="2"/>
+      <c r="C118" s="2"/>
+      <c r="D118" s="2"/>
+      <c r="E118" s="2"/>
+      <c r="F118" s="10"/>
+    </row>
+    <row r="119" spans="1:6" outlineLevel="3">
+      <c r="A119" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B119" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E119" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" outlineLevel="3">
+      <c r="A120" s="15">
+        <v>1</v>
+      </c>
+      <c r="B120" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="C120" s="9" t="s">
         <v>231</v>
       </c>
-      <c r="C117" s="9" t="s">
+      <c r="D120" s="9" t="s">
         <v>232</v>
       </c>
-      <c r="D117" s="9" t="s">
+      <c r="E120" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F120" s="12">
+        <v>450.0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" outlineLevel="2">
+      <c r="A121" s="17" t="s">
         <v>233</v>
       </c>
-      <c r="E117" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A118" s="15">
+      <c r="B121" s="2"/>
+      <c r="C121" s="2"/>
+      <c r="D121" s="2"/>
+      <c r="E121" s="2"/>
+      <c r="F121" s="10"/>
+    </row>
+    <row r="122" spans="1:6" outlineLevel="3">
+      <c r="A122" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B118" s="8" t="s">
+      <c r="B122" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C122" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E122" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" outlineLevel="3">
+      <c r="A123" s="15">
+        <v>1</v>
+      </c>
+      <c r="B123" s="8" t="s">
         <v>234</v>
       </c>
-      <c r="C118" s="9" t="s">
+      <c r="C123" s="9" t="s">
         <v>235</v>
       </c>
-      <c r="D118" s="9" t="s">
+      <c r="D123" s="9" t="s">
         <v>236</v>
       </c>
-      <c r="E118" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A119" s="17" t="s">
+      <c r="E123" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F123" s="12">
+        <v>400.0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" outlineLevel="2">
+      <c r="A124" s="17" t="s">
         <v>237</v>
       </c>
-      <c r="B119" s="2"/>
-[...6 lines deleted...]
-      <c r="A120" s="3" t="s">
+      <c r="B124" s="2"/>
+      <c r="C124" s="2"/>
+      <c r="D124" s="2"/>
+      <c r="E124" s="2"/>
+      <c r="F124" s="10"/>
+    </row>
+    <row r="125" spans="1:6" outlineLevel="3">
+      <c r="A125" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B120" s="4" t="s">
+      <c r="B125" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C120" s="5" t="s">
+      <c r="C125" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D120" s="5" t="s">
+      <c r="D125" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E120" s="6" t="s">
+      <c r="E125" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F120" s="11" t="s">
+      <c r="F125" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="121" spans="1:6" outlineLevel="3">
-      <c r="A121" s="15">
+    <row r="126" spans="1:6" outlineLevel="3">
+      <c r="A126" s="15">
         <v>1</v>
       </c>
-      <c r="B121" s="8" t="s">
+      <c r="B126" s="8" t="s">
         <v>238</v>
       </c>
-      <c r="C121" s="9" t="s">
+      <c r="C126" s="9" t="s">
         <v>239</v>
       </c>
-      <c r="D121" s="9" t="s">
+      <c r="D126" s="9" t="s">
         <v>240</v>
       </c>
-      <c r="E121" s="7" t="s">
-[...83 lines deleted...]
-        <v>9</v>
+      <c r="E126" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F126" s="12">
+        <v>400.0</v>
       </c>
     </row>
     <row r="127" spans="1:6" outlineLevel="3">
       <c r="A127" s="15">
+        <v>2</v>
+      </c>
+      <c r="B127" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="C127" s="9" t="s">
+        <v>242</v>
+      </c>
+      <c r="D127" s="9" t="s">
+        <v>243</v>
+      </c>
+      <c r="E127" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F127" s="12">
+        <v>400.0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" outlineLevel="3">
+      <c r="A128" s="15">
+        <v>3</v>
+      </c>
+      <c r="B128" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="C128" s="9" t="s">
+        <v>245</v>
+      </c>
+      <c r="D128" s="9" t="s">
+        <v>246</v>
+      </c>
+      <c r="E128" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F128" s="12">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" outlineLevel="2">
+      <c r="A129" s="17" t="s">
+        <v>247</v>
+      </c>
+      <c r="B129" s="2"/>
+      <c r="C129" s="2"/>
+      <c r="D129" s="2"/>
+      <c r="E129" s="2"/>
+      <c r="F129" s="10"/>
+    </row>
+    <row r="130" spans="1:6" outlineLevel="3">
+      <c r="A130" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B130" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C130" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E130" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" outlineLevel="3">
+      <c r="A131" s="15">
         <v>1</v>
       </c>
-      <c r="B127" s="8" t="s">
-[...5 lines deleted...]
-      <c r="D127" s="9" t="s">
+      <c r="B131" s="8" t="s">
         <v>248</v>
       </c>
-      <c r="E127" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A128" s="17" t="s">
+      <c r="C131" s="9" t="s">
         <v>249</v>
       </c>
-      <c r="B128" s="2"/>
-[...6 lines deleted...]
-      <c r="A129" s="3" t="s">
+      <c r="D131" s="9" t="s">
+        <v>250</v>
+      </c>
+      <c r="E131" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F131" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" outlineLevel="2">
+      <c r="A132" s="17" t="s">
+        <v>251</v>
+      </c>
+      <c r="B132" s="2"/>
+      <c r="C132" s="2"/>
+      <c r="D132" s="2"/>
+      <c r="E132" s="2"/>
+      <c r="F132" s="10"/>
+    </row>
+    <row r="133" spans="1:6" outlineLevel="3">
+      <c r="A133" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B129" s="4" t="s">
+      <c r="B133" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C129" s="5" t="s">
+      <c r="C133" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D129" s="5" t="s">
+      <c r="D133" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E129" s="6" t="s">
+      <c r="E133" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F129" s="11" t="s">
+      <c r="F133" s="11" t="s">
         <v>9</v>
-      </c>
-[...68 lines deleted...]
-        <v>400.0</v>
       </c>
     </row>
     <row r="134" spans="1:6" outlineLevel="3">
       <c r="A134" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B134" s="8" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="C134" s="9" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="D134" s="9" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="E134" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F134" s="12">
         <v>400.0</v>
       </c>
     </row>
     <row r="135" spans="1:6" outlineLevel="3">
       <c r="A135" s="15">
+        <v>2</v>
+      </c>
+      <c r="B135" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="C135" s="9" t="s">
+        <v>256</v>
+      </c>
+      <c r="D135" s="9" t="s">
+        <v>257</v>
+      </c>
+      <c r="E135" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F135" s="12">
+        <v>400.0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" outlineLevel="3">
+      <c r="A136" s="15">
         <v>3</v>
       </c>
-      <c r="B135" s="8" t="s">
+      <c r="B136" s="8" t="s">
+        <v>258</v>
+      </c>
+      <c r="C136" s="9" t="s">
+        <v>259</v>
+      </c>
+      <c r="D136" s="9" t="s">
         <v>260</v>
       </c>
-      <c r="C135" s="9" t="s">
+      <c r="E136" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F136" s="12">
+        <v>400.0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" outlineLevel="2">
+      <c r="A137" s="17" t="s">
         <v>261</v>
       </c>
-      <c r="D135" s="9" t="s">
+      <c r="B137" s="2"/>
+      <c r="C137" s="2"/>
+      <c r="D137" s="2"/>
+      <c r="E137" s="2"/>
+      <c r="F137" s="10"/>
+    </row>
+    <row r="138" spans="1:6" outlineLevel="3">
+      <c r="A138" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B138" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E138" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" outlineLevel="3">
+      <c r="A139" s="15">
+        <v>1</v>
+      </c>
+      <c r="B139" s="8" t="s">
         <v>262</v>
       </c>
-      <c r="E135" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A136" s="17" t="s">
+      <c r="C139" s="9" t="s">
         <v>263</v>
       </c>
-      <c r="B136" s="2"/>
-[...6 lines deleted...]
-      <c r="A137" s="3" t="s">
+      <c r="D139" s="9" t="s">
+        <v>264</v>
+      </c>
+      <c r="E139" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F139" s="12">
+        <v>400.0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" outlineLevel="3">
+      <c r="A140" s="15">
+        <v>2</v>
+      </c>
+      <c r="B140" s="8" t="s">
+        <v>265</v>
+      </c>
+      <c r="C140" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="D140" s="9" t="s">
+        <v>267</v>
+      </c>
+      <c r="E140" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F140" s="12">
+        <v>400.0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" outlineLevel="2">
+      <c r="A141" s="17" t="s">
+        <v>268</v>
+      </c>
+      <c r="B141" s="2"/>
+      <c r="C141" s="2"/>
+      <c r="D141" s="2"/>
+      <c r="E141" s="2"/>
+      <c r="F141" s="10"/>
+    </row>
+    <row r="142" spans="1:6" outlineLevel="3">
+      <c r="A142" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B137" s="4" t="s">
+      <c r="B142" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C137" s="5" t="s">
+      <c r="C142" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D137" s="5" t="s">
+      <c r="D142" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E137" s="6" t="s">
+      <c r="E142" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F137" s="11" t="s">
+      <c r="F142" s="11" t="s">
         <v>9</v>
-      </c>
-[...88 lines deleted...]
-        <v>400.0</v>
       </c>
     </row>
     <row r="143" spans="1:6" outlineLevel="3">
       <c r="A143" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B143" s="8" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="C143" s="9" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="D143" s="9" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="E143" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F143" s="12">
         <v>400.0</v>
       </c>
     </row>
-    <row r="144" spans="1:6" outlineLevel="2">
-[...1 lines deleted...]
-        <v>277</v>
+    <row r="144" spans="1:6" outlineLevel="1">
+      <c r="A144" s="16" t="s">
+        <v>272</v>
       </c>
       <c r="B144" s="2"/>
       <c r="C144" s="2"/>
       <c r="D144" s="2"/>
       <c r="E144" s="2"/>
       <c r="F144" s="10"/>
     </row>
-    <row r="145" spans="1:6" outlineLevel="3">
+    <row r="145" spans="1:6" outlineLevel="2">
       <c r="A145" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B145" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E145" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F145" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="146" spans="1:6" outlineLevel="3">
+    <row r="146" spans="1:6" outlineLevel="2">
       <c r="A146" s="15">
         <v>1</v>
       </c>
       <c r="B146" s="8" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="C146" s="9" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="D146" s="9" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="E146" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F146" s="12">
-        <v>400.0</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:6" outlineLevel="3">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" outlineLevel="2">
       <c r="A147" s="15">
         <v>2</v>
       </c>
       <c r="B147" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="C147" s="9" t="s">
+        <v>277</v>
+      </c>
+      <c r="D147" s="9" t="s">
+        <v>278</v>
+      </c>
+      <c r="E147" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F147" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" outlineLevel="2">
+      <c r="A148" s="15">
+        <v>3</v>
+      </c>
+      <c r="B148" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="C148" s="9" t="s">
+        <v>280</v>
+      </c>
+      <c r="D148" s="9" t="s">
         <v>281</v>
       </c>
-      <c r="C147" s="9" t="s">
+      <c r="E148" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F148" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" outlineLevel="2">
+      <c r="A149" s="15">
+        <v>4</v>
+      </c>
+      <c r="B149" s="8" t="s">
         <v>282</v>
       </c>
-      <c r="D147" s="9" t="s">
+      <c r="C149" s="9" t="s">
         <v>283</v>
       </c>
-      <c r="E147" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A148" s="17" t="s">
+      <c r="D149" s="9" t="s">
         <v>284</v>
       </c>
-      <c r="B148" s="2"/>
-[...9 lines deleted...]
-      <c r="B149" s="4" t="s">
+      <c r="E149" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F149" s="12">
+        <v>650.0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" outlineLevel="2">
+      <c r="A150" s="15">
         <v>5</v>
-      </c>
-[...15 lines deleted...]
-        <v>1</v>
       </c>
       <c r="B150" s="8" t="s">
         <v>285</v>
       </c>
       <c r="C150" s="9" t="s">
         <v>286</v>
       </c>
       <c r="D150" s="9" t="s">
         <v>287</v>
       </c>
       <c r="E150" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F150" s="12">
-        <v>400.0</v>
-[...3 lines deleted...]
-      <c r="A151" s="16" t="s">
+        <v>650.0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" outlineLevel="2">
+      <c r="A151" s="15">
+        <v>6</v>
+      </c>
+      <c r="B151" s="8" t="s">
         <v>288</v>
       </c>
-      <c r="B151" s="2"/>
-[...3 lines deleted...]
-      <c r="F151" s="10"/>
+      <c r="C151" s="9" t="s">
+        <v>289</v>
+      </c>
+      <c r="D151" s="9" t="s">
+        <v>290</v>
+      </c>
+      <c r="E151" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F151" s="12">
+        <v>450.0</v>
+      </c>
     </row>
     <row r="152" spans="1:6" outlineLevel="2">
-      <c r="A152" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D152" s="5" t="s">
+      <c r="A152" s="15">
         <v>7</v>
       </c>
-      <c r="E152" s="6" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B152" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="C152" s="9" t="s">
+        <v>292</v>
+      </c>
+      <c r="D152" s="9" t="s">
+        <v>293</v>
+      </c>
+      <c r="E152" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F152" s="12">
+        <v>550.0</v>
       </c>
     </row>
     <row r="153" spans="1:6" outlineLevel="2">
       <c r="A153" s="15">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B153" s="8" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="C153" s="9" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="D153" s="9" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="E153" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F153" s="12">
-        <v>950.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="154" spans="1:6" outlineLevel="2">
       <c r="A154" s="15">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B154" s="8" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="C154" s="9" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="D154" s="9" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="E154" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F154" s="12">
         <v>550.0</v>
       </c>
     </row>
     <row r="155" spans="1:6" outlineLevel="2">
       <c r="A155" s="15">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B155" s="8" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="C155" s="9" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="D155" s="9" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="E155" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F155" s="12">
         <v>550.0</v>
       </c>
     </row>
     <row r="156" spans="1:6" outlineLevel="2">
       <c r="A156" s="15">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B156" s="8" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="C156" s="9" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="D156" s="9" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="E156" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F156" s="12">
         <v>550.0</v>
       </c>
     </row>
     <row r="157" spans="1:6" outlineLevel="2">
       <c r="A157" s="15">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B157" s="8" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="C157" s="9" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="D157" s="9" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="E157" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F157" s="12">
-        <v>650.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="158" spans="1:6" outlineLevel="2">
       <c r="A158" s="15">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B158" s="8" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="C158" s="9" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="D158" s="9" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="E158" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F158" s="12">
-        <v>650.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="159" spans="1:6" outlineLevel="2">
       <c r="A159" s="15">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B159" s="8" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="C159" s="9" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="D159" s="9" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="E159" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F159" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="160" spans="1:6" outlineLevel="2">
       <c r="A160" s="15">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B160" s="8" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="C160" s="9" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="D160" s="9" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="E160" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F160" s="12">
         <v>550.0</v>
       </c>
     </row>
-    <row r="161" spans="1:6" outlineLevel="2">
-      <c r="A161" s="15">
+    <row r="161" spans="1:6" outlineLevel="1">
+      <c r="A161" s="16" t="s">
+        <v>318</v>
+      </c>
+      <c r="B161" s="2"/>
+      <c r="C161" s="2"/>
+      <c r="D161" s="2"/>
+      <c r="E161" s="2"/>
+      <c r="F161" s="10"/>
+    </row>
+    <row r="162" spans="1:6" outlineLevel="2">
+      <c r="A162" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B162" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C162" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D162" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E162" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162" s="11" t="s">
         <v>9</v>
-      </c>
-[...33 lines deleted...]
-        <v>550.0</v>
       </c>
     </row>
     <row r="163" spans="1:6" outlineLevel="2">
       <c r="A163" s="15">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B163" s="8" t="s">
         <v>319</v>
       </c>
       <c r="C163" s="9" t="s">
         <v>320</v>
       </c>
       <c r="D163" s="9" t="s">
         <v>321</v>
       </c>
       <c r="E163" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F163" s="12">
-        <v>550.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="164" spans="1:6" outlineLevel="2">
       <c r="A164" s="15">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B164" s="8" t="s">
         <v>322</v>
       </c>
       <c r="C164" s="9" t="s">
         <v>323</v>
       </c>
       <c r="D164" s="9" t="s">
         <v>324</v>
       </c>
       <c r="E164" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F164" s="12">
-        <v>550.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="165" spans="1:6" outlineLevel="2">
       <c r="A165" s="15">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="B165" s="8" t="s">
+        <v>322</v>
+      </c>
+      <c r="C165" s="9" t="s">
         <v>325</v>
       </c>
-      <c r="C165" s="9" t="s">
+      <c r="D165" s="9" t="s">
         <v>326</v>
       </c>
-      <c r="D165" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E165" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F165" s="12">
-        <v>550.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="166" spans="1:6" outlineLevel="2">
       <c r="A166" s="15">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="B166" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="C166" s="9" t="s">
         <v>328</v>
       </c>
-      <c r="C166" s="9" t="s">
+      <c r="D166" s="9" t="s">
         <v>329</v>
       </c>
-      <c r="D166" s="9" t="s">
+      <c r="E166" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F166" s="12">
+        <v>900.0</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" outlineLevel="2">
+      <c r="A167" s="17" t="s">
         <v>330</v>
       </c>
-      <c r="E166" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B167" s="8" t="s">
+      <c r="B167" s="2"/>
+      <c r="C167" s="2"/>
+      <c r="D167" s="2"/>
+      <c r="E167" s="2"/>
+      <c r="F167" s="10"/>
+    </row>
+    <row r="168" spans="1:6" outlineLevel="3">
+      <c r="A168" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B168" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C168" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D168" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E168" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" outlineLevel="3">
+      <c r="A169" s="15">
+        <v>1</v>
+      </c>
+      <c r="B169" s="8" t="s">
         <v>331</v>
       </c>
-      <c r="C167" s="9" t="s">
+      <c r="C169" s="9" t="s">
         <v>332</v>
       </c>
-      <c r="D167" s="9" t="s">
+      <c r="D169" s="9" t="s">
         <v>333</v>
       </c>
-      <c r="E167" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B168" s="8" t="s">
+      <c r="E169" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F169" s="12">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" outlineLevel="3">
+      <c r="A170" s="15">
+        <v>2</v>
+      </c>
+      <c r="B170" s="8" t="s">
         <v>334</v>
       </c>
-      <c r="C168" s="9" t="s">
+      <c r="C170" s="9" t="s">
         <v>335</v>
       </c>
-      <c r="D168" s="9" t="s">
+      <c r="D170" s="9" t="s">
         <v>336</v>
       </c>
-      <c r="E168" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A169" s="16" t="s">
+      <c r="E170" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F170" s="12">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" outlineLevel="3">
+      <c r="A171" s="15">
+        <v>3</v>
+      </c>
+      <c r="B171" s="8" t="s">
         <v>337</v>
       </c>
-      <c r="B169" s="2"/>
-[...6 lines deleted...]
-      <c r="A170" s="3" t="s">
+      <c r="C171" s="9" t="s">
+        <v>338</v>
+      </c>
+      <c r="D171" s="9" t="s">
+        <v>339</v>
+      </c>
+      <c r="E171" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F171" s="12">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" outlineLevel="3">
+      <c r="A172" s="15">
         <v>4</v>
       </c>
-      <c r="B170" s="4" t="s">
+      <c r="B172" s="8" t="s">
+        <v>340</v>
+      </c>
+      <c r="C172" s="9" t="s">
+        <v>341</v>
+      </c>
+      <c r="D172" s="9" t="s">
+        <v>342</v>
+      </c>
+      <c r="E172" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F172" s="12">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" outlineLevel="3">
+      <c r="A173" s="15">
         <v>5</v>
       </c>
-      <c r="C170" s="5" t="s">
-[...42 lines deleted...]
-      <c r="D172" s="9" t="s">
+      <c r="B173" s="8" t="s">
         <v>343</v>
-      </c>
-[...12 lines deleted...]
-        <v>341</v>
       </c>
       <c r="C173" s="9" t="s">
         <v>344</v>
       </c>
       <c r="D173" s="9" t="s">
         <v>345</v>
       </c>
       <c r="E173" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F173" s="12">
-        <v>900.0</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:6" outlineLevel="2">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" outlineLevel="3">
       <c r="A174" s="15">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B174" s="8" t="s">
         <v>346</v>
       </c>
       <c r="C174" s="9" t="s">
         <v>347</v>
       </c>
       <c r="D174" s="9" t="s">
         <v>348</v>
       </c>
       <c r="E174" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F174" s="12">
-        <v>900.0</v>
-[...3 lines deleted...]
-      <c r="A175" s="17" t="s">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" outlineLevel="3">
+      <c r="A175" s="15">
+        <v>7</v>
+      </c>
+      <c r="B175" s="8" t="s">
         <v>349</v>
       </c>
-      <c r="B175" s="2"/>
-[...3 lines deleted...]
-      <c r="F175" s="10"/>
+      <c r="C175" s="9" t="s">
+        <v>350</v>
+      </c>
+      <c r="D175" s="9" t="s">
+        <v>351</v>
+      </c>
+      <c r="E175" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F175" s="12">
+        <v>950.0</v>
+      </c>
     </row>
     <row r="176" spans="1:6" outlineLevel="3">
-      <c r="A176" s="3" t="s">
-[...11 lines deleted...]
-      <c r="E176" s="6" t="s">
+      <c r="A176" s="15">
         <v>8</v>
       </c>
-      <c r="F176" s="11" t="s">
-        <v>9</v>
+      <c r="B176" s="8" t="s">
+        <v>352</v>
+      </c>
+      <c r="C176" s="9" t="s">
+        <v>353</v>
+      </c>
+      <c r="D176" s="9" t="s">
+        <v>354</v>
+      </c>
+      <c r="E176" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F176" s="12">
+        <v>950.0</v>
       </c>
     </row>
     <row r="177" spans="1:6" outlineLevel="3">
       <c r="A177" s="15">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B177" s="8" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="C177" s="9" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="D177" s="9" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="E177" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F177" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="178" spans="1:6" outlineLevel="3">
       <c r="A178" s="15">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B178" s="8" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="C178" s="9" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="D178" s="9" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="E178" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F178" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="179" spans="1:6" outlineLevel="3">
       <c r="A179" s="15">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B179" s="8" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="C179" s="9" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="D179" s="9" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="E179" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F179" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="180" spans="1:6" outlineLevel="3">
       <c r="A180" s="15">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B180" s="8" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="C180" s="9" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="D180" s="9" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="E180" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F180" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="181" spans="1:6" outlineLevel="3">
       <c r="A181" s="15">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B181" s="8" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="C181" s="9" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="D181" s="9" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="E181" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F181" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="182" spans="1:6" outlineLevel="3">
       <c r="A182" s="15">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B182" s="8" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="C182" s="9" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="D182" s="9" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="E182" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F182" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="183" spans="1:6" outlineLevel="3">
       <c r="A183" s="15">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B183" s="8" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="C183" s="9" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="D183" s="9" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="E183" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F183" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="184" spans="1:6" outlineLevel="3">
       <c r="A184" s="15">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B184" s="8" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="C184" s="9" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="D184" s="9" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="E184" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F184" s="12">
         <v>950.0</v>
       </c>
     </row>
-    <row r="185" spans="1:6" outlineLevel="3">
-      <c r="A185" s="15">
+    <row r="185" spans="1:6" outlineLevel="2">
+      <c r="A185" s="17" t="s">
+        <v>379</v>
+      </c>
+      <c r="B185" s="2"/>
+      <c r="C185" s="2"/>
+      <c r="D185" s="2"/>
+      <c r="E185" s="2"/>
+      <c r="F185" s="10"/>
+    </row>
+    <row r="186" spans="1:6" outlineLevel="3">
+      <c r="A186" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B186" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C186" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D186" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E186" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186" s="11" t="s">
         <v>9</v>
-      </c>
-[...33 lines deleted...]
-        <v>950.0</v>
       </c>
     </row>
     <row r="187" spans="1:6" outlineLevel="3">
       <c r="A187" s="15">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B187" s="8" t="s">
         <v>380</v>
       </c>
       <c r="C187" s="9" t="s">
         <v>381</v>
       </c>
       <c r="D187" s="9" t="s">
         <v>382</v>
       </c>
       <c r="E187" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F187" s="12">
-        <v>950.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="188" spans="1:6" outlineLevel="3">
       <c r="A188" s="15">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B188" s="8" t="s">
         <v>383</v>
       </c>
       <c r="C188" s="9" t="s">
         <v>384</v>
       </c>
       <c r="D188" s="9" t="s">
         <v>385</v>
       </c>
       <c r="E188" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F188" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="189" spans="1:6" outlineLevel="3">
       <c r="A189" s="15">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="B189" s="8" t="s">
         <v>386</v>
       </c>
       <c r="C189" s="9" t="s">
         <v>387</v>
       </c>
       <c r="D189" s="9" t="s">
         <v>388</v>
       </c>
       <c r="E189" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F189" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="190" spans="1:6" outlineLevel="3">
       <c r="A190" s="15">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="B190" s="8" t="s">
         <v>389</v>
       </c>
       <c r="C190" s="9" t="s">
         <v>390</v>
       </c>
       <c r="D190" s="9" t="s">
         <v>391</v>
       </c>
       <c r="E190" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F190" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="191" spans="1:6" outlineLevel="3">
       <c r="A191" s="15">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="B191" s="8" t="s">
         <v>392</v>
       </c>
       <c r="C191" s="9" t="s">
         <v>393</v>
       </c>
       <c r="D191" s="9" t="s">
         <v>394</v>
       </c>
       <c r="E191" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F191" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="192" spans="1:6" outlineLevel="3">
       <c r="A192" s="15">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="B192" s="8" t="s">
         <v>395</v>
       </c>
       <c r="C192" s="9" t="s">
         <v>396</v>
       </c>
       <c r="D192" s="9" t="s">
         <v>397</v>
       </c>
       <c r="E192" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F192" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="193" spans="1:6" outlineLevel="3">
       <c r="A193" s="15">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="B193" s="8" t="s">
         <v>398</v>
       </c>
       <c r="C193" s="9" t="s">
         <v>399</v>
       </c>
       <c r="D193" s="9" t="s">
         <v>400</v>
       </c>
       <c r="E193" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F193" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="194" spans="1:6" outlineLevel="3">
       <c r="A194" s="15">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="B194" s="8" t="s">
         <v>401</v>
       </c>
       <c r="C194" s="9" t="s">
         <v>402</v>
       </c>
       <c r="D194" s="9" t="s">
         <v>403</v>
       </c>
       <c r="E194" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F194" s="12">
         <v>950.0</v>
       </c>
     </row>
-    <row r="195" spans="1:6" outlineLevel="2">
-      <c r="A195" s="17" t="s">
+    <row r="195" spans="1:6" outlineLevel="3">
+      <c r="A195" s="15">
+        <v>9</v>
+      </c>
+      <c r="B195" s="8" t="s">
         <v>404</v>
       </c>
-      <c r="B195" s="2"/>
-[...3 lines deleted...]
-      <c r="F195" s="10"/>
+      <c r="C195" s="9" t="s">
+        <v>405</v>
+      </c>
+      <c r="D195" s="9" t="s">
+        <v>406</v>
+      </c>
+      <c r="E195" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F195" s="12">
+        <v>950.0</v>
+      </c>
     </row>
     <row r="196" spans="1:6" outlineLevel="3">
-      <c r="A196" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A196" s="15">
+        <v>10</v>
+      </c>
+      <c r="B196" s="8" t="s">
+        <v>407</v>
+      </c>
+      <c r="C196" s="9" t="s">
+        <v>408</v>
+      </c>
+      <c r="D196" s="9" t="s">
+        <v>409</v>
+      </c>
+      <c r="E196" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F196" s="12">
+        <v>950.0</v>
       </c>
     </row>
     <row r="197" spans="1:6" outlineLevel="3">
       <c r="A197" s="15">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B197" s="8" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="C197" s="9" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="D197" s="9" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="E197" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F197" s="12">
-        <v>900.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="198" spans="1:6" outlineLevel="3">
       <c r="A198" s="15">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B198" s="8" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="C198" s="9" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="D198" s="9" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="E198" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F198" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="199" spans="1:6" outlineLevel="3">
       <c r="A199" s="15">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B199" s="8" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="C199" s="9" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="D199" s="9" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="E199" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F199" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="200" spans="1:6" outlineLevel="3">
       <c r="A200" s="15">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B200" s="8" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="C200" s="9" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="D200" s="9" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="E200" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F200" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="201" spans="1:6" outlineLevel="3">
       <c r="A201" s="15">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="B201" s="8" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="C201" s="9" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="D201" s="9" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="E201" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F201" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="202" spans="1:6" outlineLevel="3">
       <c r="A202" s="15">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="B202" s="8" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="C202" s="9" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="D202" s="9" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="E202" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F202" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="203" spans="1:6" outlineLevel="3">
       <c r="A203" s="15">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="B203" s="8" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="C203" s="9" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="D203" s="9" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="E203" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F203" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="204" spans="1:6" outlineLevel="3">
       <c r="A204" s="15">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="B204" s="8" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C204" s="9" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="D204" s="9" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="E204" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F204" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="205" spans="1:6" outlineLevel="3">
       <c r="A205" s="15">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="B205" s="8" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="C205" s="9" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="D205" s="9" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="E205" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F205" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="206" spans="1:6" outlineLevel="3">
       <c r="A206" s="15">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="B206" s="8" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="C206" s="9" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="D206" s="9" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="E206" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F206" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="207" spans="1:6" outlineLevel="3">
       <c r="A207" s="15">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="B207" s="8" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="C207" s="9" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="D207" s="9" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="E207" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F207" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="208" spans="1:6" outlineLevel="3">
       <c r="A208" s="15">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B208" s="8" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="C208" s="9" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="D208" s="9" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="E208" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F208" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="209" spans="1:6" outlineLevel="3">
       <c r="A209" s="15">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="B209" s="8" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="C209" s="9" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="D209" s="9" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="E209" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F209" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="210" spans="1:6" outlineLevel="3">
       <c r="A210" s="15">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="B210" s="8" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="C210" s="9" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="D210" s="9" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="E210" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F210" s="12">
         <v>950.0</v>
       </c>
     </row>
-    <row r="211" spans="1:6" outlineLevel="3">
-[...17 lines deleted...]
-      </c>
+    <row r="211" spans="1:6" outlineLevel="2">
+      <c r="A211" s="17" t="s">
+        <v>452</v>
+      </c>
+      <c r="B211" s="2"/>
+      <c r="C211" s="2"/>
+      <c r="D211" s="2"/>
+      <c r="E211" s="2"/>
+      <c r="F211" s="10"/>
     </row>
     <row r="212" spans="1:6" outlineLevel="3">
-      <c r="A212" s="15">
-[...15 lines deleted...]
-        <v>950.0</v>
+      <c r="A212" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B212" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C212" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D212" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E212" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" outlineLevel="3">
       <c r="A213" s="15">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="B213" s="8" t="s">
         <v>453</v>
       </c>
       <c r="C213" s="9" t="s">
         <v>454</v>
       </c>
       <c r="D213" s="9" t="s">
         <v>455</v>
       </c>
       <c r="E213" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F213" s="12">
-        <v>950.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="214" spans="1:6" outlineLevel="3">
       <c r="A214" s="15">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="B214" s="8" t="s">
         <v>456</v>
       </c>
       <c r="C214" s="9" t="s">
         <v>457</v>
       </c>
       <c r="D214" s="9" t="s">
         <v>458</v>
       </c>
       <c r="E214" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F214" s="12">
-        <v>950.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="215" spans="1:6" outlineLevel="3">
       <c r="A215" s="15">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="B215" s="8" t="s">
         <v>459</v>
       </c>
       <c r="C215" s="9" t="s">
         <v>460</v>
       </c>
       <c r="D215" s="9" t="s">
         <v>461</v>
       </c>
       <c r="E215" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F215" s="12">
-        <v>950.0</v>
-[...6 lines deleted...]
-      <c r="B216" s="8" t="s">
+        <v>900.0</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" outlineLevel="2">
+      <c r="A216" s="17" t="s">
         <v>462</v>
       </c>
-      <c r="C216" s="9" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B216" s="2"/>
+      <c r="C216" s="2"/>
+      <c r="D216" s="2"/>
+      <c r="E216" s="2"/>
+      <c r="F216" s="10"/>
     </row>
     <row r="217" spans="1:6" outlineLevel="3">
-      <c r="A217" s="15">
-[...15 lines deleted...]
-        <v>950.0</v>
+      <c r="A217" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B217" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C217" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D217" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E217" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" outlineLevel="3">
       <c r="A218" s="15">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="B218" s="8" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="C218" s="9" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="D218" s="9" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="E218" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F218" s="12">
-        <v>950.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="219" spans="1:6" outlineLevel="3">
       <c r="A219" s="15">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="B219" s="8" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="C219" s="9" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="D219" s="9" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="E219" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F219" s="12">
-        <v>950.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>900.0</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" outlineLevel="2">
+      <c r="A220" s="17" t="s">
+        <v>469</v>
+      </c>
+      <c r="B220" s="2"/>
+      <c r="C220" s="2"/>
+      <c r="D220" s="2"/>
+      <c r="E220" s="2"/>
+      <c r="F220" s="10"/>
     </row>
     <row r="221" spans="1:6" outlineLevel="3">
-      <c r="A221" s="15">
-[...15 lines deleted...]
-        <v>950.0</v>
+      <c r="A221" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B221" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C221" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D221" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E221" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" outlineLevel="3">
       <c r="A222" s="15">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="B222" s="8" t="s">
-        <v>480</v>
+        <v>470</v>
       </c>
       <c r="C222" s="9" t="s">
-        <v>481</v>
+        <v>471</v>
       </c>
       <c r="D222" s="9" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="E222" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F222" s="12">
-        <v>950.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="223" spans="1:6" outlineLevel="3">
       <c r="A223" s="15">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="B223" s="8" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
       <c r="C223" s="9" t="s">
-        <v>484</v>
+        <v>474</v>
       </c>
       <c r="D223" s="9" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="E223" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F223" s="12">
-        <v>950.0</v>
-[...10 lines deleted...]
-      <c r="F224" s="10"/>
+        <v>900.0</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" outlineLevel="3">
+      <c r="A224" s="15">
+        <v>3</v>
+      </c>
+      <c r="B224" s="8" t="s">
+        <v>476</v>
+      </c>
+      <c r="C224" s="9" t="s">
+        <v>477</v>
+      </c>
+      <c r="D224" s="9" t="s">
+        <v>478</v>
+      </c>
+      <c r="E224" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F224" s="12">
+        <v>900.0</v>
+      </c>
     </row>
     <row r="225" spans="1:6" outlineLevel="3">
-      <c r="A225" s="3" t="s">
+      <c r="A225" s="15">
         <v>4</v>
       </c>
-      <c r="B225" s="4" t="s">
+      <c r="B225" s="8" t="s">
+        <v>479</v>
+      </c>
+      <c r="C225" s="9" t="s">
+        <v>480</v>
+      </c>
+      <c r="D225" s="9" t="s">
+        <v>481</v>
+      </c>
+      <c r="E225" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F225" s="12">
+        <v>900.0</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6" outlineLevel="2">
+      <c r="A226" s="17" t="s">
+        <v>482</v>
+      </c>
+      <c r="B226" s="2"/>
+      <c r="C226" s="2"/>
+      <c r="D226" s="2"/>
+      <c r="E226" s="2"/>
+      <c r="F226" s="10"/>
+    </row>
+    <row r="227" spans="1:6" outlineLevel="3">
+      <c r="A227" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B227" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C225" s="5" t="s">
+      <c r="C227" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D225" s="5" t="s">
+      <c r="D227" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E225" s="6" t="s">
+      <c r="E227" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F225" s="11" t="s">
+      <c r="F227" s="11" t="s">
         <v>9</v>
-      </c>
-[...38 lines deleted...]
-        <v>900.0</v>
       </c>
     </row>
     <row r="228" spans="1:6" outlineLevel="3">
       <c r="A228" s="15">
+        <v>1</v>
+      </c>
+      <c r="B228" s="8" t="s">
+        <v>483</v>
+      </c>
+      <c r="C228" s="9" t="s">
+        <v>484</v>
+      </c>
+      <c r="D228" s="9" t="s">
+        <v>485</v>
+      </c>
+      <c r="E228" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F228" s="12">
+        <v>700.0</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" outlineLevel="3">
+      <c r="A229" s="15">
+        <v>2</v>
+      </c>
+      <c r="B229" s="8" t="s">
+        <v>486</v>
+      </c>
+      <c r="C229" s="9" t="s">
+        <v>487</v>
+      </c>
+      <c r="D229" s="9" t="s">
+        <v>488</v>
+      </c>
+      <c r="E229" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F229" s="12">
+        <v>900.0</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6" outlineLevel="3">
+      <c r="A230" s="15">
         <v>3</v>
       </c>
-      <c r="B228" s="8" t="s">
-[...11 lines deleted...]
-      <c r="F228" s="12">
+      <c r="B230" s="8" t="s">
+        <v>489</v>
+      </c>
+      <c r="C230" s="9" t="s">
+        <v>490</v>
+      </c>
+      <c r="D230" s="9" t="s">
+        <v>491</v>
+      </c>
+      <c r="E230" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F230" s="12">
         <v>900.0</v>
-      </c>
-[...28 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" outlineLevel="3">
       <c r="A231" s="15">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B231" s="8" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
       <c r="C231" s="9" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
       <c r="D231" s="9" t="s">
-        <v>499</v>
+        <v>494</v>
       </c>
       <c r="E231" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F231" s="12">
         <v>900.0</v>
       </c>
     </row>
     <row r="232" spans="1:6" outlineLevel="3">
       <c r="A232" s="15">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B232" s="8" t="s">
-        <v>500</v>
+        <v>495</v>
       </c>
       <c r="C232" s="9" t="s">
-        <v>501</v>
+        <v>496</v>
       </c>
       <c r="D232" s="9" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="E232" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F232" s="12">
         <v>900.0</v>
       </c>
     </row>
     <row r="233" spans="1:6" outlineLevel="2">
       <c r="A233" s="17" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
       <c r="B233" s="2"/>
       <c r="C233" s="2"/>
       <c r="D233" s="2"/>
       <c r="E233" s="2"/>
       <c r="F233" s="10"/>
     </row>
     <row r="234" spans="1:6" outlineLevel="3">
       <c r="A234" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B234" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C234" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D234" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E234" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F234" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" outlineLevel="3">
       <c r="A235" s="15">
         <v>1</v>
       </c>
       <c r="B235" s="8" t="s">
-        <v>504</v>
+        <v>499</v>
       </c>
       <c r="C235" s="9" t="s">
-        <v>505</v>
+        <v>500</v>
       </c>
       <c r="D235" s="9" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="E235" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F235" s="12">
         <v>900.0</v>
       </c>
     </row>
-    <row r="236" spans="1:6" outlineLevel="3">
-[...3 lines deleted...]
-      <c r="B236" s="8" t="s">
+    <row r="236" spans="1:6" outlineLevel="1">
+      <c r="A236" s="16" t="s">
+        <v>502</v>
+      </c>
+      <c r="B236" s="2"/>
+      <c r="C236" s="2"/>
+      <c r="D236" s="2"/>
+      <c r="E236" s="2"/>
+      <c r="F236" s="10"/>
+    </row>
+    <row r="237" spans="1:6" outlineLevel="2">
+      <c r="A237" s="17" t="s">
+        <v>503</v>
+      </c>
+      <c r="B237" s="2"/>
+      <c r="C237" s="2"/>
+      <c r="D237" s="2"/>
+      <c r="E237" s="2"/>
+      <c r="F237" s="10"/>
+    </row>
+    <row r="238" spans="1:6" outlineLevel="3">
+      <c r="A238" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B238" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C238" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D238" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E238" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6" outlineLevel="3">
+      <c r="A239" s="15">
+        <v>1</v>
+      </c>
+      <c r="B239" s="8" t="s">
+        <v>504</v>
+      </c>
+      <c r="C239" s="9" t="s">
+        <v>505</v>
+      </c>
+      <c r="D239" s="9" t="s">
+        <v>506</v>
+      </c>
+      <c r="E239" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F239" s="12">
+        <v>700.0</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6" outlineLevel="2">
+      <c r="A240" s="17" t="s">
         <v>507</v>
       </c>
-      <c r="C236" s="9" t="s">
-[...33 lines deleted...]
-      <c r="A238" s="15">
+      <c r="B240" s="2"/>
+      <c r="C240" s="2"/>
+      <c r="D240" s="2"/>
+      <c r="E240" s="2"/>
+      <c r="F240" s="10"/>
+    </row>
+    <row r="241" spans="1:6" outlineLevel="3">
+      <c r="A241" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B238" s="8" t="s">
-[...29 lines deleted...]
-      <c r="B240" s="4" t="s">
+      <c r="B241" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C240" s="5" t="s">
+      <c r="C241" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D240" s="5" t="s">
+      <c r="D241" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E240" s="6" t="s">
+      <c r="E241" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F240" s="11" t="s">
+      <c r="F241" s="11" t="s">
         <v>9</v>
-      </c>
-[...18 lines deleted...]
-        <v>700.0</v>
       </c>
     </row>
     <row r="242" spans="1:6" outlineLevel="3">
       <c r="A242" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B242" s="8" t="s">
-        <v>520</v>
+        <v>508</v>
       </c>
       <c r="C242" s="9" t="s">
-        <v>521</v>
+        <v>509</v>
       </c>
       <c r="D242" s="9" t="s">
-        <v>522</v>
+        <v>510</v>
       </c>
       <c r="E242" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F242" s="12">
-        <v>900.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="243" spans="1:6" outlineLevel="3">
       <c r="A243" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B243" s="8" t="s">
-        <v>523</v>
+        <v>511</v>
       </c>
       <c r="C243" s="9" t="s">
-        <v>524</v>
+        <v>512</v>
       </c>
       <c r="D243" s="9" t="s">
-        <v>525</v>
+        <v>513</v>
       </c>
       <c r="E243" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F243" s="12">
-        <v>900.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="244" spans="1:6" outlineLevel="3">
       <c r="A244" s="15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B244" s="8" t="s">
-        <v>526</v>
+        <v>514</v>
       </c>
       <c r="C244" s="9" t="s">
-        <v>527</v>
+        <v>515</v>
       </c>
       <c r="D244" s="9" t="s">
-        <v>528</v>
+        <v>516</v>
       </c>
       <c r="E244" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F244" s="12">
-        <v>900.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="245" spans="1:6" outlineLevel="3">
       <c r="A245" s="15">
+        <v>4</v>
+      </c>
+      <c r="B245" s="8" t="s">
+        <v>517</v>
+      </c>
+      <c r="C245" s="9" t="s">
+        <v>518</v>
+      </c>
+      <c r="D245" s="9" t="s">
+        <v>519</v>
+      </c>
+      <c r="E245" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F245" s="12">
+        <v>700.0</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6" outlineLevel="3">
+      <c r="A246" s="15">
         <v>5</v>
       </c>
-      <c r="B245" s="8" t="s">
+      <c r="B246" s="8" t="s">
+        <v>520</v>
+      </c>
+      <c r="C246" s="9" t="s">
+        <v>521</v>
+      </c>
+      <c r="D246" s="9" t="s">
+        <v>522</v>
+      </c>
+      <c r="E246" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F246" s="12">
+        <v>700.0</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6" outlineLevel="3">
+      <c r="A247" s="15">
+        <v>6</v>
+      </c>
+      <c r="B247" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="C247" s="9" t="s">
+        <v>524</v>
+      </c>
+      <c r="D247" s="9" t="s">
+        <v>525</v>
+      </c>
+      <c r="E247" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F247" s="12">
+        <v>700.0</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6" outlineLevel="2">
+      <c r="A248" s="17" t="s">
+        <v>526</v>
+      </c>
+      <c r="B248" s="2"/>
+      <c r="C248" s="2"/>
+      <c r="D248" s="2"/>
+      <c r="E248" s="2"/>
+      <c r="F248" s="10"/>
+    </row>
+    <row r="249" spans="1:6" outlineLevel="3">
+      <c r="A249" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B249" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C249" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D249" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E249" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F249" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6" outlineLevel="3">
+      <c r="A250" s="15">
+        <v>1</v>
+      </c>
+      <c r="B250" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="C250" s="9" t="s">
+        <v>528</v>
+      </c>
+      <c r="D250" s="9" t="s">
         <v>529</v>
       </c>
-      <c r="C245" s="9" t="s">
+      <c r="E250" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F250" s="12">
+        <v>700.0</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6" outlineLevel="3">
+      <c r="A251" s="15">
+        <v>2</v>
+      </c>
+      <c r="B251" s="8" t="s">
         <v>530</v>
       </c>
-      <c r="D245" s="9" t="s">
+      <c r="C251" s="9" t="s">
         <v>531</v>
       </c>
-      <c r="E245" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A246" s="17" t="s">
+      <c r="D251" s="9" t="s">
         <v>532</v>
       </c>
-      <c r="B246" s="2"/>
-[...82 lines deleted...]
-        <v>9</v>
+      <c r="E251" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F251" s="12">
+        <v>700.0</v>
       </c>
     </row>
     <row r="252" spans="1:6" outlineLevel="3">
       <c r="A252" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B252" s="8" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="C252" s="9" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="D252" s="9" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="E252" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F252" s="12">
         <v>700.0</v>
       </c>
     </row>
     <row r="253" spans="1:6" outlineLevel="3">
       <c r="A253" s="15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B253" s="8" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="C253" s="9" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="D253" s="9" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="E253" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F253" s="12">
         <v>700.0</v>
       </c>
     </row>
-    <row r="254" spans="1:6" outlineLevel="2">
-[...1 lines deleted...]
-        <v>544</v>
+    <row r="254" spans="1:6" outlineLevel="1">
+      <c r="A254" s="16" t="s">
+        <v>539</v>
       </c>
       <c r="B254" s="2"/>
       <c r="C254" s="2"/>
       <c r="D254" s="2"/>
       <c r="E254" s="2"/>
       <c r="F254" s="10"/>
     </row>
-    <row r="255" spans="1:6" outlineLevel="3">
+    <row r="255" spans="1:6" outlineLevel="2">
       <c r="A255" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B255" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C255" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D255" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E255" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F255" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="256" spans="1:6" outlineLevel="3">
+    <row r="256" spans="1:6" outlineLevel="2">
       <c r="A256" s="15">
         <v>1</v>
       </c>
       <c r="B256" s="8" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="C256" s="9" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="D256" s="9" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
       <c r="E256" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F256" s="12">
         <v>700.0</v>
-      </c>
-[...378 lines deleted...]
-        <v>550.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A22:F22"/>
     <mergeCell ref="A23:F23"/>
-    <mergeCell ref="A27:F27"/>
-[...21 lines deleted...]
-    <mergeCell ref="A139:F139"/>
+    <mergeCell ref="A26:F26"/>
+    <mergeCell ref="A29:F29"/>
+    <mergeCell ref="A32:F32"/>
+    <mergeCell ref="A36:F36"/>
+    <mergeCell ref="A41:F41"/>
+    <mergeCell ref="A45:F45"/>
+    <mergeCell ref="A50:F50"/>
+    <mergeCell ref="A63:F63"/>
+    <mergeCell ref="A68:F68"/>
+    <mergeCell ref="A74:F74"/>
+    <mergeCell ref="A78:F78"/>
+    <mergeCell ref="A86:F86"/>
+    <mergeCell ref="A89:F89"/>
+    <mergeCell ref="A94:F94"/>
+    <mergeCell ref="A98:F98"/>
+    <mergeCell ref="A110:F110"/>
+    <mergeCell ref="A115:F115"/>
+    <mergeCell ref="A118:F118"/>
+    <mergeCell ref="A121:F121"/>
+    <mergeCell ref="A124:F124"/>
+    <mergeCell ref="A129:F129"/>
+    <mergeCell ref="A132:F132"/>
+    <mergeCell ref="A137:F137"/>
+    <mergeCell ref="A141:F141"/>
     <mergeCell ref="A144:F144"/>
-    <mergeCell ref="A148:F148"/>
-[...5 lines deleted...]
-    <mergeCell ref="A229:F229"/>
+    <mergeCell ref="A161:F161"/>
+    <mergeCell ref="A167:F167"/>
+    <mergeCell ref="A185:F185"/>
+    <mergeCell ref="A211:F211"/>
+    <mergeCell ref="A216:F216"/>
+    <mergeCell ref="A220:F220"/>
+    <mergeCell ref="A226:F226"/>
     <mergeCell ref="A233:F233"/>
-    <mergeCell ref="A239:F239"/>
-[...2 lines deleted...]
-    <mergeCell ref="A250:F250"/>
+    <mergeCell ref="A236:F236"/>
+    <mergeCell ref="A237:F237"/>
+    <mergeCell ref="A240:F240"/>
+    <mergeCell ref="A248:F248"/>
     <mergeCell ref="A254:F254"/>
-    <mergeCell ref="A262:F262"/>
-[...2 lines deleted...]
-    <mergeCell ref="A274:F274"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_14"/>
-    <hyperlink ref="D26" r:id="rId_hyperlink_15"/>
-[...1 lines deleted...]
-    <hyperlink ref="D32" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_18"/>
-    <hyperlink ref="D36" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_21"/>
-    <hyperlink ref="D41" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_23"/>
-    <hyperlink ref="D45" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_26"/>
-    <hyperlink ref="D50" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_37"/>
-    <hyperlink ref="D63" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_40"/>
-    <hyperlink ref="D68" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_44"/>
-    <hyperlink ref="D74" r:id="rId_hyperlink_45"/>
-[...2 lines deleted...]
-    <hyperlink ref="D79" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_52"/>
-    <hyperlink ref="D86" r:id="rId_hyperlink_53"/>
-[...1 lines deleted...]
-    <hyperlink ref="D90" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_56"/>
-    <hyperlink ref="D94" r:id="rId_hyperlink_57"/>
-[...2 lines deleted...]
-    <hyperlink ref="D99" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_68"/>
-    <hyperlink ref="D110" r:id="rId_hyperlink_69"/>
-[...18 lines deleted...]
-    <hyperlink ref="D147" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D147" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D148" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_89"/>
-    <hyperlink ref="D153" r:id="rId_hyperlink_90"/>
-[...8 lines deleted...]
-    <hyperlink ref="D162" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_99"/>
     <hyperlink ref="D163" r:id="rId_hyperlink_100"/>
     <hyperlink ref="D164" r:id="rId_hyperlink_101"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_102"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_103"/>
-    <hyperlink ref="D167" r:id="rId_hyperlink_104"/>
-    <hyperlink ref="D168" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D171" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D172" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D173" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D174" r:id="rId_hyperlink_109"/>
-    <hyperlink ref="D177" r:id="rId_hyperlink_110"/>
-[...8 lines deleted...]
-    <hyperlink ref="D186" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D176" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D188" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D189" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D190" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D191" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D192" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D193" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D194" r:id="rId_hyperlink_127"/>
-    <hyperlink ref="D197" r:id="rId_hyperlink_128"/>
-[...14 lines deleted...]
-    <hyperlink ref="D212" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D200" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D201" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D202" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D205" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D206" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D207" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D208" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D213" r:id="rId_hyperlink_144"/>
     <hyperlink ref="D214" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D215" r:id="rId_hyperlink_146"/>
-    <hyperlink ref="D216" r:id="rId_hyperlink_147"/>
-[...37 lines deleted...]
-    <hyperlink ref="D277" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="D218" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D219" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D222" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D223" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D224" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D225" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D228" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D229" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D230" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D231" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D232" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D235" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D239" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D242" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D243" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D244" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D245" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D246" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D247" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D250" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D251" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D252" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D253" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D256" r:id="rId_hyperlink_170"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>