--- v1 (2026-07-17)
+++ v2 (2026-09-01)
@@ -12,103 +12,94 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="543">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="512">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-17 22:37:57</t>
+    <t>Актуальность прайса на: 2026-09-01 05:56:36</t>
   </si>
   <si>
     <t>K-DOO Kevlar</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
-    <t>6975658812494</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-15-6-1-black/</t>
+    <t>6912308916003</t>
+  </si>
+  <si>
+    <t>Чехол K-doo Kevlar new iphone 13 Pro (6.1) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-k-doo-kevlar-new-iphone-13-pro-6-1-black/</t>
   </si>
   <si>
     <t>много</t>
   </si>
   <si>
-    <t>6912308916003</t>
-[...7 lines deleted...]
-  <si>
     <t>Чехол K-doo Kevlar new iphone 13 Pro (6.1) - Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-kevlar-new-iphone-13-pro-6-1-blue/</t>
   </si>
   <si>
     <t>Чехол K-doo Kevlar new iphone 13 Pro (6.1) - Brown</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-kevlar-new-iphone-13-pro-6-1-brown/</t>
   </si>
   <si>
     <t>6912598103145</t>
   </si>
   <si>
     <t>Чехол KZdoo Magsafe Kevlar new iphone 13 pro (6.1) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-13-pro-6-1-black-1/</t>
   </si>
   <si>
     <t>6912598103121</t>
   </si>
   <si>
     <t>Чехол KZdoo Magsafe Kevlar new iphone 14 pro (6.1) - Black</t>
@@ -167,86 +158,53 @@
   <si>
     <t>6931881513836</t>
   </si>
   <si>
     <t>Чехол KDOO MatGuard iPhone 17 Pro Max (6.9) Frosted - Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-max-6-9-frosted-clear/</t>
   </si>
   <si>
     <t>Чехлы KDOO Kevlar для Iphone</t>
   </si>
   <si>
     <t>Чехлы K-DOO Kevlar для Iphone 17 Air</t>
   </si>
   <si>
     <t>6931881512082</t>
   </si>
   <si>
     <t>Чехол k-doo Keivlar Explorer iphone 17 AIR (6.6) - Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-17-air-6-6-blue/</t>
   </si>
   <si>
-    <t>Чехлы K-DOO Kevlar для Iphone 17 Pro Max</t>
-[...22 lines deleted...]
-  <si>
     <t>Чехлы K-DOO Kevlar для Iphone 16 Pro Max</t>
   </si>
   <si>
-    <t>6931881502953</t>
-[...7 lines deleted...]
-  <si>
     <t>6931881502977</t>
   </si>
   <si>
     <t>Чехол k-doo Keivlar iPhone 16 Pro Max (6.9) - Brown</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-pro-max-6-9-brown/</t>
   </si>
   <si>
     <t>Чехлы K-DOO Kevlar для Iphone 16 Pro</t>
   </si>
   <si>
     <t>6931881503059</t>
   </si>
   <si>
     <t>Чехол k-doo Keivlar Explorer iphone 16 Pro (6.3) - Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-16-pro-6-3-blue/</t>
   </si>
   <si>
     <t>6931881502878</t>
   </si>
   <si>
     <t>Чехол k-doo Keivlar iPhone 16 Pro (6.3) - Blue</t>
@@ -470,59 +428,50 @@
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-pro-6-1-purple/</t>
   </si>
   <si>
     <t>2000000090825</t>
   </si>
   <si>
     <t>Чехол K-DOO Kevlar iphone 14 Pro (6.1,3lenses) - Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-pro-6-1-3lenses-blue/</t>
   </si>
   <si>
     <t>Чехлы Kevlar с MagSafe для Iphone</t>
   </si>
   <si>
     <t>6931881511474</t>
   </si>
   <si>
     <t>Чехол K-doo Ice Guard for IP 17 Pro Max Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-ice-guard-for-ip-17-pro-max-clear/</t>
   </si>
   <si>
-    <t>6931881512181</t>
-[...7 lines deleted...]
-  <si>
     <t>Чехол KZdoo Magsafe Kevlar new iphone 13 pro (6.1) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-13-pro-6-1-black/</t>
   </si>
   <si>
     <t>Чехол KZdoo Magsafe Kevlar new iphone 13 pro (6.1) Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-13-pro-6-1-blue/</t>
   </si>
   <si>
     <t>Чехол KZdoo Magsafe Kevlar new iphone 14 pro (6.1) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-14-pro-6-1-black/</t>
   </si>
   <si>
     <t>Чехол KZdoo Magsafe Kevlar new iphone 14 pro (6.1) Deep Purple</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-14-pro-6-1-deep-purp/</t>
   </si>
   <si>
     <t>Чехлы K-DOO DEFENDER для Apple Watch</t>
@@ -536,164 +485,200 @@
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-defender-protection-dlya-apple-watch-49mm-blue/</t>
   </si>
   <si>
     <t>Чехлы KZDOO для Case Macbook</t>
   </si>
   <si>
     <t>6975658811169</t>
   </si>
   <si>
     <t>Чехол KZDOO "Air Carbon  for Macbook Air 13” ( 2020 )  A1932/A2179/A2337" - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-air-carbon-for-macbook-air-13-2020-a1932-a2179/</t>
   </si>
   <si>
     <t>6975658811152</t>
   </si>
   <si>
     <t>Чехол KZDOO "Air Carbon  for Macbook Pro 13” ( 2020 ) A1706/A1708/A2289/A2338 M2 ( 2022)"  - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-air-carbon-for-macbook-pro-13-2020-a1706-a1708/</t>
   </si>
   <si>
+    <t>6931881515519</t>
+  </si>
+  <si>
+    <t>Чехол KZDOO "Air skin for Macbook Neo 13”A3404 (A18 Pro ) - Frosted Clear</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-kzdoo-air-skin-for-macbook-neo-13-a3404-a18-pro-fros/</t>
+  </si>
+  <si>
+    <t>6931881515502</t>
+  </si>
+  <si>
+    <t>Чехол KZDOO "Air skin for Macbook Neo 13”A3404 (A18 Pro ) - Grey</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-kzdoo-air-skin-for-macbook-neo-13-a3404-a18-pro-grey/</t>
+  </si>
+  <si>
+    <t>6931881515533</t>
+  </si>
+  <si>
+    <t>Чехол KZDOO "Guardian for Macbook Neo 13”A3404 (A18 Pro ) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-kzdoo-guardian-for-macbook-neo-13-a3404-a18-pro-bl-1/</t>
+  </si>
+  <si>
+    <t>6931881515526</t>
+  </si>
+  <si>
+    <t>Чехол KZDOO "Guardian for Macbook Neo 13”A3404 (A18 Pro ) - Frosted Clear</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-kzdoo-guardian-for-macbook-neo-13-a3404-a18-pro-fr-1/</t>
+  </si>
+  <si>
     <t>2000000101736</t>
   </si>
   <si>
     <t>Чехол KZDOO "Guardian for Macbook Pro 13” ( 2020 ) A1706/A1708/A2289/A2338 M2 ( 2022 )" - Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-guardian-for-macbook-pro-13-2020-a1706-a1708-1/</t>
   </si>
   <si>
+    <t>6912598103176</t>
+  </si>
+  <si>
+    <t>Чехол KZDOO Mag Guardian для iPhone 14 Pro Max - Purple</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-dlya-iphone-14-pro-max-purple/</t>
+  </si>
+  <si>
     <t>Чехлы K-doo Guardian</t>
   </si>
   <si>
     <t>2000000088792</t>
   </si>
   <si>
     <t>Чехол K-ZDOO Guardian 14 Pro Max (6.7 3lenses) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-pro-max-6-7-3lenses-black/</t>
   </si>
   <si>
     <t>6975658811138</t>
   </si>
   <si>
     <t>Чехол KZDOO Guardian IP 15 pro Max (6.7 3 lenses) - Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-15-pro-max-6-7-3-lenses-clear/</t>
   </si>
   <si>
     <t>Чехлы K-doo Guardian для Iphone 17</t>
   </si>
   <si>
     <t>697565881110</t>
   </si>
   <si>
     <t>Чехол KDOO Guardian iPhone 15 (6.1, 2 lenses) - Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kdoo-guardian-iphone-15-6-1-2-lenses-clear/</t>
   </si>
   <si>
     <t>6975658811121</t>
   </si>
   <si>
     <t>Чехол KDOO Guardian iPhone 15 Pro (6.1, 3 lenses) - Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kdoo-guardian-iphone-15-pro-6-1-3-lenses-clear/</t>
   </si>
   <si>
-    <t>6931881511559</t>
-[...7 lines deleted...]
-  <si>
     <t>6931881511412</t>
   </si>
   <si>
     <t>Чехол KDOO Ice Guard for iPhone 17 Air - Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kdoo-ice-guard-for-iphone-17-air-clear/</t>
   </si>
   <si>
     <t>6931881511450</t>
   </si>
   <si>
     <t>Чехол KDOO Ice Guard for iPhone 17 Pro - Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kdoo-ice-guard-for-iphone-17-pro-clear/</t>
   </si>
   <si>
     <t>6931881513126</t>
   </si>
   <si>
     <t>Чехол KDOO Ice Guard for iPhone 17 Pro - Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kdoo-ice-guard-for-iphone-17-pro-orange/</t>
   </si>
   <si>
     <t>6931881513119</t>
   </si>
   <si>
     <t>Чехол KDOO Ice Guard for iPhone 17 Pro Max - Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kdoo-ice-guard-for-iphone-17-pro-max-orange/</t>
   </si>
   <si>
+    <t>6931881511498</t>
+  </si>
+  <si>
+    <t>Чехол KZDOO Guardian IP 17 (6.3 2 lenses) Clear</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-17-6-3-2-lenses-clear/</t>
+  </si>
+  <si>
     <t>6931881511511</t>
   </si>
   <si>
     <t>Чехол KZDOO Guardian IP 17 Air (6.6 1 lenses) Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-17-air-6-6-1-lenses-clear/</t>
   </si>
   <si>
-    <t>6931881511535</t>
-[...7 lines deleted...]
-  <si>
     <t>6931881512525</t>
   </si>
   <si>
     <t>Чехол KZDOO Mag Guardian for IP 17 Air Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-for-ip-17-air-clear/</t>
   </si>
   <si>
     <t>Чехлы K-doo Guardian для Iphone 16 Pro</t>
   </si>
   <si>
     <t>6931881501901</t>
   </si>
   <si>
     <t>Чехол K-doo Ice Guard for IP 16 Pro - Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-ice-guard-for-ip-16-pro-clear/</t>
   </si>
   <si>
     <t>6931881501826</t>
   </si>
   <si>
     <t>Чехол KZDOO Guardian IP 16 Pro (6.3 3 lenses) - Clear</t>
@@ -770,59 +755,50 @@
   <si>
     <t>6931881506234</t>
   </si>
   <si>
     <t>Чехол KDOO Mag Noble Collection iPhone 16 Pro (6.3) - Desert Champagne</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-16-pro-6-3-desert-c/</t>
   </si>
   <si>
     <t>Чехлы K-doo Guardian для Iphone 14</t>
   </si>
   <si>
     <t>6931881506319</t>
   </si>
   <si>
     <t>Чехол KZDOO Mag Guardian 14 - Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-14-clear/</t>
   </si>
   <si>
     <t>Чехлы K-doo Guardian для Iphone 14 Plus</t>
   </si>
   <si>
-    <t>2000000096377</t>
-[...7 lines deleted...]
-  <si>
     <t>2000000090726</t>
   </si>
   <si>
     <t>Чехол K-ZDOO Guardian 14 Max (6.7 2 lenses) Purple</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-max-6-7-2-lenses-purple/</t>
   </si>
   <si>
     <t>2000000088815</t>
   </si>
   <si>
     <t>Чехол K-ZDOO Guardian 14 Max (6.7 2lenses) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-max-6-7-2lenses-black/</t>
   </si>
   <si>
     <t>Чехлы K-doo Guardian для Iphone 14 Pro</t>
   </si>
   <si>
     <t>6912598724159</t>
   </si>
   <si>
     <t>Чехол K-ZDOO Guardian 14 Pro  (6.1 3lenses) Clear</t>
@@ -914,104 +890,101 @@
   <si>
     <t>Чехол KZDOO Mag Guardian 13 Pro Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-13-pro-clear/</t>
   </si>
   <si>
     <t>6912598103169</t>
   </si>
   <si>
     <t>Чехол KZDOO Mag Guardian 14 Pro  (6.1) Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-14-pro-6-1-clear/</t>
   </si>
   <si>
     <t>2000000101804</t>
   </si>
   <si>
     <t>Чехол KZDOO Mag Guardian 14 Pro (6.1) Purple</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-14-pro-6-1-purple/</t>
   </si>
   <si>
-    <t>6912598103176</t>
-[...1 lines deleted...]
-  <si>
     <t>Чехол KZDOO Mag Guardian 14 Pro Max Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-14-pro-max-clear/</t>
   </si>
   <si>
     <t>6975658812333</t>
   </si>
   <si>
     <t>Чехол KZDOO Mag Guardian 15 pro - Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-15-pro-clear/</t>
   </si>
   <si>
-    <t>6975658812180</t>
-[...7 lines deleted...]
-  <si>
     <t>6931881504636</t>
   </si>
   <si>
     <t>Чехол KZDOO Mag Guardian 16 (6.1) - Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-6-1-clear/</t>
   </si>
   <si>
     <t>6931881504582</t>
   </si>
   <si>
     <t>Чехол KZDOO Mag Guardian 16 Pro - Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-pro-clear/</t>
   </si>
   <si>
     <t>6931881504643</t>
   </si>
   <si>
     <t>Чехол KZDOO Mag Guardian 16 Pro Max - Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-pro-max-clear/</t>
   </si>
   <si>
+    <t>6931881512518</t>
+  </si>
+  <si>
+    <t>Чехол KZDOO Mag Guardian for IP 17 Clear</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-for-ip-17-clear/</t>
+  </si>
+  <si>
     <t>Чехлы K-DOO MagSafe Noble Collection iphone</t>
   </si>
   <si>
     <t>6975658812807</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 15 (6.1) - Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-15-6-1-orange/</t>
   </si>
   <si>
     <t>6975658812814</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 15 (6.1) - Purple</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-15-6-1-purple/</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 15 (6.1) - Yellow</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-15-6-1-yellow/</t>
@@ -1079,122 +1052,113 @@
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 17 Air (6.6) Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-air-6-6-orange/</t>
   </si>
   <si>
     <t>6931881509341</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 17 Pro (6.3) - Dark blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-dark-blue/</t>
   </si>
   <si>
     <t>6931881509334</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 17 Pro (6.3) - Green</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-green/</t>
   </si>
   <si>
-    <t>6931881509280</t>
-[...7 lines deleted...]
-  <si>
     <t>6931881509327</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 17 Pro (6.3) Brown</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-brown/</t>
   </si>
   <si>
     <t>6931881509365</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 17 Pro (6.3) Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-orange/</t>
   </si>
   <si>
     <t>6931881509471</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 17 Pro Max (6.9) - Green</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-green/</t>
   </si>
   <si>
-    <t>6931881509426</t>
-[...7 lines deleted...]
-  <si>
     <t>6931881509464</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 17 Pro Max (6.9) Brown</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-brown/</t>
   </si>
   <si>
     <t>6931881509488</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 17 Pro Max (6.9) Dark blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-dark-bl/</t>
   </si>
   <si>
     <t>6931881509501</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 17 Pro Max (6.9) Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-orange/</t>
   </si>
   <si>
+    <t>6931881509440</t>
+  </si>
+  <si>
+    <t>Чехол Kzdoo Mag Noble Collection IP 17 Pro Max (6.9) White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-white/</t>
+  </si>
+  <si>
     <t>Чехлы с MagSafe K-DOO Mag Noble Collection для Iphone 16</t>
   </si>
   <si>
     <t>6975658818328</t>
   </si>
   <si>
     <t>Чехол KDOO Mag Noble Collection iPhone 16 (6.1) - Desert Champagne</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-16-6-1-desert-champ/</t>
   </si>
   <si>
     <t>6931881500720</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 (6.1) - Brown</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-brown/</t>
   </si>
   <si>
     <t>6931881500683</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 (6.1) - Dark blue</t>
@@ -1325,86 +1289,68 @@
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 Pro (6.3) - Titanium grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-titanium-gr/</t>
   </si>
   <si>
     <t>6931881500843</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 Pro (6.3) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-white/</t>
   </si>
   <si>
     <t>6931881501079</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 Pro Max (6.9) - Brown</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-brown/</t>
   </si>
   <si>
-    <t>6931881501024</t>
-[...7 lines deleted...]
-  <si>
     <t>6931881501031</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 Pro Max (6.9) - Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-orange/</t>
   </si>
   <si>
     <t>6931881501086</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 Pro Max (6.9) - Purple</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-purple/</t>
   </si>
   <si>
-    <t>6931881501109</t>
-[...7 lines deleted...]
-  <si>
     <t>6931881501017</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 Pro Max (6.9) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-white/</t>
   </si>
   <si>
     <t>Чехлы с MagSafe K-DOO Mag Noble Collection iphone для 13 Pro</t>
   </si>
   <si>
     <t>2000000060590</t>
   </si>
   <si>
     <t>Чехол с MagSafe K-DOO Mag Noble Collection iphone New 13 Pro 6.1 Dark Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-s-magsafe-k-doo-mag-noble-collection-iphone-new-1-23/</t>
   </si>
   <si>
     <t>2000000060576</t>
   </si>
   <si>
     <t>Чехол с MagSafe K-DOO Mag Noble Collection iphone New 13 Pro 6.1 Pink</t>
@@ -1463,59 +1409,50 @@
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-6-1-pink/</t>
   </si>
   <si>
     <t>6975658815969</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection для IP 15 Pro (6.1) - Titanium Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-6-1-titani/</t>
   </si>
   <si>
     <t>6975658812968</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection для IP 15 Pro (6.1) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-6-1-white/</t>
   </si>
   <si>
     <t>Чехлы с MagSafe K-DOO Mag Noble Collection iphone для 15</t>
   </si>
   <si>
-    <t>6931881513553</t>
-[...7 lines deleted...]
-  <si>
     <t>6975658817345</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection для IP 15 (6.1) - Titanium Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-6-1-titanium-g/</t>
   </si>
   <si>
     <t>6975658812784</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection для IP 15 (6.1) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-6-1-white/</t>
   </si>
   <si>
     <t>6975658812838</t>
   </si>
   <si>
     <t>Чехол для IP 15 (6.1) Kzdoo Mag Noble Collection - Brown</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-dlya-ip-15-6-1-kzdoo-mag-noble-collection-brown/</t>
@@ -1523,117 +1460,87 @@
   <si>
     <t>6975658812852</t>
   </si>
   <si>
     <t>Чехол для IP 15 (6.1) Kzdoo Mag Noble Collection - Pink</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-dlya-ip-15-6-1-kzdoo-mag-noble-collection-pink/</t>
   </si>
   <si>
     <t>Чехлы с MagSafe K-DOO Mag Noble Collection iphone для 15 Pro Max</t>
   </si>
   <si>
     <t>6975658813040</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection для IP 15 Pro max (6.7) - Pink</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-max-6-7-pi/</t>
   </si>
   <si>
     <t>Чехлы K-DOO LUXCRAFT для AirPods</t>
   </si>
   <si>
-    <t>Чехол K-DOO LUXCRAFT Precision Protection for Airpods 4</t>
-[...10 lines deleted...]
-  <si>
     <t>Чехол K-DOO LUXCRAFT Precision  Protection for Airpods 3</t>
   </si>
   <si>
     <t>6912302182428</t>
   </si>
   <si>
     <t>Чехол K-DOO LUXCRAFT Precision  Protection for Airpods 3 Premium leather case Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3-pr/</t>
   </si>
   <si>
     <t>2000000070902</t>
   </si>
   <si>
     <t>Чехол K-DOO LUXCRAFT Precision  Protection for Airpods 3 Premium leather case Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3--1/</t>
   </si>
   <si>
     <t>2000000098357</t>
   </si>
   <si>
     <t>Чехол K-DOO LUXCRAFT Precision  Protection for Airpods 3 Premium leather case Deep Purple</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3--3/</t>
   </si>
   <si>
     <t>2000000191348</t>
   </si>
   <si>
     <t>Чехол для AirPods KDOO LUXCRAFT Precision Protection for Airpods 3 Premium leather case - Desert Champagne</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-dlya-airpods-kdoo-luxcraft-precision-protection-fo-7/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-dlya-airpods-kdoo-luxcraft-precision-protection-fo-2/</t>
   </si>
   <si>
     <t>Чехол K-DOO LUXCRAFT Precision  Protection for Airpods 2</t>
   </si>
   <si>
     <t>2000000071060</t>
   </si>
   <si>
     <t>Чехол K-DOO LUXCRAFT Precision  Protection for Airpods 2 Premium leather case Green</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--4/</t>
   </si>
   <si>
     <t>2000000071039</t>
   </si>
   <si>
     <t>Чехол K-DOO LUXCRAFT Precision  Protection for Airpods 2 Premium leather case Red</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--5/</t>
   </si>
   <si>
     <t>2000000071046</t>
   </si>
@@ -2088,59 +1995,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-15-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-new-iphone-13-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-new-iphone-13-pro-6-1-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-new-iphone-13-pro-6-1-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-13-pro-6-1-black-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-14-pro-6-1-black-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-6-3-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-6-3-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-6-3-frosted-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-max-6-9-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-max-6-9-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-max-6-9-frosted-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-17-air-6-6-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-17-pro-max-6-9-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-17-pro-6-3-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-pro-max-6-9-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-pro-max-6-9-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-16-pro-6-3-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-pro-6-3-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-pro-6-3-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-16-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-12-pro-max-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-12-pro-max-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-12-pro-max-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-dlya-novogo-iphone-13-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-dlya-novogo-iphone-13-pro-6-1-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-dlya-novogo-iphone-13-pro-6-1-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-iphone-13-pro-6-1-k-doo-kevlar-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-iphone-13-pro-6-1-k-doo-kevlar-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-iphone-13-pro-6-1-k-doo-kevlar-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-max-6-7-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-max-6-7-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-max-6-7-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-max-6-7-2lenses-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-max-6-7-2lenses-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-max-6-7-2lenses-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-max-6-7-2lenses-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-pro-6-1-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-pro-6-1-3lenses-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-ice-guard-for-ip-17-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-17-pro-max-6-9-golden/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-13-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-13-pro-6-1-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-14-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-14-pro-6-1-deep-purp/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-defender-protection-dlya-apple-watch-49mm-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-air-carbon-for-macbook-air-13-2020-a1932-a2179/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-air-carbon-for-macbook-pro-13-2020-a1706-a1708/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-for-macbook-pro-13-2020-a1706-a1708-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-pro-max-6-7-3lenses-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-15-pro-max-6-7-3-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-guardian-iphone-15-6-1-2-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-guardian-iphone-15-pro-6-1-3-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-guardian-iphone-17-pro-max-6-9-3-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-ice-guard-for-iphone-17-air-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-ice-guard-for-iphone-17-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-ice-guard-for-iphone-17-pro-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-ice-guard-for-iphone-17-pro-max-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-17-air-6-6-1-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-17-pro-6-3-3-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-for-ip-17-air-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-ice-guard-for-ip-16-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-16-pro-6-3-3-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-16-pro-6-3-3-lenses-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-plus-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-16-6-1-2-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-14-13-6-1-2-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-guardian-13pro-6-1-transpairent/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-guardian-iphone-13-pro-6-1-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-16-pro-6-3-desert-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-14-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-max-6-7-2-lenses-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-max-6-7-2-lenses-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-max-6-7-2lenses-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-pro-6-1-3lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-pro-6-1-3lenses-deep-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-pro-max-6-7-3lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-12-12-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-12-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-15-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-17-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-17-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-16-plus-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-13-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-14-pro-6-1-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-14-pro-6-1-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-14-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-15-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-15-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-6-1-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-15-6-1-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-15-6-1-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-15-6-1-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-15-pro-6-1-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-17-air-6-6-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-17-air-6-6-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-air-6-6-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-air-6-6-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-air-6-6-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-air-6-6-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-dark-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-16-6-1-desert-champ/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-desert-titanium/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-green5/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-titanium-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-titanium-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-dark-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-titaniu/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-s-magsafe-k-doo-mag-noble-collection-iphone-new-1-23/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-s-magsafe-k-doo-mag-noble-collection-iphone-new-1-26/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-s-magsafe-k-doo-mag-noble-collection-iphone-new-1-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-s-magsafe-kzdoo-mag-noble-collection-iphone-new-1-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-s-magsafe-kzdoo-mag-noble-collection-iphone-new-1-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-6-1-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-6-1-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-6-1-titani/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-6-1-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-15-6-1-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-6-1-titanium-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-6-1-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ip-15-6-1-kzdoo-mag-noble-collection-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ip-15-6-1-kzdoo-mag-noble-collection-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-max-6-7-pi/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-airpods-kdoo-luxcraft-precision-protection-fo-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3-pr/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-airpods-kdoo-luxcraft-precision-protection-fo-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-airpods-kdoo-luxcraft-precision-protection-fo-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-airpods-kdoo-luxcraft-precision-protection-fo-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--4/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--5/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--6/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3--7/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-new-iphone-13-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-new-iphone-13-pro-6-1-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-new-iphone-13-pro-6-1-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-13-pro-6-1-black-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-14-pro-6-1-black-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-6-3-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-6-3-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-6-3-frosted-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-max-6-9-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-max-6-9-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-max-6-9-frosted-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-17-air-6-6-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-pro-max-6-9-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-16-pro-6-3-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-pro-6-3-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-pro-6-3-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-16-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-12-pro-max-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-12-pro-max-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-12-pro-max-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-dlya-novogo-iphone-13-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-dlya-novogo-iphone-13-pro-6-1-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-dlya-novogo-iphone-13-pro-6-1-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-iphone-13-pro-6-1-k-doo-kevlar-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-iphone-13-pro-6-1-k-doo-kevlar-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-iphone-13-pro-6-1-k-doo-kevlar-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-max-6-7-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-max-6-7-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-max-6-7-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-max-6-7-2lenses-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-max-6-7-2lenses-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-max-6-7-2lenses-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-max-6-7-2lenses-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-pro-6-1-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-pro-6-1-3lenses-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-ice-guard-for-ip-17-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-13-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-13-pro-6-1-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-14-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-14-pro-6-1-deep-purp/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-defender-protection-dlya-apple-watch-49mm-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-air-carbon-for-macbook-air-13-2020-a1932-a2179/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-air-carbon-for-macbook-pro-13-2020-a1706-a1708/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-air-skin-for-macbook-neo-13-a3404-a18-pro-fros/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-air-skin-for-macbook-neo-13-a3404-a18-pro-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-for-macbook-neo-13-a3404-a18-pro-bl-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-for-macbook-neo-13-a3404-a18-pro-fr-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-for-macbook-pro-13-2020-a1706-a1708-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-dlya-iphone-14-pro-max-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-pro-max-6-7-3lenses-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-15-pro-max-6-7-3-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-guardian-iphone-15-6-1-2-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-guardian-iphone-15-pro-6-1-3-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-ice-guard-for-iphone-17-air-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-ice-guard-for-iphone-17-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-ice-guard-for-iphone-17-pro-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-ice-guard-for-iphone-17-pro-max-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-17-6-3-2-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-17-air-6-6-1-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-for-ip-17-air-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-ice-guard-for-ip-16-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-16-pro-6-3-3-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-16-pro-6-3-3-lenses-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-plus-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-16-6-1-2-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-14-13-6-1-2-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-guardian-13pro-6-1-transpairent/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-guardian-iphone-13-pro-6-1-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-16-pro-6-3-desert-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-14-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-max-6-7-2-lenses-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-max-6-7-2lenses-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-pro-6-1-3lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-pro-6-1-3lenses-deep-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-pro-max-6-7-3lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-12-12-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-12-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-15-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-17-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-17-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-16-plus-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-13-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-14-pro-6-1-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-14-pro-6-1-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-14-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-15-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-6-1-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-for-ip-17-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-15-6-1-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-15-6-1-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-15-6-1-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-15-pro-6-1-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-17-air-6-6-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-17-air-6-6-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-air-6-6-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-air-6-6-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-air-6-6-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-air-6-6-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-dark-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-16-6-1-desert-champ/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-desert-titanium/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-green5/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-titanium-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-titanium-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-s-magsafe-k-doo-mag-noble-collection-iphone-new-1-23/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-s-magsafe-k-doo-mag-noble-collection-iphone-new-1-26/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-s-magsafe-k-doo-mag-noble-collection-iphone-new-1-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-s-magsafe-kzdoo-mag-noble-collection-iphone-new-1-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-s-magsafe-kzdoo-mag-noble-collection-iphone-new-1-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-6-1-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-6-1-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-6-1-titani/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-6-1-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-6-1-titanium-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-6-1-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ip-15-6-1-kzdoo-mag-noble-collection-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ip-15-6-1-kzdoo-mag-noble-collection-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-max-6-7-pi/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3-pr/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-airpods-kdoo-luxcraft-precision-protection-fo-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--4/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--5/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--6/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3--7/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F256"/>
+  <dimension ref="A1:F241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -2175,4821 +2082,4539 @@
       </c>
       <c r="E7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" outlineLevel="1">
       <c r="A8" s="15">
         <v>1</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="12">
-        <v>1400.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="9" spans="1:6" outlineLevel="1">
       <c r="A9" s="15">
         <v>2</v>
       </c>
       <c r="B9" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="C9" s="9" t="s">
+      <c r="D9" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="D9" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="12">
-        <v>1400.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="10" spans="1:6" outlineLevel="1">
       <c r="A10" s="15">
         <v>3</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C10" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="D10" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="12">
-        <v>1400.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="11" spans="1:6" outlineLevel="1">
       <c r="A11" s="15">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="12">
-        <v>1400.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="12" spans="1:6" outlineLevel="1">
       <c r="A12" s="15">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="12">
-        <v>1950.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="13" spans="1:6" outlineLevel="1">
-      <c r="A13" s="15">
+      <c r="A13" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+      <c r="E13" s="2"/>
+      <c r="F13" s="10"/>
+    </row>
+    <row r="14" spans="1:6" outlineLevel="2">
+      <c r="A14" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C14" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="9" t="s">
+      <c r="D14" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" outlineLevel="2">
+      <c r="A15" s="15">
+        <v>1</v>
+      </c>
+      <c r="B15" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="D13" s="9" t="s">
+      <c r="C15" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="E13" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A14" s="16" t="s">
+      <c r="D15" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="B14" s="2"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E15" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" s="12">
+        <v>750.0</v>
       </c>
     </row>
     <row r="16" spans="1:6" outlineLevel="2">
       <c r="A16" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="12">
         <v>750.0</v>
       </c>
     </row>
     <row r="17" spans="1:6" outlineLevel="2">
       <c r="A17" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="12">
         <v>750.0</v>
       </c>
     </row>
     <row r="18" spans="1:6" outlineLevel="2">
       <c r="A18" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="12">
         <v>750.0</v>
       </c>
     </row>
     <row r="19" spans="1:6" outlineLevel="2">
       <c r="A19" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>38</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="12">
         <v>750.0</v>
       </c>
     </row>
     <row r="20" spans="1:6" outlineLevel="2">
       <c r="A20" s="15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>41</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="12">
         <v>750.0</v>
       </c>
     </row>
-    <row r="21" spans="1:6" outlineLevel="2">
-[...3 lines deleted...]
-      <c r="B21" s="8" t="s">
+    <row r="21" spans="1:6" outlineLevel="1">
+      <c r="A21" s="16" t="s">
         <v>43</v>
       </c>
-      <c r="C21" s="9" t="s">
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="10"/>
+    </row>
+    <row r="22" spans="1:6" outlineLevel="2">
+      <c r="A22" s="17" t="s">
         <v>44</v>
-      </c>
-[...12 lines deleted...]
-        <v>46</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="10"/>
     </row>
-    <row r="23" spans="1:6" outlineLevel="2">
-      <c r="A23" s="17" t="s">
+    <row r="23" spans="1:6" outlineLevel="3">
+      <c r="A23" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" outlineLevel="3">
+      <c r="A24" s="15">
+        <v>1</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C24" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="D24" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B23" s="2"/>
-[...6 lines deleted...]
-      <c r="A24" s="3" t="s">
+      <c r="E24" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F24" s="12">
+        <v>1800.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" outlineLevel="2">
+      <c r="A25" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2"/>
+      <c r="F25" s="10"/>
+    </row>
+    <row r="26" spans="1:6" outlineLevel="3">
+      <c r="A26" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B24" s="4" t="s">
+      <c r="B26" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C24" s="5" t="s">
+      <c r="C26" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D24" s="5" t="s">
+      <c r="D26" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E24" s="6" t="s">
+      <c r="E26" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F24" s="11" t="s">
+      <c r="F26" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="25" spans="1:6" outlineLevel="3">
-      <c r="A25" s="15">
+    <row r="27" spans="1:6" outlineLevel="3">
+      <c r="A27" s="15">
         <v>1</v>
       </c>
-      <c r="B25" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="9" t="s">
+      <c r="B27" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="D25" s="9" t="s">
+      <c r="C27" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="E25" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A26" s="17" t="s">
+      <c r="D27" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="B26" s="2"/>
-[...6 lines deleted...]
-      <c r="A27" s="3" t="s">
+      <c r="E27" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F27" s="12">
+        <v>1400.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" outlineLevel="2">
+      <c r="A28" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2"/>
+      <c r="F28" s="10"/>
+    </row>
+    <row r="29" spans="1:6" outlineLevel="3">
+      <c r="A29" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B27" s="4" t="s">
+      <c r="B29" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C27" s="5" t="s">
+      <c r="C29" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D27" s="5" t="s">
+      <c r="D29" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E27" s="6" t="s">
+      <c r="E29" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F27" s="11" t="s">
+      <c r="F29" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="28" spans="1:6" outlineLevel="3">
-      <c r="A28" s="15">
+    <row r="30" spans="1:6" outlineLevel="3">
+      <c r="A30" s="15">
         <v>1</v>
       </c>
-      <c r="B28" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="9" t="s">
+      <c r="B30" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="D28" s="9" t="s">
+      <c r="C30" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="E28" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A29" s="17" t="s">
+      <c r="D30" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="B29" s="2"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E30" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F30" s="12">
+        <v>1950.0</v>
       </c>
     </row>
     <row r="31" spans="1:6" outlineLevel="3">
       <c r="A31" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>57</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>58</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="12">
-        <v>2200.0</v>
-[...3 lines deleted...]
-      <c r="A32" s="17" t="s">
+        <v>1400.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" outlineLevel="3">
+      <c r="A32" s="15">
+        <v>3</v>
+      </c>
+      <c r="B32" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="B32" s="2"/>
-[...6 lines deleted...]
-      <c r="A33" s="3" t="s">
+      <c r="C32" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="D32" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F32" s="12">
+        <v>1400.0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" outlineLevel="2">
+      <c r="A33" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B33" s="2"/>
+      <c r="C33" s="2"/>
+      <c r="D33" s="2"/>
+      <c r="E33" s="2"/>
+      <c r="F33" s="10"/>
+    </row>
+    <row r="34" spans="1:6" outlineLevel="3">
+      <c r="A34" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B33" s="4" t="s">
+      <c r="B34" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C33" s="5" t="s">
+      <c r="C34" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D33" s="5" t="s">
+      <c r="D34" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E33" s="6" t="s">
+      <c r="E34" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F33" s="11" t="s">
+      <c r="F34" s="11" t="s">
         <v>9</v>
-      </c>
-[...18 lines deleted...]
-        <v>1400.0</v>
       </c>
     </row>
     <row r="35" spans="1:6" outlineLevel="3">
       <c r="A35" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="12">
+        <v>1950.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" outlineLevel="3">
+      <c r="A36" s="15">
+        <v>2</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C36" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="D36" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F36" s="12">
         <v>1400.0</v>
       </c>
     </row>
-    <row r="36" spans="1:6" outlineLevel="2">
-[...10 lines deleted...]
-      <c r="A37" s="3" t="s">
+    <row r="37" spans="1:6" outlineLevel="2">
+      <c r="A37" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B37" s="2"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="2"/>
+      <c r="E37" s="2"/>
+      <c r="F37" s="10"/>
+    </row>
+    <row r="38" spans="1:6" outlineLevel="3">
+      <c r="A38" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B37" s="4" t="s">
+      <c r="B38" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C37" s="5" t="s">
+      <c r="C38" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D37" s="5" t="s">
+      <c r="D38" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E37" s="6" t="s">
+      <c r="E38" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F37" s="11" t="s">
+      <c r="F38" s="11" t="s">
         <v>9</v>
-      </c>
-[...18 lines deleted...]
-        <v>1950.0</v>
       </c>
     </row>
     <row r="39" spans="1:6" outlineLevel="3">
       <c r="A39" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C39" s="9" t="s">
         <v>71</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>72</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F39" s="12">
-        <v>1400.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="40" spans="1:6" outlineLevel="3">
       <c r="A40" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>75</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F40" s="12">
-        <v>1400.0</v>
-[...3 lines deleted...]
-      <c r="A41" s="17" t="s">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" outlineLevel="3">
+      <c r="A41" s="15">
+        <v>3</v>
+      </c>
+      <c r="B41" s="8" t="s">
         <v>76</v>
       </c>
-      <c r="B41" s="2"/>
-[...6 lines deleted...]
-      <c r="A42" s="3" t="s">
+      <c r="C41" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="D41" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F41" s="12">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" outlineLevel="2">
+      <c r="A42" s="17" t="s">
+        <v>79</v>
+      </c>
+      <c r="B42" s="2"/>
+      <c r="C42" s="2"/>
+      <c r="D42" s="2"/>
+      <c r="E42" s="2"/>
+      <c r="F42" s="10"/>
+    </row>
+    <row r="43" spans="1:6" outlineLevel="3">
+      <c r="A43" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B42" s="4" t="s">
+      <c r="B43" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C42" s="5" t="s">
+      <c r="C43" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D42" s="5" t="s">
+      <c r="D43" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E42" s="6" t="s">
+      <c r="E43" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F42" s="11" t="s">
+      <c r="F43" s="11" t="s">
         <v>9</v>
-      </c>
-[...18 lines deleted...]
-        <v>1950.0</v>
       </c>
     </row>
     <row r="44" spans="1:6" outlineLevel="3">
       <c r="A44" s="15">
+        <v>1</v>
+      </c>
+      <c r="B44" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C44" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="D44" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F44" s="12">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" outlineLevel="3">
+      <c r="A45" s="15">
         <v>2</v>
       </c>
-      <c r="B44" s="8" t="s">
-[...5 lines deleted...]
-      <c r="D44" s="9" t="s">
+      <c r="B45" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C45" s="9" t="s">
         <v>82</v>
       </c>
-      <c r="E44" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A45" s="17" t="s">
+      <c r="D45" s="9" t="s">
         <v>83</v>
       </c>
-      <c r="B45" s="2"/>
-[...3 lines deleted...]
-      <c r="F45" s="10"/>
+      <c r="E45" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F45" s="12">
+        <v>500.0</v>
+      </c>
     </row>
     <row r="46" spans="1:6" outlineLevel="3">
-      <c r="A46" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A46" s="15">
+        <v>3</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="D46" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F46" s="12">
+        <v>500.0</v>
       </c>
     </row>
     <row r="47" spans="1:6" outlineLevel="3">
       <c r="A47" s="15">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B47" s="8" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C47" s="9" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D47" s="9" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F47" s="12">
-        <v>1400.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="48" spans="1:6" outlineLevel="3">
       <c r="A48" s="15">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B48" s="8" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="C48" s="9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D48" s="9" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F48" s="12">
-        <v>1400.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="49" spans="1:6" outlineLevel="3">
       <c r="A49" s="15">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B49" s="8" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="C49" s="9" t="s">
         <v>91</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>92</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="12">
-        <v>1400.0</v>
-[...3 lines deleted...]
-      <c r="A50" s="17" t="s">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" outlineLevel="3">
+      <c r="A50" s="15">
+        <v>7</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" s="9" t="s">
         <v>93</v>
       </c>
-      <c r="B50" s="2"/>
-[...3 lines deleted...]
-      <c r="F50" s="10"/>
+      <c r="D50" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="E50" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F50" s="12">
+        <v>500.0</v>
+      </c>
     </row>
     <row r="51" spans="1:6" outlineLevel="3">
-      <c r="A51" s="3" t="s">
-[...11 lines deleted...]
-      <c r="E51" s="6" t="s">
+      <c r="A51" s="15">
         <v>8</v>
       </c>
-      <c r="F51" s="11" t="s">
-        <v>9</v>
+      <c r="B51" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C51" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="D51" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="E51" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F51" s="12">
+        <v>500.0</v>
       </c>
     </row>
     <row r="52" spans="1:6" outlineLevel="3">
       <c r="A52" s="15">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B52" s="8" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="C52" s="9" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D52" s="9" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F52" s="12">
-        <v>1400.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="53" spans="1:6" outlineLevel="3">
       <c r="A53" s="15">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B53" s="8" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="C53" s="9" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F53" s="12">
-        <v>1400.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="54" spans="1:6" outlineLevel="3">
       <c r="A54" s="15">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B54" s="8" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C54" s="9" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="D54" s="9" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F54" s="12">
-        <v>1400.0</v>
-[...3 lines deleted...]
-      <c r="A55" s="15">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" outlineLevel="2">
+      <c r="A55" s="17" t="s">
+        <v>104</v>
+      </c>
+      <c r="B55" s="2"/>
+      <c r="C55" s="2"/>
+      <c r="D55" s="2"/>
+      <c r="E55" s="2"/>
+      <c r="F55" s="10"/>
+    </row>
+    <row r="56" spans="1:6" outlineLevel="3">
+      <c r="A56" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B55" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A56" s="15">
+      <c r="B56" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B56" s="8" t="s">
-[...12 lines deleted...]
-        <v>1400.0</v>
+      <c r="C56" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E56" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" outlineLevel="3">
       <c r="A57" s="15">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B57" s="8" t="s">
-        <v>14</v>
+        <v>105</v>
       </c>
       <c r="C57" s="9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D57" s="9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F57" s="12">
-        <v>1400.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="58" spans="1:6" outlineLevel="3">
       <c r="A58" s="15">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B58" s="8" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="C58" s="9" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D58" s="9" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F58" s="12">
-        <v>1400.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="59" spans="1:6" outlineLevel="3">
       <c r="A59" s="15">
+        <v>3</v>
+      </c>
+      <c r="B59" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="C59" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="D59" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F59" s="12">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" outlineLevel="2">
+      <c r="A60" s="17" t="s">
+        <v>114</v>
+      </c>
+      <c r="B60" s="2"/>
+      <c r="C60" s="2"/>
+      <c r="D60" s="2"/>
+      <c r="E60" s="2"/>
+      <c r="F60" s="10"/>
+    </row>
+    <row r="61" spans="1:6" outlineLevel="3">
+      <c r="A61" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E61" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B59" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A60" s="15">
+      <c r="F61" s="11" t="s">
         <v>9</v>
-      </c>
-[...33 lines deleted...]
-        <v>1400.0</v>
       </c>
     </row>
     <row r="62" spans="1:6" outlineLevel="3">
       <c r="A62" s="15">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B62" s="8" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="C62" s="9" t="s">
         <v>116</v>
       </c>
       <c r="D62" s="9" t="s">
         <v>117</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F62" s="12">
-        <v>1400.0</v>
-[...3 lines deleted...]
-      <c r="A63" s="17" t="s">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" outlineLevel="3">
+      <c r="A63" s="15">
+        <v>2</v>
+      </c>
+      <c r="B63" s="8" t="s">
         <v>118</v>
       </c>
-      <c r="B63" s="2"/>
-[...3 lines deleted...]
-      <c r="F63" s="10"/>
+      <c r="C63" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="D63" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="E63" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F63" s="12">
+        <v>500.0</v>
+      </c>
     </row>
     <row r="64" spans="1:6" outlineLevel="3">
-      <c r="A64" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A64" s="15">
+        <v>3</v>
+      </c>
+      <c r="B64" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="C64" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="D64" s="9" t="s">
+        <v>123</v>
+      </c>
+      <c r="E64" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F64" s="12">
+        <v>500.0</v>
       </c>
     </row>
     <row r="65" spans="1:6" outlineLevel="3">
       <c r="A65" s="15">
+        <v>4</v>
+      </c>
+      <c r="B65" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="C65" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="D65" s="9" t="s">
+        <v>126</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F65" s="12">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" outlineLevel="2">
+      <c r="A66" s="17" t="s">
+        <v>127</v>
+      </c>
+      <c r="B66" s="2"/>
+      <c r="C66" s="2"/>
+      <c r="D66" s="2"/>
+      <c r="E66" s="2"/>
+      <c r="F66" s="10"/>
+    </row>
+    <row r="67" spans="1:6" outlineLevel="3">
+      <c r="A67" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B67" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E67" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" outlineLevel="3">
+      <c r="A68" s="15">
         <v>1</v>
       </c>
-      <c r="B65" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A66" s="15">
+      <c r="B68" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="C68" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="D68" s="9" t="s">
+        <v>130</v>
+      </c>
+      <c r="E68" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F68" s="12">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" outlineLevel="3">
+      <c r="A69" s="15">
         <v>2</v>
       </c>
-      <c r="B66" s="8" t="s">
-[...46 lines deleted...]
-      <c r="A69" s="3" t="s">
+      <c r="B69" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="C69" s="9" t="s">
+        <v>132</v>
+      </c>
+      <c r="D69" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="E69" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F69" s="12">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" outlineLevel="1">
+      <c r="A70" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="B70" s="2"/>
+      <c r="C70" s="2"/>
+      <c r="D70" s="2"/>
+      <c r="E70" s="2"/>
+      <c r="F70" s="10"/>
+    </row>
+    <row r="71" spans="1:6" outlineLevel="2">
+      <c r="A71" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B69" s="4" t="s">
+      <c r="B71" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C69" s="5" t="s">
+      <c r="C71" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D69" s="5" t="s">
+      <c r="D71" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E69" s="6" t="s">
+      <c r="E71" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F69" s="11" t="s">
+      <c r="F71" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="70" spans="1:6" outlineLevel="3">
-      <c r="A70" s="15">
+    <row r="72" spans="1:6" outlineLevel="2">
+      <c r="A72" s="15">
         <v>1</v>
-      </c>
-[...38 lines deleted...]
-        <v>3</v>
       </c>
       <c r="B72" s="8" t="s">
         <v>135</v>
       </c>
       <c r="C72" s="9" t="s">
         <v>136</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>137</v>
       </c>
       <c r="E72" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F72" s="12">
-        <v>1400.0</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:6" outlineLevel="3">
+        <v>750.0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" outlineLevel="2">
       <c r="A73" s="15">
+        <v>2</v>
+      </c>
+      <c r="B73" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C73" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="D73" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="E73" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F73" s="12">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" outlineLevel="2">
+      <c r="A74" s="15">
+        <v>3</v>
+      </c>
+      <c r="B74" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C74" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="D74" s="9" t="s">
+        <v>141</v>
+      </c>
+      <c r="E74" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F74" s="12">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" outlineLevel="2">
+      <c r="A75" s="15">
         <v>4</v>
       </c>
-      <c r="B73" s="8" t="s">
-[...26 lines deleted...]
-      <c r="A75" s="3" t="s">
+      <c r="B75" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C75" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="D75" s="9" t="s">
+        <v>143</v>
+      </c>
+      <c r="E75" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F75" s="12">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" outlineLevel="2">
+      <c r="A76" s="15">
+        <v>5</v>
+      </c>
+      <c r="B76" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C76" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="D76" s="9" t="s">
+        <v>145</v>
+      </c>
+      <c r="E76" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F76" s="12">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" outlineLevel="1">
+      <c r="A77" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="B77" s="2"/>
+      <c r="C77" s="2"/>
+      <c r="D77" s="2"/>
+      <c r="E77" s="2"/>
+      <c r="F77" s="10"/>
+    </row>
+    <row r="78" spans="1:6" outlineLevel="2">
+      <c r="A78" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B75" s="4" t="s">
+      <c r="B78" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C75" s="5" t="s">
+      <c r="C78" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D75" s="5" t="s">
+      <c r="D78" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E75" s="6" t="s">
+      <c r="E78" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F75" s="11" t="s">
+      <c r="F78" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="76" spans="1:6" outlineLevel="3">
-      <c r="A76" s="15">
+    <row r="79" spans="1:6" outlineLevel="2">
+      <c r="A79" s="15">
         <v>1</v>
       </c>
-      <c r="B76" s="8" t="s">
-[...25 lines deleted...]
-      <c r="D77" s="9" t="s">
+      <c r="B79" s="8" t="s">
         <v>147</v>
       </c>
-      <c r="E77" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A78" s="16" t="s">
+      <c r="C79" s="9" t="s">
         <v>148</v>
       </c>
-      <c r="B78" s="2"/>
-[...6 lines deleted...]
-      <c r="A79" s="3" t="s">
+      <c r="D79" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="E79" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F79" s="12">
+        <v>700.0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" outlineLevel="1">
+      <c r="A80" s="16" t="s">
+        <v>150</v>
+      </c>
+      <c r="B80" s="2"/>
+      <c r="C80" s="2"/>
+      <c r="D80" s="2"/>
+      <c r="E80" s="2"/>
+      <c r="F80" s="10"/>
+    </row>
+    <row r="81" spans="1:6" outlineLevel="2">
+      <c r="A81" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B79" s="4" t="s">
+      <c r="B81" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C79" s="5" t="s">
+      <c r="C81" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D79" s="5" t="s">
+      <c r="D81" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E79" s="6" t="s">
+      <c r="E81" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F79" s="11" t="s">
+      <c r="F81" s="11" t="s">
         <v>9</v>
-      </c>
-[...38 lines deleted...]
-        <v>2200.0</v>
       </c>
     </row>
     <row r="82" spans="1:6" outlineLevel="2">
       <c r="A82" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B82" s="8" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="C82" s="9" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D82" s="9" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="12">
-        <v>1950.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="83" spans="1:6" outlineLevel="2">
       <c r="A83" s="15">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B83" s="8" t="s">
-        <v>21</v>
+        <v>154</v>
       </c>
       <c r="C83" s="9" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="D83" s="9" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="E83" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F83" s="12">
-        <v>1950.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="84" spans="1:6" outlineLevel="2">
       <c r="A84" s="15">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B84" s="8" t="s">
-        <v>24</v>
+        <v>157</v>
       </c>
       <c r="C84" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="D84" s="9" t="s">
         <v>159</v>
       </c>
-      <c r="D84" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E84" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F84" s="12">
-        <v>1950.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="85" spans="1:6" outlineLevel="2">
       <c r="A85" s="15">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B85" s="8" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="C85" s="9" t="s">
         <v>161</v>
       </c>
       <c r="D85" s="9" t="s">
         <v>162</v>
       </c>
       <c r="E85" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F85" s="12">
-        <v>1950.0</v>
-[...3 lines deleted...]
-      <c r="A86" s="16" t="s">
+        <v>1050.0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" outlineLevel="2">
+      <c r="A86" s="15">
+        <v>5</v>
+      </c>
+      <c r="B86" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="B86" s="2"/>
-[...3 lines deleted...]
-      <c r="F86" s="10"/>
+      <c r="C86" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="D86" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="E86" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F86" s="12">
+        <v>1050.0</v>
+      </c>
     </row>
     <row r="87" spans="1:6" outlineLevel="2">
-      <c r="A87" s="3" t="s">
-[...5 lines deleted...]
-      <c r="C87" s="5" t="s">
+      <c r="A87" s="15">
         <v>6</v>
       </c>
-      <c r="D87" s="5" t="s">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="B87" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="C87" s="9" t="s">
+        <v>167</v>
+      </c>
+      <c r="D87" s="9" t="s">
+        <v>168</v>
+      </c>
+      <c r="E87" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F87" s="12">
+        <v>1050.0</v>
       </c>
     </row>
     <row r="88" spans="1:6" outlineLevel="2">
       <c r="A88" s="15">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B88" s="8" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C88" s="9" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="D88" s="9" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="E88" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F88" s="12">
-        <v>700.0</v>
-[...13 lines deleted...]
-      <c r="A90" s="3" t="s">
+        <v>1050.0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" outlineLevel="2">
+      <c r="A89" s="15">
+        <v>8</v>
+      </c>
+      <c r="B89" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="C89" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="D89" s="9" t="s">
+        <v>174</v>
+      </c>
+      <c r="E89" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F89" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" outlineLevel="1">
+      <c r="A90" s="16" t="s">
+        <v>175</v>
+      </c>
+      <c r="B90" s="2"/>
+      <c r="C90" s="2"/>
+      <c r="D90" s="2"/>
+      <c r="E90" s="2"/>
+      <c r="F90" s="10"/>
+    </row>
+    <row r="91" spans="1:6" outlineLevel="2">
+      <c r="A91" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B90" s="4" t="s">
+      <c r="B91" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C90" s="5" t="s">
+      <c r="C91" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D90" s="5" t="s">
+      <c r="D91" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E90" s="6" t="s">
+      <c r="E91" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F90" s="11" t="s">
+      <c r="F91" s="11" t="s">
         <v>9</v>
-      </c>
-[...18 lines deleted...]
-        <v>1350.0</v>
       </c>
     </row>
     <row r="92" spans="1:6" outlineLevel="2">
       <c r="A92" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B92" s="8" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="C92" s="9" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="D92" s="9" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="E92" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F92" s="12">
-        <v>1350.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="93" spans="1:6" outlineLevel="2">
       <c r="A93" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B93" s="8" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="C93" s="9" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="D93" s="9" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="12">
-        <v>1350.0</v>
-[...4 lines deleted...]
-        <v>177</v>
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" outlineLevel="2">
+      <c r="A94" s="17" t="s">
+        <v>182</v>
       </c>
       <c r="B94" s="2"/>
       <c r="C94" s="2"/>
       <c r="D94" s="2"/>
       <c r="E94" s="2"/>
       <c r="F94" s="10"/>
     </row>
-    <row r="95" spans="1:6" outlineLevel="2">
+    <row r="95" spans="1:6" outlineLevel="3">
       <c r="A95" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B95" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E95" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F95" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="96" spans="1:6" outlineLevel="2">
+    <row r="96" spans="1:6" outlineLevel="3">
       <c r="A96" s="15">
         <v>1</v>
       </c>
       <c r="B96" s="8" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="C96" s="9" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="D96" s="9" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="E96" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F96" s="12">
-        <v>400.0</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:6" outlineLevel="2">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" outlineLevel="3">
       <c r="A97" s="15">
         <v>2</v>
       </c>
       <c r="B97" s="8" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="C97" s="9" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="D97" s="9" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="E97" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F97" s="12">
-        <v>400.0</v>
-[...10 lines deleted...]
-      <c r="F98" s="10"/>
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" outlineLevel="3">
+      <c r="A98" s="15">
+        <v>3</v>
+      </c>
+      <c r="B98" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="C98" s="9" t="s">
+        <v>190</v>
+      </c>
+      <c r="D98" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="E98" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F98" s="12">
+        <v>750.0</v>
+      </c>
     </row>
     <row r="99" spans="1:6" outlineLevel="3">
-      <c r="A99" s="3" t="s">
+      <c r="A99" s="15">
         <v>4</v>
       </c>
-      <c r="B99" s="4" t="s">
-[...12 lines deleted...]
-        <v>9</v>
+      <c r="B99" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="C99" s="9" t="s">
+        <v>193</v>
+      </c>
+      <c r="D99" s="9" t="s">
+        <v>194</v>
+      </c>
+      <c r="E99" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F99" s="12">
+        <v>750.0</v>
       </c>
     </row>
     <row r="100" spans="1:6" outlineLevel="3">
       <c r="A100" s="15">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B100" s="8" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
       <c r="C100" s="9" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="D100" s="9" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="E100" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F100" s="12">
-        <v>400.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="101" spans="1:6" outlineLevel="3">
       <c r="A101" s="15">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B101" s="8" t="s">
-        <v>188</v>
+        <v>198</v>
       </c>
       <c r="C101" s="9" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="D101" s="9" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="E101" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F101" s="12">
-        <v>400.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="102" spans="1:6" outlineLevel="3">
       <c r="A102" s="15">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B102" s="8" t="s">
-        <v>191</v>
+        <v>201</v>
       </c>
       <c r="C102" s="9" t="s">
-        <v>192</v>
+        <v>202</v>
       </c>
       <c r="D102" s="9" t="s">
-        <v>193</v>
+        <v>203</v>
       </c>
       <c r="E102" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F102" s="12">
-        <v>450.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="103" spans="1:6" outlineLevel="3">
       <c r="A103" s="15">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B103" s="8" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
       <c r="C103" s="9" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="D103" s="9" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="E103" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F103" s="12">
-        <v>750.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="104" spans="1:6" outlineLevel="3">
       <c r="A104" s="15">
+        <v>9</v>
+      </c>
+      <c r="B104" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="C104" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="D104" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="E104" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F104" s="12">
+        <v>650.0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" outlineLevel="2">
+      <c r="A105" s="17" t="s">
+        <v>210</v>
+      </c>
+      <c r="B105" s="2"/>
+      <c r="C105" s="2"/>
+      <c r="D105" s="2"/>
+      <c r="E105" s="2"/>
+      <c r="F105" s="10"/>
+    </row>
+    <row r="106" spans="1:6" outlineLevel="3">
+      <c r="A106" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B106" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B104" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A105" s="15">
+      <c r="C106" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B105" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A106" s="15">
+      <c r="D106" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B106" s="8" t="s">
-[...12 lines deleted...]
-        <v>750.0</v>
+      <c r="E106" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" outlineLevel="3">
       <c r="A107" s="15">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B107" s="8" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="C107" s="9" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="D107" s="9" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="E107" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F107" s="12">
-        <v>450.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="108" spans="1:6" outlineLevel="3">
       <c r="A108" s="15">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B108" s="8" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="C108" s="9" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="D108" s="9" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="E108" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F108" s="12">
-        <v>450.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="109" spans="1:6" outlineLevel="3">
       <c r="A109" s="15">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B109" s="8" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="C109" s="9" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="D109" s="9" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="E109" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F109" s="12">
-        <v>650.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="110" spans="1:6" outlineLevel="2">
       <c r="A110" s="17" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="B110" s="2"/>
       <c r="C110" s="2"/>
       <c r="D110" s="2"/>
       <c r="E110" s="2"/>
       <c r="F110" s="10"/>
     </row>
     <row r="111" spans="1:6" outlineLevel="3">
       <c r="A111" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B111" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E111" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F111" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" outlineLevel="3">
       <c r="A112" s="15">
         <v>1</v>
       </c>
       <c r="B112" s="8" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="C112" s="9" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="D112" s="9" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="E112" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F112" s="12">
-        <v>650.0</v>
-[...3 lines deleted...]
-      <c r="A113" s="15">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" outlineLevel="2">
+      <c r="A113" s="17" t="s">
+        <v>224</v>
+      </c>
+      <c r="B113" s="2"/>
+      <c r="C113" s="2"/>
+      <c r="D113" s="2"/>
+      <c r="E113" s="2"/>
+      <c r="F113" s="10"/>
+    </row>
+    <row r="114" spans="1:6" outlineLevel="3">
+      <c r="A114" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B114" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D114" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E114" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" outlineLevel="3">
+      <c r="A115" s="15">
+        <v>1</v>
+      </c>
+      <c r="B115" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="C115" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="D115" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="E115" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F115" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" outlineLevel="2">
+      <c r="A116" s="17" t="s">
+        <v>228</v>
+      </c>
+      <c r="B116" s="2"/>
+      <c r="C116" s="2"/>
+      <c r="D116" s="2"/>
+      <c r="E116" s="2"/>
+      <c r="F116" s="10"/>
+    </row>
+    <row r="117" spans="1:6" outlineLevel="3">
+      <c r="A117" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B117" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E117" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" outlineLevel="3">
+      <c r="A118" s="15">
+        <v>1</v>
+      </c>
+      <c r="B118" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="C118" s="9" t="s">
+        <v>230</v>
+      </c>
+      <c r="D118" s="9" t="s">
+        <v>231</v>
+      </c>
+      <c r="E118" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F118" s="12">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" outlineLevel="2">
+      <c r="A119" s="17" t="s">
+        <v>232</v>
+      </c>
+      <c r="B119" s="2"/>
+      <c r="C119" s="2"/>
+      <c r="D119" s="2"/>
+      <c r="E119" s="2"/>
+      <c r="F119" s="10"/>
+    </row>
+    <row r="120" spans="1:6" outlineLevel="3">
+      <c r="A120" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B120" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E120" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" outlineLevel="3">
+      <c r="A121" s="15">
+        <v>1</v>
+      </c>
+      <c r="B121" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="C121" s="9" t="s">
+        <v>234</v>
+      </c>
+      <c r="D121" s="9" t="s">
+        <v>235</v>
+      </c>
+      <c r="E121" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F121" s="12">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" outlineLevel="3">
+      <c r="A122" s="15">
         <v>2</v>
       </c>
-      <c r="B113" s="8" t="s">
-[...162 lines deleted...]
-        <v>9</v>
+      <c r="B122" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="C122" s="9" t="s">
+        <v>237</v>
+      </c>
+      <c r="D122" s="9" t="s">
+        <v>238</v>
+      </c>
+      <c r="E122" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F122" s="12">
+        <v>300.0</v>
       </c>
     </row>
     <row r="123" spans="1:6" outlineLevel="3">
       <c r="A123" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B123" s="8" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="C123" s="9" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="D123" s="9" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="E123" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F123" s="12">
-        <v>400.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="124" spans="1:6" outlineLevel="2">
       <c r="A124" s="17" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="B124" s="2"/>
       <c r="C124" s="2"/>
       <c r="D124" s="2"/>
       <c r="E124" s="2"/>
       <c r="F124" s="10"/>
     </row>
     <row r="125" spans="1:6" outlineLevel="3">
       <c r="A125" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B125" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E125" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F125" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" outlineLevel="3">
       <c r="A126" s="15">
         <v>1</v>
       </c>
       <c r="B126" s="8" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="C126" s="9" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="D126" s="9" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="E126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="12">
-        <v>400.0</v>
-[...3 lines deleted...]
-      <c r="A127" s="15">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" outlineLevel="2">
+      <c r="A127" s="17" t="s">
+        <v>246</v>
+      </c>
+      <c r="B127" s="2"/>
+      <c r="C127" s="2"/>
+      <c r="D127" s="2"/>
+      <c r="E127" s="2"/>
+      <c r="F127" s="10"/>
+    </row>
+    <row r="128" spans="1:6" outlineLevel="3">
+      <c r="A128" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B128" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C128" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E128" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" outlineLevel="3">
+      <c r="A129" s="15">
+        <v>1</v>
+      </c>
+      <c r="B129" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="C129" s="9" t="s">
+        <v>248</v>
+      </c>
+      <c r="D129" s="9" t="s">
+        <v>249</v>
+      </c>
+      <c r="E129" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F129" s="12">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" outlineLevel="3">
+      <c r="A130" s="15">
         <v>2</v>
       </c>
-      <c r="B127" s="8" t="s">
-[...46 lines deleted...]
-      <c r="A130" s="3" t="s">
+      <c r="B130" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="C130" s="9" t="s">
+        <v>251</v>
+      </c>
+      <c r="D130" s="9" t="s">
+        <v>252</v>
+      </c>
+      <c r="E130" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F130" s="12">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" outlineLevel="2">
+      <c r="A131" s="17" t="s">
+        <v>253</v>
+      </c>
+      <c r="B131" s="2"/>
+      <c r="C131" s="2"/>
+      <c r="D131" s="2"/>
+      <c r="E131" s="2"/>
+      <c r="F131" s="10"/>
+    </row>
+    <row r="132" spans="1:6" outlineLevel="3">
+      <c r="A132" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B130" s="4" t="s">
+      <c r="B132" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C130" s="5" t="s">
+      <c r="C132" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D130" s="5" t="s">
+      <c r="D132" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E130" s="6" t="s">
+      <c r="E132" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F130" s="11" t="s">
+      <c r="F132" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="131" spans="1:6" outlineLevel="3">
-      <c r="A131" s="15">
+    <row r="133" spans="1:6" outlineLevel="3">
+      <c r="A133" s="15">
         <v>1</v>
       </c>
-      <c r="B131" s="8" t="s">
-[...42 lines deleted...]
-        <v>9</v>
+      <c r="B133" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="C133" s="9" t="s">
+        <v>255</v>
+      </c>
+      <c r="D133" s="9" t="s">
+        <v>256</v>
+      </c>
+      <c r="E133" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F133" s="12">
+        <v>300.0</v>
       </c>
     </row>
     <row r="134" spans="1:6" outlineLevel="3">
       <c r="A134" s="15">
+        <v>2</v>
+      </c>
+      <c r="B134" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="C134" s="9" t="s">
+        <v>258</v>
+      </c>
+      <c r="D134" s="9" t="s">
+        <v>259</v>
+      </c>
+      <c r="E134" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F134" s="12">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" outlineLevel="2">
+      <c r="A135" s="17" t="s">
+        <v>260</v>
+      </c>
+      <c r="B135" s="2"/>
+      <c r="C135" s="2"/>
+      <c r="D135" s="2"/>
+      <c r="E135" s="2"/>
+      <c r="F135" s="10"/>
+    </row>
+    <row r="136" spans="1:6" outlineLevel="3">
+      <c r="A136" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B136" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C136" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E136" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" outlineLevel="3">
+      <c r="A137" s="15">
         <v>1</v>
       </c>
-      <c r="B134" s="8" t="s">
-[...56 lines deleted...]
-      <c r="A137" s="17" t="s">
+      <c r="B137" s="8" t="s">
         <v>261</v>
       </c>
-      <c r="B137" s="2"/>
-[...6 lines deleted...]
-      <c r="A138" s="3" t="s">
+      <c r="C137" s="9" t="s">
+        <v>262</v>
+      </c>
+      <c r="D137" s="9" t="s">
+        <v>263</v>
+      </c>
+      <c r="E137" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F137" s="12">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" outlineLevel="1">
+      <c r="A138" s="16" t="s">
+        <v>264</v>
+      </c>
+      <c r="B138" s="2"/>
+      <c r="C138" s="2"/>
+      <c r="D138" s="2"/>
+      <c r="E138" s="2"/>
+      <c r="F138" s="10"/>
+    </row>
+    <row r="139" spans="1:6" outlineLevel="2">
+      <c r="A139" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B138" s="4" t="s">
+      <c r="B139" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C138" s="5" t="s">
+      <c r="C139" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D138" s="5" t="s">
+      <c r="D139" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E138" s="6" t="s">
+      <c r="E139" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F138" s="11" t="s">
+      <c r="F139" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="139" spans="1:6" outlineLevel="3">
-      <c r="A139" s="15">
+    <row r="140" spans="1:6" outlineLevel="2">
+      <c r="A140" s="15">
         <v>1</v>
-      </c>
-[...18 lines deleted...]
-        <v>2</v>
       </c>
       <c r="B140" s="8" t="s">
         <v>265</v>
       </c>
       <c r="C140" s="9" t="s">
         <v>266</v>
       </c>
       <c r="D140" s="9" t="s">
         <v>267</v>
       </c>
       <c r="E140" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F140" s="12">
-        <v>400.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="141" spans="1:6" outlineLevel="2">
-      <c r="A141" s="17" t="s">
+      <c r="A141" s="15">
+        <v>2</v>
+      </c>
+      <c r="B141" s="8" t="s">
         <v>268</v>
       </c>
-      <c r="B141" s="2"/>
-[...6 lines deleted...]
-      <c r="A142" s="3" t="s">
+      <c r="C141" s="9" t="s">
+        <v>269</v>
+      </c>
+      <c r="D141" s="9" t="s">
+        <v>270</v>
+      </c>
+      <c r="E141" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F141" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" outlineLevel="2">
+      <c r="A142" s="15">
+        <v>3</v>
+      </c>
+      <c r="B142" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="C142" s="9" t="s">
+        <v>272</v>
+      </c>
+      <c r="D142" s="9" t="s">
+        <v>273</v>
+      </c>
+      <c r="E142" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F142" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" outlineLevel="2">
+      <c r="A143" s="15">
         <v>4</v>
       </c>
-      <c r="B142" s="4" t="s">
+      <c r="B143" s="8" t="s">
+        <v>274</v>
+      </c>
+      <c r="C143" s="9" t="s">
+        <v>275</v>
+      </c>
+      <c r="D143" s="9" t="s">
+        <v>276</v>
+      </c>
+      <c r="E143" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F143" s="12">
+        <v>650.0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" outlineLevel="2">
+      <c r="A144" s="15">
         <v>5</v>
       </c>
-      <c r="C142" s="5" t="s">
+      <c r="B144" s="8" t="s">
+        <v>277</v>
+      </c>
+      <c r="C144" s="9" t="s">
+        <v>278</v>
+      </c>
+      <c r="D144" s="9" t="s">
+        <v>279</v>
+      </c>
+      <c r="E144" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F144" s="12">
+        <v>650.0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" outlineLevel="2">
+      <c r="A145" s="15">
         <v>6</v>
       </c>
-      <c r="D142" s="5" t="s">
-[...56 lines deleted...]
-        <v>9</v>
+      <c r="B145" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="C145" s="9" t="s">
+        <v>281</v>
+      </c>
+      <c r="D145" s="9" t="s">
+        <v>282</v>
+      </c>
+      <c r="E145" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F145" s="12">
+        <v>350.0</v>
       </c>
     </row>
     <row r="146" spans="1:6" outlineLevel="2">
       <c r="A146" s="15">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B146" s="8" t="s">
-        <v>273</v>
+        <v>283</v>
       </c>
       <c r="C146" s="9" t="s">
-        <v>274</v>
+        <v>284</v>
       </c>
       <c r="D146" s="9" t="s">
-        <v>275</v>
+        <v>285</v>
       </c>
       <c r="E146" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F146" s="12">
         <v>550.0</v>
       </c>
     </row>
     <row r="147" spans="1:6" outlineLevel="2">
       <c r="A147" s="15">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B147" s="8" t="s">
-        <v>276</v>
+        <v>286</v>
       </c>
       <c r="C147" s="9" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="D147" s="9" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
       <c r="E147" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F147" s="12">
         <v>550.0</v>
       </c>
     </row>
     <row r="148" spans="1:6" outlineLevel="2">
       <c r="A148" s="15">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B148" s="8" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="C148" s="9" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="D148" s="9" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="E148" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F148" s="12">
         <v>550.0</v>
       </c>
     </row>
     <row r="149" spans="1:6" outlineLevel="2">
       <c r="A149" s="15">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B149" s="8" t="s">
-        <v>282</v>
+        <v>172</v>
       </c>
       <c r="C149" s="9" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="D149" s="9" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="E149" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F149" s="12">
-        <v>650.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="150" spans="1:6" outlineLevel="2">
       <c r="A150" s="15">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B150" s="8" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="C150" s="9" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="D150" s="9" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="E150" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F150" s="12">
-        <v>650.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="151" spans="1:6" outlineLevel="2">
       <c r="A151" s="15">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B151" s="8" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
       <c r="C151" s="9" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="D151" s="9" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="E151" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F151" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="152" spans="1:6" outlineLevel="2">
       <c r="A152" s="15">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B152" s="8" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
       <c r="C152" s="9" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="D152" s="9" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="E152" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F152" s="12">
         <v>550.0</v>
       </c>
     </row>
     <row r="153" spans="1:6" outlineLevel="2">
       <c r="A153" s="15">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B153" s="8" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
       <c r="C153" s="9" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
       <c r="D153" s="9" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="E153" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F153" s="12">
         <v>550.0</v>
       </c>
     </row>
     <row r="154" spans="1:6" outlineLevel="2">
       <c r="A154" s="15">
+        <v>15</v>
+      </c>
+      <c r="B154" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="C154" s="9" t="s">
+        <v>307</v>
+      </c>
+      <c r="D154" s="9" t="s">
+        <v>308</v>
+      </c>
+      <c r="E154" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F154" s="12">
+        <v>650.0</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" outlineLevel="1">
+      <c r="A155" s="16" t="s">
+        <v>309</v>
+      </c>
+      <c r="B155" s="2"/>
+      <c r="C155" s="2"/>
+      <c r="D155" s="2"/>
+      <c r="E155" s="2"/>
+      <c r="F155" s="10"/>
+    </row>
+    <row r="156" spans="1:6" outlineLevel="2">
+      <c r="A156" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B156" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C156" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D156" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E156" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156" s="11" t="s">
         <v>9</v>
-      </c>
-[...53 lines deleted...]
-        <v>550.0</v>
       </c>
     </row>
     <row r="157" spans="1:6" outlineLevel="2">
       <c r="A157" s="15">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B157" s="8" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="C157" s="9" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="D157" s="9" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="E157" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F157" s="12">
-        <v>550.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="158" spans="1:6" outlineLevel="2">
       <c r="A158" s="15">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B158" s="8" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="C158" s="9" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="D158" s="9" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E158" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F158" s="12">
-        <v>550.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="159" spans="1:6" outlineLevel="2">
       <c r="A159" s="15">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B159" s="8" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C159" s="9" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="D159" s="9" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="E159" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F159" s="12">
-        <v>550.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="160" spans="1:6" outlineLevel="2">
       <c r="A160" s="15">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="B160" s="8" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="C160" s="9" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="D160" s="9" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="E160" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F160" s="12">
-        <v>550.0</v>
-[...4 lines deleted...]
-        <v>318</v>
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" outlineLevel="2">
+      <c r="A161" s="17" t="s">
+        <v>321</v>
       </c>
       <c r="B161" s="2"/>
       <c r="C161" s="2"/>
       <c r="D161" s="2"/>
       <c r="E161" s="2"/>
       <c r="F161" s="10"/>
     </row>
-    <row r="162" spans="1:6" outlineLevel="2">
+    <row r="162" spans="1:6" outlineLevel="3">
       <c r="A162" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B162" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E162" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F162" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="163" spans="1:6" outlineLevel="2">
+    <row r="163" spans="1:6" outlineLevel="3">
       <c r="A163" s="15">
         <v>1</v>
       </c>
       <c r="B163" s="8" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C163" s="9" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="D163" s="9" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="E163" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F163" s="12">
-        <v>900.0</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:6" outlineLevel="2">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" outlineLevel="3">
       <c r="A164" s="15">
         <v>2</v>
       </c>
       <c r="B164" s="8" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="C164" s="9" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="D164" s="9" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="E164" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F164" s="12">
-        <v>900.0</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:6" outlineLevel="2">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" outlineLevel="3">
       <c r="A165" s="15">
         <v>3</v>
       </c>
       <c r="B165" s="8" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="C165" s="9" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="D165" s="9" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="E165" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F165" s="12">
-        <v>900.0</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:6" outlineLevel="2">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" outlineLevel="3">
       <c r="A166" s="15">
         <v>4</v>
       </c>
       <c r="B166" s="8" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="C166" s="9" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="D166" s="9" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="E166" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F166" s="12">
-        <v>900.0</v>
-[...10 lines deleted...]
-      <c r="F167" s="10"/>
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" outlineLevel="3">
+      <c r="A167" s="15">
+        <v>5</v>
+      </c>
+      <c r="B167" s="8" t="s">
+        <v>334</v>
+      </c>
+      <c r="C167" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="D167" s="9" t="s">
+        <v>336</v>
+      </c>
+      <c r="E167" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F167" s="12">
+        <v>950.0</v>
+      </c>
     </row>
     <row r="168" spans="1:6" outlineLevel="3">
-      <c r="A168" s="3" t="s">
-[...5 lines deleted...]
-      <c r="C168" s="5" t="s">
+      <c r="A168" s="15">
         <v>6</v>
       </c>
-      <c r="D168" s="5" t="s">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="B168" s="8" t="s">
+        <v>337</v>
+      </c>
+      <c r="C168" s="9" t="s">
+        <v>338</v>
+      </c>
+      <c r="D168" s="9" t="s">
+        <v>339</v>
+      </c>
+      <c r="E168" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F168" s="12">
+        <v>950.0</v>
       </c>
     </row>
     <row r="169" spans="1:6" outlineLevel="3">
       <c r="A169" s="15">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B169" s="8" t="s">
-        <v>331</v>
+        <v>340</v>
       </c>
       <c r="C169" s="9" t="s">
-        <v>332</v>
+        <v>341</v>
       </c>
       <c r="D169" s="9" t="s">
-        <v>333</v>
+        <v>342</v>
       </c>
       <c r="E169" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F169" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="170" spans="1:6" outlineLevel="3">
       <c r="A170" s="15">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B170" s="8" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
       <c r="C170" s="9" t="s">
-        <v>335</v>
+        <v>344</v>
       </c>
       <c r="D170" s="9" t="s">
-        <v>336</v>
+        <v>345</v>
       </c>
       <c r="E170" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F170" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="171" spans="1:6" outlineLevel="3">
       <c r="A171" s="15">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B171" s="8" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
       <c r="C171" s="9" t="s">
-        <v>338</v>
+        <v>347</v>
       </c>
       <c r="D171" s="9" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="E171" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F171" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="172" spans="1:6" outlineLevel="3">
       <c r="A172" s="15">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B172" s="8" t="s">
-        <v>340</v>
+        <v>349</v>
       </c>
       <c r="C172" s="9" t="s">
-        <v>341</v>
+        <v>350</v>
       </c>
       <c r="D172" s="9" t="s">
-        <v>342</v>
+        <v>351</v>
       </c>
       <c r="E172" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F172" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="173" spans="1:6" outlineLevel="3">
       <c r="A173" s="15">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B173" s="8" t="s">
-        <v>343</v>
+        <v>352</v>
       </c>
       <c r="C173" s="9" t="s">
-        <v>344</v>
+        <v>353</v>
       </c>
       <c r="D173" s="9" t="s">
-        <v>345</v>
+        <v>354</v>
       </c>
       <c r="E173" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F173" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="174" spans="1:6" outlineLevel="3">
       <c r="A174" s="15">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B174" s="8" t="s">
-        <v>346</v>
+        <v>355</v>
       </c>
       <c r="C174" s="9" t="s">
-        <v>347</v>
+        <v>356</v>
       </c>
       <c r="D174" s="9" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
       <c r="E174" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F174" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="175" spans="1:6" outlineLevel="3">
       <c r="A175" s="15">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B175" s="8" t="s">
-        <v>349</v>
+        <v>358</v>
       </c>
       <c r="C175" s="9" t="s">
-        <v>350</v>
+        <v>359</v>
       </c>
       <c r="D175" s="9" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="E175" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F175" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="176" spans="1:6" outlineLevel="3">
       <c r="A176" s="15">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B176" s="8" t="s">
-        <v>352</v>
+        <v>361</v>
       </c>
       <c r="C176" s="9" t="s">
-        <v>353</v>
+        <v>362</v>
       </c>
       <c r="D176" s="9" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="E176" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F176" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="177" spans="1:6" outlineLevel="3">
       <c r="A177" s="15">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B177" s="8" t="s">
-        <v>355</v>
+        <v>364</v>
       </c>
       <c r="C177" s="9" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="D177" s="9" t="s">
-        <v>357</v>
+        <v>366</v>
       </c>
       <c r="E177" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F177" s="12">
         <v>950.0</v>
       </c>
     </row>
-    <row r="178" spans="1:6" outlineLevel="3">
-[...17 lines deleted...]
-      </c>
+    <row r="178" spans="1:6" outlineLevel="2">
+      <c r="A178" s="17" t="s">
+        <v>367</v>
+      </c>
+      <c r="B178" s="2"/>
+      <c r="C178" s="2"/>
+      <c r="D178" s="2"/>
+      <c r="E178" s="2"/>
+      <c r="F178" s="10"/>
     </row>
     <row r="179" spans="1:6" outlineLevel="3">
-      <c r="A179" s="15">
-[...15 lines deleted...]
-        <v>950.0</v>
+      <c r="A179" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B179" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C179" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D179" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E179" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" outlineLevel="3">
       <c r="A180" s="15">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B180" s="8" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="C180" s="9" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="D180" s="9" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="E180" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F180" s="12">
-        <v>950.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="181" spans="1:6" outlineLevel="3">
       <c r="A181" s="15">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B181" s="8" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="C181" s="9" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="D181" s="9" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="E181" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F181" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="182" spans="1:6" outlineLevel="3">
       <c r="A182" s="15">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B182" s="8" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="C182" s="9" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="D182" s="9" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="E182" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F182" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="183" spans="1:6" outlineLevel="3">
       <c r="A183" s="15">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="B183" s="8" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="C183" s="9" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="D183" s="9" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="E183" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F183" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="184" spans="1:6" outlineLevel="3">
       <c r="A184" s="15">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="B184" s="8" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="C184" s="9" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="D184" s="9" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="E184" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F184" s="12">
         <v>950.0</v>
       </c>
     </row>
-    <row r="185" spans="1:6" outlineLevel="2">
-[...7 lines deleted...]
-      <c r="F185" s="10"/>
+    <row r="185" spans="1:6" outlineLevel="3">
+      <c r="A185" s="15">
+        <v>6</v>
+      </c>
+      <c r="B185" s="8" t="s">
+        <v>383</v>
+      </c>
+      <c r="C185" s="9" t="s">
+        <v>384</v>
+      </c>
+      <c r="D185" s="9" t="s">
+        <v>385</v>
+      </c>
+      <c r="E185" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F185" s="12">
+        <v>950.0</v>
+      </c>
     </row>
     <row r="186" spans="1:6" outlineLevel="3">
-      <c r="A186" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D186" s="5" t="s">
+      <c r="A186" s="15">
         <v>7</v>
       </c>
-      <c r="E186" s="6" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B186" s="8" t="s">
+        <v>386</v>
+      </c>
+      <c r="C186" s="9" t="s">
+        <v>387</v>
+      </c>
+      <c r="D186" s="9" t="s">
+        <v>388</v>
+      </c>
+      <c r="E186" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F186" s="12">
+        <v>950.0</v>
       </c>
     </row>
     <row r="187" spans="1:6" outlineLevel="3">
       <c r="A187" s="15">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B187" s="8" t="s">
-        <v>380</v>
+        <v>389</v>
       </c>
       <c r="C187" s="9" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="D187" s="9" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="E187" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F187" s="12">
-        <v>900.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="188" spans="1:6" outlineLevel="3">
       <c r="A188" s="15">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B188" s="8" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="C188" s="9" t="s">
-        <v>384</v>
+        <v>393</v>
       </c>
       <c r="D188" s="9" t="s">
-        <v>385</v>
+        <v>394</v>
       </c>
       <c r="E188" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F188" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="189" spans="1:6" outlineLevel="3">
       <c r="A189" s="15">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B189" s="8" t="s">
-        <v>386</v>
+        <v>395</v>
       </c>
       <c r="C189" s="9" t="s">
-        <v>387</v>
+        <v>396</v>
       </c>
       <c r="D189" s="9" t="s">
-        <v>388</v>
+        <v>397</v>
       </c>
       <c r="E189" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F189" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="190" spans="1:6" outlineLevel="3">
       <c r="A190" s="15">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B190" s="8" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="C190" s="9" t="s">
-        <v>390</v>
+        <v>399</v>
       </c>
       <c r="D190" s="9" t="s">
-        <v>391</v>
+        <v>400</v>
       </c>
       <c r="E190" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F190" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="191" spans="1:6" outlineLevel="3">
       <c r="A191" s="15">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B191" s="8" t="s">
-        <v>392</v>
+        <v>401</v>
       </c>
       <c r="C191" s="9" t="s">
-        <v>393</v>
+        <v>402</v>
       </c>
       <c r="D191" s="9" t="s">
-        <v>394</v>
+        <v>403</v>
       </c>
       <c r="E191" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F191" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="192" spans="1:6" outlineLevel="3">
       <c r="A192" s="15">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B192" s="8" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="C192" s="9" t="s">
-        <v>396</v>
+        <v>405</v>
       </c>
       <c r="D192" s="9" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="E192" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F192" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="193" spans="1:6" outlineLevel="3">
       <c r="A193" s="15">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B193" s="8" t="s">
-        <v>398</v>
+        <v>407</v>
       </c>
       <c r="C193" s="9" t="s">
-        <v>399</v>
+        <v>408</v>
       </c>
       <c r="D193" s="9" t="s">
-        <v>400</v>
+        <v>409</v>
       </c>
       <c r="E193" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F193" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="194" spans="1:6" outlineLevel="3">
       <c r="A194" s="15">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B194" s="8" t="s">
-        <v>401</v>
+        <v>410</v>
       </c>
       <c r="C194" s="9" t="s">
-        <v>402</v>
+        <v>411</v>
       </c>
       <c r="D194" s="9" t="s">
-        <v>403</v>
+        <v>412</v>
       </c>
       <c r="E194" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F194" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="195" spans="1:6" outlineLevel="3">
       <c r="A195" s="15">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B195" s="8" t="s">
-        <v>404</v>
+        <v>413</v>
       </c>
       <c r="C195" s="9" t="s">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c r="D195" s="9" t="s">
-        <v>406</v>
+        <v>415</v>
       </c>
       <c r="E195" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F195" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="196" spans="1:6" outlineLevel="3">
       <c r="A196" s="15">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="B196" s="8" t="s">
-        <v>407</v>
+        <v>416</v>
       </c>
       <c r="C196" s="9" t="s">
-        <v>408</v>
+        <v>417</v>
       </c>
       <c r="D196" s="9" t="s">
-        <v>409</v>
+        <v>418</v>
       </c>
       <c r="E196" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F196" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="197" spans="1:6" outlineLevel="3">
       <c r="A197" s="15">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="B197" s="8" t="s">
-        <v>410</v>
+        <v>419</v>
       </c>
       <c r="C197" s="9" t="s">
-        <v>411</v>
+        <v>420</v>
       </c>
       <c r="D197" s="9" t="s">
-        <v>412</v>
+        <v>421</v>
       </c>
       <c r="E197" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F197" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="198" spans="1:6" outlineLevel="3">
       <c r="A198" s="15">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B198" s="8" t="s">
-        <v>413</v>
+        <v>422</v>
       </c>
       <c r="C198" s="9" t="s">
-        <v>414</v>
+        <v>423</v>
       </c>
       <c r="D198" s="9" t="s">
-        <v>415</v>
+        <v>424</v>
       </c>
       <c r="E198" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F198" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="199" spans="1:6" outlineLevel="3">
       <c r="A199" s="15">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="B199" s="8" t="s">
-        <v>416</v>
+        <v>425</v>
       </c>
       <c r="C199" s="9" t="s">
-        <v>417</v>
+        <v>426</v>
       </c>
       <c r="D199" s="9" t="s">
-        <v>418</v>
+        <v>427</v>
       </c>
       <c r="E199" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F199" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="200" spans="1:6" outlineLevel="3">
       <c r="A200" s="15">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="B200" s="8" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="C200" s="9" t="s">
-        <v>420</v>
+        <v>429</v>
       </c>
       <c r="D200" s="9" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
       <c r="E200" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F200" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="201" spans="1:6" outlineLevel="3">
       <c r="A201" s="15">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B201" s="8" t="s">
-        <v>422</v>
+        <v>431</v>
       </c>
       <c r="C201" s="9" t="s">
-        <v>423</v>
+        <v>432</v>
       </c>
       <c r="D201" s="9" t="s">
-        <v>424</v>
+        <v>433</v>
       </c>
       <c r="E201" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F201" s="12">
         <v>950.0</v>
       </c>
     </row>
-    <row r="202" spans="1:6" outlineLevel="3">
-[...17 lines deleted...]
-      </c>
+    <row r="202" spans="1:6" outlineLevel="2">
+      <c r="A202" s="17" t="s">
+        <v>434</v>
+      </c>
+      <c r="B202" s="2"/>
+      <c r="C202" s="2"/>
+      <c r="D202" s="2"/>
+      <c r="E202" s="2"/>
+      <c r="F202" s="10"/>
     </row>
     <row r="203" spans="1:6" outlineLevel="3">
-      <c r="A203" s="15">
-[...15 lines deleted...]
-        <v>950.0</v>
+      <c r="A203" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B203" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C203" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D203" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E203" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" outlineLevel="3">
       <c r="A204" s="15">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="B204" s="8" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C204" s="9" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="D204" s="9" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="E204" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F204" s="12">
-        <v>950.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="205" spans="1:6" outlineLevel="3">
       <c r="A205" s="15">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="B205" s="8" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="C205" s="9" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="D205" s="9" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="E205" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F205" s="12">
-        <v>950.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="206" spans="1:6" outlineLevel="3">
       <c r="A206" s="15">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="B206" s="8" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="C206" s="9" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="D206" s="9" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="E206" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F206" s="12">
-        <v>950.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" outlineLevel="2">
+      <c r="A207" s="17" t="s">
+        <v>444</v>
+      </c>
+      <c r="B207" s="2"/>
+      <c r="C207" s="2"/>
+      <c r="D207" s="2"/>
+      <c r="E207" s="2"/>
+      <c r="F207" s="10"/>
     </row>
     <row r="208" spans="1:6" outlineLevel="3">
-      <c r="A208" s="15">
-[...15 lines deleted...]
-        <v>950.0</v>
+      <c r="A208" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B208" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C208" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D208" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E208" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" outlineLevel="3">
       <c r="A209" s="15">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="B209" s="8" t="s">
+        <v>445</v>
+      </c>
+      <c r="C209" s="9" t="s">
         <v>446</v>
       </c>
-      <c r="C209" s="9" t="s">
+      <c r="D209" s="9" t="s">
         <v>447</v>
       </c>
-      <c r="D209" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E209" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F209" s="12">
-        <v>950.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="210" spans="1:6" outlineLevel="3">
       <c r="A210" s="15">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="B210" s="8" t="s">
+        <v>448</v>
+      </c>
+      <c r="C210" s="9" t="s">
         <v>449</v>
       </c>
-      <c r="C210" s="9" t="s">
+      <c r="D210" s="9" t="s">
         <v>450</v>
       </c>
-      <c r="D210" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E210" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F210" s="12">
-        <v>950.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="211" spans="1:6" outlineLevel="2">
       <c r="A211" s="17" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B211" s="2"/>
       <c r="C211" s="2"/>
       <c r="D211" s="2"/>
       <c r="E211" s="2"/>
       <c r="F211" s="10"/>
     </row>
     <row r="212" spans="1:6" outlineLevel="3">
       <c r="A212" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B212" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D212" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E212" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F212" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" outlineLevel="3">
       <c r="A213" s="15">
         <v>1</v>
       </c>
       <c r="B213" s="8" t="s">
+        <v>452</v>
+      </c>
+      <c r="C213" s="9" t="s">
         <v>453</v>
       </c>
-      <c r="C213" s="9" t="s">
+      <c r="D213" s="9" t="s">
         <v>454</v>
       </c>
-      <c r="D213" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E213" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F213" s="12">
-        <v>900.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="214" spans="1:6" outlineLevel="3">
       <c r="A214" s="15">
         <v>2</v>
       </c>
       <c r="B214" s="8" t="s">
+        <v>455</v>
+      </c>
+      <c r="C214" s="9" t="s">
         <v>456</v>
       </c>
-      <c r="C214" s="9" t="s">
+      <c r="D214" s="9" t="s">
         <v>457</v>
       </c>
-      <c r="D214" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E214" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F214" s="12">
-        <v>900.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="215" spans="1:6" outlineLevel="3">
       <c r="A215" s="15">
         <v>3</v>
       </c>
       <c r="B215" s="8" t="s">
+        <v>458</v>
+      </c>
+      <c r="C215" s="9" t="s">
         <v>459</v>
       </c>
-      <c r="C215" s="9" t="s">
+      <c r="D215" s="9" t="s">
         <v>460</v>
       </c>
-      <c r="D215" s="9" t="s">
+      <c r="E215" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F215" s="12">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" outlineLevel="3">
+      <c r="A216" s="15">
+        <v>4</v>
+      </c>
+      <c r="B216" s="8" t="s">
         <v>461</v>
       </c>
-      <c r="E215" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A216" s="17" t="s">
+      <c r="C216" s="9" t="s">
         <v>462</v>
       </c>
-      <c r="B216" s="2"/>
-[...6 lines deleted...]
-      <c r="A217" s="3" t="s">
+      <c r="D216" s="9" t="s">
+        <v>463</v>
+      </c>
+      <c r="E216" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F216" s="12">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" outlineLevel="2">
+      <c r="A217" s="17" t="s">
+        <v>464</v>
+      </c>
+      <c r="B217" s="2"/>
+      <c r="C217" s="2"/>
+      <c r="D217" s="2"/>
+      <c r="E217" s="2"/>
+      <c r="F217" s="10"/>
+    </row>
+    <row r="218" spans="1:6" outlineLevel="3">
+      <c r="A218" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B217" s="4" t="s">
+      <c r="B218" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C217" s="5" t="s">
+      <c r="C218" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D217" s="5" t="s">
+      <c r="D218" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E217" s="6" t="s">
+      <c r="E218" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F217" s="11" t="s">
+      <c r="F218" s="11" t="s">
         <v>9</v>
-      </c>
-[...18 lines deleted...]
-        <v>900.0</v>
       </c>
     </row>
     <row r="219" spans="1:6" outlineLevel="3">
       <c r="A219" s="15">
+        <v>1</v>
+      </c>
+      <c r="B219" s="8" t="s">
+        <v>465</v>
+      </c>
+      <c r="C219" s="9" t="s">
+        <v>466</v>
+      </c>
+      <c r="D219" s="9" t="s">
+        <v>467</v>
+      </c>
+      <c r="E219" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F219" s="12">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" outlineLevel="3">
+      <c r="A220" s="15">
         <v>2</v>
       </c>
-      <c r="B219" s="8" t="s">
-[...5 lines deleted...]
-      <c r="D219" s="9" t="s">
+      <c r="B220" s="8" t="s">
         <v>468</v>
       </c>
-      <c r="E219" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A220" s="17" t="s">
+      <c r="C220" s="9" t="s">
         <v>469</v>
       </c>
-      <c r="B220" s="2"/>
-[...3 lines deleted...]
-      <c r="F220" s="10"/>
+      <c r="D220" s="9" t="s">
+        <v>470</v>
+      </c>
+      <c r="E220" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F220" s="12">
+        <v>500.0</v>
+      </c>
     </row>
     <row r="221" spans="1:6" outlineLevel="3">
-      <c r="A221" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A221" s="15">
+        <v>3</v>
+      </c>
+      <c r="B221" s="8" t="s">
+        <v>471</v>
+      </c>
+      <c r="C221" s="9" t="s">
+        <v>472</v>
+      </c>
+      <c r="D221" s="9" t="s">
+        <v>473</v>
+      </c>
+      <c r="E221" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F221" s="12">
+        <v>500.0</v>
       </c>
     </row>
     <row r="222" spans="1:6" outlineLevel="3">
       <c r="A222" s="15">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B222" s="8" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="C222" s="9" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="D222" s="9" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="E222" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F222" s="12">
-        <v>900.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" outlineLevel="2">
+      <c r="A223" s="17" t="s">
+        <v>477</v>
+      </c>
+      <c r="B223" s="2"/>
+      <c r="C223" s="2"/>
+      <c r="D223" s="2"/>
+      <c r="E223" s="2"/>
+      <c r="F223" s="10"/>
     </row>
     <row r="224" spans="1:6" outlineLevel="3">
-      <c r="A224" s="15">
-[...15 lines deleted...]
-        <v>900.0</v>
+      <c r="A224" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B224" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C224" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D224" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E224" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" outlineLevel="3">
       <c r="A225" s="15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B225" s="8" t="s">
+        <v>478</v>
+      </c>
+      <c r="C225" s="9" t="s">
         <v>479</v>
       </c>
-      <c r="C225" s="9" t="s">
+      <c r="D225" s="9" t="s">
         <v>480</v>
       </c>
-      <c r="D225" s="9" t="s">
+      <c r="E225" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F225" s="12">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6" outlineLevel="1">
+      <c r="A226" s="16" t="s">
         <v>481</v>
-      </c>
-[...9 lines deleted...]
-        <v>482</v>
       </c>
       <c r="B226" s="2"/>
       <c r="C226" s="2"/>
       <c r="D226" s="2"/>
       <c r="E226" s="2"/>
       <c r="F226" s="10"/>
     </row>
-    <row r="227" spans="1:6" outlineLevel="3">
-      <c r="A227" s="3" t="s">
+    <row r="227" spans="1:6" outlineLevel="2">
+      <c r="A227" s="17" t="s">
+        <v>482</v>
+      </c>
+      <c r="B227" s="2"/>
+      <c r="C227" s="2"/>
+      <c r="D227" s="2"/>
+      <c r="E227" s="2"/>
+      <c r="F227" s="10"/>
+    </row>
+    <row r="228" spans="1:6" outlineLevel="3">
+      <c r="A228" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B227" s="4" t="s">
+      <c r="B228" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C227" s="5" t="s">
+      <c r="C228" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D227" s="5" t="s">
+      <c r="D228" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E227" s="6" t="s">
+      <c r="E228" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F227" s="11" t="s">
+      <c r="F228" s="11" t="s">
         <v>9</v>
-      </c>
-[...18 lines deleted...]
-        <v>700.0</v>
       </c>
     </row>
     <row r="229" spans="1:6" outlineLevel="3">
       <c r="A229" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B229" s="8" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="C229" s="9" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="D229" s="9" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="E229" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F229" s="12">
-        <v>900.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="230" spans="1:6" outlineLevel="3">
       <c r="A230" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B230" s="8" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="C230" s="9" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="D230" s="9" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="E230" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F230" s="12">
-        <v>900.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="231" spans="1:6" outlineLevel="3">
       <c r="A231" s="15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B231" s="8" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="C231" s="9" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="D231" s="9" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="E231" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F231" s="12">
-        <v>900.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="232" spans="1:6" outlineLevel="3">
       <c r="A232" s="15">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B232" s="8" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="C232" s="9" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="D232" s="9" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="E232" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F232" s="12">
-        <v>900.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="233" spans="1:6" outlineLevel="2">
       <c r="A233" s="17" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="B233" s="2"/>
       <c r="C233" s="2"/>
       <c r="D233" s="2"/>
       <c r="E233" s="2"/>
       <c r="F233" s="10"/>
     </row>
     <row r="234" spans="1:6" outlineLevel="3">
       <c r="A234" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B234" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C234" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D234" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E234" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F234" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" outlineLevel="3">
       <c r="A235" s="15">
         <v>1</v>
       </c>
       <c r="B235" s="8" t="s">
+        <v>496</v>
+      </c>
+      <c r="C235" s="9" t="s">
+        <v>497</v>
+      </c>
+      <c r="D235" s="9" t="s">
+        <v>498</v>
+      </c>
+      <c r="E235" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F235" s="12">
+        <v>700.0</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6" outlineLevel="3">
+      <c r="A236" s="15">
+        <v>2</v>
+      </c>
+      <c r="B236" s="8" t="s">
         <v>499</v>
       </c>
-      <c r="C235" s="9" t="s">
+      <c r="C236" s="9" t="s">
         <v>500</v>
       </c>
-      <c r="D235" s="9" t="s">
+      <c r="D236" s="9" t="s">
         <v>501</v>
       </c>
-      <c r="E235" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A236" s="16" t="s">
+      <c r="E236" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F236" s="12">
+        <v>700.0</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6" outlineLevel="3">
+      <c r="A237" s="15">
+        <v>3</v>
+      </c>
+      <c r="B237" s="8" t="s">
         <v>502</v>
       </c>
-      <c r="B236" s="2"/>
-[...6 lines deleted...]
-      <c r="A237" s="17" t="s">
+      <c r="C237" s="9" t="s">
         <v>503</v>
       </c>
-      <c r="B237" s="2"/>
-[...3 lines deleted...]
-      <c r="F237" s="10"/>
+      <c r="D237" s="9" t="s">
+        <v>504</v>
+      </c>
+      <c r="E237" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F237" s="12">
+        <v>700.0</v>
+      </c>
     </row>
     <row r="238" spans="1:6" outlineLevel="3">
-      <c r="A238" s="3" t="s">
+      <c r="A238" s="15">
         <v>4</v>
       </c>
-      <c r="B238" s="4" t="s">
+      <c r="B238" s="8" t="s">
+        <v>505</v>
+      </c>
+      <c r="C238" s="9" t="s">
+        <v>506</v>
+      </c>
+      <c r="D238" s="9" t="s">
+        <v>507</v>
+      </c>
+      <c r="E238" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F238" s="12">
+        <v>700.0</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6" outlineLevel="1">
+      <c r="A239" s="16" t="s">
+        <v>508</v>
+      </c>
+      <c r="B239" s="2"/>
+      <c r="C239" s="2"/>
+      <c r="D239" s="2"/>
+      <c r="E239" s="2"/>
+      <c r="F239" s="10"/>
+    </row>
+    <row r="240" spans="1:6" outlineLevel="2">
+      <c r="A240" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B240" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C238" s="5" t="s">
+      <c r="C240" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D238" s="5" t="s">
+      <c r="D240" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E238" s="6" t="s">
+      <c r="E240" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F238" s="11" t="s">
+      <c r="F240" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="239" spans="1:6" outlineLevel="3">
-      <c r="A239" s="15">
+    <row r="241" spans="1:6" outlineLevel="2">
+      <c r="A241" s="15">
         <v>1</v>
       </c>
-      <c r="B239" s="8" t="s">
-[...52 lines deleted...]
-      <c r="C242" s="9" t="s">
+      <c r="B241" s="8" t="s">
         <v>509</v>
       </c>
-      <c r="D242" s="9" t="s">
+      <c r="C241" s="9" t="s">
         <v>510</v>
       </c>
-      <c r="E242" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B243" s="8" t="s">
+      <c r="D241" s="9" t="s">
         <v>511</v>
       </c>
-      <c r="C243" s="9" t="s">
-[...248 lines deleted...]
-      <c r="F256" s="12">
+      <c r="E241" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F241" s="12">
         <v>700.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:F6"/>
-    <mergeCell ref="A14:F14"/>
+    <mergeCell ref="A13:F13"/>
+    <mergeCell ref="A21:F21"/>
     <mergeCell ref="A22:F22"/>
-    <mergeCell ref="A23:F23"/>
-[...12 lines deleted...]
-    <mergeCell ref="A89:F89"/>
+    <mergeCell ref="A25:F25"/>
+    <mergeCell ref="A28:F28"/>
+    <mergeCell ref="A33:F33"/>
+    <mergeCell ref="A37:F37"/>
+    <mergeCell ref="A42:F42"/>
+    <mergeCell ref="A55:F55"/>
+    <mergeCell ref="A60:F60"/>
+    <mergeCell ref="A66:F66"/>
+    <mergeCell ref="A70:F70"/>
+    <mergeCell ref="A77:F77"/>
+    <mergeCell ref="A80:F80"/>
+    <mergeCell ref="A90:F90"/>
     <mergeCell ref="A94:F94"/>
-    <mergeCell ref="A98:F98"/>
+    <mergeCell ref="A105:F105"/>
     <mergeCell ref="A110:F110"/>
-    <mergeCell ref="A115:F115"/>
-[...1 lines deleted...]
-    <mergeCell ref="A121:F121"/>
+    <mergeCell ref="A113:F113"/>
+    <mergeCell ref="A116:F116"/>
+    <mergeCell ref="A119:F119"/>
     <mergeCell ref="A124:F124"/>
-    <mergeCell ref="A129:F129"/>
-[...3 lines deleted...]
-    <mergeCell ref="A144:F144"/>
+    <mergeCell ref="A127:F127"/>
+    <mergeCell ref="A131:F131"/>
+    <mergeCell ref="A135:F135"/>
+    <mergeCell ref="A138:F138"/>
+    <mergeCell ref="A155:F155"/>
     <mergeCell ref="A161:F161"/>
-    <mergeCell ref="A167:F167"/>
-    <mergeCell ref="A185:F185"/>
+    <mergeCell ref="A178:F178"/>
+    <mergeCell ref="A202:F202"/>
+    <mergeCell ref="A207:F207"/>
     <mergeCell ref="A211:F211"/>
-    <mergeCell ref="A216:F216"/>
-    <mergeCell ref="A220:F220"/>
+    <mergeCell ref="A217:F217"/>
+    <mergeCell ref="A223:F223"/>
     <mergeCell ref="A226:F226"/>
+    <mergeCell ref="A227:F227"/>
     <mergeCell ref="A233:F233"/>
-    <mergeCell ref="A236:F236"/>
-[...3 lines deleted...]
-    <mergeCell ref="A254:F254"/>
+    <mergeCell ref="A239:F239"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
-    <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_12"/>
-    <hyperlink ref="D21" r:id="rId_hyperlink_13"/>
-[...1 lines deleted...]
-    <hyperlink ref="D28" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_16"/>
-    <hyperlink ref="D34" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_18"/>
-    <hyperlink ref="D38" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_21"/>
-    <hyperlink ref="D43" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_23"/>
-    <hyperlink ref="D47" r:id="rId_hyperlink_24"/>
-[...11 lines deleted...]
-    <hyperlink ref="D61" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_37"/>
-    <hyperlink ref="D65" r:id="rId_hyperlink_38"/>
-[...3 lines deleted...]
-    <hyperlink ref="D71" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_44"/>
-    <hyperlink ref="D76" r:id="rId_hyperlink_45"/>
-[...2 lines deleted...]
-    <hyperlink ref="D81" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_52"/>
-    <hyperlink ref="D88" r:id="rId_hyperlink_53"/>
-[...28 lines deleted...]
-    <hyperlink ref="D139" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D86" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D87" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D98" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D99" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D137" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_83"/>
-    <hyperlink ref="D143" r:id="rId_hyperlink_84"/>
-[...56 lines deleted...]
-    <hyperlink ref="D208" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D141" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D147" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D148" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D150" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D176" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D187" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D189" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D190" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D192" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D193" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D194" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D200" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D201" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D205" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D206" r:id="rId_hyperlink_141"/>
     <hyperlink ref="D209" r:id="rId_hyperlink_142"/>
     <hyperlink ref="D210" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D213" r:id="rId_hyperlink_144"/>
     <hyperlink ref="D214" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D215" r:id="rId_hyperlink_146"/>
-    <hyperlink ref="D218" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D216" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D219" r:id="rId_hyperlink_148"/>
-    <hyperlink ref="D222" r:id="rId_hyperlink_149"/>
-[...1 lines deleted...]
-    <hyperlink ref="D224" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D220" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D221" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D222" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D225" r:id="rId_hyperlink_152"/>
-    <hyperlink ref="D228" r:id="rId_hyperlink_153"/>
-[...16 lines deleted...]
-    <hyperlink ref="D256" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D229" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D230" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D231" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D232" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D235" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D236" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D237" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D238" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D241" r:id="rId_hyperlink_161"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>