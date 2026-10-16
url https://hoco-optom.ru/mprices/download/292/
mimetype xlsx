--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="512">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="453">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-01 05:56:36</t>
+    <t>Актуальность прайса на: 2026-10-16 08:28:05</t>
   </si>
   <si>
     <t>K-DOO Kevlar</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>6912308916003</t>
   </si>
@@ -86,80 +86,164 @@
   <si>
     <t>Чехол K-doo Kevlar new iphone 13 Pro (6.1) - Brown</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-kevlar-new-iphone-13-pro-6-1-brown/</t>
   </si>
   <si>
     <t>6912598103145</t>
   </si>
   <si>
     <t>Чехол KZdoo Magsafe Kevlar new iphone 13 pro (6.1) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-13-pro-6-1-black-1/</t>
   </si>
   <si>
     <t>6912598103121</t>
   </si>
   <si>
     <t>Чехол KZdoo Magsafe Kevlar new iphone 14 pro (6.1) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-14-pro-6-1-black-1/</t>
   </si>
   <si>
+    <t>Чехлы K-Doo Ice Guard</t>
+  </si>
+  <si>
+    <t>6931881516516</t>
+  </si>
+  <si>
+    <t>Чехол K-doo Ice Guard for IP 17/18 Pro - Clear</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-k-doo-ice-guard-for-ip-17-18-pro-clear/</t>
+  </si>
+  <si>
+    <t>6931881516448</t>
+  </si>
+  <si>
+    <t>Чехол K-doo Ice Guard for IP 17/18 Pro Max - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-k-doo-ice-guard-for-ip-17-18-pro-max-black/</t>
+  </si>
+  <si>
+    <t>6931881516455</t>
+  </si>
+  <si>
+    <t>Чехол K-doo Ice Guard for IP 17/18 Pro Max - Clear</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-k-doo-ice-guard-for-ip-17-18-pro-max-clear/</t>
+  </si>
+  <si>
     <t>Чехлы K-Doo MatGuard</t>
   </si>
   <si>
+    <t>6931881516639</t>
+  </si>
+  <si>
+    <t>Чехол K-doo MatGuard iphone 17/18 Pro (6.3) - Dark berry</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-k-doo-matguard-iphone-17-18-pro-6-3-dark-berry/</t>
+  </si>
+  <si>
+    <t>6931881516615</t>
+  </si>
+  <si>
+    <t>Чехол K-doo MatGuard iphone 17/18 Pro (6.3) - Frosted Clear</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-k-doo-matguard-iphone-17-18-pro-6-3-frosted-clear/</t>
+  </si>
+  <si>
+    <t>6931881516622</t>
+  </si>
+  <si>
+    <t>Чехол K-doo MatGuard iphone 17/18 Pro (6.3) - Sky Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-k-doo-matguard-iphone-17-18-pro-6-3-sky-blue/</t>
+  </si>
+  <si>
+    <t>6931881516578</t>
+  </si>
+  <si>
+    <t>Чехол K-doo MatGuard iphone 17/18 Pro Max (6.9) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-k-doo-matguard-iphone-17-18-pro-max-6-9-black/</t>
+  </si>
+  <si>
+    <t>6931881516592</t>
+  </si>
+  <si>
+    <t>Чехол K-doo MatGuard iphone 17/18 Pro Max (6.9) - Dark Berry</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-k-doo-matguard-iphone-17-18-pro-max-6-9-dark-berry/</t>
+  </si>
+  <si>
+    <t>6931881516561</t>
+  </si>
+  <si>
+    <t>Чехол K-doo MatGuard iphone 17/18 Pro Max (6.9) - Frosted Clear</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-k-doo-matguard-iphone-17-18-pro-max-6-9-frosted-clea/</t>
+  </si>
+  <si>
+    <t>6931881516585</t>
+  </si>
+  <si>
+    <t>Чехол K-doo MatGuard iphone 17/18 Pro Max (6.9) - Sky Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-k-doo-matguard-iphone-17-18-pro-max-6-9-sky-blue/</t>
+  </si>
+  <si>
     <t>6931881513805</t>
   </si>
   <si>
     <t>Чехол KDOO MatGuard iPhone 17 Pro (6.3) - Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-6-3-blue/</t>
   </si>
   <si>
     <t>6931881513812</t>
   </si>
   <si>
     <t>Чехол KDOO MatGuard iPhone 17 Pro (6.3) - Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-6-3-orange/</t>
   </si>
   <si>
-    <t>6931881513799</t>
-[...7 lines deleted...]
-  <si>
     <t>6931881513843</t>
   </si>
   <si>
     <t>Чехол KDOO MatGuard iPhone 17 Pro Max (6.9) - Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-max-6-9-blue/</t>
   </si>
   <si>
     <t>6931881513829</t>
   </si>
   <si>
     <t>Чехол KDOO MatGuard iPhone 17 Pro Max (6.9) - Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-max-6-9-orange/</t>
   </si>
   <si>
     <t>6931881513836</t>
   </si>
   <si>
     <t>Чехол KDOO MatGuard iPhone 17 Pro Max (6.9) Frosted - Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-max-6-9-frosted-clear/</t>
@@ -173,98 +257,92 @@
   <si>
     <t>6931881512082</t>
   </si>
   <si>
     <t>Чехол k-doo Keivlar Explorer iphone 17 AIR (6.6) - Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-17-air-6-6-blue/</t>
   </si>
   <si>
     <t>Чехлы K-DOO Kevlar для Iphone 16 Pro Max</t>
   </si>
   <si>
     <t>6931881502977</t>
   </si>
   <si>
     <t>Чехол k-doo Keivlar iPhone 16 Pro Max (6.9) - Brown</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-pro-max-6-9-brown/</t>
   </si>
   <si>
     <t>Чехлы K-DOO Kevlar для Iphone 16 Pro</t>
   </si>
   <si>
-    <t>6931881503059</t>
-[...16 lines deleted...]
-  <si>
     <t>6931881502892</t>
   </si>
   <si>
     <t>Чехол k-doo Keivlar iPhone 16 Pro (6.3) - Brown</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-pro-6-3-brown/</t>
   </si>
   <si>
     <t>Чехлы K-DOO Kevlar для Iphone 16</t>
   </si>
   <si>
     <t>6931881503011</t>
   </si>
   <si>
     <t>Чехол k-doo Keivlar Explorer iphone 16 (6.1) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-16-6-1-black/</t>
   </si>
   <si>
     <t>6931881502724</t>
   </si>
   <si>
     <t>Чехол k-doo Keivlar iphone 16 (6.1) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-6-1-black/</t>
   </si>
   <si>
+    <t>Чехлы K-DOO Kevlar для Iphone 15 Pro</t>
+  </si>
+  <si>
+    <t>6975658810971</t>
+  </si>
+  <si>
+    <t>Чехол K-doo Magsafe Kevlar iphone 15 pro (6.1) - Titanium Grey</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-k-doo-magsafe-kevlar-iphone-15-pro-6-1-titanium-grey/</t>
+  </si>
+  <si>
     <t>Чехлы K-DOO Kevlar для Iphone 12 Pro Max</t>
   </si>
   <si>
     <t>2000000044330</t>
   </si>
   <si>
     <t>Чехол K-DOO Kevlar 12 Pro Max - Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-kevlar-12-pro-max-blue/</t>
   </si>
   <si>
     <t>6912302528066</t>
   </si>
   <si>
     <t>Чехол K-DOO Kevlar 12 Pro Max - Green</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-kevlar-12-pro-max-green/</t>
   </si>
   <si>
     <t>2000000040363</t>
   </si>
   <si>
     <t>Чехол K-DOO Kevlar 12 Pro Max - Red</t>
@@ -272,125 +350,98 @@
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-kevlar-12-pro-max-red/</t>
   </si>
   <si>
     <t>Чехлы K-DOO Kevlar для Iphone 13 Pro</t>
   </si>
   <si>
     <t>Чехол K-DOO Kevlar iphone 13 Pro (6.1) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-black/</t>
   </si>
   <si>
     <t>Чехол K-DOO Kevlar iphone 13 Pro (6.1) - Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-blue/</t>
   </si>
   <si>
     <t>Чехол K-DOO Kevlar iphone 13 Pro (6.1) - Brown</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-brown/</t>
   </si>
   <si>
-    <t>2000000063508</t>
-[...7 lines deleted...]
-  <si>
     <t>Чехол K-DOO Kevlar iphone 13 Pro (6.1) - Red</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-red/</t>
   </si>
   <si>
     <t>Чехол k-doo Kevlar для нового iPhone 13 Pro (6.1) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-kevlar-dlya-novogo-iphone-13-pro-6-1-black/</t>
   </si>
   <si>
     <t>Чехол k-doo Kevlar для нового iPhone 13 Pro (6.1) - Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-kevlar-dlya-novogo-iphone-13-pro-6-1-blue/</t>
   </si>
   <si>
     <t>Чехол k-doo Kevlar для нового iPhone 13 Pro (6.1) - Brown</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-kevlar-dlya-novogo-iphone-13-pro-6-1-brown/</t>
   </si>
   <si>
     <t>6912308916010</t>
   </si>
   <si>
     <t>Чехол для iPhone 13 Pro (6.1) K-DOO Kevlar - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-dlya-iphone-13-pro-6-1-k-doo-kevlar-black/</t>
   </si>
   <si>
     <t>Чехол для iPhone 13 Pro (6.1) K-DOO Kevlar - Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-dlya-iphone-13-pro-6-1-k-doo-kevlar-blue/</t>
   </si>
   <si>
     <t>Чехол для iPhone 13 Pro (6.1) K-DOO Kevlar - Red</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-dlya-iphone-13-pro-6-1-k-doo-kevlar-red/</t>
   </si>
   <si>
     <t>Чехлы K-DOO Kevlar для Iphone 13 Pro Max</t>
   </si>
   <si>
-    <t>2000000063010</t>
-[...16 lines deleted...]
-  <si>
     <t>2000000063492</t>
   </si>
   <si>
     <t>Чехол K-DOO Kevlar iphone 13 Pro Max (6.7) - Green</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-max-6-7-green/</t>
   </si>
   <si>
     <t>Чехлы K-DOO Kevlar для Iphone 14 Plus</t>
   </si>
   <si>
     <t>2000000090870</t>
   </si>
   <si>
     <t>Чехол K-DOO Kevlar iphone 14 Max (6.7,2lenses) - Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-max-6-7-2lenses-blue/</t>
   </si>
   <si>
     <t>2000000090993</t>
   </si>
   <si>
     <t>Чехол K-DOO Kevlar iphone 14 Max (6.7,2lenses) - Brown</t>
@@ -551,116 +602,80 @@
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-guardian-for-macbook-pro-13-2020-a1706-a1708-1/</t>
   </si>
   <si>
     <t>6912598103176</t>
   </si>
   <si>
     <t>Чехол KZDOO Mag Guardian для iPhone 14 Pro Max - Purple</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-dlya-iphone-14-pro-max-purple/</t>
   </si>
   <si>
     <t>Чехлы K-doo Guardian</t>
   </si>
   <si>
     <t>2000000088792</t>
   </si>
   <si>
     <t>Чехол K-ZDOO Guardian 14 Pro Max (6.7 3lenses) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-pro-max-6-7-3lenses-black/</t>
   </si>
   <si>
-    <t>6975658811138</t>
-[...7 lines deleted...]
-  <si>
     <t>Чехлы K-doo Guardian для Iphone 17</t>
   </si>
   <si>
     <t>697565881110</t>
   </si>
   <si>
     <t>Чехол KDOO Guardian iPhone 15 (6.1, 2 lenses) - Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kdoo-guardian-iphone-15-6-1-2-lenses-clear/</t>
   </si>
   <si>
     <t>6975658811121</t>
   </si>
   <si>
     <t>Чехол KDOO Guardian iPhone 15 Pro (6.1, 3 lenses) - Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kdoo-guardian-iphone-15-pro-6-1-3-lenses-clear/</t>
   </si>
   <si>
     <t>6931881511412</t>
   </si>
   <si>
     <t>Чехол KDOO Ice Guard for iPhone 17 Air - Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kdoo-ice-guard-for-iphone-17-air-clear/</t>
   </si>
   <si>
-    <t>6931881511450</t>
-[...25 lines deleted...]
-  <si>
     <t>6931881511498</t>
   </si>
   <si>
     <t>Чехол KZDOO Guardian IP 17 (6.3 2 lenses) Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-17-6-3-2-lenses-clear/</t>
   </si>
   <si>
     <t>6931881511511</t>
   </si>
   <si>
     <t>Чехол KZDOO Guardian IP 17 Air (6.6 1 lenses) Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-17-air-6-6-1-lenses-clear/</t>
   </si>
   <si>
     <t>6931881512525</t>
   </si>
   <si>
     <t>Чехол KZDOO Mag Guardian for IP 17 Air Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-for-ip-17-air-clear/</t>
@@ -776,59 +791,50 @@
   <si>
     <t>Чехлы K-doo Guardian для Iphone 14 Plus</t>
   </si>
   <si>
     <t>2000000090726</t>
   </si>
   <si>
     <t>Чехол K-ZDOO Guardian 14 Max (6.7 2 lenses) Purple</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-max-6-7-2-lenses-purple/</t>
   </si>
   <si>
     <t>2000000088815</t>
   </si>
   <si>
     <t>Чехол K-ZDOO Guardian 14 Max (6.7 2lenses) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-max-6-7-2lenses-black/</t>
   </si>
   <si>
     <t>Чехлы K-doo Guardian для Iphone 14 Pro</t>
   </si>
   <si>
-    <t>6912598724159</t>
-[...7 lines deleted...]
-  <si>
     <t>2000000088808</t>
   </si>
   <si>
     <t>Чехол K-ZDOO Guardian 14 Pro (6.1 3lenses) deep Purple</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-pro-6-1-3lenses-deep-purple/</t>
   </si>
   <si>
     <t>Чехлы K-doo Guardian для Iphone 14 Pro Max</t>
   </si>
   <si>
     <t>6912598724166</t>
   </si>
   <si>
     <t>Чехол K-ZDOO Guardian 14 Pro Max (6.7 3lenses) Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-pro-max-6-7-3lenses-clear/</t>
   </si>
   <si>
     <t>Чехлы KZDOO MagSafe Guardian</t>
   </si>
   <si>
     <t>6931881506326</t>
@@ -944,83 +950,50 @@
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-pro-clear/</t>
   </si>
   <si>
     <t>6931881504643</t>
   </si>
   <si>
     <t>Чехол KZDOO Mag Guardian 16 Pro Max - Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-pro-max-clear/</t>
   </si>
   <si>
     <t>6931881512518</t>
   </si>
   <si>
     <t>Чехол KZDOO Mag Guardian for IP 17 Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-for-ip-17-clear/</t>
   </si>
   <si>
     <t>Чехлы K-DOO MagSafe Noble Collection iphone</t>
   </si>
   <si>
-    <t>6975658812807</t>
-[...31 lines deleted...]
-  <si>
     <t>Чехлы с MagSafe K-DOO Mag Noble Collection для Iphone 17</t>
   </si>
   <si>
     <t>6931881509174</t>
   </si>
   <si>
     <t>Чехол KDOO Mag Noble Collection iPhone 17 Air (6.6) - Pink</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-17-air-6-6-pink/</t>
   </si>
   <si>
     <t>6931881509181</t>
   </si>
   <si>
     <t>Чехол KDOO Mag Noble Collection iPhone 17 Air (6.6) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-17-air-6-6-white/</t>
   </si>
   <si>
     <t>6931881509167</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 17 Air (6.6) - Black</t>
@@ -1106,71 +1079,98 @@
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 17 Pro Max (6.9) Brown</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-brown/</t>
   </si>
   <si>
     <t>6931881509488</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 17 Pro Max (6.9) Dark blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-dark-bl/</t>
   </si>
   <si>
     <t>6931881509501</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 17 Pro Max (6.9) Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-orange/</t>
   </si>
   <si>
-    <t>6931881509440</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-white/</t>
+    <t>6931881516004</t>
+  </si>
+  <si>
+    <t>Чехол Kzdoo Mag Noble Collection IP 17/18 Pro (6.3) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-18-pro-6-3-black/</t>
+  </si>
+  <si>
+    <t>6931881516103</t>
+  </si>
+  <si>
+    <t>Чехол Kzdoo Mag Noble Collection IP 17/18 Pro (6.3) - Pink</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-18-pro-6-3-pink/</t>
+  </si>
+  <si>
+    <t>6931881516011</t>
+  </si>
+  <si>
+    <t>Чехол Kzdoo Mag Noble Collection IP 17/18 Pro (6.3) - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-18-pro-6-3-white/</t>
+  </si>
+  <si>
+    <t>6931881516134</t>
+  </si>
+  <si>
+    <t>Чехол Kzdoo Mag Noble Collection IP 17/18 Pro Max (6.9) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-18-pro-max-6-9-blac/</t>
+  </si>
+  <si>
+    <t>6931881516141</t>
+  </si>
+  <si>
+    <t>Чехол Kzdoo Mag Noble Collection IP 17/18 Pro Max (6.9) - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-18-pro-max-6-9-whit/</t>
   </si>
   <si>
     <t>Чехлы с MagSafe K-DOO Mag Noble Collection для Iphone 16</t>
   </si>
   <si>
-    <t>6975658818328</t>
-[...7 lines deleted...]
-  <si>
     <t>6931881500720</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 (6.1) - Brown</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-brown/</t>
   </si>
   <si>
     <t>6931881500683</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 (6.1) - Dark blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-dark-blue/</t>
   </si>
   <si>
     <t>6931881500751</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 (6.1) - Desert Titanium</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-desert-titanium/</t>
@@ -1217,59 +1217,50 @@
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 (6.1) - Titanium grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-titanium-grey/</t>
   </si>
   <si>
     <t>6931881500676</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 (6.1) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-white/</t>
   </si>
   <si>
     <t>6931881500706</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 (6.1) - Yellow</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-yellow/</t>
   </si>
   <si>
-    <t>6931881500898</t>
-[...7 lines deleted...]
-  <si>
     <t>6931881500850</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 Pro (6.3) - Dark blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-dark-blue/</t>
   </si>
   <si>
     <t>6931881500867</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 Pro (6.3) - Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-orange/</t>
   </si>
   <si>
     <t>6931881500942</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 Pro (6.3) - Pink</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-pink/</t>
@@ -1280,225 +1271,57 @@
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 Pro (6.3) - Purple</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-purple/</t>
   </si>
   <si>
     <t>6931881500928</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 Pro (6.3) - Titanium grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-titanium-gr/</t>
   </si>
   <si>
     <t>6931881500843</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 Pro (6.3) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-white/</t>
   </si>
   <si>
-    <t>6931881501079</t>
-[...7 lines deleted...]
-  <si>
     <t>6931881501031</t>
   </si>
   <si>
     <t>Чехол Kzdoo Mag Noble Collection IP 16 Pro Max (6.9) - Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-orange/</t>
-  </si>
-[...157 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-max-6-7-pi/</t>
   </si>
   <si>
     <t>Чехлы K-DOO LUXCRAFT для AirPods</t>
   </si>
   <si>
     <t>Чехол K-DOO LUXCRAFT Precision  Protection for Airpods 3</t>
   </si>
   <si>
     <t>6912302182428</t>
   </si>
   <si>
     <t>Чехол K-DOO LUXCRAFT Precision  Protection for Airpods 3 Premium leather case Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3-pr/</t>
   </si>
   <si>
     <t>2000000070902</t>
   </si>
   <si>
     <t>Чехол K-DOO LUXCRAFT Precision  Protection for Airpods 3 Premium leather case Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3--1/</t>
   </si>
@@ -1995,59 +1818,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-new-iphone-13-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-new-iphone-13-pro-6-1-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-new-iphone-13-pro-6-1-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-13-pro-6-1-black-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-14-pro-6-1-black-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-6-3-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-6-3-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-6-3-frosted-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-max-6-9-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-max-6-9-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-max-6-9-frosted-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-17-air-6-6-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-pro-max-6-9-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-16-pro-6-3-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-pro-6-3-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-pro-6-3-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-16-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-12-pro-max-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-12-pro-max-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-12-pro-max-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-dlya-novogo-iphone-13-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-dlya-novogo-iphone-13-pro-6-1-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-dlya-novogo-iphone-13-pro-6-1-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-iphone-13-pro-6-1-k-doo-kevlar-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-iphone-13-pro-6-1-k-doo-kevlar-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-iphone-13-pro-6-1-k-doo-kevlar-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-max-6-7-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-max-6-7-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-max-6-7-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-max-6-7-2lenses-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-max-6-7-2lenses-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-max-6-7-2lenses-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-max-6-7-2lenses-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-pro-6-1-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-pro-6-1-3lenses-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-ice-guard-for-ip-17-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-13-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-13-pro-6-1-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-14-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-14-pro-6-1-deep-purp/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-defender-protection-dlya-apple-watch-49mm-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-air-carbon-for-macbook-air-13-2020-a1932-a2179/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-air-carbon-for-macbook-pro-13-2020-a1706-a1708/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-air-skin-for-macbook-neo-13-a3404-a18-pro-fros/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-air-skin-for-macbook-neo-13-a3404-a18-pro-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-for-macbook-neo-13-a3404-a18-pro-bl-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-for-macbook-neo-13-a3404-a18-pro-fr-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-for-macbook-pro-13-2020-a1706-a1708-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-dlya-iphone-14-pro-max-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-pro-max-6-7-3lenses-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-15-pro-max-6-7-3-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-guardian-iphone-15-6-1-2-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-guardian-iphone-15-pro-6-1-3-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-ice-guard-for-iphone-17-air-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-ice-guard-for-iphone-17-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-ice-guard-for-iphone-17-pro-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-ice-guard-for-iphone-17-pro-max-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-17-6-3-2-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-17-air-6-6-1-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-for-ip-17-air-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-ice-guard-for-ip-16-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-16-pro-6-3-3-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-16-pro-6-3-3-lenses-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-plus-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-16-6-1-2-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-14-13-6-1-2-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-guardian-13pro-6-1-transpairent/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-guardian-iphone-13-pro-6-1-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-16-pro-6-3-desert-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-14-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-max-6-7-2-lenses-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-max-6-7-2lenses-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-pro-6-1-3lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-pro-6-1-3lenses-deep-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-pro-max-6-7-3lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-12-12-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-12-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-15-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-17-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-17-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-16-plus-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-13-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-14-pro-6-1-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-14-pro-6-1-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-14-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-15-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-6-1-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-for-ip-17-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-15-6-1-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-15-6-1-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-15-6-1-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-15-pro-6-1-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-17-air-6-6-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-17-air-6-6-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-air-6-6-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-air-6-6-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-air-6-6-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-air-6-6-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-dark-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-16-6-1-desert-champ/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-desert-titanium/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-green5/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-titanium-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-titanium-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-s-magsafe-k-doo-mag-noble-collection-iphone-new-1-23/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-s-magsafe-k-doo-mag-noble-collection-iphone-new-1-26/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-s-magsafe-k-doo-mag-noble-collection-iphone-new-1-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-s-magsafe-kzdoo-mag-noble-collection-iphone-new-1-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-s-magsafe-kzdoo-mag-noble-collection-iphone-new-1-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-6-1-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-6-1-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-6-1-titani/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-6-1-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-6-1-titanium-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-6-1-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ip-15-6-1-kzdoo-mag-noble-collection-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ip-15-6-1-kzdoo-mag-noble-collection-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-dlya-ip-15-pro-max-6-7-pi/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3-pr/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-airpods-kdoo-luxcraft-precision-protection-fo-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--4/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--5/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--6/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3--7/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-new-iphone-13-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-new-iphone-13-pro-6-1-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-new-iphone-13-pro-6-1-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-13-pro-6-1-black-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-14-pro-6-1-black-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-ice-guard-for-ip-17-18-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-ice-guard-for-ip-17-18-pro-max-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-ice-guard-for-ip-17-18-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-matguard-iphone-17-18-pro-6-3-dark-berry/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-matguard-iphone-17-18-pro-6-3-frosted-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-matguard-iphone-17-18-pro-6-3-sky-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-matguard-iphone-17-18-pro-max-6-9-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-matguard-iphone-17-18-pro-max-6-9-dark-berry/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-matguard-iphone-17-18-pro-max-6-9-frosted-clea/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-matguard-iphone-17-18-pro-max-6-9-sky-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-6-3-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-6-3-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-max-6-9-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-max-6-9-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-matguard-iphone-17-pro-max-6-9-frosted-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-17-air-6-6-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-pro-max-6-9-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-pro-6-3-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-explorer-iphone-16-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-keivlar-iphone-16-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-magsafe-kevlar-iphone-15-pro-6-1-titanium-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-12-pro-max-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-12-pro-max-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-12-pro-max-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-6-1-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-dlya-novogo-iphone-13-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-dlya-novogo-iphone-13-pro-6-1-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-dlya-novogo-iphone-13-pro-6-1-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-iphone-13-pro-6-1-k-doo-kevlar-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-iphone-13-pro-6-1-k-doo-kevlar-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-iphone-13-pro-6-1-k-doo-kevlar-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-13-pro-max-6-7-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-max-6-7-2lenses-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-max-6-7-2lenses-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-max-6-7-2lenses-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-max-6-7-2lenses-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-pro-6-1-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-kevlar-iphone-14-pro-6-1-3lenses-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-ice-guard-for-ip-17-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-13-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-13-pro-6-1-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-14-pro-6-1-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-magsafe-kevlar-new-iphone-14-pro-6-1-deep-purp/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-defender-protection-dlya-apple-watch-49mm-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-air-carbon-for-macbook-air-13-2020-a1932-a2179/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-air-carbon-for-macbook-pro-13-2020-a1706-a1708/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-air-skin-for-macbook-neo-13-a3404-a18-pro-fros/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-air-skin-for-macbook-neo-13-a3404-a18-pro-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-for-macbook-neo-13-a3404-a18-pro-bl-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-for-macbook-neo-13-a3404-a18-pro-fr-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-for-macbook-pro-13-2020-a1706-a1708-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-dlya-iphone-14-pro-max-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-pro-max-6-7-3lenses-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-guardian-iphone-15-6-1-2-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-guardian-iphone-15-pro-6-1-3-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-ice-guard-for-iphone-17-air-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-17-6-3-2-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-17-air-6-6-1-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-for-ip-17-air-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-ice-guard-for-ip-16-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-16-pro-6-3-3-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-16-pro-6-3-3-lenses-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-plus-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-16-6-1-2-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-14-13-6-1-2-lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-guardian-13pro-6-1-transpairent/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-guardian-iphone-13-pro-6-1-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-16-pro-6-3-desert-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-14-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-max-6-7-2-lenses-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-max-6-7-2lenses-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-pro-6-1-3lenses-deep-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-zdoo-guardian-14-pro-max-6-7-3lenses-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-12-12-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-12-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-15-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-17-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-guardian-iphone-17-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-guardian-ip-16-plus-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-13-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-14-pro-6-1-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-14-pro-6-1-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-14-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-15-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-6-1-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-pro-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-16-pro-max-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-guardian-for-ip-17-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-17-air-6-6-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kdoo-mag-noble-collection-iphone-17-air-6-6-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-air-6-6-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-air-6-6-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-air-6-6-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-air-6-6-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-6-3-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-dark-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-pro-max-6-9-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-18-pro-6-3-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-18-pro-6-3-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-18-pro-6-3-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-18-pro-max-6-9-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-17-18-pro-max-6-9-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-desert-titanium/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-green5/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-titanium-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-6-1-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-dark-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-titanium-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-6-3-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-kzdoo-mag-noble-collection-ip-16-pro-max-6-9-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3-pr/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-airpods-kdoo-luxcraft-precision-protection-fo-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--4/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--5/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--6/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-2--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-k-doo-luxcraft-precision-protection-for-airpods-3--7/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F241"/>
+  <dimension ref="A1:F215"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -2212,949 +2035,949 @@
       </c>
       <c r="E14" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" outlineLevel="2">
       <c r="A15" s="15">
         <v>1</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="12">
-        <v>750.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="16" spans="1:6" outlineLevel="2">
       <c r="A16" s="15">
         <v>2</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="12">
-        <v>750.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="17" spans="1:6" outlineLevel="2">
       <c r="A17" s="15">
         <v>3</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="12">
-        <v>750.0</v>
-[...3 lines deleted...]
-      <c r="A18" s="15">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" outlineLevel="1">
+      <c r="A18" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="10"/>
+    </row>
+    <row r="19" spans="1:6" outlineLevel="2">
+      <c r="A19" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A19" s="15">
+      <c r="B19" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="8" t="s">
-[...12 lines deleted...]
-        <v>750.0</v>
+      <c r="C19" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E19" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" outlineLevel="2">
       <c r="A20" s="15">
+        <v>1</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F20" s="12">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" outlineLevel="2">
+      <c r="A21" s="15">
+        <v>2</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F21" s="12">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" outlineLevel="2">
+      <c r="A22" s="15">
+        <v>3</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C22" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D22" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F22" s="12">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" outlineLevel="2">
+      <c r="A23" s="15">
+        <v>4</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C23" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="D23" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F23" s="12">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" outlineLevel="2">
+      <c r="A24" s="15">
+        <v>5</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="D24" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F24" s="12">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" outlineLevel="2">
+      <c r="A25" s="15">
         <v>6</v>
       </c>
-      <c r="B20" s="8" t="s">
-[...11 lines deleted...]
-      <c r="F20" s="12">
+      <c r="B25" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="D25" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F25" s="12">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" outlineLevel="2">
+      <c r="A26" s="15">
+        <v>7</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C26" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F26" s="12">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" outlineLevel="2">
+      <c r="A27" s="15">
+        <v>8</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F27" s="12">
         <v>750.0</v>
       </c>
     </row>
-    <row r="21" spans="1:6" outlineLevel="1">
-[...35 lines deleted...]
-      <c r="F23" s="11" t="s">
+    <row r="28" spans="1:6" outlineLevel="2">
+      <c r="A28" s="15">
         <v>9</v>
       </c>
-    </row>
-[...100 lines deleted...]
-    <row r="30" spans="1:6" outlineLevel="3">
+      <c r="B28" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C28" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F28" s="12">
+        <v>750.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" outlineLevel="2">
+      <c r="A29" s="15">
+        <v>10</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F29" s="12">
+        <v>750.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" outlineLevel="2">
       <c r="A30" s="15">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B30" s="8" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="C30" s="9" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="D30" s="9" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="12">
-        <v>1950.0</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:6" outlineLevel="3">
+        <v>750.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" outlineLevel="2">
       <c r="A31" s="15">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B31" s="8" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="C31" s="9" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="D31" s="9" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="12">
-        <v>1400.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>750.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" outlineLevel="1">
+      <c r="A32" s="16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B32" s="2"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="2"/>
+      <c r="F32" s="10"/>
     </row>
     <row r="33" spans="1:6" outlineLevel="2">
       <c r="A33" s="17" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="2"/>
       <c r="F33" s="10"/>
     </row>
     <row r="34" spans="1:6" outlineLevel="3">
       <c r="A34" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F34" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" outlineLevel="3">
       <c r="A35" s="15">
         <v>1</v>
       </c>
       <c r="B35" s="8" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="C35" s="9" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="D35" s="9" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="12">
-        <v>1950.0</v>
-[...18 lines deleted...]
-      <c r="F36" s="12">
+        <v>1800.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" outlineLevel="2">
+      <c r="A36" s="17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="2"/>
+      <c r="F36" s="10"/>
+    </row>
+    <row r="37" spans="1:6" outlineLevel="3">
+      <c r="A37" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E37" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" outlineLevel="3">
+      <c r="A38" s="15">
+        <v>1</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="C38" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F38" s="12">
         <v>1400.0</v>
       </c>
     </row>
-    <row r="37" spans="1:6" outlineLevel="2">
-[...10 lines deleted...]
-      <c r="A38" s="3" t="s">
+    <row r="39" spans="1:6" outlineLevel="2">
+      <c r="A39" s="17" t="s">
+        <v>80</v>
+      </c>
+      <c r="B39" s="2"/>
+      <c r="C39" s="2"/>
+      <c r="D39" s="2"/>
+      <c r="E39" s="2"/>
+      <c r="F39" s="10"/>
+    </row>
+    <row r="40" spans="1:6" outlineLevel="3">
+      <c r="A40" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B38" s="4" t="s">
+      <c r="B40" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C38" s="5" t="s">
+      <c r="C40" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D38" s="5" t="s">
+      <c r="D40" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E38" s="6" t="s">
+      <c r="E40" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F38" s="11" t="s">
+      <c r="F40" s="11" t="s">
         <v>9</v>
-      </c>
-[...38 lines deleted...]
-        <v>500.0</v>
       </c>
     </row>
     <row r="41" spans="1:6" outlineLevel="3">
       <c r="A41" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B41" s="8" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C41" s="9" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="D41" s="9" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="12">
-        <v>500.0</v>
+        <v>1400.0</v>
       </c>
     </row>
     <row r="42" spans="1:6" outlineLevel="2">
       <c r="A42" s="17" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="10"/>
     </row>
     <row r="43" spans="1:6" outlineLevel="3">
       <c r="A43" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F43" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" outlineLevel="3">
       <c r="A44" s="15">
         <v>1</v>
       </c>
       <c r="B44" s="8" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="C44" s="9" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="D44" s="9" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F44" s="12">
-        <v>500.0</v>
+        <v>1950.0</v>
       </c>
     </row>
     <row r="45" spans="1:6" outlineLevel="3">
       <c r="A45" s="15">
         <v>2</v>
       </c>
       <c r="B45" s="8" t="s">
-        <v>10</v>
+        <v>88</v>
       </c>
       <c r="C45" s="9" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="D45" s="9" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F45" s="12">
-        <v>500.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>1400.0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" outlineLevel="2">
+      <c r="A46" s="17" t="s">
+        <v>91</v>
+      </c>
+      <c r="B46" s="2"/>
+      <c r="C46" s="2"/>
+      <c r="D46" s="2"/>
+      <c r="E46" s="2"/>
+      <c r="F46" s="10"/>
     </row>
     <row r="47" spans="1:6" outlineLevel="3">
-      <c r="A47" s="15">
+      <c r="A47" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B47" s="8" t="s">
-[...12 lines deleted...]
-        <v>500.0</v>
+      <c r="B47" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E47" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" outlineLevel="3">
       <c r="A48" s="15">
+        <v>1</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="C48" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="D48" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F48" s="12">
+        <v>1950.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" outlineLevel="2">
+      <c r="A49" s="17" t="s">
+        <v>95</v>
+      </c>
+      <c r="B49" s="2"/>
+      <c r="C49" s="2"/>
+      <c r="D49" s="2"/>
+      <c r="E49" s="2"/>
+      <c r="F49" s="10"/>
+    </row>
+    <row r="50" spans="1:6" outlineLevel="3">
+      <c r="A50" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B50" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B48" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A49" s="15">
+      <c r="C50" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B49" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A50" s="15">
+      <c r="D50" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B50" s="8" t="s">
-[...12 lines deleted...]
-        <v>500.0</v>
+      <c r="E50" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" outlineLevel="3">
       <c r="A51" s="15">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B51" s="8" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="C51" s="9" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D51" s="9" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F51" s="12">
         <v>500.0</v>
       </c>
     </row>
     <row r="52" spans="1:6" outlineLevel="3">
       <c r="A52" s="15">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B52" s="8" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C52" s="9" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D52" s="9" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F52" s="12">
         <v>500.0</v>
       </c>
     </row>
     <row r="53" spans="1:6" outlineLevel="3">
       <c r="A53" s="15">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B53" s="8" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="C53" s="9" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F53" s="12">
         <v>500.0</v>
       </c>
     </row>
-    <row r="54" spans="1:6" outlineLevel="3">
-[...3 lines deleted...]
-      <c r="B54" s="8" t="s">
+    <row r="54" spans="1:6" outlineLevel="2">
+      <c r="A54" s="17" t="s">
+        <v>105</v>
+      </c>
+      <c r="B54" s="2"/>
+      <c r="C54" s="2"/>
+      <c r="D54" s="2"/>
+      <c r="E54" s="2"/>
+      <c r="F54" s="10"/>
+    </row>
+    <row r="55" spans="1:6" outlineLevel="3">
+      <c r="A55" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E55" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" outlineLevel="3">
+      <c r="A56" s="15">
+        <v>1</v>
+      </c>
+      <c r="B56" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="C54" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F54" s="12">
+      <c r="C56" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="D56" s="9" t="s">
+        <v>107</v>
+      </c>
+      <c r="E56" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F56" s="12">
         <v>500.0</v>
-      </c>
-[...28 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" outlineLevel="3">
       <c r="A57" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B57" s="8" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="C57" s="9" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D57" s="9" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F57" s="12">
         <v>500.0</v>
       </c>
     </row>
     <row r="58" spans="1:6" outlineLevel="3">
       <c r="A58" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B58" s="8" t="s">
-        <v>108</v>
+        <v>10</v>
       </c>
       <c r="C58" s="9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D58" s="9" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F58" s="12">
         <v>500.0</v>
       </c>
     </row>
     <row r="59" spans="1:6" outlineLevel="3">
       <c r="A59" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B59" s="8" t="s">
-        <v>111</v>
+        <v>10</v>
       </c>
       <c r="C59" s="9" t="s">
         <v>112</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>113</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F59" s="12">
         <v>500.0</v>
       </c>
     </row>
-    <row r="60" spans="1:6" outlineLevel="2">
-      <c r="A60" s="17" t="s">
+    <row r="60" spans="1:6" outlineLevel="3">
+      <c r="A60" s="15">
+        <v>5</v>
+      </c>
+      <c r="B60" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C60" s="9" t="s">
         <v>114</v>
       </c>
-      <c r="B60" s="2"/>
-[...3 lines deleted...]
-      <c r="F60" s="10"/>
+      <c r="D60" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="E60" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F60" s="12">
+        <v>500.0</v>
+      </c>
     </row>
     <row r="61" spans="1:6" outlineLevel="3">
-      <c r="A61" s="3" t="s">
-[...5 lines deleted...]
-      <c r="C61" s="5" t="s">
+      <c r="A61" s="15">
         <v>6</v>
       </c>
-      <c r="D61" s="5" t="s">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="B61" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C61" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="D61" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="E61" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F61" s="12">
+        <v>500.0</v>
       </c>
     </row>
     <row r="62" spans="1:6" outlineLevel="3">
       <c r="A62" s="15">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B62" s="8" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="C62" s="9" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D62" s="9" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F62" s="12">
         <v>500.0</v>
       </c>
     </row>
     <row r="63" spans="1:6" outlineLevel="3">
       <c r="A63" s="15">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B63" s="8" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C63" s="9" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D63" s="9" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F63" s="12">
         <v>500.0</v>
       </c>
     </row>
     <row r="64" spans="1:6" outlineLevel="3">
       <c r="A64" s="15">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B64" s="8" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C64" s="9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D64" s="9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F64" s="12">
         <v>500.0</v>
       </c>
     </row>
     <row r="65" spans="1:6" outlineLevel="3">
       <c r="A65" s="15">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B65" s="8" t="s">
-        <v>124</v>
+        <v>10</v>
       </c>
       <c r="C65" s="9" t="s">
         <v>125</v>
       </c>
       <c r="D65" s="9" t="s">
         <v>126</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F65" s="12">
         <v>500.0</v>
       </c>
     </row>
     <row r="66" spans="1:6" outlineLevel="2">
       <c r="A66" s="17" t="s">
         <v>127</v>
       </c>
       <c r="B66" s="2"/>
       <c r="C66" s="2"/>
       <c r="D66" s="2"/>
       <c r="E66" s="2"/>
       <c r="F66" s="10"/>
     </row>
     <row r="67" spans="1:6" outlineLevel="3">
@@ -3175,3446 +2998,2934 @@
       </c>
       <c r="F67" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" outlineLevel="3">
       <c r="A68" s="15">
         <v>1</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>128</v>
       </c>
       <c r="C68" s="9" t="s">
         <v>129</v>
       </c>
       <c r="D68" s="9" t="s">
         <v>130</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F68" s="12">
         <v>500.0</v>
       </c>
     </row>
-    <row r="69" spans="1:6" outlineLevel="3">
-      <c r="A69" s="15">
+    <row r="69" spans="1:6" outlineLevel="2">
+      <c r="A69" s="17" t="s">
+        <v>131</v>
+      </c>
+      <c r="B69" s="2"/>
+      <c r="C69" s="2"/>
+      <c r="D69" s="2"/>
+      <c r="E69" s="2"/>
+      <c r="F69" s="10"/>
+    </row>
+    <row r="70" spans="1:6" outlineLevel="3">
+      <c r="A70" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B70" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E70" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" outlineLevel="3">
+      <c r="A71" s="15">
+        <v>1</v>
+      </c>
+      <c r="B71" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="C71" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="D71" s="9" t="s">
+        <v>134</v>
+      </c>
+      <c r="E71" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F71" s="12">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" outlineLevel="3">
+      <c r="A72" s="15">
         <v>2</v>
-      </c>
-[...48 lines deleted...]
-        <v>1</v>
       </c>
       <c r="B72" s="8" t="s">
         <v>135</v>
       </c>
       <c r="C72" s="9" t="s">
         <v>136</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>137</v>
       </c>
       <c r="E72" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F72" s="12">
-        <v>750.0</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:6" outlineLevel="2">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" outlineLevel="3">
       <c r="A73" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B73" s="8" t="s">
-        <v>18</v>
+        <v>138</v>
       </c>
       <c r="C73" s="9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D73" s="9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E73" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F73" s="12">
         <v>500.0</v>
       </c>
     </row>
-    <row r="74" spans="1:6" outlineLevel="2">
+    <row r="74" spans="1:6" outlineLevel="3">
       <c r="A74" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B74" s="8" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="C74" s="9" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D74" s="9" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E74" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F74" s="12">
         <v>500.0</v>
       </c>
     </row>
     <row r="75" spans="1:6" outlineLevel="2">
-      <c r="A75" s="15">
+      <c r="A75" s="17" t="s">
+        <v>144</v>
+      </c>
+      <c r="B75" s="2"/>
+      <c r="C75" s="2"/>
+      <c r="D75" s="2"/>
+      <c r="E75" s="2"/>
+      <c r="F75" s="10"/>
+    </row>
+    <row r="76" spans="1:6" outlineLevel="3">
+      <c r="A76" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B75" s="8" t="s">
-[...11 lines deleted...]
-      <c r="F75" s="12">
+      <c r="B76" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E76" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" outlineLevel="3">
+      <c r="A77" s="15">
+        <v>1</v>
+      </c>
+      <c r="B77" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="C77" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="D77" s="9" t="s">
+        <v>147</v>
+      </c>
+      <c r="E77" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F77" s="12">
         <v>500.0</v>
       </c>
     </row>
-    <row r="76" spans="1:6" outlineLevel="2">
-      <c r="A76" s="15">
+    <row r="78" spans="1:6" outlineLevel="3">
+      <c r="A78" s="15">
+        <v>2</v>
+      </c>
+      <c r="B78" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="C78" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="D78" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="E78" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F78" s="12">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" outlineLevel="1">
+      <c r="A79" s="16" t="s">
+        <v>151</v>
+      </c>
+      <c r="B79" s="2"/>
+      <c r="C79" s="2"/>
+      <c r="D79" s="2"/>
+      <c r="E79" s="2"/>
+      <c r="F79" s="10"/>
+    </row>
+    <row r="80" spans="1:6" outlineLevel="2">
+      <c r="A80" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B80" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B76" s="8" t="s">
-[...32 lines deleted...]
-      <c r="C78" s="5" t="s">
+      <c r="C80" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D78" s="5" t="s">
+      <c r="D80" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E78" s="6" t="s">
+      <c r="E80" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F78" s="11" t="s">
+      <c r="F80" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="79" spans="1:6" outlineLevel="2">
-      <c r="A79" s="15">
+    <row r="81" spans="1:6" outlineLevel="2">
+      <c r="A81" s="15">
         <v>1</v>
       </c>
-      <c r="B79" s="8" t="s">
-[...42 lines deleted...]
-        <v>9</v>
+      <c r="B81" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="C81" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="D81" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="E81" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F81" s="12">
+        <v>750.0</v>
       </c>
     </row>
     <row r="82" spans="1:6" outlineLevel="2">
       <c r="A82" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B82" s="8" t="s">
-        <v>151</v>
+        <v>18</v>
       </c>
       <c r="C82" s="9" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="D82" s="9" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="12">
-        <v>1050.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="83" spans="1:6" outlineLevel="2">
       <c r="A83" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B83" s="8" t="s">
-        <v>154</v>
+        <v>18</v>
       </c>
       <c r="C83" s="9" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D83" s="9" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="E83" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F83" s="12">
-        <v>1050.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="84" spans="1:6" outlineLevel="2">
       <c r="A84" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B84" s="8" t="s">
-        <v>157</v>
+        <v>21</v>
       </c>
       <c r="C84" s="9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D84" s="9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E84" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F84" s="12">
-        <v>1050.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="85" spans="1:6" outlineLevel="2">
       <c r="A85" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B85" s="8" t="s">
-        <v>160</v>
+        <v>21</v>
       </c>
       <c r="C85" s="9" t="s">
         <v>161</v>
       </c>
       <c r="D85" s="9" t="s">
         <v>162</v>
       </c>
       <c r="E85" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F85" s="12">
-        <v>1050.0</v>
-[...3 lines deleted...]
-      <c r="A86" s="15">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" outlineLevel="1">
+      <c r="A86" s="16" t="s">
+        <v>163</v>
+      </c>
+      <c r="B86" s="2"/>
+      <c r="C86" s="2"/>
+      <c r="D86" s="2"/>
+      <c r="E86" s="2"/>
+      <c r="F86" s="10"/>
+    </row>
+    <row r="87" spans="1:6" outlineLevel="2">
+      <c r="A87" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B87" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B86" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A87" s="15">
+      <c r="C87" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B87" s="8" t="s">
-[...12 lines deleted...]
-        <v>1050.0</v>
+      <c r="D87" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E87" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" outlineLevel="2">
       <c r="A88" s="15">
+        <v>1</v>
+      </c>
+      <c r="B88" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="C88" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="D88" s="9" t="s">
+        <v>166</v>
+      </c>
+      <c r="E88" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F88" s="12">
+        <v>700.0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" outlineLevel="1">
+      <c r="A89" s="16" t="s">
+        <v>167</v>
+      </c>
+      <c r="B89" s="2"/>
+      <c r="C89" s="2"/>
+      <c r="D89" s="2"/>
+      <c r="E89" s="2"/>
+      <c r="F89" s="10"/>
+    </row>
+    <row r="90" spans="1:6" outlineLevel="2">
+      <c r="A90" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B90" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D90" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B88" s="8" t="s">
+      <c r="E90" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" outlineLevel="2">
+      <c r="A91" s="15">
+        <v>1</v>
+      </c>
+      <c r="B91" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="C91" s="9" t="s">
         <v>169</v>
       </c>
-      <c r="C88" s="9" t="s">
+      <c r="D91" s="9" t="s">
         <v>170</v>
       </c>
-      <c r="D88" s="9" t="s">
-[...5 lines deleted...]
-      <c r="F88" s="12">
+      <c r="E91" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F91" s="12">
         <v>1050.0</v>
-      </c>
-[...48 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" outlineLevel="2">
       <c r="A92" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B92" s="8" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="C92" s="9" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="D92" s="9" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="E92" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F92" s="12">
-        <v>300.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="93" spans="1:6" outlineLevel="2">
       <c r="A93" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B93" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="C93" s="9" t="s">
+        <v>175</v>
+      </c>
+      <c r="D93" s="9" t="s">
+        <v>176</v>
+      </c>
+      <c r="E93" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F93" s="12">
+        <v>1050.0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" outlineLevel="2">
+      <c r="A94" s="15">
+        <v>4</v>
+      </c>
+      <c r="B94" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="C94" s="9" t="s">
+        <v>178</v>
+      </c>
+      <c r="D94" s="9" t="s">
         <v>179</v>
       </c>
-      <c r="C93" s="9" t="s">
+      <c r="E94" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F94" s="12">
+        <v>1050.0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" outlineLevel="2">
+      <c r="A95" s="15">
+        <v>5</v>
+      </c>
+      <c r="B95" s="8" t="s">
         <v>180</v>
       </c>
-      <c r="D93" s="9" t="s">
+      <c r="C95" s="9" t="s">
         <v>181</v>
       </c>
-      <c r="E93" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A94" s="17" t="s">
+      <c r="D95" s="9" t="s">
         <v>182</v>
       </c>
-      <c r="B94" s="2"/>
-[...12 lines deleted...]
-      <c r="C95" s="5" t="s">
+      <c r="E95" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F95" s="12">
+        <v>1050.0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" outlineLevel="2">
+      <c r="A96" s="15">
         <v>6</v>
-      </c>
-[...12 lines deleted...]
-        <v>1</v>
       </c>
       <c r="B96" s="8" t="s">
         <v>183</v>
       </c>
       <c r="C96" s="9" t="s">
         <v>184</v>
       </c>
       <c r="D96" s="9" t="s">
         <v>185</v>
       </c>
       <c r="E96" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F96" s="12">
-        <v>350.0</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:6" outlineLevel="3">
+        <v>1050.0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" outlineLevel="2">
       <c r="A97" s="15">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B97" s="8" t="s">
         <v>186</v>
       </c>
       <c r="C97" s="9" t="s">
         <v>187</v>
       </c>
       <c r="D97" s="9" t="s">
         <v>188</v>
       </c>
       <c r="E97" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F97" s="12">
-        <v>350.0</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:6" outlineLevel="3">
+        <v>1050.0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" outlineLevel="2">
       <c r="A98" s="15">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B98" s="8" t="s">
         <v>189</v>
       </c>
       <c r="C98" s="9" t="s">
         <v>190</v>
       </c>
       <c r="D98" s="9" t="s">
         <v>191</v>
       </c>
       <c r="E98" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F98" s="12">
-        <v>750.0</v>
-[...3 lines deleted...]
-      <c r="A99" s="15">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" outlineLevel="1">
+      <c r="A99" s="16" t="s">
+        <v>192</v>
+      </c>
+      <c r="B99" s="2"/>
+      <c r="C99" s="2"/>
+      <c r="D99" s="2"/>
+      <c r="E99" s="2"/>
+      <c r="F99" s="10"/>
+    </row>
+    <row r="100" spans="1:6" outlineLevel="2">
+      <c r="A100" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B99" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C99" s="9" t="s">
+      <c r="B100" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E100" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" outlineLevel="2">
+      <c r="A101" s="15">
+        <v>1</v>
+      </c>
+      <c r="B101" s="8" t="s">
         <v>193</v>
       </c>
-      <c r="D99" s="9" t="s">
+      <c r="C101" s="9" t="s">
         <v>194</v>
       </c>
-      <c r="E99" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A100" s="15">
+      <c r="D101" s="9" t="s">
+        <v>195</v>
+      </c>
+      <c r="E101" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F101" s="12">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" outlineLevel="2">
+      <c r="A102" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="B102" s="2"/>
+      <c r="C102" s="2"/>
+      <c r="D102" s="2"/>
+      <c r="E102" s="2"/>
+      <c r="F102" s="10"/>
+    </row>
+    <row r="103" spans="1:6" outlineLevel="3">
+      <c r="A103" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B103" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B100" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A101" s="15">
+      <c r="C103" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B101" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A102" s="15">
+      <c r="D103" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B102" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A103" s="15">
+      <c r="E103" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B103" s="8" t="s">
-[...12 lines deleted...]
-        <v>400.0</v>
+      <c r="F103" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" outlineLevel="3">
       <c r="A104" s="15">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B104" s="8" t="s">
-        <v>207</v>
+        <v>197</v>
       </c>
       <c r="C104" s="9" t="s">
-        <v>208</v>
+        <v>198</v>
       </c>
       <c r="D104" s="9" t="s">
-        <v>209</v>
+        <v>199</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="12">
-        <v>650.0</v>
-[...10 lines deleted...]
-      <c r="F105" s="10"/>
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" outlineLevel="3">
+      <c r="A105" s="15">
+        <v>2</v>
+      </c>
+      <c r="B105" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="C105" s="9" t="s">
+        <v>201</v>
+      </c>
+      <c r="D105" s="9" t="s">
+        <v>202</v>
+      </c>
+      <c r="E105" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F105" s="12">
+        <v>350.0</v>
+      </c>
     </row>
     <row r="106" spans="1:6" outlineLevel="3">
-      <c r="A106" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A106" s="15">
+        <v>3</v>
+      </c>
+      <c r="B106" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="C106" s="9" t="s">
+        <v>204</v>
+      </c>
+      <c r="D106" s="9" t="s">
+        <v>205</v>
+      </c>
+      <c r="E106" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F106" s="12">
+        <v>750.0</v>
       </c>
     </row>
     <row r="107" spans="1:6" outlineLevel="3">
       <c r="A107" s="15">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B107" s="8" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="C107" s="9" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="D107" s="9" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="E107" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F107" s="12">
-        <v>650.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="108" spans="1:6" outlineLevel="3">
       <c r="A108" s="15">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B108" s="8" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="C108" s="9" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="D108" s="9" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="E108" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F108" s="12">
-        <v>350.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="109" spans="1:6" outlineLevel="3">
       <c r="A109" s="15">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B109" s="8" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="C109" s="9" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="D109" s="9" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="E109" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F109" s="12">
-        <v>350.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="110" spans="1:6" outlineLevel="2">
       <c r="A110" s="17" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="B110" s="2"/>
       <c r="C110" s="2"/>
       <c r="D110" s="2"/>
       <c r="E110" s="2"/>
       <c r="F110" s="10"/>
     </row>
     <row r="111" spans="1:6" outlineLevel="3">
       <c r="A111" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B111" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E111" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F111" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" outlineLevel="3">
       <c r="A112" s="15">
         <v>1</v>
       </c>
       <c r="B112" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="C112" s="9" t="s">
+        <v>217</v>
+      </c>
+      <c r="D112" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="E112" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F112" s="12">
+        <v>650.0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" outlineLevel="3">
+      <c r="A113" s="15">
+        <v>2</v>
+      </c>
+      <c r="B113" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="C113" s="9" t="s">
+        <v>220</v>
+      </c>
+      <c r="D113" s="9" t="s">
         <v>221</v>
       </c>
-      <c r="C112" s="9" t="s">
+      <c r="E113" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F113" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" outlineLevel="3">
+      <c r="A114" s="15">
+        <v>3</v>
+      </c>
+      <c r="B114" s="8" t="s">
         <v>222</v>
       </c>
-      <c r="D112" s="9" t="s">
+      <c r="C114" s="9" t="s">
         <v>223</v>
       </c>
-      <c r="E112" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F112" s="12">
+      <c r="D114" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="E114" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F114" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" outlineLevel="2">
+      <c r="A115" s="17" t="s">
+        <v>225</v>
+      </c>
+      <c r="B115" s="2"/>
+      <c r="C115" s="2"/>
+      <c r="D115" s="2"/>
+      <c r="E115" s="2"/>
+      <c r="F115" s="10"/>
+    </row>
+    <row r="116" spans="1:6" outlineLevel="3">
+      <c r="A116" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B116" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E116" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" outlineLevel="3">
+      <c r="A117" s="15">
+        <v>1</v>
+      </c>
+      <c r="B117" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="C117" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="D117" s="9" t="s">
+        <v>228</v>
+      </c>
+      <c r="E117" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F117" s="12">
         <v>550.0</v>
       </c>
     </row>
-    <row r="113" spans="1:6" outlineLevel="2">
-[...10 lines deleted...]
-      <c r="A114" s="3" t="s">
+    <row r="118" spans="1:6" outlineLevel="2">
+      <c r="A118" s="17" t="s">
+        <v>229</v>
+      </c>
+      <c r="B118" s="2"/>
+      <c r="C118" s="2"/>
+      <c r="D118" s="2"/>
+      <c r="E118" s="2"/>
+      <c r="F118" s="10"/>
+    </row>
+    <row r="119" spans="1:6" outlineLevel="3">
+      <c r="A119" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B114" s="4" t="s">
+      <c r="B119" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C114" s="5" t="s">
+      <c r="C119" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D114" s="5" t="s">
+      <c r="D119" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E114" s="6" t="s">
+      <c r="E119" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F114" s="11" t="s">
+      <c r="F119" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="115" spans="1:6" outlineLevel="3">
-      <c r="A115" s="15">
+    <row r="120" spans="1:6" outlineLevel="3">
+      <c r="A120" s="15">
         <v>1</v>
       </c>
-      <c r="B115" s="8" t="s">
-[...11 lines deleted...]
-      <c r="F115" s="12">
+      <c r="B120" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="C120" s="9" t="s">
+        <v>231</v>
+      </c>
+      <c r="D120" s="9" t="s">
+        <v>232</v>
+      </c>
+      <c r="E120" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F120" s="12">
         <v>350.0</v>
       </c>
     </row>
-    <row r="116" spans="1:6" outlineLevel="2">
-[...10 lines deleted...]
-      <c r="A117" s="3" t="s">
+    <row r="121" spans="1:6" outlineLevel="2">
+      <c r="A121" s="17" t="s">
+        <v>233</v>
+      </c>
+      <c r="B121" s="2"/>
+      <c r="C121" s="2"/>
+      <c r="D121" s="2"/>
+      <c r="E121" s="2"/>
+      <c r="F121" s="10"/>
+    </row>
+    <row r="122" spans="1:6" outlineLevel="3">
+      <c r="A122" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B117" s="4" t="s">
+      <c r="B122" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C117" s="5" t="s">
+      <c r="C122" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D117" s="5" t="s">
+      <c r="D122" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E117" s="6" t="s">
+      <c r="E122" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F117" s="11" t="s">
+      <c r="F122" s="11" t="s">
         <v>9</v>
-      </c>
-[...88 lines deleted...]
-        <v>300.0</v>
       </c>
     </row>
     <row r="123" spans="1:6" outlineLevel="3">
       <c r="A123" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B123" s="8" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="C123" s="9" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="D123" s="9" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="E123" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F123" s="12">
-        <v>950.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="124" spans="1:6" outlineLevel="2">
       <c r="A124" s="17" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="B124" s="2"/>
       <c r="C124" s="2"/>
       <c r="D124" s="2"/>
       <c r="E124" s="2"/>
       <c r="F124" s="10"/>
     </row>
     <row r="125" spans="1:6" outlineLevel="3">
       <c r="A125" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B125" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E125" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F125" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" outlineLevel="3">
       <c r="A126" s="15">
         <v>1</v>
       </c>
       <c r="B126" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="C126" s="9" t="s">
+        <v>239</v>
+      </c>
+      <c r="D126" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="E126" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F126" s="12">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" outlineLevel="3">
+      <c r="A127" s="15">
+        <v>2</v>
+      </c>
+      <c r="B127" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="C127" s="9" t="s">
+        <v>242</v>
+      </c>
+      <c r="D127" s="9" t="s">
         <v>243</v>
       </c>
-      <c r="C126" s="9" t="s">
+      <c r="E127" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F127" s="12">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" outlineLevel="3">
+      <c r="A128" s="15">
+        <v>3</v>
+      </c>
+      <c r="B128" s="8" t="s">
         <v>244</v>
       </c>
-      <c r="D126" s="9" t="s">
+      <c r="C128" s="9" t="s">
         <v>245</v>
       </c>
-      <c r="E126" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F126" s="12">
+      <c r="D128" s="9" t="s">
+        <v>246</v>
+      </c>
+      <c r="E128" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F128" s="12">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" outlineLevel="2">
+      <c r="A129" s="17" t="s">
+        <v>247</v>
+      </c>
+      <c r="B129" s="2"/>
+      <c r="C129" s="2"/>
+      <c r="D129" s="2"/>
+      <c r="E129" s="2"/>
+      <c r="F129" s="10"/>
+    </row>
+    <row r="130" spans="1:6" outlineLevel="3">
+      <c r="A130" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B130" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C130" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E130" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" outlineLevel="3">
+      <c r="A131" s="15">
+        <v>1</v>
+      </c>
+      <c r="B131" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="C131" s="9" t="s">
+        <v>249</v>
+      </c>
+      <c r="D131" s="9" t="s">
+        <v>250</v>
+      </c>
+      <c r="E131" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F131" s="12">
         <v>550.0</v>
       </c>
     </row>
-    <row r="127" spans="1:6" outlineLevel="2">
-[...10 lines deleted...]
-      <c r="A128" s="3" t="s">
+    <row r="132" spans="1:6" outlineLevel="2">
+      <c r="A132" s="17" t="s">
+        <v>251</v>
+      </c>
+      <c r="B132" s="2"/>
+      <c r="C132" s="2"/>
+      <c r="D132" s="2"/>
+      <c r="E132" s="2"/>
+      <c r="F132" s="10"/>
+    </row>
+    <row r="133" spans="1:6" outlineLevel="3">
+      <c r="A133" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B128" s="4" t="s">
+      <c r="B133" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C128" s="5" t="s">
+      <c r="C133" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D128" s="5" t="s">
+      <c r="D133" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E128" s="6" t="s">
+      <c r="E133" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F128" s="11" t="s">
+      <c r="F133" s="11" t="s">
         <v>9</v>
-      </c>
-[...88 lines deleted...]
-        <v>300.0</v>
       </c>
     </row>
     <row r="134" spans="1:6" outlineLevel="3">
       <c r="A134" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B134" s="8" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="C134" s="9" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="D134" s="9" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="E134" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F134" s="12">
         <v>300.0</v>
       </c>
     </row>
-    <row r="135" spans="1:6" outlineLevel="2">
-      <c r="A135" s="17" t="s">
+    <row r="135" spans="1:6" outlineLevel="3">
+      <c r="A135" s="15">
+        <v>2</v>
+      </c>
+      <c r="B135" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="C135" s="9" t="s">
+        <v>256</v>
+      </c>
+      <c r="D135" s="9" t="s">
+        <v>257</v>
+      </c>
+      <c r="E135" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F135" s="12">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" outlineLevel="2">
+      <c r="A136" s="17" t="s">
+        <v>258</v>
+      </c>
+      <c r="B136" s="2"/>
+      <c r="C136" s="2"/>
+      <c r="D136" s="2"/>
+      <c r="E136" s="2"/>
+      <c r="F136" s="10"/>
+    </row>
+    <row r="137" spans="1:6" outlineLevel="3">
+      <c r="A137" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B137" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E137" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" outlineLevel="3">
+      <c r="A138" s="15">
+        <v>1</v>
+      </c>
+      <c r="B138" s="8" t="s">
+        <v>259</v>
+      </c>
+      <c r="C138" s="9" t="s">
         <v>260</v>
       </c>
-      <c r="B135" s="2"/>
-[...6 lines deleted...]
-      <c r="A136" s="3" t="s">
+      <c r="D138" s="9" t="s">
+        <v>261</v>
+      </c>
+      <c r="E138" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F138" s="12">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" outlineLevel="2">
+      <c r="A139" s="17" t="s">
+        <v>262</v>
+      </c>
+      <c r="B139" s="2"/>
+      <c r="C139" s="2"/>
+      <c r="D139" s="2"/>
+      <c r="E139" s="2"/>
+      <c r="F139" s="10"/>
+    </row>
+    <row r="140" spans="1:6" outlineLevel="3">
+      <c r="A140" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B136" s="4" t="s">
+      <c r="B140" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C136" s="5" t="s">
+      <c r="C140" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D136" s="5" t="s">
+      <c r="D140" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E136" s="6" t="s">
+      <c r="E140" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F136" s="11" t="s">
+      <c r="F140" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="137" spans="1:6" outlineLevel="3">
-      <c r="A137" s="15">
+    <row r="141" spans="1:6" outlineLevel="3">
+      <c r="A141" s="15">
         <v>1</v>
       </c>
-      <c r="B137" s="8" t="s">
-[...5 lines deleted...]
-      <c r="D137" s="9" t="s">
+      <c r="B141" s="8" t="s">
         <v>263</v>
       </c>
-      <c r="E137" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F137" s="12">
+      <c r="C141" s="9" t="s">
+        <v>264</v>
+      </c>
+      <c r="D141" s="9" t="s">
+        <v>265</v>
+      </c>
+      <c r="E141" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F141" s="12">
         <v>300.0</v>
       </c>
     </row>
-    <row r="138" spans="1:6" outlineLevel="1">
-[...10 lines deleted...]
-      <c r="A139" s="3" t="s">
+    <row r="142" spans="1:6" outlineLevel="1">
+      <c r="A142" s="16" t="s">
+        <v>266</v>
+      </c>
+      <c r="B142" s="2"/>
+      <c r="C142" s="2"/>
+      <c r="D142" s="2"/>
+      <c r="E142" s="2"/>
+      <c r="F142" s="10"/>
+    </row>
+    <row r="143" spans="1:6" outlineLevel="2">
+      <c r="A143" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B139" s="4" t="s">
+      <c r="B143" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C139" s="5" t="s">
+      <c r="C143" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D139" s="5" t="s">
+      <c r="D143" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E139" s="6" t="s">
+      <c r="E143" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F139" s="11" t="s">
+      <c r="F143" s="11" t="s">
         <v>9</v>
-      </c>
-[...78 lines deleted...]
-        <v>650.0</v>
       </c>
     </row>
     <row r="144" spans="1:6" outlineLevel="2">
       <c r="A144" s="15">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B144" s="8" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="C144" s="9" t="s">
-        <v>278</v>
+        <v>268</v>
       </c>
       <c r="D144" s="9" t="s">
-        <v>279</v>
+        <v>269</v>
       </c>
       <c r="E144" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F144" s="12">
-        <v>650.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="145" spans="1:6" outlineLevel="2">
       <c r="A145" s="15">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B145" s="8" t="s">
-        <v>280</v>
+        <v>270</v>
       </c>
       <c r="C145" s="9" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
       <c r="D145" s="9" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
       <c r="E145" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F145" s="12">
-        <v>350.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="146" spans="1:6" outlineLevel="2">
       <c r="A146" s="15">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B146" s="8" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="C146" s="9" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
       <c r="D146" s="9" t="s">
-        <v>285</v>
+        <v>275</v>
       </c>
       <c r="E146" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F146" s="12">
         <v>550.0</v>
       </c>
     </row>
     <row r="147" spans="1:6" outlineLevel="2">
       <c r="A147" s="15">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B147" s="8" t="s">
-        <v>286</v>
+        <v>276</v>
       </c>
       <c r="C147" s="9" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="D147" s="9" t="s">
-        <v>288</v>
+        <v>278</v>
       </c>
       <c r="E147" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F147" s="12">
-        <v>550.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="148" spans="1:6" outlineLevel="2">
       <c r="A148" s="15">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B148" s="8" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="C148" s="9" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="D148" s="9" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="E148" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F148" s="12">
-        <v>550.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="149" spans="1:6" outlineLevel="2">
       <c r="A149" s="15">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B149" s="8" t="s">
-        <v>172</v>
+        <v>282</v>
       </c>
       <c r="C149" s="9" t="s">
-        <v>292</v>
+        <v>283</v>
       </c>
       <c r="D149" s="9" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="E149" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F149" s="12">
-        <v>550.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="150" spans="1:6" outlineLevel="2">
       <c r="A150" s="15">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B150" s="8" t="s">
-        <v>294</v>
+        <v>285</v>
       </c>
       <c r="C150" s="9" t="s">
-        <v>295</v>
+        <v>286</v>
       </c>
       <c r="D150" s="9" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="E150" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F150" s="12">
         <v>550.0</v>
       </c>
     </row>
     <row r="151" spans="1:6" outlineLevel="2">
       <c r="A151" s="15">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B151" s="8" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="C151" s="9" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="D151" s="9" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="E151" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F151" s="12">
         <v>550.0</v>
       </c>
     </row>
     <row r="152" spans="1:6" outlineLevel="2">
       <c r="A152" s="15">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B152" s="8" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="C152" s="9" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="D152" s="9" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="E152" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F152" s="12">
         <v>550.0</v>
       </c>
     </row>
     <row r="153" spans="1:6" outlineLevel="2">
       <c r="A153" s="15">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B153" s="8" t="s">
-        <v>303</v>
+        <v>189</v>
       </c>
       <c r="C153" s="9" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="D153" s="9" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="E153" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F153" s="12">
         <v>550.0</v>
       </c>
     </row>
     <row r="154" spans="1:6" outlineLevel="2">
       <c r="A154" s="15">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B154" s="8" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="C154" s="9" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="D154" s="9" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="E154" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F154" s="12">
-        <v>650.0</v>
-[...10 lines deleted...]
-      <c r="F155" s="10"/>
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" outlineLevel="2">
+      <c r="A155" s="15">
+        <v>12</v>
+      </c>
+      <c r="B155" s="8" t="s">
+        <v>299</v>
+      </c>
+      <c r="C155" s="9" t="s">
+        <v>300</v>
+      </c>
+      <c r="D155" s="9" t="s">
+        <v>301</v>
+      </c>
+      <c r="E155" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F155" s="12">
+        <v>550.0</v>
+      </c>
     </row>
     <row r="156" spans="1:6" outlineLevel="2">
-      <c r="A156" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A156" s="15">
+        <v>13</v>
+      </c>
+      <c r="B156" s="8" t="s">
+        <v>302</v>
+      </c>
+      <c r="C156" s="9" t="s">
+        <v>303</v>
+      </c>
+      <c r="D156" s="9" t="s">
+        <v>304</v>
+      </c>
+      <c r="E156" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F156" s="12">
+        <v>550.0</v>
       </c>
     </row>
     <row r="157" spans="1:6" outlineLevel="2">
       <c r="A157" s="15">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B157" s="8" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="C157" s="9" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="D157" s="9" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="E157" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F157" s="12">
-        <v>500.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="158" spans="1:6" outlineLevel="2">
       <c r="A158" s="15">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B158" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="C158" s="9" t="s">
+        <v>309</v>
+      </c>
+      <c r="D158" s="9" t="s">
+        <v>310</v>
+      </c>
+      <c r="E158" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F158" s="12">
+        <v>650.0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" outlineLevel="1">
+      <c r="A159" s="16" t="s">
+        <v>311</v>
+      </c>
+      <c r="B159" s="2"/>
+      <c r="C159" s="2"/>
+      <c r="D159" s="2"/>
+      <c r="E159" s="2"/>
+      <c r="F159" s="10"/>
+    </row>
+    <row r="160" spans="1:6" outlineLevel="2">
+      <c r="A160" s="17" t="s">
+        <v>312</v>
+      </c>
+      <c r="B160" s="2"/>
+      <c r="C160" s="2"/>
+      <c r="D160" s="2"/>
+      <c r="E160" s="2"/>
+      <c r="F160" s="10"/>
+    </row>
+    <row r="161" spans="1:6" outlineLevel="3">
+      <c r="A161" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B161" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C161" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D161" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E161" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" outlineLevel="3">
+      <c r="A162" s="15">
+        <v>1</v>
+      </c>
+      <c r="B162" s="8" t="s">
         <v>313</v>
       </c>
-      <c r="C158" s="9" t="s">
+      <c r="C162" s="9" t="s">
         <v>314</v>
       </c>
-      <c r="D158" s="9" t="s">
+      <c r="D162" s="9" t="s">
         <v>315</v>
       </c>
-      <c r="E158" s="7" t="s">
-[...73 lines deleted...]
-        <v>9</v>
+      <c r="E162" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F162" s="12">
+        <v>950.0</v>
       </c>
     </row>
     <row r="163" spans="1:6" outlineLevel="3">
       <c r="A163" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B163" s="8" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="C163" s="9" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="D163" s="9" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="E163" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F163" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="164" spans="1:6" outlineLevel="3">
       <c r="A164" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B164" s="8" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="C164" s="9" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="D164" s="9" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="E164" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F164" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="165" spans="1:6" outlineLevel="3">
       <c r="A165" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B165" s="8" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="C165" s="9" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="D165" s="9" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="E165" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F165" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="166" spans="1:6" outlineLevel="3">
       <c r="A166" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B166" s="8" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="C166" s="9" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="D166" s="9" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="E166" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F166" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="167" spans="1:6" outlineLevel="3">
       <c r="A167" s="15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B167" s="8" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="C167" s="9" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="D167" s="9" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="E167" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F167" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="168" spans="1:6" outlineLevel="3">
       <c r="A168" s="15">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B168" s="8" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="C168" s="9" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="D168" s="9" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="E168" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F168" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="169" spans="1:6" outlineLevel="3">
       <c r="A169" s="15">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B169" s="8" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="C169" s="9" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="D169" s="9" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="E169" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F169" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="170" spans="1:6" outlineLevel="3">
       <c r="A170" s="15">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B170" s="8" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="C170" s="9" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="D170" s="9" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="E170" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F170" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="171" spans="1:6" outlineLevel="3">
       <c r="A171" s="15">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B171" s="8" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="C171" s="9" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="D171" s="9" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="E171" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F171" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="172" spans="1:6" outlineLevel="3">
       <c r="A172" s="15">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B172" s="8" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="C172" s="9" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="D172" s="9" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="E172" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F172" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="173" spans="1:6" outlineLevel="3">
       <c r="A173" s="15">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B173" s="8" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="C173" s="9" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
       <c r="D173" s="9" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="E173" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F173" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="174" spans="1:6" outlineLevel="3">
       <c r="A174" s="15">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B174" s="8" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="C174" s="9" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
       <c r="D174" s="9" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="E174" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F174" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="175" spans="1:6" outlineLevel="3">
       <c r="A175" s="15">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B175" s="8" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="C175" s="9" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="D175" s="9" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="E175" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F175" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="176" spans="1:6" outlineLevel="3">
       <c r="A176" s="15">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B176" s="8" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="C176" s="9" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="D176" s="9" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="E176" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F176" s="12">
-        <v>950.0</v>
+        <v>1150.0</v>
       </c>
     </row>
     <row r="177" spans="1:6" outlineLevel="3">
       <c r="A177" s="15">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B177" s="8" t="s">
+        <v>358</v>
+      </c>
+      <c r="C177" s="9" t="s">
+        <v>359</v>
+      </c>
+      <c r="D177" s="9" t="s">
+        <v>360</v>
+      </c>
+      <c r="E177" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F177" s="12">
+        <v>1150.0</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" outlineLevel="3">
+      <c r="A178" s="15">
+        <v>17</v>
+      </c>
+      <c r="B178" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="C178" s="9" t="s">
+        <v>362</v>
+      </c>
+      <c r="D178" s="9" t="s">
+        <v>363</v>
+      </c>
+      <c r="E178" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F178" s="12">
+        <v>1150.0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" outlineLevel="3">
+      <c r="A179" s="15">
+        <v>18</v>
+      </c>
+      <c r="B179" s="8" t="s">
         <v>364</v>
       </c>
-      <c r="C177" s="9" t="s">
+      <c r="C179" s="9" t="s">
         <v>365</v>
       </c>
-      <c r="D177" s="9" t="s">
+      <c r="D179" s="9" t="s">
         <v>366</v>
       </c>
-      <c r="E177" s="7" t="s">
-[...33 lines deleted...]
-        <v>9</v>
+      <c r="E179" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F179" s="12">
+        <v>1150.0</v>
       </c>
     </row>
     <row r="180" spans="1:6" outlineLevel="3">
       <c r="A180" s="15">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="B180" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="C180" s="9" t="s">
         <v>368</v>
       </c>
-      <c r="C180" s="9" t="s">
+      <c r="D180" s="9" t="s">
         <v>369</v>
       </c>
-      <c r="D180" s="9" t="s">
+      <c r="E180" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F180" s="12">
+        <v>1150.0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" outlineLevel="2">
+      <c r="A181" s="17" t="s">
         <v>370</v>
       </c>
-      <c r="E180" s="7" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="B181" s="2"/>
+      <c r="C181" s="2"/>
+      <c r="D181" s="2"/>
+      <c r="E181" s="2"/>
+      <c r="F181" s="10"/>
     </row>
     <row r="182" spans="1:6" outlineLevel="3">
-      <c r="A182" s="15">
-[...15 lines deleted...]
-        <v>950.0</v>
+      <c r="A182" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B182" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C182" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D182" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E182" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" outlineLevel="3">
       <c r="A183" s="15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B183" s="8" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="C183" s="9" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="D183" s="9" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="E183" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F183" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="184" spans="1:6" outlineLevel="3">
       <c r="A184" s="15">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B184" s="8" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="C184" s="9" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="D184" s="9" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="E184" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F184" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="185" spans="1:6" outlineLevel="3">
       <c r="A185" s="15">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B185" s="8" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="C185" s="9" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="D185" s="9" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="E185" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F185" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="186" spans="1:6" outlineLevel="3">
       <c r="A186" s="15">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B186" s="8" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="C186" s="9" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="D186" s="9" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="E186" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F186" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="187" spans="1:6" outlineLevel="3">
       <c r="A187" s="15">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B187" s="8" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="C187" s="9" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="D187" s="9" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="E187" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F187" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="188" spans="1:6" outlineLevel="3">
       <c r="A188" s="15">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B188" s="8" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="C188" s="9" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="D188" s="9" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="E188" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F188" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="189" spans="1:6" outlineLevel="3">
       <c r="A189" s="15">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B189" s="8" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="C189" s="9" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="D189" s="9" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="E189" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F189" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="190" spans="1:6" outlineLevel="3">
       <c r="A190" s="15">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B190" s="8" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="C190" s="9" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="D190" s="9" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="E190" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F190" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="191" spans="1:6" outlineLevel="3">
       <c r="A191" s="15">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B191" s="8" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="C191" s="9" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="D191" s="9" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
       <c r="E191" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F191" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="192" spans="1:6" outlineLevel="3">
       <c r="A192" s="15">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B192" s="8" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="C192" s="9" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="D192" s="9" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="E192" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F192" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="193" spans="1:6" outlineLevel="3">
       <c r="A193" s="15">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B193" s="8" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="C193" s="9" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="D193" s="9" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="E193" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F193" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="194" spans="1:6" outlineLevel="3">
       <c r="A194" s="15">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B194" s="8" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="C194" s="9" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="D194" s="9" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="E194" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F194" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="195" spans="1:6" outlineLevel="3">
       <c r="A195" s="15">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B195" s="8" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="C195" s="9" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="D195" s="9" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="E195" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F195" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="196" spans="1:6" outlineLevel="3">
       <c r="A196" s="15">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B196" s="8" t="s">
-        <v>416</v>
+        <v>410</v>
       </c>
       <c r="C196" s="9" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="D196" s="9" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="E196" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F196" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="197" spans="1:6" outlineLevel="3">
       <c r="A197" s="15">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B197" s="8" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="C197" s="9" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
       <c r="D197" s="9" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="E197" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F197" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="198" spans="1:6" outlineLevel="3">
       <c r="A198" s="15">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B198" s="8" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="C198" s="9" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="D198" s="9" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
       <c r="E198" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F198" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="199" spans="1:6" outlineLevel="3">
       <c r="A199" s="15">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B199" s="8" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
       <c r="C199" s="9" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="D199" s="9" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="E199" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F199" s="12">
         <v>950.0</v>
       </c>
     </row>
-    <row r="200" spans="1:6" outlineLevel="3">
-[...47 lines deleted...]
-      <c r="F202" s="10"/>
+    <row r="200" spans="1:6" outlineLevel="1">
+      <c r="A200" s="16" t="s">
+        <v>422</v>
+      </c>
+      <c r="B200" s="2"/>
+      <c r="C200" s="2"/>
+      <c r="D200" s="2"/>
+      <c r="E200" s="2"/>
+      <c r="F200" s="10"/>
+    </row>
+    <row r="201" spans="1:6" outlineLevel="2">
+      <c r="A201" s="17" t="s">
+        <v>423</v>
+      </c>
+      <c r="B201" s="2"/>
+      <c r="C201" s="2"/>
+      <c r="D201" s="2"/>
+      <c r="E201" s="2"/>
+      <c r="F201" s="10"/>
+    </row>
+    <row r="202" spans="1:6" outlineLevel="3">
+      <c r="A202" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B202" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C202" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D202" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E202" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202" s="11" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="203" spans="1:6" outlineLevel="3">
-      <c r="A203" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A203" s="15">
+        <v>1</v>
+      </c>
+      <c r="B203" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="C203" s="9" t="s">
+        <v>425</v>
+      </c>
+      <c r="D203" s="9" t="s">
+        <v>426</v>
+      </c>
+      <c r="E203" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F203" s="12">
+        <v>700.0</v>
       </c>
     </row>
     <row r="204" spans="1:6" outlineLevel="3">
       <c r="A204" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B204" s="8" t="s">
-        <v>435</v>
+        <v>427</v>
       </c>
       <c r="C204" s="9" t="s">
-        <v>436</v>
+        <v>428</v>
       </c>
       <c r="D204" s="9" t="s">
-        <v>437</v>
+        <v>429</v>
       </c>
       <c r="E204" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F204" s="12">
-        <v>500.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="205" spans="1:6" outlineLevel="3">
       <c r="A205" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B205" s="8" t="s">
-        <v>438</v>
+        <v>430</v>
       </c>
       <c r="C205" s="9" t="s">
-        <v>439</v>
+        <v>431</v>
       </c>
       <c r="D205" s="9" t="s">
-        <v>440</v>
+        <v>432</v>
       </c>
       <c r="E205" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F205" s="12">
-        <v>500.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="206" spans="1:6" outlineLevel="3">
       <c r="A206" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B206" s="8" t="s">
-        <v>441</v>
+        <v>433</v>
       </c>
       <c r="C206" s="9" t="s">
-        <v>442</v>
+        <v>434</v>
       </c>
       <c r="D206" s="9" t="s">
-        <v>443</v>
+        <v>435</v>
       </c>
       <c r="E206" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F206" s="12">
-        <v>500.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="207" spans="1:6" outlineLevel="2">
       <c r="A207" s="17" t="s">
-        <v>444</v>
+        <v>436</v>
       </c>
       <c r="B207" s="2"/>
       <c r="C207" s="2"/>
       <c r="D207" s="2"/>
       <c r="E207" s="2"/>
       <c r="F207" s="10"/>
     </row>
     <row r="208" spans="1:6" outlineLevel="3">
       <c r="A208" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B208" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E208" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F208" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" outlineLevel="3">
       <c r="A209" s="15">
         <v>1</v>
       </c>
       <c r="B209" s="8" t="s">
-        <v>445</v>
+        <v>437</v>
       </c>
       <c r="C209" s="9" t="s">
-        <v>446</v>
+        <v>438</v>
       </c>
       <c r="D209" s="9" t="s">
-        <v>447</v>
+        <v>439</v>
       </c>
       <c r="E209" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F209" s="12">
-        <v>500.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="210" spans="1:6" outlineLevel="3">
       <c r="A210" s="15">
         <v>2</v>
       </c>
       <c r="B210" s="8" t="s">
+        <v>440</v>
+      </c>
+      <c r="C210" s="9" t="s">
+        <v>441</v>
+      </c>
+      <c r="D210" s="9" t="s">
+        <v>442</v>
+      </c>
+      <c r="E210" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F210" s="12">
+        <v>700.0</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" outlineLevel="3">
+      <c r="A211" s="15">
+        <v>3</v>
+      </c>
+      <c r="B211" s="8" t="s">
+        <v>443</v>
+      </c>
+      <c r="C211" s="9" t="s">
+        <v>444</v>
+      </c>
+      <c r="D211" s="9" t="s">
+        <v>445</v>
+      </c>
+      <c r="E211" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F211" s="12">
+        <v>700.0</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" outlineLevel="3">
+      <c r="A212" s="15">
+        <v>4</v>
+      </c>
+      <c r="B212" s="8" t="s">
+        <v>446</v>
+      </c>
+      <c r="C212" s="9" t="s">
+        <v>447</v>
+      </c>
+      <c r="D212" s="9" t="s">
         <v>448</v>
       </c>
-      <c r="C210" s="9" t="s">
+      <c r="E212" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F212" s="12">
+        <v>700.0</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6" outlineLevel="1">
+      <c r="A213" s="16" t="s">
         <v>449</v>
       </c>
-      <c r="D210" s="9" t="s">
+      <c r="B213" s="2"/>
+      <c r="C213" s="2"/>
+      <c r="D213" s="2"/>
+      <c r="E213" s="2"/>
+      <c r="F213" s="10"/>
+    </row>
+    <row r="214" spans="1:6" outlineLevel="2">
+      <c r="A214" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B214" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C214" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D214" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E214" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6" outlineLevel="2">
+      <c r="A215" s="15">
+        <v>1</v>
+      </c>
+      <c r="B215" s="8" t="s">
         <v>450</v>
       </c>
-      <c r="E210" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A211" s="17" t="s">
+      <c r="C215" s="9" t="s">
         <v>451</v>
       </c>
-      <c r="B211" s="2"/>
-[...29 lines deleted...]
-      <c r="B213" s="8" t="s">
+      <c r="D215" s="9" t="s">
         <v>452</v>
       </c>
-      <c r="C213" s="9" t="s">
-[...44 lines deleted...]
-      </c>
       <c r="E215" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F215" s="12">
-        <v>500.0</v>
-[...458 lines deleted...]
-      <c r="F241" s="12">
         <v>700.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A13:F13"/>
-    <mergeCell ref="A21:F21"/>
-[...2 lines deleted...]
-    <mergeCell ref="A28:F28"/>
+    <mergeCell ref="A18:F18"/>
+    <mergeCell ref="A32:F32"/>
     <mergeCell ref="A33:F33"/>
-    <mergeCell ref="A37:F37"/>
+    <mergeCell ref="A36:F36"/>
+    <mergeCell ref="A39:F39"/>
     <mergeCell ref="A42:F42"/>
-    <mergeCell ref="A55:F55"/>
-    <mergeCell ref="A60:F60"/>
+    <mergeCell ref="A46:F46"/>
+    <mergeCell ref="A49:F49"/>
+    <mergeCell ref="A54:F54"/>
     <mergeCell ref="A66:F66"/>
-    <mergeCell ref="A70:F70"/>
-[...4 lines deleted...]
-    <mergeCell ref="A105:F105"/>
+    <mergeCell ref="A69:F69"/>
+    <mergeCell ref="A75:F75"/>
+    <mergeCell ref="A79:F79"/>
+    <mergeCell ref="A86:F86"/>
+    <mergeCell ref="A89:F89"/>
+    <mergeCell ref="A99:F99"/>
+    <mergeCell ref="A102:F102"/>
     <mergeCell ref="A110:F110"/>
-    <mergeCell ref="A113:F113"/>
-[...1 lines deleted...]
-    <mergeCell ref="A119:F119"/>
+    <mergeCell ref="A115:F115"/>
+    <mergeCell ref="A118:F118"/>
+    <mergeCell ref="A121:F121"/>
     <mergeCell ref="A124:F124"/>
-    <mergeCell ref="A127:F127"/>
-[...6 lines deleted...]
-    <mergeCell ref="A202:F202"/>
+    <mergeCell ref="A129:F129"/>
+    <mergeCell ref="A132:F132"/>
+    <mergeCell ref="A136:F136"/>
+    <mergeCell ref="A139:F139"/>
+    <mergeCell ref="A142:F142"/>
+    <mergeCell ref="A159:F159"/>
+    <mergeCell ref="A160:F160"/>
+    <mergeCell ref="A181:F181"/>
+    <mergeCell ref="A200:F200"/>
+    <mergeCell ref="A201:F201"/>
     <mergeCell ref="A207:F207"/>
-    <mergeCell ref="A211:F211"/>
-[...5 lines deleted...]
-    <mergeCell ref="A239:F239"/>
+    <mergeCell ref="A213:F213"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_9"/>
-    <hyperlink ref="D18" r:id="rId_hyperlink_10"/>
-[...15 lines deleted...]
-    <hyperlink ref="D47" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D25" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_27"/>
-    <hyperlink ref="D49" r:id="rId_hyperlink_28"/>
-[...7 lines deleted...]
-    <hyperlink ref="D59" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_41"/>
-    <hyperlink ref="D69" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_45"/>
-    <hyperlink ref="D75" r:id="rId_hyperlink_46"/>
-[...1 lines deleted...]
-    <hyperlink ref="D79" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_52"/>
-    <hyperlink ref="D86" r:id="rId_hyperlink_53"/>
-[...4 lines deleted...]
-    <hyperlink ref="D93" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_61"/>
-    <hyperlink ref="D99" r:id="rId_hyperlink_62"/>
-[...98 lines deleted...]
-    <hyperlink ref="D241" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D141" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D147" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D148" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D150" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D176" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D187" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D189" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D190" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D192" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D193" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D194" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D205" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D206" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D215" r:id="rId_hyperlink_142"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>