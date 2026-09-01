--- v0 (2026-06-13)
+++ v1 (2026-09-01)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-13 06:26:38</t>
+    <t>Актуальность прайса на: 2026-09-01 06:26:11</t>
   </si>
   <si>
     <t>Mutural</t>
   </si>
   <si>
     <t>Чехлы Mutural для планшетов</t>
   </si>
   <si>
     <t>Чехлы MUTURAL для IPAD 10 (10.9) 2022</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>