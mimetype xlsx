--- v1 (2026-09-01)
+++ v2 (2026-10-16)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-01 06:26:11</t>
+    <t>Актуальность прайса на: 2026-10-16 08:27:27</t>
   </si>
   <si>
     <t>Mutural</t>
   </si>
   <si>
     <t>Чехлы Mutural для планшетов</t>
   </si>
   <si>
     <t>Чехлы MUTURAL для IPAD 10 (10.9) 2022</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
@@ -614,51 +614,51 @@
       </c>
       <c r="E9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6" outlineLevel="3">
       <c r="A10" s="17">
         <v>1</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="12">
-        <v>1300.0</v>
+        <v>1100.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>