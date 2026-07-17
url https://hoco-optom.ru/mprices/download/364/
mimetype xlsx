--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-31 06:15:25</t>
+    <t>Актуальность прайса на: 2026-07-17 22:37:58</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>6932172622497</t>
   </si>
@@ -170,59 +170,50 @@
   <si>
     <t>Кабеля Type-C Baseus на 2М</t>
   </si>
   <si>
     <t>6953156209787</t>
   </si>
   <si>
     <t>Кабель Baseus Cafule Series Metal Data Cable USB to Type-C 66W 2m - White (CAKF000202)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-baseus-cafule-series-metal-data-cable-usb-to-type-c--2/</t>
   </si>
   <si>
     <t>Кабеля Type-C to Lightning Baseus</t>
   </si>
   <si>
     <t>6953156231955</t>
   </si>
   <si>
     <t>Кабель Baseus High Density Braided Fast Charging Data Cable Type-C to iP PD 20W 2m (CATLGD-A02) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-baseus-high-density-braided-fast-charging-data-cable-6/</t>
   </si>
   <si>
-    <t>6932172633196</t>
-[...7 lines deleted...]
-  <si>
     <t>Переходники Baseus</t>
   </si>
   <si>
     <t>Переходник для кабеля Baseus</t>
   </si>
   <si>
     <t>6953156263512</t>
   </si>
   <si>
     <t>Переходник Baseus USB Female To Type-C Male Adapter Converter (CATOTG-01) - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/perekhodnik-baseus-usb-female-to-type-c-male-adapter-convert/</t>
   </si>
   <si>
     <t>Адаптеры Baseus</t>
   </si>
   <si>
     <t>6953156263536</t>
   </si>
   <si>
     <t>Переходник Baseus USB Male To Type-C Female Adapter Converter (CAAOTG-01) - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/perekhodnik-baseus-usb-male-to-type-c-female-adapter-convert/</t>
@@ -323,59 +314,50 @@
   <si>
     <t>Автодержатель BASEUS T-Space Series Cup Holder For Tesla - Twilight Grey (C20251303821-00)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtoderzhatel-baseus-t-space-series-cup-holder-for-tesla-twi/</t>
   </si>
   <si>
     <t>6953156261358</t>
   </si>
   <si>
     <t>Автомобильный держатель Baseus Back Seat Car Mount Holder (SUHZ-01) - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-baseus-back-seat-car-mount-holder-suh/</t>
   </si>
   <si>
     <t>6932172614263</t>
   </si>
   <si>
     <t>Держатель Baseus Halo Electric 15W (SUDD000001) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/derzhatel-baseus-halo-electric-15w-sudd000001-black/</t>
   </si>
   <si>
-    <t>6953156220126</t>
-[...7 lines deleted...]
-  <si>
     <t>6932172641719</t>
   </si>
   <si>
     <t>Органайзер Baseus Car Console Storage Organizer With Cup Holder Cluster - Black (C20256502111-00)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/organajzer-baseus-car-console-storage-organizer-with-cup-h-1/</t>
   </si>
   <si>
     <t>Автомобильное ЗУ Baseus</t>
   </si>
   <si>
     <t>6953156286511</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство Baseus Circular  Plastic  A+A 30W  Dual QC3.0  Quick  Car Charger(QC 3.0 ?SCP ?AFC) (CCALL-YD01) -  Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-baseus-circular-plastic-a/</t>
   </si>
   <si>
     <t>6953156215382</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство Baseus Digital Display Dual USB 4.8A Car Charger 24W (CCBX-0S) - Silver</t>
@@ -398,93 +380,69 @@
   <si>
     <t>Автомобильное зарядное устройство Baseus Grain Pro Car Charger (Dual USB 4.8A ) (CCALLP-02) - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-baseus-grain-pro-car-cha-1/</t>
   </si>
   <si>
     <t>6953156284180</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство Baseus Square metal A+A 30W Dual QC3.0 Quick Car Charger(QC 3.0 ?SCP ?AFC) (CCALL-DS01) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-baseus-square-metal-a-a-30/</t>
   </si>
   <si>
     <t>6953156297883</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство Baseus Tiny Star Mini Quick Charge Car Charger USB Port 30W (VCHX-A0G) - Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-baseus-tiny-star-mini-quic/</t>
   </si>
   <si>
-    <t>6953156206724</t>
-[...7 lines deleted...]
-  <si>
     <t>6932172626969</t>
   </si>
   <si>
     <t>Автомобильный аудио-ресивер OS-Baseus BSBA-02 AUX Wireless Audio Receiver (WXQY010001) - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-audio-resiver-os-baseus-bsba-02-aux-wireless-au/</t>
   </si>
   <si>
     <t>Вело/мото держатель для телефона</t>
   </si>
   <si>
     <t>6953156258884</t>
   </si>
   <si>
     <t>Держатель на руль велосипеда Baseus Miracle bicycle vehicle mounts (SUMIR-BY01) - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/derzhatel-na-rul-velosipeda-baseus-miracle-bicycle-vehicle-m/</t>
-  </si>
-[...13 lines deleted...]
-    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-baseus-magnetic-mini-wireless-charge-2/</t>
   </si>
   <si>
     <t>Чехлы Baseus</t>
   </si>
   <si>
     <t>Водонепроницаемые чехлы Baseus</t>
   </si>
   <si>
     <t>6932172646301</t>
   </si>
   <si>
     <t>Водонепроницаемый чехол BASEUS AquaGlide Waterproof Phone Pouch with Cylindrical Slide Lock (P60263701213-00)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vodonepronicaemyj-chekhol-baseus-aquaglide-waterproof-phone/</t>
   </si>
   <si>
     <t>6932172646325</t>
   </si>
   <si>
     <t>Водонепроницаемый чехол BASEUS AquaGlide Waterproof Phone Pouch With Cylindrical Slide Lock - Cluster Black (P60263701113-00)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vodonepronicaemyj-chekhol-baseus-aquaglide-waterproof-phon-1/</t>
   </si>
@@ -954,59 +912,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/bluetooth-adapter-baseus-zjba010001-ba07-wireless-adapter-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-perekhodnik-baseus-ingenuity-series-mini-otg-adaptor/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-perekhodnik-exquisite-series-adaptor-type-c-male-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnoe-kolco-baseus-halo-series-magnetic-metal-ring-2pc-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/uvlazhnitel-vozduha-baseus-time-aromatherapy-machine-humidif/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-baseus-let-s-go-slip-cover-waterproof-bag-white-acfs/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-baseus-unbreakable-series-fast-charging-data-cable-u-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-baseus-cafule-cable-usb-for-ip-2a-3m-calklf-rg1-gray-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-baseus-superior-series-2-usb4-full-function-fast-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-baseus-cafule-series-metal-data-cable-usb-to-type-c--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-baseus-high-density-braided-fast-charging-data-cable-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-baseus-unbreakable-series-fast-charging-data-cable-t-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-baseus-usb-female-to-type-c-male-adapter-convert/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-baseus-usb-male-to-type-c-female-adapter-convert/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnyj-flehsh-nakopitel-baseus-enjoy-music-u-disk-16g-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnyj-flehsh-nakopitel-baseus-enjoy-music-u-disk-16g-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnyj-flehsh-nakopitel-baseus-enjoy-music-u-disk-32g-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-baseus-swan-3-in-1-wireless-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/invertor-baseus-igbt-power-inverter-300w-220v-cn-eu-black-cg/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-baseus-super-energy-2-in-1-jump-starter-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-dlya-zerkala-baseus-0-15mm-rainproof-film-for-car-rea/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnyj-avtoderzhatel-s-besprovodnoj-zaryadkoj-baseus-c02/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-baseus-t-space-series-cup-holder-for-tesla-twi/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-baseus-back-seat-car-mount-holder-suh/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-baseus-halo-electric-15w-sudd000001-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-dlya-ochkov-baseus-platinum-vehicle-eyewear-clip-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/organajzer-baseus-car-console-storage-organizer-with-cup-h-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-baseus-circular-plastic-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-baseus-digital-display-d-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-baseus-grain-car-charger-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-baseus-grain-pro-car-cha-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-baseus-square-metal-a-a-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-baseus-tiny-star-mini-quic/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-baseus-superme-digital-display-pps-dual-quic/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-audio-resiver-os-baseus-bsba-02-aux-wireless-au/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-na-rul-velosipeda-baseus-miracle-bicycle-vehicle-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-baseus-magnetic-mini-wireless-charge-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vodonepronicaemyj-chekhol-baseus-aquaglide-waterproof-phone/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vodonepronicaemyj-chekhol-baseus-aquaglide-waterproof-phon-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vodonepronicaemyj-chekhol-baseus-aquaglide-waterproof-phon-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vodonepronicaemyj-chekhol-baseus-aquaglide-waterproof-phon-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pr/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/bluetooth-adapter-baseus-zjba010001-ba07-wireless-adapter-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-perekhodnik-baseus-ingenuity-series-mini-otg-adaptor/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-perekhodnik-exquisite-series-adaptor-type-c-male-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnoe-kolco-baseus-halo-series-magnetic-metal-ring-2pc-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/uvlazhnitel-vozduha-baseus-time-aromatherapy-machine-humidif/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-baseus-let-s-go-slip-cover-waterproof-bag-white-acfs/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-baseus-unbreakable-series-fast-charging-data-cable-u-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-baseus-cafule-cable-usb-for-ip-2a-3m-calklf-rg1-gray-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-baseus-superior-series-2-usb4-full-function-fast-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-baseus-cafule-series-metal-data-cable-usb-to-type-c--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-baseus-high-density-braided-fast-charging-data-cable-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-baseus-usb-female-to-type-c-male-adapter-convert/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-baseus-usb-male-to-type-c-female-adapter-convert/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnyj-flehsh-nakopitel-baseus-enjoy-music-u-disk-16g-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnyj-flehsh-nakopitel-baseus-enjoy-music-u-disk-16g-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnyj-flehsh-nakopitel-baseus-enjoy-music-u-disk-32g-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-baseus-swan-3-in-1-wireless-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/invertor-baseus-igbt-power-inverter-300w-220v-cn-eu-black-cg/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-baseus-super-energy-2-in-1-jump-starter-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-dlya-zerkala-baseus-0-15mm-rainproof-film-for-car-rea/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnyj-avtoderzhatel-s-besprovodnoj-zaryadkoj-baseus-c02/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-baseus-t-space-series-cup-holder-for-tesla-twi/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-baseus-back-seat-car-mount-holder-suh/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-baseus-halo-electric-15w-sudd000001-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/organajzer-baseus-car-console-storage-organizer-with-cup-h-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-baseus-circular-plastic-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-baseus-digital-display-d-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-baseus-grain-car-charger-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-baseus-grain-pro-car-cha-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-baseus-square-metal-a-a-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-baseus-tiny-star-mini-quic/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-audio-resiver-os-baseus-bsba-02-aux-wireless-au/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-na-rul-velosipeda-baseus-miracle-bicycle-vehicle-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vodonepronicaemyj-chekhol-baseus-aquaglide-waterproof-phone/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vodonepronicaemyj-chekhol-baseus-aquaglide-waterproof-phon-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vodonepronicaemyj-chekhol-baseus-aquaglide-waterproof-phon-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vodonepronicaemyj-chekhol-baseus-aquaglide-waterproof-phon-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pr/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F90"/>
+  <dimension ref="A1:F83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -1424,1144 +1382,1018 @@
       </c>
       <c r="F30" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" outlineLevel="3">
       <c r="A31" s="15">
         <v>1</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>50</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>51</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="12">
         <v>410.0</v>
       </c>
     </row>
-    <row r="32" spans="1:6" outlineLevel="3">
-[...3 lines deleted...]
-      <c r="B32" s="8" t="s">
+    <row r="32" spans="1:6" outlineLevel="1">
+      <c r="A32" s="16" t="s">
         <v>52</v>
       </c>
-      <c r="C32" s="9" t="s">
+      <c r="B32" s="2"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="2"/>
+      <c r="F32" s="10"/>
+    </row>
+    <row r="33" spans="1:6" outlineLevel="2">
+      <c r="A33" s="17" t="s">
         <v>53</v>
-      </c>
-[...12 lines deleted...]
-        <v>55</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="2"/>
       <c r="F33" s="10"/>
     </row>
-    <row r="34" spans="1:6" outlineLevel="2">
-      <c r="A34" s="17" t="s">
+    <row r="34" spans="1:6" outlineLevel="3">
+      <c r="A34" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E34" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" outlineLevel="3">
+      <c r="A35" s="15">
+        <v>1</v>
+      </c>
+      <c r="B35" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C35" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="D35" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="B34" s="2"/>
-[...6 lines deleted...]
-      <c r="A35" s="3" t="s">
+      <c r="E35" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F35" s="12">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" outlineLevel="1">
+      <c r="A36" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="2"/>
+      <c r="F36" s="10"/>
+    </row>
+    <row r="37" spans="1:6" outlineLevel="2">
+      <c r="A37" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B35" s="4" t="s">
+      <c r="B37" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C35" s="5" t="s">
+      <c r="C37" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D35" s="5" t="s">
+      <c r="D37" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E35" s="6" t="s">
+      <c r="E37" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F35" s="11" t="s">
+      <c r="F37" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="36" spans="1:6" outlineLevel="3">
-      <c r="A36" s="15">
+    <row r="38" spans="1:6" outlineLevel="2">
+      <c r="A38" s="15">
         <v>1</v>
       </c>
-      <c r="B36" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C36" s="9" t="s">
+      <c r="B38" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="D36" s="9" t="s">
+      <c r="C38" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="E36" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F36" s="12">
+      <c r="D38" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F38" s="12">
         <v>100.0</v>
-      </c>
-[...28 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" outlineLevel="2">
       <c r="A39" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C39" s="9" t="s">
         <v>62</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>63</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F39" s="12">
-        <v>100.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="40" spans="1:6" outlineLevel="2">
       <c r="A40" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>66</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F40" s="12">
         <v>300.0</v>
       </c>
     </row>
     <row r="41" spans="1:6" outlineLevel="2">
       <c r="A41" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C41" s="9" t="s">
         <v>68</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>69</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="12">
-        <v>300.0</v>
-[...3 lines deleted...]
-      <c r="A42" s="15">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" outlineLevel="1">
+      <c r="A42" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B42" s="2"/>
+      <c r="C42" s="2"/>
+      <c r="D42" s="2"/>
+      <c r="E42" s="2"/>
+      <c r="F42" s="10"/>
+    </row>
+    <row r="43" spans="1:6" outlineLevel="2">
+      <c r="A43" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B42" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="9" t="s">
+      <c r="B43" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E43" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" outlineLevel="2">
+      <c r="A44" s="15">
+        <v>1</v>
+      </c>
+      <c r="B44" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="D42" s="9" t="s">
+      <c r="C44" s="9" t="s">
         <v>72</v>
       </c>
-      <c r="E42" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A43" s="16" t="s">
+      <c r="D44" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="B43" s="2"/>
-[...29 lines deleted...]
-      <c r="B45" s="8" t="s">
+      <c r="E44" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F44" s="12">
+        <v>2000.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" outlineLevel="1">
+      <c r="A45" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="C45" s="9" t="s">
+      <c r="B45" s="2"/>
+      <c r="C45" s="2"/>
+      <c r="D45" s="2"/>
+      <c r="E45" s="2"/>
+      <c r="F45" s="10"/>
+    </row>
+    <row r="46" spans="1:6" outlineLevel="2">
+      <c r="A46" s="17" t="s">
         <v>75</v>
-      </c>
-[...12 lines deleted...]
-        <v>77</v>
       </c>
       <c r="B46" s="2"/>
       <c r="C46" s="2"/>
       <c r="D46" s="2"/>
       <c r="E46" s="2"/>
       <c r="F46" s="10"/>
     </row>
-    <row r="47" spans="1:6" outlineLevel="2">
-      <c r="A47" s="17" t="s">
+    <row r="47" spans="1:6" outlineLevel="3">
+      <c r="A47" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E47" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" outlineLevel="3">
+      <c r="A48" s="15">
+        <v>1</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="C48" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="D48" s="9" t="s">
         <v>78</v>
       </c>
-      <c r="B47" s="2"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E48" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F48" s="12">
+        <v>6000.0</v>
       </c>
     </row>
     <row r="49" spans="1:6" outlineLevel="3">
       <c r="A49" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C49" s="9" t="s">
         <v>80</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>81</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="12">
-        <v>6000.0</v>
-[...6 lines deleted...]
-      <c r="B50" s="8" t="s">
+        <v>6500.0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" outlineLevel="2">
+      <c r="A50" s="17" t="s">
         <v>82</v>
       </c>
-      <c r="C50" s="9" t="s">
+      <c r="B50" s="2"/>
+      <c r="C50" s="2"/>
+      <c r="D50" s="2"/>
+      <c r="E50" s="2"/>
+      <c r="F50" s="10"/>
+    </row>
+    <row r="51" spans="1:6" outlineLevel="3">
+      <c r="A51" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E51" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" outlineLevel="3">
+      <c r="A52" s="15">
+        <v>1</v>
+      </c>
+      <c r="B52" s="8" t="s">
         <v>83</v>
       </c>
-      <c r="D50" s="9" t="s">
+      <c r="C52" s="9" t="s">
         <v>84</v>
       </c>
-      <c r="E50" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A51" s="17" t="s">
+      <c r="D52" s="9" t="s">
         <v>85</v>
       </c>
-      <c r="B51" s="2"/>
-[...6 lines deleted...]
-      <c r="A52" s="3" t="s">
+      <c r="E52" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F52" s="12">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" outlineLevel="2">
+      <c r="A53" s="17" t="s">
+        <v>86</v>
+      </c>
+      <c r="B53" s="2"/>
+      <c r="C53" s="2"/>
+      <c r="D53" s="2"/>
+      <c r="E53" s="2"/>
+      <c r="F53" s="10"/>
+    </row>
+    <row r="54" spans="1:6" outlineLevel="3">
+      <c r="A54" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B52" s="4" t="s">
+      <c r="B54" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C52" s="5" t="s">
+      <c r="C54" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D52" s="5" t="s">
+      <c r="D54" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E52" s="6" t="s">
+      <c r="E54" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F52" s="11" t="s">
+      <c r="F54" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="53" spans="1:6" outlineLevel="3">
-      <c r="A53" s="15">
+    <row r="55" spans="1:6" outlineLevel="3">
+      <c r="A55" s="15">
         <v>1</v>
       </c>
-      <c r="B53" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C53" s="9" t="s">
+      <c r="B55" s="8" t="s">
         <v>87</v>
       </c>
-      <c r="D53" s="9" t="s">
+      <c r="C55" s="9" t="s">
         <v>88</v>
       </c>
-      <c r="E53" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A54" s="17" t="s">
+      <c r="D55" s="9" t="s">
         <v>89</v>
       </c>
-      <c r="B54" s="2"/>
-[...6 lines deleted...]
-      <c r="A55" s="3" t="s">
+      <c r="E55" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F55" s="12">
+        <v>800.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" outlineLevel="3">
+      <c r="A56" s="18" t="s">
+        <v>90</v>
+      </c>
+      <c r="B56" s="2"/>
+      <c r="C56" s="2"/>
+      <c r="D56" s="2"/>
+      <c r="E56" s="2"/>
+      <c r="F56" s="10"/>
+    </row>
+    <row r="57" spans="1:6" outlineLevel="4">
+      <c r="A57" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B55" s="4" t="s">
+      <c r="B57" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C55" s="5" t="s">
+      <c r="C57" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D55" s="5" t="s">
+      <c r="D57" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E55" s="6" t="s">
+      <c r="E57" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F55" s="11" t="s">
+      <c r="F57" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="56" spans="1:6" outlineLevel="3">
-      <c r="A56" s="15">
+    <row r="58" spans="1:6" outlineLevel="4">
+      <c r="A58" s="15">
         <v>1</v>
       </c>
-      <c r="B56" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C56" s="9" t="s">
+      <c r="B58" s="8" t="s">
         <v>91</v>
       </c>
-      <c r="D56" s="9" t="s">
+      <c r="C58" s="9" t="s">
         <v>92</v>
       </c>
-      <c r="E56" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A57" s="18" t="s">
+      <c r="D58" s="9" t="s">
         <v>93</v>
       </c>
-      <c r="B57" s="2"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E58" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F58" s="12">
+        <v>715.0</v>
       </c>
     </row>
     <row r="59" spans="1:6" outlineLevel="4">
       <c r="A59" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>94</v>
       </c>
       <c r="C59" s="9" t="s">
         <v>95</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>96</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F59" s="12">
-        <v>715.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="60" spans="1:6" outlineLevel="4">
       <c r="A60" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>97</v>
       </c>
       <c r="C60" s="9" t="s">
         <v>98</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>99</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="12">
-        <v>350.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="61" spans="1:6" outlineLevel="4">
       <c r="A61" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>100</v>
       </c>
       <c r="C61" s="9" t="s">
         <v>101</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>102</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F61" s="12">
-        <v>1800.0</v>
-[...3 lines deleted...]
-      <c r="A62" s="15">
+        <v>970.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" outlineLevel="2">
+      <c r="A62" s="17" t="s">
+        <v>103</v>
+      </c>
+      <c r="B62" s="2"/>
+      <c r="C62" s="2"/>
+      <c r="D62" s="2"/>
+      <c r="E62" s="2"/>
+      <c r="F62" s="10"/>
+    </row>
+    <row r="63" spans="1:6" outlineLevel="3">
+      <c r="A63" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B62" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C62" s="9" t="s">
+      <c r="B63" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E63" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" outlineLevel="3">
+      <c r="A64" s="15">
+        <v>1</v>
+      </c>
+      <c r="B64" s="8" t="s">
         <v>104</v>
       </c>
-      <c r="D62" s="9" t="s">
+      <c r="C64" s="9" t="s">
         <v>105</v>
       </c>
-      <c r="E62" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B63" s="8" t="s">
+      <c r="D64" s="9" t="s">
         <v>106</v>
       </c>
-      <c r="C63" s="9" t="s">
+      <c r="E64" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F64" s="12">
+        <v>510.0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" outlineLevel="3">
+      <c r="A65" s="15">
+        <v>2</v>
+      </c>
+      <c r="B65" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="D63" s="9" t="s">
+      <c r="C65" s="9" t="s">
         <v>108</v>
       </c>
-      <c r="E63" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A64" s="17" t="s">
+      <c r="D65" s="9" t="s">
         <v>109</v>
       </c>
-      <c r="B64" s="2"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E65" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F65" s="12">
+        <v>480.0</v>
       </c>
     </row>
     <row r="66" spans="1:6" outlineLevel="3">
       <c r="A66" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>110</v>
       </c>
       <c r="C66" s="9" t="s">
         <v>111</v>
       </c>
       <c r="D66" s="9" t="s">
         <v>112</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F66" s="12">
-        <v>510.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="67" spans="1:6" outlineLevel="3">
       <c r="A67" s="15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>113</v>
       </c>
       <c r="C67" s="9" t="s">
         <v>114</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>115</v>
       </c>
       <c r="E67" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F67" s="12">
-        <v>480.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="68" spans="1:6" outlineLevel="3">
       <c r="A68" s="15">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>116</v>
       </c>
       <c r="C68" s="9" t="s">
         <v>117</v>
       </c>
       <c r="D68" s="9" t="s">
         <v>118</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F68" s="12">
-        <v>290.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="69" spans="1:6" outlineLevel="3">
       <c r="A69" s="15">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B69" s="8" t="s">
         <v>119</v>
       </c>
       <c r="C69" s="9" t="s">
         <v>120</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>121</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F69" s="12">
-        <v>325.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="70" spans="1:6" outlineLevel="3">
       <c r="A70" s="15">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>122</v>
       </c>
       <c r="C70" s="9" t="s">
         <v>123</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>124</v>
       </c>
       <c r="E70" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F70" s="12">
-        <v>650.0</v>
-[...3 lines deleted...]
-      <c r="A71" s="15">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" outlineLevel="2">
+      <c r="A71" s="17" t="s">
+        <v>125</v>
+      </c>
+      <c r="B71" s="2"/>
+      <c r="C71" s="2"/>
+      <c r="D71" s="2"/>
+      <c r="E71" s="2"/>
+      <c r="F71" s="10"/>
+    </row>
+    <row r="72" spans="1:6" outlineLevel="3">
+      <c r="A72" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C72" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B71" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A72" s="15">
+      <c r="D72" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B72" s="8" t="s">
-[...12 lines deleted...]
-        <v>1800.0</v>
+      <c r="E72" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" outlineLevel="3">
       <c r="A73" s="15">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B73" s="8" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="C73" s="9" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="D73" s="9" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="E73" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F73" s="12">
-        <v>350.0</v>
-[...4 lines deleted...]
-        <v>134</v>
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" outlineLevel="1">
+      <c r="A74" s="16" t="s">
+        <v>129</v>
       </c>
       <c r="B74" s="2"/>
       <c r="C74" s="2"/>
       <c r="D74" s="2"/>
       <c r="E74" s="2"/>
       <c r="F74" s="10"/>
     </row>
-    <row r="75" spans="1:6" outlineLevel="3">
-      <c r="A75" s="3" t="s">
+    <row r="75" spans="1:6" outlineLevel="2">
+      <c r="A75" s="17" t="s">
+        <v>130</v>
+      </c>
+      <c r="B75" s="2"/>
+      <c r="C75" s="2"/>
+      <c r="D75" s="2"/>
+      <c r="E75" s="2"/>
+      <c r="F75" s="10"/>
+    </row>
+    <row r="76" spans="1:6" outlineLevel="3">
+      <c r="A76" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B75" s="4" t="s">
+      <c r="B76" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C75" s="5" t="s">
+      <c r="C76" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D75" s="5" t="s">
+      <c r="D76" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E75" s="6" t="s">
+      <c r="E76" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F75" s="11" t="s">
+      <c r="F76" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="76" spans="1:6" outlineLevel="3">
-      <c r="A76" s="15">
+    <row r="77" spans="1:6" outlineLevel="3">
+      <c r="A77" s="15">
         <v>1</v>
       </c>
-      <c r="B76" s="8" t="s">
+      <c r="B77" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="C77" s="9" t="s">
+        <v>132</v>
+      </c>
+      <c r="D77" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="E77" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F77" s="12">
+        <v>200.0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" outlineLevel="3">
+      <c r="A78" s="15">
+        <v>2</v>
+      </c>
+      <c r="B78" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="C78" s="9" t="s">
         <v>135</v>
       </c>
-      <c r="C76" s="9" t="s">
+      <c r="D78" s="9" t="s">
         <v>136</v>
       </c>
-      <c r="D76" s="9" t="s">
+      <c r="E78" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F78" s="12">
+        <v>200.0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" outlineLevel="3">
+      <c r="A79" s="15">
+        <v>3</v>
+      </c>
+      <c r="B79" s="8" t="s">
         <v>137</v>
       </c>
-      <c r="E76" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A77" s="16" t="s">
+      <c r="C79" s="9" t="s">
         <v>138</v>
       </c>
-      <c r="B77" s="2"/>
-[...6 lines deleted...]
-      <c r="A78" s="17" t="s">
+      <c r="D79" s="9" t="s">
         <v>139</v>
       </c>
-      <c r="B78" s="2"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E79" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F79" s="12">
+        <v>200.0</v>
       </c>
     </row>
     <row r="80" spans="1:6" outlineLevel="3">
       <c r="A80" s="15">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B80" s="8" t="s">
         <v>140</v>
       </c>
       <c r="C80" s="9" t="s">
         <v>141</v>
       </c>
       <c r="D80" s="9" t="s">
         <v>142</v>
       </c>
       <c r="E80" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F80" s="12">
-        <v>1450.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="81" spans="1:6" outlineLevel="1">
       <c r="A81" s="16" t="s">
         <v>143</v>
       </c>
       <c r="B81" s="2"/>
       <c r="C81" s="2"/>
       <c r="D81" s="2"/>
       <c r="E81" s="2"/>
       <c r="F81" s="10"/>
     </row>
     <row r="82" spans="1:6" outlineLevel="2">
-      <c r="A82" s="17" t="s">
+      <c r="A82" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E82" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" outlineLevel="2">
+      <c r="A83" s="15">
+        <v>1</v>
+      </c>
+      <c r="B83" s="8" t="s">
         <v>144</v>
       </c>
-      <c r="B82" s="2"/>
-[...29 lines deleted...]
-      <c r="B84" s="8" t="s">
+      <c r="C83" s="9" t="s">
         <v>145</v>
       </c>
-      <c r="C84" s="9" t="s">
+      <c r="D83" s="9" t="s">
         <v>146</v>
       </c>
-      <c r="D84" s="9" t="s">
-[...115 lines deleted...]
-      <c r="F90" s="12">
+      <c r="E83" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F83" s="12">
         <v>1480.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A22:F22"/>
     <mergeCell ref="A23:F23"/>
     <mergeCell ref="A26:F26"/>
     <mergeCell ref="A29:F29"/>
+    <mergeCell ref="A32:F32"/>
     <mergeCell ref="A33:F33"/>
-    <mergeCell ref="A34:F34"/>
-[...1 lines deleted...]
-    <mergeCell ref="A43:F43"/>
+    <mergeCell ref="A36:F36"/>
+    <mergeCell ref="A42:F42"/>
+    <mergeCell ref="A45:F45"/>
     <mergeCell ref="A46:F46"/>
-    <mergeCell ref="A47:F47"/>
-[...3 lines deleted...]
-    <mergeCell ref="A64:F64"/>
+    <mergeCell ref="A50:F50"/>
+    <mergeCell ref="A53:F53"/>
+    <mergeCell ref="A56:F56"/>
+    <mergeCell ref="A62:F62"/>
+    <mergeCell ref="A71:F71"/>
     <mergeCell ref="A74:F74"/>
-    <mergeCell ref="A77:F77"/>
-    <mergeCell ref="A78:F78"/>
+    <mergeCell ref="A75:F75"/>
     <mergeCell ref="A81:F81"/>
-    <mergeCell ref="A82:F82"/>
-    <mergeCell ref="A88:F88"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_12"/>
-    <hyperlink ref="D32" r:id="rId_hyperlink_13"/>
-    <hyperlink ref="D36" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_17"/>
-    <hyperlink ref="D42" r:id="rId_hyperlink_18"/>
-    <hyperlink ref="D45" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_20"/>
-    <hyperlink ref="D50" r:id="rId_hyperlink_21"/>
-[...1 lines deleted...]
-    <hyperlink ref="D56" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_26"/>
-    <hyperlink ref="D62" r:id="rId_hyperlink_27"/>
-    <hyperlink ref="D63" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_33"/>
-    <hyperlink ref="D71" r:id="rId_hyperlink_34"/>
-[...2 lines deleted...]
-    <hyperlink ref="D76" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_38"/>
-    <hyperlink ref="D84" r:id="rId_hyperlink_39"/>
-[...3 lines deleted...]
-    <hyperlink ref="D90" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D83" r:id="rId_hyperlink_39"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>