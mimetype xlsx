--- v1 (2026-07-17)
+++ v2 (2026-09-01)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-17 22:37:58</t>
+    <t>Актуальность прайса на: 2026-09-01 05:56:26</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>6932172622497</t>
   </si>
@@ -74,417 +74,147 @@
   <si>
     <t>https://hoco-optom.ru/product/bluetooth-adapter-baseus-zjba010001-ba07-wireless-adapter-ch/</t>
   </si>
   <si>
     <t>много</t>
   </si>
   <si>
     <t>6932172605797</t>
   </si>
   <si>
     <t>Адаптер-переходник Baseus Ingenuity Series Mini OTG Adaptor USB 3.1 to Type-C - Black (ZJJQ000101)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/adapter-perekhodnik-baseus-ingenuity-series-mini-otg-adaptor/</t>
   </si>
   <si>
     <t>6932172605643</t>
   </si>
   <si>
     <t>Адаптер-переходник Exquisite Series Adaptor Type-C (Male) to USB (Female) - Black (ZJJQ000001)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/adapter-perekhodnik-exquisite-series-adaptor-type-c-male-to/</t>
   </si>
   <si>
-    <t>6932172612047</t>
-[...25 lines deleted...]
-  <si>
     <t>Кабели Baseus</t>
   </si>
   <si>
     <t>Кабели Lightning Baseus</t>
   </si>
   <si>
     <t>Кабеля Lightning Baseus на 2М</t>
   </si>
   <si>
     <t>6932172633240</t>
   </si>
   <si>
     <t>Кабель Baseus Unbreakable Series Fast Charging Data Cable USB to IP 2.4A 2m - Cluster Black (P10355802111-01)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-baseus-unbreakable-series-fast-charging-data-cable-u-1/</t>
   </si>
   <si>
-    <t>Кабеля Lightning Baseus на 3М</t>
-[...49 lines deleted...]
-  <si>
     <t>Переходники Baseus</t>
   </si>
   <si>
     <t>Переходник для кабеля Baseus</t>
   </si>
   <si>
     <t>6953156263512</t>
   </si>
   <si>
     <t>Переходник Baseus USB Female To Type-C Male Adapter Converter (CATOTG-01) - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/perekhodnik-baseus-usb-female-to-type-c-male-adapter-convert/</t>
   </si>
   <si>
     <t>Адаптеры Baseus</t>
   </si>
   <si>
     <t>6953156263536</t>
   </si>
   <si>
     <t>Переходник Baseus USB Male To Type-C Female Adapter Converter (CAAOTG-01) - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/perekhodnik-baseus-usb-male-to-type-c-female-adapter-convert/</t>
   </si>
   <si>
-    <t>6953156223646</t>
-[...37 lines deleted...]
-  <si>
     <t>Автотовары Baseus</t>
   </si>
   <si>
-    <t>Компрессоры/Пусковые устройства Baseus</t>
-[...19 lines deleted...]
-  <si>
     <t>Автозеркало Baseus</t>
   </si>
   <si>
     <t>6953156297081</t>
   </si>
   <si>
     <t>Пленка для зеркала Baseus 0.15mm Rainproof Film for Car Rear-View Mirror (Oval 2 pcs/pack 135*95mm) - Transparent (SGFY-C02)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/plenka-dlya-zerkala-baseus-0-15mm-rainproof-film-for-car-rea/</t>
   </si>
   <si>
     <t>Автодержатель Baseus</t>
   </si>
   <si>
-    <t>6932172626143</t>
-[...7 lines deleted...]
-  <si>
     <t>Обычный Автодержатель Baseus</t>
   </si>
   <si>
-    <t>6932172650681</t>
-[...7 lines deleted...]
-  <si>
     <t>6953156261358</t>
   </si>
   <si>
     <t>Автомобильный держатель Baseus Back Seat Car Mount Holder (SUHZ-01) - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-baseus-back-seat-car-mount-holder-suh/</t>
   </si>
   <si>
-    <t>6932172614263</t>
-[...16 lines deleted...]
-  <si>
     <t>Автомобильное ЗУ Baseus</t>
   </si>
   <si>
-    <t>6953156286511</t>
-[...16 lines deleted...]
-  <si>
     <t>6953156276529</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство Baseus Grain Car Charger (Dual USB 5V 3.1A) (CCALL-ML02) - Белый</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-baseus-grain-car-charger-1/</t>
   </si>
   <si>
-    <t>6953156202016</t>
-[...34 lines deleted...]
-  <si>
     <t>Вело/мото держатель для телефона</t>
   </si>
   <si>
     <t>6953156258884</t>
   </si>
   <si>
     <t>Держатель на руль велосипеда Baseus Miracle bicycle vehicle mounts (SUMIR-BY01) - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/derzhatel-na-rul-velosipeda-baseus-miracle-bicycle-vehicle-m/</t>
-  </si>
-[...40 lines deleted...]
-    <t>https://hoco-optom.ru/product/vodonepronicaemyj-chekhol-baseus-aquaglide-waterproof-phon-3/</t>
   </si>
   <si>
     <t>Лампы и Светильники Baseus</t>
   </si>
   <si>
     <t>6953156229594</t>
   </si>
   <si>
     <t>Лампа BASEUS magnetic stepless dimming charging desk lamp pro - White (DGXC-02)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pr/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -912,59 +642,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/bluetooth-adapter-baseus-zjba010001-ba07-wireless-adapter-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-perekhodnik-baseus-ingenuity-series-mini-otg-adaptor/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-perekhodnik-exquisite-series-adaptor-type-c-male-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnoe-kolco-baseus-halo-series-magnetic-metal-ring-2pc-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/uvlazhnitel-vozduha-baseus-time-aromatherapy-machine-humidif/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-baseus-let-s-go-slip-cover-waterproof-bag-white-acfs/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-baseus-unbreakable-series-fast-charging-data-cable-u-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-baseus-cafule-cable-usb-for-ip-2a-3m-calklf-rg1-gray-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-baseus-superior-series-2-usb4-full-function-fast-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-baseus-cafule-series-metal-data-cable-usb-to-type-c--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-baseus-high-density-braided-fast-charging-data-cable-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-baseus-usb-female-to-type-c-male-adapter-convert/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-baseus-usb-male-to-type-c-female-adapter-convert/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnyj-flehsh-nakopitel-baseus-enjoy-music-u-disk-16g-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnyj-flehsh-nakopitel-baseus-enjoy-music-u-disk-16g-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnyj-flehsh-nakopitel-baseus-enjoy-music-u-disk-32g-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-baseus-swan-3-in-1-wireless-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/invertor-baseus-igbt-power-inverter-300w-220v-cn-eu-black-cg/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-baseus-super-energy-2-in-1-jump-starter-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-dlya-zerkala-baseus-0-15mm-rainproof-film-for-car-rea/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnyj-avtoderzhatel-s-besprovodnoj-zaryadkoj-baseus-c02/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-baseus-t-space-series-cup-holder-for-tesla-twi/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-baseus-back-seat-car-mount-holder-suh/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-baseus-halo-electric-15w-sudd000001-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/organajzer-baseus-car-console-storage-organizer-with-cup-h-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-baseus-circular-plastic-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-baseus-digital-display-d-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-baseus-grain-car-charger-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-baseus-grain-pro-car-cha-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-baseus-square-metal-a-a-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-baseus-tiny-star-mini-quic/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-audio-resiver-os-baseus-bsba-02-aux-wireless-au/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-na-rul-velosipeda-baseus-miracle-bicycle-vehicle-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vodonepronicaemyj-chekhol-baseus-aquaglide-waterproof-phone/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vodonepronicaemyj-chekhol-baseus-aquaglide-waterproof-phon-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vodonepronicaemyj-chekhol-baseus-aquaglide-waterproof-phon-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vodonepronicaemyj-chekhol-baseus-aquaglide-waterproof-phon-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pr/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/bluetooth-adapter-baseus-zjba010001-ba07-wireless-adapter-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-perekhodnik-baseus-ingenuity-series-mini-otg-adaptor/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-perekhodnik-exquisite-series-adaptor-type-c-male-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-baseus-unbreakable-series-fast-charging-data-cable-u-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-baseus-usb-female-to-type-c-male-adapter-convert/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-baseus-usb-male-to-type-c-female-adapter-convert/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-dlya-zerkala-baseus-0-15mm-rainproof-film-for-car-rea/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-baseus-back-seat-car-mount-holder-suh/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-baseus-grain-car-charger-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-na-rul-velosipeda-baseus-miracle-bicycle-vehicle-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pr/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F83"/>
+  <dimension ref="A1:F39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -1019,1381 +749,555 @@
       </c>
       <c r="E8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="12">
         <v>180.0</v>
       </c>
     </row>
     <row r="9" spans="1:6" outlineLevel="1">
       <c r="A9" s="15">
         <v>2</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="12">
-        <v>305.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="10" spans="1:6" outlineLevel="1">
       <c r="A10" s="15">
         <v>3</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="12">
-        <v>195.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="11" spans="1:6" outlineLevel="1">
-      <c r="A11" s="15">
+      <c r="A11" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="2"/>
+      <c r="C11" s="2"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="2"/>
+      <c r="F11" s="10"/>
+    </row>
+    <row r="12" spans="1:6" outlineLevel="2">
+      <c r="A12" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="2"/>
+      <c r="C12" s="2"/>
+      <c r="D12" s="2"/>
+      <c r="E12" s="2"/>
+      <c r="F12" s="10"/>
+    </row>
+    <row r="13" spans="1:6" outlineLevel="3">
+      <c r="A13" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+      <c r="E13" s="2"/>
+      <c r="F13" s="10"/>
+    </row>
+    <row r="14" spans="1:6" outlineLevel="4">
+      <c r="A14" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="8" t="s">
-[...8 lines deleted...]
-      <c r="E11" s="7" t="s">
+      <c r="B14" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" outlineLevel="4">
+      <c r="A15" s="15">
+        <v>1</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="F11" s="12">
-[...27 lines deleted...]
-      <c r="B13" s="8" t="s">
+      <c r="F15" s="12">
+        <v>510.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" outlineLevel="1">
+      <c r="A16" s="16" t="s">
         <v>26</v>
-      </c>
-[...35 lines deleted...]
-        <v>31</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="10"/>
     </row>
-    <row r="17" spans="1:6" outlineLevel="4">
-      <c r="A17" s="3" t="s">
+    <row r="17" spans="1:6" outlineLevel="2">
+      <c r="A17" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="10"/>
+    </row>
+    <row r="18" spans="1:6" outlineLevel="3">
+      <c r="A18" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B17" s="4" t="s">
+      <c r="B18" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C17" s="5" t="s">
+      <c r="C18" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D17" s="5" t="s">
+      <c r="D18" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E17" s="6" t="s">
+      <c r="E18" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F17" s="11" t="s">
+      <c r="F18" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="18" spans="1:6" outlineLevel="4">
-      <c r="A18" s="15">
+    <row r="19" spans="1:6" outlineLevel="3">
+      <c r="A19" s="15">
         <v>1</v>
       </c>
-      <c r="B18" s="8" t="s">
+      <c r="B19" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D19" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" s="12">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" outlineLevel="1">
+      <c r="A20" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="10"/>
+    </row>
+    <row r="21" spans="1:6" outlineLevel="2">
+      <c r="A21" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" outlineLevel="2">
+      <c r="A22" s="15">
+        <v>1</v>
+      </c>
+      <c r="B22" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="C18" s="9" t="s">
+      <c r="C22" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="D18" s="9" t="s">
+      <c r="D22" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="E18" s="7" t="s">
+      <c r="E22" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="F18" s="12">
-[...4 lines deleted...]
-      <c r="A19" s="18" t="s">
+      <c r="F22" s="12">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" outlineLevel="1">
+      <c r="A23" s="16" t="s">
         <v>35</v>
-      </c>
-[...58 lines deleted...]
-        <v>40</v>
       </c>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="10"/>
     </row>
-    <row r="24" spans="1:6" outlineLevel="4">
-      <c r="A24" s="3" t="s">
+    <row r="24" spans="1:6" outlineLevel="2">
+      <c r="A24" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B24" s="2"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="2"/>
+      <c r="F24" s="10"/>
+    </row>
+    <row r="25" spans="1:6" outlineLevel="3">
+      <c r="A25" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B24" s="4" t="s">
+      <c r="B25" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C24" s="5" t="s">
+      <c r="C25" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D24" s="5" t="s">
+      <c r="D25" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E24" s="6" t="s">
+      <c r="E25" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F24" s="11" t="s">
+      <c r="F25" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="25" spans="1:6" outlineLevel="4">
-      <c r="A25" s="15">
+    <row r="26" spans="1:6" outlineLevel="3">
+      <c r="A26" s="15">
         <v>1</v>
       </c>
-      <c r="B25" s="8" t="s">
+      <c r="B26" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C26" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F26" s="12">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" outlineLevel="2">
+      <c r="A27" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="2"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="2"/>
+      <c r="F27" s="10"/>
+    </row>
+    <row r="28" spans="1:6" outlineLevel="3">
+      <c r="A28" s="18" t="s">
         <v>41</v>
       </c>
-      <c r="C25" s="9" t="s">
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2"/>
+      <c r="F28" s="10"/>
+    </row>
+    <row r="29" spans="1:6" outlineLevel="4">
+      <c r="A29" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" outlineLevel="4">
+      <c r="A30" s="15">
+        <v>1</v>
+      </c>
+      <c r="B30" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="D25" s="9" t="s">
+      <c r="C30" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="E25" s="7" t="s">
+      <c r="D30" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="E30" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="F25" s="12">
-[...14 lines deleted...]
-      <c r="A27" s="3" t="s">
+      <c r="F30" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" outlineLevel="2">
+      <c r="A31" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="B31" s="2"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="2"/>
+      <c r="F31" s="10"/>
+    </row>
+    <row r="32" spans="1:6" outlineLevel="3">
+      <c r="A32" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B27" s="4" t="s">
+      <c r="B32" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C27" s="5" t="s">
+      <c r="C32" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D27" s="5" t="s">
+      <c r="D32" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E27" s="6" t="s">
+      <c r="E32" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F27" s="11" t="s">
+      <c r="F32" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="28" spans="1:6" outlineLevel="4">
-      <c r="A28" s="15">
+    <row r="33" spans="1:6" outlineLevel="3">
+      <c r="A33" s="15">
         <v>1</v>
       </c>
-      <c r="B28" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="9" t="s">
+      <c r="B33" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="D28" s="9" t="s">
+      <c r="C33" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="E28" s="7" t="s">
+      <c r="D33" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="E33" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="F28" s="12">
-[...14 lines deleted...]
-      <c r="A30" s="3" t="s">
+      <c r="F33" s="12">
+        <v>290.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" outlineLevel="2">
+      <c r="A34" s="17" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="2"/>
+      <c r="F34" s="10"/>
+    </row>
+    <row r="35" spans="1:6" outlineLevel="3">
+      <c r="A35" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B30" s="4" t="s">
+      <c r="B35" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C30" s="5" t="s">
+      <c r="C35" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D30" s="5" t="s">
+      <c r="D35" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E30" s="6" t="s">
+      <c r="E35" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F30" s="11" t="s">
+      <c r="F35" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="31" spans="1:6" outlineLevel="3">
-      <c r="A31" s="15">
+    <row r="36" spans="1:6" outlineLevel="3">
+      <c r="A36" s="15">
         <v>1</v>
       </c>
-      <c r="B31" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="9" t="s">
+      <c r="B36" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="D31" s="9" t="s">
+      <c r="C36" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="E31" s="7" t="s">
+      <c r="D36" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="F31" s="12">
-[...14 lines deleted...]
-      <c r="A33" s="17" t="s">
+      <c r="F36" s="12">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" outlineLevel="1">
+      <c r="A37" s="16" t="s">
         <v>53</v>
       </c>
-      <c r="B33" s="2"/>
-[...6 lines deleted...]
-      <c r="A34" s="3" t="s">
+      <c r="B37" s="2"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="2"/>
+      <c r="E37" s="2"/>
+      <c r="F37" s="10"/>
+    </row>
+    <row r="38" spans="1:6" outlineLevel="2">
+      <c r="A38" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B34" s="4" t="s">
+      <c r="B38" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C34" s="5" t="s">
+      <c r="C38" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D34" s="5" t="s">
+      <c r="D38" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E34" s="6" t="s">
+      <c r="E38" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F34" s="11" t="s">
+      <c r="F38" s="11" t="s">
         <v>9</v>
-      </c>
-[...68 lines deleted...]
-        <v>100.0</v>
       </c>
     </row>
     <row r="39" spans="1:6" outlineLevel="2">
       <c r="A39" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B39" s="8" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="C39" s="9" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="D39" s="9" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F39" s="12">
-        <v>300.0</v>
-[...768 lines deleted...]
-      <c r="F83" s="12">
         <v>1480.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:F6"/>
-    <mergeCell ref="A14:F14"/>
-    <mergeCell ref="A15:F15"/>
+    <mergeCell ref="A11:F11"/>
+    <mergeCell ref="A12:F12"/>
+    <mergeCell ref="A13:F13"/>
     <mergeCell ref="A16:F16"/>
-    <mergeCell ref="A19:F19"/>
-    <mergeCell ref="A22:F22"/>
+    <mergeCell ref="A17:F17"/>
+    <mergeCell ref="A20:F20"/>
     <mergeCell ref="A23:F23"/>
-    <mergeCell ref="A26:F26"/>
-[...14 lines deleted...]
-    <mergeCell ref="A81:F81"/>
+    <mergeCell ref="A24:F24"/>
+    <mergeCell ref="A27:F27"/>
+    <mergeCell ref="A28:F28"/>
+    <mergeCell ref="A31:F31"/>
+    <mergeCell ref="A34:F34"/>
+    <mergeCell ref="A37:F37"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
-    <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
-[...33 lines deleted...]
-    <hyperlink ref="D83" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D15" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>