--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-01 05:56:26</t>
+    <t>Актуальность прайса на: 2026-10-16 08:28:04</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>6932172622497</t>
   </si>
@@ -173,60 +173,63 @@
   <si>
     <t>Автомобильное ЗУ Baseus</t>
   </si>
   <si>
     <t>6953156276529</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство Baseus Grain Car Charger (Dual USB 5V 3.1A) (CCALL-ML02) - Белый</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-baseus-grain-car-charger-1/</t>
   </si>
   <si>
     <t>Вело/мото держатель для телефона</t>
   </si>
   <si>
     <t>6953156258884</t>
   </si>
   <si>
     <t>Держатель на руль велосипеда Baseus Miracle bicycle vehicle mounts (SUMIR-BY01) - Черный</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/derzhatel-na-rul-velosipeda-baseus-miracle-bicycle-vehicle-m/</t>
   </si>
   <si>
-    <t>Лампы и Светильники Baseus</t>
-[...8 lines deleted...]
-    <t>https://hoco-optom.ru/product/lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pr/</t>
+    <t>Чехлы Baseus</t>
+  </si>
+  <si>
+    <t>Водонепроницаемые чехлы Baseus</t>
+  </si>
+  <si>
+    <t>6932172646288</t>
+  </si>
+  <si>
+    <t>Водонепроницаемый чехол Baseus AquaGlide Waterproof Phone Pouch With Slide Lock - Moon White (P60263700213-00)</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vodonepronicaemyj-chekhol-baseus-aquaglide-waterproof-phon-3/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -642,59 +645,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/bluetooth-adapter-baseus-zjba010001-ba07-wireless-adapter-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-perekhodnik-baseus-ingenuity-series-mini-otg-adaptor/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-perekhodnik-exquisite-series-adaptor-type-c-male-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-baseus-unbreakable-series-fast-charging-data-cable-u-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-baseus-usb-female-to-type-c-male-adapter-convert/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-baseus-usb-male-to-type-c-female-adapter-convert/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-dlya-zerkala-baseus-0-15mm-rainproof-film-for-car-rea/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-baseus-back-seat-car-mount-holder-suh/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-baseus-grain-car-charger-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-na-rul-velosipeda-baseus-miracle-bicycle-vehicle-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pr/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/bluetooth-adapter-baseus-zjba010001-ba07-wireless-adapter-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-perekhodnik-baseus-ingenuity-series-mini-otg-adaptor/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-perekhodnik-exquisite-series-adaptor-type-c-male-to/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-baseus-unbreakable-series-fast-charging-data-cable-u-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-baseus-usb-female-to-type-c-male-adapter-convert/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-baseus-usb-male-to-type-c-female-adapter-convert/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-dlya-zerkala-baseus-0-15mm-rainproof-film-for-car-rea/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-baseus-back-seat-car-mount-holder-suh/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-baseus-grain-car-charger-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-na-rul-velosipeda-baseus-miracle-bicycle-vehicle-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vodonepronicaemyj-chekhol-baseus-aquaglide-waterproof-phon-3/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F39"/>
+  <dimension ref="A1:F40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -1183,121 +1186,132 @@
       </c>
       <c r="C36" s="9" t="s">
         <v>51</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>52</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="12">
         <v>300.0</v>
       </c>
     </row>
     <row r="37" spans="1:6" outlineLevel="1">
       <c r="A37" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="10"/>
     </row>
     <row r="38" spans="1:6" outlineLevel="2">
-      <c r="A38" s="3" t="s">
+      <c r="A38" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38" s="2"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="2"/>
+      <c r="F38" s="10"/>
+    </row>
+    <row r="39" spans="1:6" outlineLevel="3">
+      <c r="A39" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B38" s="4" t="s">
+      <c r="B39" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C38" s="5" t="s">
+      <c r="C39" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D38" s="5" t="s">
+      <c r="D39" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E38" s="6" t="s">
+      <c r="E39" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F38" s="11" t="s">
+      <c r="F39" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="39" spans="1:6" outlineLevel="2">
-      <c r="A39" s="15">
+    <row r="40" spans="1:6" outlineLevel="3">
+      <c r="A40" s="15">
         <v>1</v>
       </c>
-      <c r="B39" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C39" s="9" t="s">
+      <c r="B40" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="D39" s="9" t="s">
+      <c r="C40" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="E39" s="7" t="s">
+      <c r="D40" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E40" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="F39" s="12">
-        <v>1480.0</v>
+      <c r="F40" s="12">
+        <v>200.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="A20:F20"/>
     <mergeCell ref="A23:F23"/>
     <mergeCell ref="A24:F24"/>
     <mergeCell ref="A27:F27"/>
     <mergeCell ref="A28:F28"/>
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A34:F34"/>
     <mergeCell ref="A37:F37"/>
+    <mergeCell ref="A38:F38"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_11"/>
-    <hyperlink ref="D39" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>