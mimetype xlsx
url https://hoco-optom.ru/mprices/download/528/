--- v0 (2026-09-01)
+++ v1 (2026-10-16)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="492">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-01 06:25:42</t>
+    <t>Актуальность прайса на: 2026-10-16 08:27:25</t>
   </si>
   <si>
     <t>Разное Товары для Маркетплейсов</t>
   </si>
   <si>
     <t>Чехлы Nimmy</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
@@ -86,59 +86,50 @@
   <si>
     <t>Чехол Nimmy Magsafe  Black Dragon (Черный дракон) iP 16</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-nimmy-magsafe-black-dragon-chernyj-drakon-ip-16/</t>
   </si>
   <si>
     <t>6971080319556</t>
   </si>
   <si>
     <t>Чехол Nimmy Magsafe  Black Dragon (Черный дракон) iP 16 pro</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-nimmy-magsafe-black-dragon-chernyj-drakon-ip-16-pro/</t>
   </si>
   <si>
     <t>6971080318399</t>
   </si>
   <si>
     <t>Чехол Nimmy Magsafe  Flamingo (Фламинго) iP 15 pro</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-nimmy-magsafe-flamingo-flamingo-ip-15-pro/</t>
   </si>
   <si>
-    <t>6971080318405</t>
-[...7 lines deleted...]
-  <si>
     <t>6971080319662</t>
   </si>
   <si>
     <t>Чехол Nimmy Magsafe  Flamingo (Фламинго) iP 16</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-nimmy-magsafe-flamingo-flamingo-ip-16/</t>
   </si>
   <si>
     <t>6971080319679</t>
   </si>
   <si>
     <t>Чехол Nimmy Magsafe  Flamingo (Фламинго) iP 16 pro</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-nimmy-magsafe-flamingo-flamingo-ip-16-pro/</t>
   </si>
   <si>
     <t>6971080318443</t>
   </si>
   <si>
     <t>Чехол Nimmy Magsafe Golden Dragon (Золотой дракон) iP 15 pro</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-nimmy-magsafe-golden-dragon-zolotoj-drakon-ip-15-pro/</t>
@@ -221,95 +212,83 @@
   <si>
     <t>Чехол Nimmy Magsafe Unicorn (Единорог) iP 15 pro max</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-nimmy-magsafe-unicorn-edinorog-ip-15-pro-max/</t>
   </si>
   <si>
     <t>6971080319631</t>
   </si>
   <si>
     <t>Чехол Nimmy Magsafe Unicorn (Единорог) iP 16</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-nimmy-magsafe-unicorn-edinorog-ip-16/</t>
   </si>
   <si>
     <t>6971080319648</t>
   </si>
   <si>
     <t>Чехол Nimmy Magsafe Unicorn (Единорог) iP 16 pro</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-nimmy-magsafe-unicorn-edinorog-ip-16-pro/</t>
   </si>
   <si>
-    <t>6971080310102</t>
-[...7 lines deleted...]
-  <si>
     <t>Чехлы SANTA BARBARA</t>
   </si>
   <si>
     <t>Чехлы SANTA BARBARA для Iphone 17</t>
   </si>
   <si>
+    <t>6978487880962</t>
+  </si>
+  <si>
+    <t>Чехол SANTA BARBARA Augus Phone case Magsafe for IP 17 Pro (6.3) - Navy Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-santa-barbara-augus-phone-case-magsafe-for-ip-17-p-4/</t>
+  </si>
+  <si>
     <t>6978487880702</t>
   </si>
   <si>
     <t>Чехол SANTA BARBARA Solara Phone case Magsafe for IP 17 Pro (6.3) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-santa-barbara-solara-phone-case-magsafe-for-ip-17--3/</t>
   </si>
   <si>
     <t>6978487880719</t>
   </si>
   <si>
     <t>Чехол SANTA BARBARA Solara Phone case Magsafe for IP 17 Pro (6.3) Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-santa-barbara-solara-phone-case-magsafe-for-ip-17--2/</t>
   </si>
   <si>
-    <t>Чехлы J-Case</t>
-[...10 lines deleted...]
-  <si>
     <t>Чехлы Puloka</t>
   </si>
   <si>
     <t>Чехлы Puloka для Iphone 16</t>
   </si>
   <si>
     <t>6972024072049</t>
   </si>
   <si>
     <t>Чехол PULOKA Cover Classic 303 IPh 16 - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-puloka-cover-classic-303-iph-16-black/</t>
   </si>
   <si>
     <t>6972024072063</t>
   </si>
   <si>
     <t>Чехол PULOKA Cover Classic 303 IPh 16 - Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-puloka-cover-classic-303-iph-16-blue/</t>
   </si>
   <si>
     <t>6972024072056</t>
@@ -317,95 +296,68 @@
   <si>
     <t>Чехол PULOKA Cover Classic 303 IPh 16 - Gold</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-puloka-cover-classic-303-iph-16-gold/</t>
   </si>
   <si>
     <t>6972024072070</t>
   </si>
   <si>
     <t>Чехол PULOKA Cover Classic 303 IPh 16 - Grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-puloka-cover-classic-303-iph-16-grey/</t>
   </si>
   <si>
     <t>6972024072100</t>
   </si>
   <si>
     <t>Чехол PULOKA Cover Classic 303 IPh 16 Pro - Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-puloka-cover-classic-303-iph-16-pro-blue/</t>
   </si>
   <si>
-    <t>6972024071936</t>
-[...7 lines deleted...]
-  <si>
     <t>6972024071912</t>
   </si>
   <si>
     <t>Чехол PULOKA Cover PN-M06 IPh 16 - Green</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-puloka-cover-pn-m06-iph-16-green/</t>
   </si>
   <si>
-    <t>6972024071899</t>
-[...7 lines deleted...]
-  <si>
     <t>6972024072391</t>
   </si>
   <si>
     <t>Чехол PULOKA Cover SG-01 Silicone Case 16 - Grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-puloka-cover-sg-01-silicone-case-16-grey/</t>
   </si>
   <si>
-    <t>6972024072247</t>
-[...7 lines deleted...]
-  <si>
     <t>Чехлы Puloka для Iphone MIX</t>
   </si>
   <si>
     <t>2000000161518</t>
   </si>
   <si>
     <t>Чехол PULOKA Cover Classic 10 IPh 14 Pro Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-puloka-cover-classic-10-iph-14-pro-black/</t>
   </si>
   <si>
     <t>2000000161532</t>
   </si>
   <si>
     <t>Чехол PULOKA Cover Classic 10 IPh 14 Pro Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-puloka-cover-classic-10-iph-14-pro-blue/</t>
   </si>
   <si>
     <t>2000000161594</t>
   </si>
   <si>
     <t>Чехол PULOKA Cover Classic 10 IPh 14 Pro Max Blue</t>
@@ -446,158 +398,104 @@
   <si>
     <t>Чехол PULOKA Cover Classic 10 IPh 15 Pro Max Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-puloka-cover-classic-10-iph-15-pro-max-blue/</t>
   </si>
   <si>
     <t>2000000160832</t>
   </si>
   <si>
     <t>Чехол PULOKA Cover Classic 10 IPh 15 Pro Titanium Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-puloka-cover-classic-10-iph-15-pro-titanium-gray/</t>
   </si>
   <si>
     <t>2000000161396</t>
   </si>
   <si>
     <t>Чехол PULOKA Cover Classic 303 IPh 14 Pro Purple</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-puloka-cover-classic-303-iph-14-pro-purple/</t>
   </si>
   <si>
-    <t>2000000160825</t>
-[...7 lines deleted...]
-  <si>
     <t>2000000160511</t>
   </si>
   <si>
     <t>Чехол PULOKA Cover Classic 303 IPh 15 Pro Max Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-puloka-cover-classic-303-iph-15-pro-max-blue/</t>
   </si>
   <si>
     <t>2000000160504</t>
   </si>
   <si>
     <t>Чехол PULOKA Cover Classic 303 IPh 15 Pro Max Titanium Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-puloka-cover-classic-303-iph-15-pro-max-titanium-gra/</t>
   </si>
   <si>
     <t>2000000160795</t>
   </si>
   <si>
     <t>Чехол PULOKA Cover Classic 303 IPh 15 Pro Titanium Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-puloka-cover-classic-303-iph-15-pro-titanium-gray/</t>
   </si>
   <si>
-    <t>2000000161662</t>
-[...7 lines deleted...]
-  <si>
     <t>2000000161723</t>
   </si>
   <si>
     <t>Чехол PULOKA Cover Classic 305 14 Pro Max Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-puloka-cover-classic-305-14-pro-max-black/</t>
   </si>
   <si>
-    <t>6972024071745</t>
-[...7 lines deleted...]
-  <si>
     <t>2000000161457</t>
   </si>
   <si>
     <t>Чехол PULOKA Cover SG-01 Silicone Case 14 Pro Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-puloka-cover-sg-01-silicone-case-14-pro-black/</t>
   </si>
   <si>
     <t>2000000161440</t>
   </si>
   <si>
     <t>Чехол PULOKA Cover SG-01 Silicone Case 14 Pro Green</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-puloka-cover-sg-01-silicone-case-14-pro-green/</t>
   </si>
   <si>
-    <t>2000000161471</t>
-[...25 lines deleted...]
-  <si>
     <t>6972024072179</t>
   </si>
   <si>
     <t>Чехол PULOKA Cover ZP-0224 Magsafe Case 15 Pro - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-puloka-cover-zp-0224-magsafe-case-15-pro-black/</t>
   </si>
   <si>
     <t>6972024072186</t>
   </si>
   <si>
     <t>Чехол PULOKA Cover ZP-0224 Magsafe Case 15 Pro - Grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-puloka-cover-zp-0224-magsafe-case-15-pro-grey/</t>
   </si>
   <si>
     <t>6972024072162</t>
   </si>
   <si>
     <t>Чехол PULOKA Cover ZP-0224 Magsafe Case 15 Pro - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-puloka-cover-zp-0224-magsafe-case-15-pro-white/</t>
@@ -614,113 +512,86 @@
   <si>
     <t>Чехлы ZUCK BEAR</t>
   </si>
   <si>
     <t>6974057390794</t>
   </si>
   <si>
     <t>Чехол ZUCK BEAR Cover Magsafe For IP 15 Pro Max (CAR)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-zuck-bear-cover-magsafe-for-ip-15-pro-max-car/</t>
   </si>
   <si>
     <t>6974057390787</t>
   </si>
   <si>
     <t>Чехол ZUCK BEAR Cover Magsafe For IP 15 Pro Max rainbow White (SHT)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-zuck-bear-cover-magsafe-for-ip-15-pro-max-rainbow-wh/</t>
   </si>
   <si>
     <t>Чехлы Dfans</t>
   </si>
   <si>
-    <t>6975011591271</t>
-[...7 lines deleted...]
-  <si>
     <t>2000000143880</t>
   </si>
   <si>
     <t>Чехол Dfans design matte smooth+magsafe для iPhone 13 Pro - Dark Green</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-dfans-design-matte-smooth-magsafe-dlya-iphone-13-p-2/</t>
   </si>
   <si>
-    <t>2000000143965</t>
-[...25 lines deleted...]
-  <si>
     <t>2000000116969</t>
   </si>
   <si>
     <t>Чехол Dfans design matte smooth+magsafe для iPhone 14 Pro - Deep Purple</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-dfans-design-matte-smooth-magsafe-dlya-iphone-14-p-6/</t>
   </si>
   <si>
     <t>2000000116983</t>
   </si>
   <si>
     <t>Чехол Dfans design matte smooth+magsafe для iPhone 14 Pro Max - Deep Purple</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-dfans-design-matte-smooth-magsafe-dlya-iphone-14-p-8/</t>
   </si>
   <si>
+    <t>2000000226415</t>
+  </si>
+  <si>
+    <t>Чехол DFANS Smsung Galaxy Fold8</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-dfans-smsung-galaxy-fold8/</t>
+  </si>
+  <si>
     <t>Чехлы для Ipad</t>
   </si>
   <si>
     <t>Чехлы Folio</t>
   </si>
   <si>
     <t>Чехлы FOLIO для IPAD MINI 7 (2024)</t>
   </si>
   <si>
     <t>2000000183527</t>
   </si>
   <si>
     <t>Чехол IPad Smart Folio Mini 7 (2024) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-ipad-smart-folio-mini-7-2024-black/</t>
   </si>
   <si>
     <t>2000000183558</t>
   </si>
   <si>
     <t>Чехол IPad Smart Folio Mini 7 (2024) Charcoal Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-ipad-smart-folio-mini-7-2024-charcoal-gray/</t>
@@ -1301,59 +1172,50 @@
   <si>
     <t>6975236043562</t>
   </si>
   <si>
     <t>Картхолдер с подставкой HDCI Magnetic Folding bracket card bag - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kartholder-s-podstavkoj-hdci-magnetic-folding-bracket-card-b/</t>
   </si>
   <si>
     <t>Беспроводные зарядки</t>
   </si>
   <si>
     <t>2000000106748</t>
   </si>
   <si>
     <t>Беспроводная зарядка No Name YN-21 Protable Wireless Charger 3in1 - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnaya-zaryadka-no-name-yn-21-protable-wireless-cha-1/</t>
   </si>
   <si>
     <t>Чехлы Clear Case MagSafe</t>
   </si>
   <si>
-    <t>2000000078830</t>
-[...7 lines deleted...]
-  <si>
     <t>2000000090368</t>
   </si>
   <si>
     <t>Чехол Clear Case MagSafe (Яблоко) для Iphone 14</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-clear-case-magsafe-yabloko-dlya-iphone-14/</t>
   </si>
   <si>
     <t>2000000090351</t>
   </si>
   <si>
     <t>Чехол Clear Case MagSafe (Яблоко) для Iphone 14 Plus</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-clear-case-magsafe-yabloko-dlya-iphone-14-plus/</t>
   </si>
   <si>
     <t>2000000090344</t>
   </si>
   <si>
     <t>Чехол Clear Case MagSafe (Яблоко) для Iphone 14 Pro Max</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-clear-case-magsafe-yabloko-dlya-iphone-14-pro-max/</t>
@@ -1364,111 +1226,84 @@
   <si>
     <t>Чехол Clear Case MagSafe (Яблоко) для Iphone 15 Pro</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-clear-case-magsafe-yabloko-dlya-iphone-15-pro/</t>
   </si>
   <si>
     <t>2000000116488</t>
   </si>
   <si>
     <t>Чехол Clear Case MagSafe (Яблоко) для Iphone 15 Pro Max</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-clear-case-magsafe-yabloko-dlya-iphone-15-pro-max/</t>
   </si>
   <si>
     <t>2000000203324</t>
   </si>
   <si>
     <t>Чехол Clear Case Magsafe For Samsung S24</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-clear-case-magsafe-for-samsung-s24/</t>
   </si>
   <si>
-    <t>2000000162676</t>
-[...16 lines deleted...]
-  <si>
     <t>2000000162652</t>
   </si>
   <si>
     <t>Чехол Clear case Magsafe Iphone 16 pro max</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-clear-case-magsafe-iphone-16-pro-max/</t>
   </si>
   <si>
     <t>2000000192093</t>
   </si>
   <si>
     <t>Чехол Clear Case Magsafe IPhone 16E</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-clear-case-magsafe-iphone-16e/</t>
   </si>
   <si>
     <t>2000000212272</t>
   </si>
   <si>
     <t>Чехол Clear Case Magsafe IPhone 17 - Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-clear-case-magsafe-iphone-17-clear/</t>
   </si>
   <si>
     <t>2000000208626</t>
   </si>
   <si>
     <t>Чехол Clear Case Magsafe IPhone 17 Pro (1:1) - Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-clear-case-magsafe-iphone-17-pro-1-1-clear/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-clear-case-magsafe-iphone-17-pro-blue/</t>
   </si>
   <si>
     <t>2000000208619</t>
   </si>
   <si>
     <t>Чехол Clear Case Magsafe IPhone 17 Pro Max (1:1) - Clear</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-clear-case-magsafe-iphone-17-pro-max-1-1-clear/</t>
   </si>
   <si>
     <t>2000000216706</t>
   </si>
   <si>
     <t>Чехол Clear Case Magsafe iPhone 17 Pro Max Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-clear-case-magsafe-iphone-17-pro-max-blue/</t>
   </si>
   <si>
     <t>2000000216690</t>
   </si>
   <si>
     <t>Чехол Clear Case Magsafe iPhone 17 Pro Max Orange</t>
   </si>
@@ -1947,59 +1782,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-black-dragon-chernyj-drakon-ip-15-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-black-dragon-chernyj-drakon-ip-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-black-dragon-chernyj-drakon-ip-16-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-flamingo-flamingo-ip-15-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-flamingo-flamingo-ip-15-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-flamingo-flamingo-ip-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-flamingo-flamingo-ip-16-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-golden-dragon-zolotoj-drakon-ip-15-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-golden-leopard-zolotoj-leopard-ip-15-p/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-golden-leopard-zolotoj-leopard-ip-15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-golden-leopard-zolotoj-leopard-ip-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-golden-leopard-zolotoj-leopard-ip-16-p/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-phoenix-feniks-ip-15-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-phoenix-feniks-ip-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-phoenix-feniks-ip-16-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-unicorn-edinorog-ip-15-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-unicorn-edinorog-ip-15-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-unicorn-edinorog-ip-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-unicorn-edinorog-ip-16-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-wolf-volk-ip-15-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-santa-barbara-solara-phone-case-magsafe-for-ip-17--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-santa-barbara-solara-phone-case-magsafe-for-ip-17--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-j-case-armoredd-magnetic-suction-bracken-case-for--7/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-303-iph-16-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-303-iph-16-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-303-iph-16-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-303-iph-16-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-303-iph-16-pro-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-pn-m06-iph-16-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-pn-m06-iph-16-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-pn-m06-iph-16-t-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-sg-01-silicone-case-16-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-zp-0224-magsafe-case-16-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-10-iph-14-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-10-iph-14-pro-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-10-iph-14-pro-max-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-10-iph-14-pro-max-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-10-iph-14-pro-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-10-iph-15-pro-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-10-iph-15-pro-max-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-10-iph-15-pro-titanium-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-303-iph-14-pro-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-303-iph-15-pro-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-303-iph-15-pro-max-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-303-iph-15-pro-max-titanium-gra/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-303-iph-15-pro-titanium-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-305-14-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-305-14-pro-max-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-pn-m05-crocodile-design-magsafe-iph--16/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-sg-01-silicone-case-14-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-sg-01-silicone-case-14-pro-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-sg-01-silicone-case-14-pro-max-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-sg-01-silicone-case-15-pro-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-sg-01-silicone-case-15-pro-max-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-zp-0224-magsafe-case-15-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-zp-0224-magsafe-case-15-pro-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-zp-0224-magsafe-case-15-pro-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-zp-0224-magsafe-case-15-pro-max-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-zuck-bear-cover-magsafe-for-ip-15-pro-max-car/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-zuck-bear-cover-magsafe-for-ip-15-pro-max-rainbow-wh/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dfans-design-dunjia-magnetic-series-for-ip-16-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dfans-design-matte-smooth-magsafe-dlya-iphone-13-p-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dfans-design-matte-smooth-magsafe-dlya-iphone-14-plu/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dfans-design-matte-smooth-magsafe-dlya-iphone-14-p-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dfans-design-matte-smooth-magsafe-dlya-iphone-14-p-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dfans-design-matte-smooth-magsafe-dlya-iphone-14-p-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dfans-design-matte-smooth-magsafe-dlya-iphone-14-p-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-mini-7-2024-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-mini-7-2024-charcoal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-mini-7-2024-grape-fruit/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-mini-7-2024-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-mini-7-2024-lilac/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-mini-7-2024-navy-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-mini-7-2024-tannin/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-mini-7-2024-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-air-11-m2-2024-charcoal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-air-11-m2-2024-grape-fruit/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-air-11-m2-2024-lilac/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-air-11-m2-2024-navy-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-air-11-m2-2024-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-air-13-m2-2024-grape-fruit/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-air-13-m2-2024-navy-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-air-13-m2-2024-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-air-13-m2-2024-dark-cheery/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-pro-11-m4-2024-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-pro-11-m4-2024-charcoal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-pro-11-m4-2024-grape-fruit/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-pro-11-m4-2024-green-sage/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-pro-11-m4-2024-lilac/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-pro-11-m4-2024-navy-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-pro-11-m4-2024-tannin/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-pro-11-m4-2024-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-pro-13-m4-2024-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-pro-13-m4-2024-grape-fruit/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-pro-13-m4-2024-lilac/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-pro-13-m4-2024-navy-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-pro-13-m4-2024-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-pro-13-2024-charcoal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-pro-13-2024-denim/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-pro-13-2024-green-sage/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-air-11-ipad-10-9-2024-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-air-11-ipad-10-9-2024-denim/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-air-11-ipad-10-9-2024-green-sa/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-air-13-2024-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-air-13-2024-charcoal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-air-13-2024-denim/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-air-13-2024-green-sage/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-air-13-2024-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-12-9-english-lavender/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-12-9-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-12-9-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-12-9-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-12-9-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-12-9-orange-gules/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-11-pro-cactus-color-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-11-pro-deep-navy/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-11-pro-english-lavender/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-11-pro-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-11-pro-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-11-pro-surf-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-10th-10-9-2022-sky-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-10th-10-9-2022-watermelon-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-10th-10-9-2022-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-10th-10-9-2022-grape-fruit/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-10th-10-9-2022-gules-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-10th-10-9-2022-lilac/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-10th-10-9-2022-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-10th-2022-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-10th-2022-dark-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kartholder-s-podstavkoj-hdci-magnetic-folding-bracket-card-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-no-name-yn-21-protable-wireless-cha-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-yabloko-dlya-iphone-12-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-yabloko-dlya-iphone-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-yabloko-dlya-iphone-14-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-yabloko-dlya-iphone-14-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-yabloko-dlya-iphone-15-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-yabloko-dlya-iphone-15-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-for-samsung-s24/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-iphone-16-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-iphone-16-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-iphone-16-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-iphone-16e/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-iphone-17-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-iphone-17-pro-1-1-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-iphone-17-pro-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-iphone-17-pro-max-1-1-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-iphone-17-pro-max-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-iphone-17-pro-max-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-iphone-17-pro-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-irhone-17-air-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-irhone-17-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-irhone-17-pro-max/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-black-dragon-chernyj-drakon-ip-15-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-black-dragon-chernyj-drakon-ip-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-black-dragon-chernyj-drakon-ip-16-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-flamingo-flamingo-ip-15-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-flamingo-flamingo-ip-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-flamingo-flamingo-ip-16-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-golden-dragon-zolotoj-drakon-ip-15-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-golden-leopard-zolotoj-leopard-ip-15-p/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-golden-leopard-zolotoj-leopard-ip-15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-golden-leopard-zolotoj-leopard-ip-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-golden-leopard-zolotoj-leopard-ip-16-p/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-phoenix-feniks-ip-15-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-phoenix-feniks-ip-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-phoenix-feniks-ip-16-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-unicorn-edinorog-ip-15-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-unicorn-edinorog-ip-15-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-unicorn-edinorog-ip-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-nimmy-magsafe-unicorn-edinorog-ip-16-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-santa-barbara-augus-phone-case-magsafe-for-ip-17-p-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-santa-barbara-solara-phone-case-magsafe-for-ip-17--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-santa-barbara-solara-phone-case-magsafe-for-ip-17--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-303-iph-16-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-303-iph-16-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-303-iph-16-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-303-iph-16-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-303-iph-16-pro-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-pn-m06-iph-16-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-sg-01-silicone-case-16-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-10-iph-14-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-10-iph-14-pro-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-10-iph-14-pro-max-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-10-iph-14-pro-max-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-10-iph-14-pro-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-10-iph-15-pro-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-10-iph-15-pro-max-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-10-iph-15-pro-titanium-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-303-iph-14-pro-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-303-iph-15-pro-max-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-303-iph-15-pro-max-titanium-gra/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-303-iph-15-pro-titanium-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-classic-305-14-pro-max-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-sg-01-silicone-case-14-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-sg-01-silicone-case-14-pro-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-zp-0224-magsafe-case-15-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-zp-0224-magsafe-case-15-pro-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-zp-0224-magsafe-case-15-pro-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-puloka-cover-zp-0224-magsafe-case-15-pro-max-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-zuck-bear-cover-magsafe-for-ip-15-pro-max-car/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-zuck-bear-cover-magsafe-for-ip-15-pro-max-rainbow-wh/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dfans-design-matte-smooth-magsafe-dlya-iphone-13-p-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dfans-design-matte-smooth-magsafe-dlya-iphone-14-p-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dfans-design-matte-smooth-magsafe-dlya-iphone-14-p-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dfans-smsung-galaxy-fold8/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-mini-7-2024-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-mini-7-2024-charcoal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-mini-7-2024-grape-fruit/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-mini-7-2024-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-mini-7-2024-lilac/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-mini-7-2024-navy-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-mini-7-2024-tannin/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-mini-7-2024-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-air-11-m2-2024-charcoal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-air-11-m2-2024-grape-fruit/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-air-11-m2-2024-lilac/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-air-11-m2-2024-navy-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-air-11-m2-2024-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-air-13-m2-2024-grape-fruit/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-air-13-m2-2024-navy-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-air-13-m2-2024-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-air-13-m2-2024-dark-cheery/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-pro-11-m4-2024-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-pro-11-m4-2024-charcoal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-pro-11-m4-2024-grape-fruit/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-pro-11-m4-2024-green-sage/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-pro-11-m4-2024-lilac/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-pro-11-m4-2024-navy-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-pro-11-m4-2024-tannin/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-pro-11-m4-2024-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-pro-13-m4-2024-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-pro-13-m4-2024-grape-fruit/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-pro-13-m4-2024-lilac/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-pro-13-m4-2024-navy-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-pro-13-m4-2024-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-pro-13-2024-charcoal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-pro-13-2024-denim/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-pro-13-2024-green-sage/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-air-11-ipad-10-9-2024-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-air-11-ipad-10-9-2024-denim/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-air-11-ipad-10-9-2024-green-sa/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-air-13-2024-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-air-13-2024-charcoal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-air-13-2024-denim/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-air-13-2024-green-sage/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-air-13-2024-light-violet/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-12-9-english-lavender/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-12-9-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-12-9-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-12-9-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-12-9-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-12-9-orange-gules/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-11-pro-cactus-color-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-11-pro-deep-navy/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-11-pro-english-lavender/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-11-pro-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-11-pro-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-11-pro-surf-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-10th-10-9-2022-sky-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-ipad-smart-folio-10th-10-9-2022-watermelon-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-10th-10-9-2022-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-10th-10-9-2022-grape-fruit/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-10th-10-9-2022-gules-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-10th-10-9-2022-lilac/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-10th-10-9-2022-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-10th-2022-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-dlya-ipad-smart-folio-10th-2022-dark-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kartholder-s-podstavkoj-hdci-magnetic-folding-bracket-card-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-no-name-yn-21-protable-wireless-cha-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-yabloko-dlya-iphone-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-yabloko-dlya-iphone-14-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-yabloko-dlya-iphone-14-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-yabloko-dlya-iphone-15-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-yabloko-dlya-iphone-15-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-for-samsung-s24/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-iphone-16-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-iphone-16e/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-iphone-17-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-iphone-17-pro-1-1-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-iphone-17-pro-max-1-1-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-iphone-17-pro-max-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-iphone-17-pro-max-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-iphone-17-pro-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-irhone-17-air-clear/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-irhone-17-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-clear-case-magsafe-irhone-17-pro-max/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F204"/>
+  <dimension ref="A1:F184"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -2387,3555 +2222,3146 @@
       </c>
       <c r="F25" s="12">
         <v>500.0</v>
       </c>
     </row>
     <row r="26" spans="1:6" outlineLevel="2">
       <c r="A26" s="16">
         <v>18</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>64</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F26" s="12">
         <v>500.0</v>
       </c>
     </row>
-    <row r="27" spans="1:6" outlineLevel="2">
-[...3 lines deleted...]
-      <c r="B27" s="8" t="s">
+    <row r="27" spans="1:6" outlineLevel="1">
+      <c r="A27" s="15" t="s">
         <v>66</v>
       </c>
-      <c r="C27" s="9" t="s">
+      <c r="B27" s="2"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="2"/>
+      <c r="F27" s="10"/>
+    </row>
+    <row r="28" spans="1:6" outlineLevel="2">
+      <c r="A28" s="17" t="s">
         <v>67</v>
       </c>
-      <c r="D27" s="9" t="s">
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2"/>
+      <c r="F28" s="10"/>
+    </row>
+    <row r="29" spans="1:6" outlineLevel="3">
+      <c r="A29" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" outlineLevel="3">
+      <c r="A30" s="16">
+        <v>1</v>
+      </c>
+      <c r="B30" s="8" t="s">
         <v>68</v>
       </c>
-      <c r="E27" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B28" s="8" t="s">
+      <c r="C30" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="C28" s="9" t="s">
+      <c r="D30" s="9" t="s">
         <v>70</v>
       </c>
-      <c r="D28" s="9" t="s">
+      <c r="E30" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F30" s="12">
+        <v>850.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" outlineLevel="3">
+      <c r="A31" s="16">
+        <v>2</v>
+      </c>
+      <c r="B31" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="E28" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A29" s="15" t="s">
+      <c r="C31" s="9" t="s">
         <v>72</v>
       </c>
-      <c r="B29" s="2"/>
-[...6 lines deleted...]
-      <c r="A30" s="17" t="s">
+      <c r="D31" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="B30" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="E31" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F31" s="12">
+        <v>850.0</v>
       </c>
     </row>
     <row r="32" spans="1:6" outlineLevel="3">
       <c r="A32" s="16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="12">
         <v>850.0</v>
       </c>
     </row>
-    <row r="33" spans="1:6" outlineLevel="3">
-[...3 lines deleted...]
-      <c r="B33" s="8" t="s">
+    <row r="33" spans="1:6" outlineLevel="1">
+      <c r="A33" s="15" t="s">
         <v>77</v>
       </c>
-      <c r="C33" s="9" t="s">
+      <c r="B33" s="2"/>
+      <c r="C33" s="2"/>
+      <c r="D33" s="2"/>
+      <c r="E33" s="2"/>
+      <c r="F33" s="10"/>
+    </row>
+    <row r="34" spans="1:6" outlineLevel="2">
+      <c r="A34" s="17" t="s">
         <v>78</v>
-      </c>
-[...12 lines deleted...]
-        <v>80</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="10"/>
     </row>
-    <row r="35" spans="1:6" outlineLevel="2">
+    <row r="35" spans="1:6" outlineLevel="3">
       <c r="A35" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="11" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="36" spans="1:6" outlineLevel="2">
+    <row r="36" spans="1:6" outlineLevel="3">
       <c r="A36" s="16">
         <v>1</v>
       </c>
       <c r="B36" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C36" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="D36" s="9" t="s">
         <v>81</v>
       </c>
-      <c r="C36" s="9" t="s">
+      <c r="E36" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F36" s="12">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" outlineLevel="3">
+      <c r="A37" s="16">
+        <v>2</v>
+      </c>
+      <c r="B37" s="8" t="s">
         <v>82</v>
       </c>
-      <c r="D36" s="9" t="s">
+      <c r="C37" s="9" t="s">
         <v>83</v>
       </c>
-      <c r="E36" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A37" s="15" t="s">
+      <c r="D37" s="9" t="s">
         <v>84</v>
       </c>
-      <c r="B37" s="2"/>
-[...6 lines deleted...]
-      <c r="A38" s="17" t="s">
+      <c r="E37" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F37" s="12">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" outlineLevel="3">
+      <c r="A38" s="16">
+        <v>3</v>
+      </c>
+      <c r="B38" s="8" t="s">
         <v>85</v>
       </c>
-      <c r="B38" s="2"/>
-[...3 lines deleted...]
-      <c r="F38" s="10"/>
+      <c r="C38" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F38" s="12">
+        <v>300.0</v>
+      </c>
     </row>
     <row r="39" spans="1:6" outlineLevel="3">
-      <c r="A39" s="3" t="s">
-[...15 lines deleted...]
-        <v>10</v>
+      <c r="A39" s="16">
+        <v>4</v>
+      </c>
+      <c r="B39" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="C39" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="D39" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F39" s="12">
+        <v>300.0</v>
       </c>
     </row>
     <row r="40" spans="1:6" outlineLevel="3">
       <c r="A40" s="16">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B40" s="8" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="C40" s="9" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="D40" s="9" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F40" s="12">
         <v>300.0</v>
       </c>
     </row>
     <row r="41" spans="1:6" outlineLevel="3">
       <c r="A41" s="16">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B41" s="8" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="C41" s="9" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="D41" s="9" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F41" s="12">
         <v>300.0</v>
       </c>
     </row>
     <row r="42" spans="1:6" outlineLevel="3">
       <c r="A42" s="16">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B42" s="8" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="C42" s="9" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="D42" s="9" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F42" s="12">
         <v>300.0</v>
       </c>
     </row>
-    <row r="43" spans="1:6" outlineLevel="3">
-[...17 lines deleted...]
-      </c>
+    <row r="43" spans="1:6" outlineLevel="2">
+      <c r="A43" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="B43" s="2"/>
+      <c r="C43" s="2"/>
+      <c r="D43" s="2"/>
+      <c r="E43" s="2"/>
+      <c r="F43" s="10"/>
     </row>
     <row r="44" spans="1:6" outlineLevel="3">
-      <c r="A44" s="16">
+      <c r="A44" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B44" s="8" t="s">
-[...12 lines deleted...]
-        <v>300.0</v>
+      <c r="B44" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:6" outlineLevel="3">
       <c r="A45" s="16">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>101</v>
       </c>
       <c r="C45" s="9" t="s">
         <v>102</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>103</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F45" s="12">
         <v>300.0</v>
       </c>
     </row>
     <row r="46" spans="1:6" outlineLevel="3">
       <c r="A46" s="16">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>104</v>
       </c>
       <c r="C46" s="9" t="s">
         <v>105</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>106</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F46" s="12">
         <v>300.0</v>
       </c>
     </row>
     <row r="47" spans="1:6" outlineLevel="3">
       <c r="A47" s="16">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>107</v>
       </c>
       <c r="C47" s="9" t="s">
         <v>108</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>109</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F47" s="12">
         <v>300.0</v>
       </c>
     </row>
     <row r="48" spans="1:6" outlineLevel="3">
       <c r="A48" s="16">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>110</v>
       </c>
       <c r="C48" s="9" t="s">
         <v>111</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>112</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F48" s="12">
         <v>300.0</v>
       </c>
     </row>
     <row r="49" spans="1:6" outlineLevel="3">
       <c r="A49" s="16">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>113</v>
       </c>
       <c r="C49" s="9" t="s">
         <v>114</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>115</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F49" s="12">
         <v>300.0</v>
       </c>
     </row>
-    <row r="50" spans="1:6" outlineLevel="2">
-      <c r="A50" s="17" t="s">
+    <row r="50" spans="1:6" outlineLevel="3">
+      <c r="A50" s="16">
+        <v>6</v>
+      </c>
+      <c r="B50" s="8" t="s">
         <v>116</v>
       </c>
-      <c r="B50" s="2"/>
-[...3 lines deleted...]
-      <c r="F50" s="10"/>
+      <c r="C50" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="D50" s="9" t="s">
+        <v>118</v>
+      </c>
+      <c r="E50" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F50" s="12">
+        <v>300.0</v>
+      </c>
     </row>
     <row r="51" spans="1:6" outlineLevel="3">
-      <c r="A51" s="3" t="s">
-[...5 lines deleted...]
-      <c r="C51" s="5" t="s">
+      <c r="A51" s="16">
         <v>7</v>
       </c>
-      <c r="D51" s="5" t="s">
-[...6 lines deleted...]
-        <v>10</v>
+      <c r="B51" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="C51" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="D51" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="E51" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F51" s="12">
+        <v>300.0</v>
       </c>
     </row>
     <row r="52" spans="1:6" outlineLevel="3">
       <c r="A52" s="16">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B52" s="8" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="C52" s="9" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="D52" s="9" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F52" s="12">
         <v>300.0</v>
       </c>
     </row>
     <row r="53" spans="1:6" outlineLevel="3">
       <c r="A53" s="16">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B53" s="8" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="C53" s="9" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F53" s="12">
         <v>300.0</v>
       </c>
     </row>
     <row r="54" spans="1:6" outlineLevel="3">
       <c r="A54" s="16">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B54" s="8" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="C54" s="9" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="D54" s="9" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F54" s="12">
         <v>300.0</v>
       </c>
     </row>
     <row r="55" spans="1:6" outlineLevel="3">
       <c r="A55" s="16">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B55" s="8" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="C55" s="9" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="D55" s="9" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F55" s="12">
         <v>300.0</v>
       </c>
     </row>
     <row r="56" spans="1:6" outlineLevel="3">
       <c r="A56" s="16">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B56" s="8" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C56" s="9" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="D56" s="9" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F56" s="12">
         <v>300.0</v>
       </c>
     </row>
     <row r="57" spans="1:6" outlineLevel="3">
       <c r="A57" s="16">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B57" s="8" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="C57" s="9" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="D57" s="9" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F57" s="12">
         <v>300.0</v>
       </c>
     </row>
     <row r="58" spans="1:6" outlineLevel="3">
       <c r="A58" s="16">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B58" s="8" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="C58" s="9" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="D58" s="9" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F58" s="12">
         <v>300.0</v>
       </c>
     </row>
     <row r="59" spans="1:6" outlineLevel="3">
       <c r="A59" s="16">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B59" s="8" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="C59" s="9" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="D59" s="9" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F59" s="12">
         <v>300.0</v>
       </c>
     </row>
     <row r="60" spans="1:6" outlineLevel="3">
       <c r="A60" s="16">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B60" s="8" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="C60" s="9" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="D60" s="9" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F60" s="12">
         <v>300.0</v>
       </c>
     </row>
     <row r="61" spans="1:6" outlineLevel="3">
       <c r="A61" s="16">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="B61" s="8" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="C61" s="9" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="D61" s="9" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F61" s="12">
         <v>300.0</v>
       </c>
     </row>
     <row r="62" spans="1:6" outlineLevel="3">
       <c r="A62" s="16">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="B62" s="8" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="C62" s="9" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="D62" s="9" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F62" s="12">
         <v>300.0</v>
       </c>
     </row>
     <row r="63" spans="1:6" outlineLevel="3">
       <c r="A63" s="16">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B63" s="8" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="C63" s="9" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="D63" s="9" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F63" s="12">
         <v>300.0</v>
       </c>
     </row>
-    <row r="64" spans="1:6" outlineLevel="3">
-[...29 lines deleted...]
-      <c r="D65" s="9" t="s">
+    <row r="64" spans="1:6" outlineLevel="1">
+      <c r="A64" s="15" t="s">
         <v>158</v>
       </c>
-      <c r="E65" s="7" t="s">
-[...6 lines deleted...]
-    <row r="66" spans="1:6" outlineLevel="3">
+      <c r="B64" s="2"/>
+      <c r="C64" s="2"/>
+      <c r="D64" s="2"/>
+      <c r="E64" s="2"/>
+      <c r="F64" s="10"/>
+    </row>
+    <row r="65" spans="1:6" outlineLevel="2">
+      <c r="A65" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E65" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" outlineLevel="2">
       <c r="A66" s="16">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="9" t="s">
         <v>160</v>
       </c>
       <c r="D66" s="9" t="s">
         <v>161</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F66" s="12">
-        <v>300.0</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:6" outlineLevel="3">
+        <v>650.0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" outlineLevel="2">
       <c r="A67" s="16">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>162</v>
       </c>
       <c r="C67" s="9" t="s">
         <v>163</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>164</v>
       </c>
       <c r="E67" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F67" s="12">
-        <v>300.0</v>
-[...6 lines deleted...]
-      <c r="B68" s="8" t="s">
+        <v>650.0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" outlineLevel="1">
+      <c r="A68" s="15" t="s">
         <v>165</v>
       </c>
-      <c r="C68" s="9" t="s">
+      <c r="B68" s="2"/>
+      <c r="C68" s="2"/>
+      <c r="D68" s="2"/>
+      <c r="E68" s="2"/>
+      <c r="F68" s="10"/>
+    </row>
+    <row r="69" spans="1:6" outlineLevel="2">
+      <c r="A69" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E69" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" outlineLevel="2">
+      <c r="A70" s="16">
+        <v>1</v>
+      </c>
+      <c r="B70" s="8" t="s">
         <v>166</v>
       </c>
-      <c r="D68" s="9" t="s">
+      <c r="C70" s="9" t="s">
         <v>167</v>
       </c>
-      <c r="E68" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B69" s="8" t="s">
+      <c r="D70" s="9" t="s">
         <v>168</v>
       </c>
-      <c r="C69" s="9" t="s">
+      <c r="E70" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F70" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" outlineLevel="2">
+      <c r="A71" s="16">
+        <v>2</v>
+      </c>
+      <c r="B71" s="8" t="s">
         <v>169</v>
       </c>
-      <c r="D69" s="9" t="s">
+      <c r="C71" s="9" t="s">
         <v>170</v>
       </c>
-      <c r="E69" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B70" s="8" t="s">
+      <c r="D71" s="9" t="s">
         <v>171</v>
       </c>
-      <c r="C70" s="9" t="s">
+      <c r="E71" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F71" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" outlineLevel="2">
+      <c r="A72" s="16">
+        <v>3</v>
+      </c>
+      <c r="B72" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="D70" s="9" t="s">
+      <c r="C72" s="9" t="s">
         <v>173</v>
       </c>
-      <c r="E70" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B71" s="8" t="s">
+      <c r="D72" s="9" t="s">
         <v>174</v>
       </c>
-      <c r="C71" s="9" t="s">
+      <c r="E72" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F72" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" outlineLevel="2">
+      <c r="A73" s="16">
+        <v>4</v>
+      </c>
+      <c r="B73" s="8" t="s">
         <v>175</v>
       </c>
-      <c r="D71" s="9" t="s">
+      <c r="C73" s="9" t="s">
         <v>176</v>
       </c>
-      <c r="E71" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B72" s="8" t="s">
+      <c r="D73" s="9" t="s">
         <v>177</v>
       </c>
-      <c r="C72" s="9" t="s">
+      <c r="E73" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F73" s="12">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" outlineLevel="1">
+      <c r="A74" s="15" t="s">
         <v>178</v>
       </c>
-      <c r="D72" s="9" t="s">
+      <c r="B74" s="2"/>
+      <c r="C74" s="2"/>
+      <c r="D74" s="2"/>
+      <c r="E74" s="2"/>
+      <c r="F74" s="10"/>
+    </row>
+    <row r="75" spans="1:6" outlineLevel="2">
+      <c r="A75" s="17" t="s">
         <v>179</v>
       </c>
-      <c r="E72" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B73" s="8" t="s">
+      <c r="B75" s="2"/>
+      <c r="C75" s="2"/>
+      <c r="D75" s="2"/>
+      <c r="E75" s="2"/>
+      <c r="F75" s="10"/>
+    </row>
+    <row r="76" spans="1:6" outlineLevel="3">
+      <c r="A76" s="18" t="s">
         <v>180</v>
       </c>
-      <c r="C73" s="9" t="s">
+      <c r="B76" s="2"/>
+      <c r="C76" s="2"/>
+      <c r="D76" s="2"/>
+      <c r="E76" s="2"/>
+      <c r="F76" s="10"/>
+    </row>
+    <row r="77" spans="1:6" outlineLevel="4">
+      <c r="A77" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E77" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" outlineLevel="4">
+      <c r="A78" s="16">
+        <v>1</v>
+      </c>
+      <c r="B78" s="8" t="s">
         <v>181</v>
       </c>
-      <c r="D73" s="9" t="s">
+      <c r="C78" s="9" t="s">
         <v>182</v>
       </c>
-      <c r="E73" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B74" s="8" t="s">
+      <c r="D78" s="9" t="s">
         <v>183</v>
       </c>
-      <c r="C74" s="9" t="s">
+      <c r="E78" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F78" s="12">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" outlineLevel="4">
+      <c r="A79" s="16">
+        <v>2</v>
+      </c>
+      <c r="B79" s="8" t="s">
         <v>184</v>
       </c>
-      <c r="D74" s="9" t="s">
+      <c r="C79" s="9" t="s">
         <v>185</v>
       </c>
-      <c r="E74" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B75" s="8" t="s">
+      <c r="D79" s="9" t="s">
         <v>186</v>
       </c>
-      <c r="C75" s="9" t="s">
+      <c r="E79" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F79" s="12">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" outlineLevel="4">
+      <c r="A80" s="16">
+        <v>3</v>
+      </c>
+      <c r="B80" s="8" t="s">
         <v>187</v>
       </c>
-      <c r="D75" s="9" t="s">
+      <c r="C80" s="9" t="s">
         <v>188</v>
       </c>
-      <c r="E75" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B76" s="8" t="s">
+      <c r="D80" s="9" t="s">
         <v>189</v>
       </c>
-      <c r="C76" s="9" t="s">
+      <c r="E80" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F80" s="12">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" outlineLevel="4">
+      <c r="A81" s="16">
+        <v>4</v>
+      </c>
+      <c r="B81" s="8" t="s">
         <v>190</v>
       </c>
-      <c r="D76" s="9" t="s">
+      <c r="C81" s="9" t="s">
         <v>191</v>
       </c>
-      <c r="E76" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A77" s="15" t="s">
+      <c r="D81" s="9" t="s">
         <v>192</v>
       </c>
-      <c r="B77" s="2"/>
-[...6 lines deleted...]
-      <c r="A78" s="3" t="s">
+      <c r="E81" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F81" s="12">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" outlineLevel="4">
+      <c r="A82" s="16">
         <v>5</v>
       </c>
-      <c r="B78" s="4" t="s">
+      <c r="B82" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="C82" s="9" t="s">
+        <v>194</v>
+      </c>
+      <c r="D82" s="9" t="s">
+        <v>195</v>
+      </c>
+      <c r="E82" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F82" s="12">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" outlineLevel="4">
+      <c r="A83" s="16">
         <v>6</v>
       </c>
-      <c r="C78" s="5" t="s">
+      <c r="B83" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="C83" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="D83" s="9" t="s">
+        <v>198</v>
+      </c>
+      <c r="E83" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F83" s="12">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" outlineLevel="4">
+      <c r="A84" s="16">
         <v>7</v>
       </c>
-      <c r="D78" s="5" t="s">
+      <c r="B84" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="C84" s="9" t="s">
+        <v>200</v>
+      </c>
+      <c r="D84" s="9" t="s">
+        <v>201</v>
+      </c>
+      <c r="E84" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F84" s="12">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" outlineLevel="4">
+      <c r="A85" s="16">
         <v>8</v>
       </c>
-      <c r="E78" s="6" t="s">
+      <c r="B85" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="C85" s="9" t="s">
+        <v>203</v>
+      </c>
+      <c r="D85" s="9" t="s">
+        <v>204</v>
+      </c>
+      <c r="E85" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F85" s="12">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" outlineLevel="3">
+      <c r="A86" s="18" t="s">
+        <v>205</v>
+      </c>
+      <c r="B86" s="2"/>
+      <c r="C86" s="2"/>
+      <c r="D86" s="2"/>
+      <c r="E86" s="2"/>
+      <c r="F86" s="10"/>
+    </row>
+    <row r="87" spans="1:6" outlineLevel="4">
+      <c r="A87" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E87" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F78" s="11" t="s">
+      <c r="F87" s="11" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="79" spans="1:6" outlineLevel="2">
-      <c r="A79" s="16">
+    <row r="88" spans="1:6" outlineLevel="4">
+      <c r="A88" s="16">
         <v>1</v>
       </c>
-      <c r="B79" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A80" s="16">
+      <c r="B88" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="C88" s="9" t="s">
+        <v>207</v>
+      </c>
+      <c r="D88" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="E88" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F88" s="12">
+        <v>1100.0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" outlineLevel="4">
+      <c r="A89" s="16">
         <v>2</v>
       </c>
-      <c r="B80" s="8" t="s">
-[...26 lines deleted...]
-      <c r="A82" s="3" t="s">
+      <c r="B89" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="C89" s="9" t="s">
+        <v>210</v>
+      </c>
+      <c r="D89" s="9" t="s">
+        <v>211</v>
+      </c>
+      <c r="E89" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F89" s="12">
+        <v>1100.0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" outlineLevel="4">
+      <c r="A90" s="16">
+        <v>3</v>
+      </c>
+      <c r="B90" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="C90" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="D90" s="9" t="s">
+        <v>214</v>
+      </c>
+      <c r="E90" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F90" s="12">
+        <v>1100.0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" outlineLevel="4">
+      <c r="A91" s="16">
+        <v>4</v>
+      </c>
+      <c r="B91" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="C91" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="D91" s="9" t="s">
+        <v>217</v>
+      </c>
+      <c r="E91" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F91" s="12">
+        <v>1100.0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" outlineLevel="4">
+      <c r="A92" s="16">
         <v>5</v>
       </c>
-      <c r="B82" s="4" t="s">
+      <c r="B92" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="C92" s="9" t="s">
+        <v>219</v>
+      </c>
+      <c r="D92" s="9" t="s">
+        <v>220</v>
+      </c>
+      <c r="E92" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F92" s="12">
+        <v>1100.0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" outlineLevel="3">
+      <c r="A93" s="18" t="s">
+        <v>221</v>
+      </c>
+      <c r="B93" s="2"/>
+      <c r="C93" s="2"/>
+      <c r="D93" s="2"/>
+      <c r="E93" s="2"/>
+      <c r="F93" s="10"/>
+    </row>
+    <row r="94" spans="1:6" outlineLevel="4">
+      <c r="A94" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B94" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C82" s="5" t="s">
+      <c r="C94" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D82" s="5" t="s">
+      <c r="D94" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E82" s="6" t="s">
+      <c r="E94" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F82" s="11" t="s">
+      <c r="F94" s="11" t="s">
         <v>10</v>
-      </c>
-[...208 lines deleted...]
-        <v>950.0</v>
       </c>
     </row>
     <row r="95" spans="1:6" outlineLevel="4">
       <c r="A95" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B95" s="8" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="C95" s="9" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="D95" s="9" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="E95" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F95" s="12">
-        <v>950.0</v>
+        <v>1350.0</v>
       </c>
     </row>
     <row r="96" spans="1:6" outlineLevel="4">
       <c r="A96" s="16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B96" s="8" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="C96" s="9" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="D96" s="9" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="E96" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F96" s="12">
-        <v>950.0</v>
+        <v>1350.0</v>
       </c>
     </row>
     <row r="97" spans="1:6" outlineLevel="4">
       <c r="A97" s="16">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B97" s="8" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="C97" s="9" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="D97" s="9" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="E97" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F97" s="12">
-        <v>950.0</v>
+        <v>1350.0</v>
       </c>
     </row>
     <row r="98" spans="1:6" outlineLevel="4">
       <c r="A98" s="16">
+        <v>4</v>
+      </c>
+      <c r="B98" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="C98" s="9" t="s">
+        <v>232</v>
+      </c>
+      <c r="D98" s="9" t="s">
+        <v>233</v>
+      </c>
+      <c r="E98" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F98" s="12">
+        <v>1350.0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" outlineLevel="3">
+      <c r="A99" s="18" t="s">
+        <v>234</v>
+      </c>
+      <c r="B99" s="2"/>
+      <c r="C99" s="2"/>
+      <c r="D99" s="2"/>
+      <c r="E99" s="2"/>
+      <c r="F99" s="10"/>
+    </row>
+    <row r="100" spans="1:6" outlineLevel="4">
+      <c r="A100" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B98" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A99" s="16">
+      <c r="B100" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B99" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A100" s="16">
+      <c r="C100" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B100" s="8" t="s">
-[...12 lines deleted...]
-        <v>950.0</v>
+      <c r="D100" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E100" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="101" spans="1:6" outlineLevel="4">
       <c r="A101" s="16">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B101" s="8" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="C101" s="9" t="s">
-        <v>246</v>
+        <v>236</v>
       </c>
       <c r="D101" s="9" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="E101" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F101" s="12">
-        <v>950.0</v>
-[...10 lines deleted...]
-      <c r="F102" s="10"/>
+        <v>1100.0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" outlineLevel="4">
+      <c r="A102" s="16">
+        <v>2</v>
+      </c>
+      <c r="B102" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="C102" s="9" t="s">
+        <v>239</v>
+      </c>
+      <c r="D102" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="E102" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F102" s="12">
+        <v>1100.0</v>
+      </c>
     </row>
     <row r="103" spans="1:6" outlineLevel="4">
-      <c r="A103" s="3" t="s">
-[...15 lines deleted...]
-        <v>10</v>
+      <c r="A103" s="16">
+        <v>3</v>
+      </c>
+      <c r="B103" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="C103" s="9" t="s">
+        <v>242</v>
+      </c>
+      <c r="D103" s="9" t="s">
+        <v>243</v>
+      </c>
+      <c r="E103" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F103" s="12">
+        <v>1100.0</v>
       </c>
     </row>
     <row r="104" spans="1:6" outlineLevel="4">
       <c r="A104" s="16">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B104" s="8" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="C104" s="9" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="D104" s="9" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F104" s="12">
         <v>1100.0</v>
       </c>
     </row>
     <row r="105" spans="1:6" outlineLevel="4">
       <c r="A105" s="16">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B105" s="8" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="C105" s="9" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="D105" s="9" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="E105" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F105" s="12">
         <v>1100.0</v>
       </c>
     </row>
     <row r="106" spans="1:6" outlineLevel="4">
       <c r="A106" s="16">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B106" s="8" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C106" s="9" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="D106" s="9" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="E106" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F106" s="12">
         <v>1100.0</v>
       </c>
     </row>
     <row r="107" spans="1:6" outlineLevel="4">
       <c r="A107" s="16">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B107" s="8" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="C107" s="9" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="D107" s="9" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="E107" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F107" s="12">
         <v>1100.0</v>
       </c>
     </row>
     <row r="108" spans="1:6" outlineLevel="4">
       <c r="A108" s="16">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B108" s="8" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="C108" s="9" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="D108" s="9" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="E108" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F108" s="12">
         <v>1100.0</v>
       </c>
     </row>
     <row r="109" spans="1:6" outlineLevel="3">
       <c r="A109" s="18" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="B109" s="2"/>
       <c r="C109" s="2"/>
       <c r="D109" s="2"/>
       <c r="E109" s="2"/>
       <c r="F109" s="10"/>
     </row>
     <row r="110" spans="1:6" outlineLevel="4">
       <c r="A110" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B110" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E110" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111" spans="1:6" outlineLevel="4">
       <c r="A111" s="16">
         <v>1</v>
       </c>
       <c r="B111" s="8" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="C111" s="9" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="D111" s="9" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="E111" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F111" s="12">
         <v>1350.0</v>
       </c>
     </row>
     <row r="112" spans="1:6" outlineLevel="4">
       <c r="A112" s="16">
         <v>2</v>
       </c>
       <c r="B112" s="8" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="C112" s="9" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="D112" s="9" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="E112" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F112" s="12">
         <v>1350.0</v>
       </c>
     </row>
     <row r="113" spans="1:6" outlineLevel="4">
       <c r="A113" s="16">
         <v>3</v>
       </c>
       <c r="B113" s="8" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="C113" s="9" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="D113" s="9" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="E113" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F113" s="12">
         <v>1350.0</v>
       </c>
     </row>
     <row r="114" spans="1:6" outlineLevel="4">
       <c r="A114" s="16">
         <v>4</v>
       </c>
       <c r="B114" s="8" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="C114" s="9" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="D114" s="9" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="E114" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F114" s="12">
         <v>1350.0</v>
       </c>
     </row>
-    <row r="115" spans="1:6" outlineLevel="3">
-[...10 lines deleted...]
-      <c r="A116" s="3" t="s">
+    <row r="115" spans="1:6" outlineLevel="4">
+      <c r="A115" s="16">
         <v>5</v>
       </c>
-      <c r="B116" s="4" t="s">
+      <c r="B115" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="C115" s="9" t="s">
+        <v>273</v>
+      </c>
+      <c r="D115" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="E115" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F115" s="12">
+        <v>1350.0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" outlineLevel="3">
+      <c r="A116" s="18" t="s">
+        <v>275</v>
+      </c>
+      <c r="B116" s="2"/>
+      <c r="C116" s="2"/>
+      <c r="D116" s="2"/>
+      <c r="E116" s="2"/>
+      <c r="F116" s="10"/>
+    </row>
+    <row r="117" spans="1:6" outlineLevel="4">
+      <c r="A117" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B117" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C116" s="5" t="s">
+      <c r="C117" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D116" s="5" t="s">
+      <c r="D117" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E116" s="6" t="s">
+      <c r="E117" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F116" s="11" t="s">
+      <c r="F117" s="11" t="s">
         <v>10</v>
-      </c>
-[...18 lines deleted...]
-        <v>1100.0</v>
       </c>
     </row>
     <row r="118" spans="1:6" outlineLevel="4">
       <c r="A118" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B118" s="8" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="C118" s="9" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="D118" s="9" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="E118" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F118" s="12">
-        <v>1100.0</v>
+        <v>1350.0</v>
       </c>
     </row>
     <row r="119" spans="1:6" outlineLevel="4">
       <c r="A119" s="16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B119" s="8" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="C119" s="9" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="D119" s="9" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="E119" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F119" s="12">
-        <v>1100.0</v>
+        <v>1350.0</v>
       </c>
     </row>
     <row r="120" spans="1:6" outlineLevel="4">
       <c r="A120" s="16">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B120" s="8" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="C120" s="9" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="D120" s="9" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="E120" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F120" s="12">
-        <v>1100.0</v>
-[...3 lines deleted...]
-      <c r="A121" s="16">
+        <v>1350.0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" outlineLevel="3">
+      <c r="A121" s="18" t="s">
+        <v>285</v>
+      </c>
+      <c r="B121" s="2"/>
+      <c r="C121" s="2"/>
+      <c r="D121" s="2"/>
+      <c r="E121" s="2"/>
+      <c r="F121" s="10"/>
+    </row>
+    <row r="122" spans="1:6" outlineLevel="4">
+      <c r="A122" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B121" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A122" s="16">
+      <c r="B122" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B122" s="8" t="s">
-[...12 lines deleted...]
-        <v>1100.0</v>
+      <c r="C122" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E122" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="123" spans="1:6" outlineLevel="4">
       <c r="A123" s="16">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B123" s="8" t="s">
-        <v>296</v>
+        <v>286</v>
       </c>
       <c r="C123" s="9" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
       <c r="D123" s="9" t="s">
-        <v>298</v>
+        <v>288</v>
       </c>
       <c r="E123" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F123" s="12">
         <v>1100.0</v>
       </c>
     </row>
     <row r="124" spans="1:6" outlineLevel="4">
       <c r="A124" s="16">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B124" s="8" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
       <c r="C124" s="9" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D124" s="9" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="E124" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F124" s="12">
         <v>1100.0</v>
       </c>
     </row>
-    <row r="125" spans="1:6" outlineLevel="3">
-[...10 lines deleted...]
-      <c r="A126" s="3" t="s">
+    <row r="125" spans="1:6" outlineLevel="4">
+      <c r="A125" s="16">
+        <v>3</v>
+      </c>
+      <c r="B125" s="8" t="s">
+        <v>292</v>
+      </c>
+      <c r="C125" s="9" t="s">
+        <v>293</v>
+      </c>
+      <c r="D125" s="9" t="s">
+        <v>294</v>
+      </c>
+      <c r="E125" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F125" s="12">
+        <v>1100.0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" outlineLevel="3">
+      <c r="A126" s="18" t="s">
+        <v>295</v>
+      </c>
+      <c r="B126" s="2"/>
+      <c r="C126" s="2"/>
+      <c r="D126" s="2"/>
+      <c r="E126" s="2"/>
+      <c r="F126" s="10"/>
+    </row>
+    <row r="127" spans="1:6" outlineLevel="4">
+      <c r="A127" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B126" s="4" t="s">
+      <c r="B127" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C126" s="5" t="s">
+      <c r="C127" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D126" s="5" t="s">
+      <c r="D127" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E126" s="6" t="s">
+      <c r="E127" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F126" s="11" t="s">
+      <c r="F127" s="11" t="s">
         <v>10</v>
-      </c>
-[...18 lines deleted...]
-        <v>1350.0</v>
       </c>
     </row>
     <row r="128" spans="1:6" outlineLevel="4">
       <c r="A128" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B128" s="8" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="C128" s="9" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="D128" s="9" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="E128" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F128" s="12">
         <v>1350.0</v>
       </c>
     </row>
     <row r="129" spans="1:6" outlineLevel="4">
       <c r="A129" s="16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B129" s="8" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="C129" s="9" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="D129" s="9" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="E129" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F129" s="12">
         <v>1350.0</v>
       </c>
     </row>
     <row r="130" spans="1:6" outlineLevel="4">
       <c r="A130" s="16">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B130" s="8" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="C130" s="9" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
       <c r="D130" s="9" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="E130" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F130" s="12">
         <v>1350.0</v>
       </c>
     </row>
     <row r="131" spans="1:6" outlineLevel="4">
       <c r="A131" s="16">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B131" s="8" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="C131" s="9" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="D131" s="9" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="E131" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F131" s="12">
         <v>1350.0</v>
       </c>
     </row>
-    <row r="132" spans="1:6" outlineLevel="3">
-[...10 lines deleted...]
-      <c r="A133" s="3" t="s">
+    <row r="132" spans="1:6" outlineLevel="4">
+      <c r="A132" s="16">
         <v>5</v>
       </c>
-      <c r="B133" s="4" t="s">
+      <c r="B132" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="C132" s="9" t="s">
+        <v>309</v>
+      </c>
+      <c r="D132" s="9" t="s">
+        <v>310</v>
+      </c>
+      <c r="E132" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F132" s="12">
+        <v>1350.0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" outlineLevel="3">
+      <c r="A133" s="18" t="s">
+        <v>311</v>
+      </c>
+      <c r="B133" s="2"/>
+      <c r="C133" s="2"/>
+      <c r="D133" s="2"/>
+      <c r="E133" s="2"/>
+      <c r="F133" s="10"/>
+    </row>
+    <row r="134" spans="1:6" outlineLevel="4">
+      <c r="A134" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B134" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C133" s="5" t="s">
+      <c r="C134" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D133" s="5" t="s">
+      <c r="D134" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E133" s="6" t="s">
+      <c r="E134" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F133" s="11" t="s">
+      <c r="F134" s="11" t="s">
         <v>10</v>
-      </c>
-[...18 lines deleted...]
-        <v>1350.0</v>
       </c>
     </row>
     <row r="135" spans="1:6" outlineLevel="4">
       <c r="A135" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B135" s="8" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="C135" s="9" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
       <c r="D135" s="9" t="s">
-        <v>324</v>
+        <v>314</v>
       </c>
       <c r="E135" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F135" s="12">
-        <v>1350.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="136" spans="1:6" outlineLevel="4">
       <c r="A136" s="16">
+        <v>2</v>
+      </c>
+      <c r="B136" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="C136" s="9" t="s">
+        <v>316</v>
+      </c>
+      <c r="D136" s="9" t="s">
+        <v>317</v>
+      </c>
+      <c r="E136" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F136" s="12">
+        <v>1100.0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" outlineLevel="4">
+      <c r="A137" s="16">
         <v>3</v>
       </c>
-      <c r="B136" s="8" t="s">
-[...23 lines deleted...]
-      <c r="F137" s="10"/>
+      <c r="B137" s="8" t="s">
+        <v>318</v>
+      </c>
+      <c r="C137" s="9" t="s">
+        <v>319</v>
+      </c>
+      <c r="D137" s="9" t="s">
+        <v>320</v>
+      </c>
+      <c r="E137" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F137" s="12">
+        <v>1100.0</v>
+      </c>
     </row>
     <row r="138" spans="1:6" outlineLevel="4">
-      <c r="A138" s="3" t="s">
-[...15 lines deleted...]
-        <v>10</v>
+      <c r="A138" s="16">
+        <v>4</v>
+      </c>
+      <c r="B138" s="8" t="s">
+        <v>321</v>
+      </c>
+      <c r="C138" s="9" t="s">
+        <v>322</v>
+      </c>
+      <c r="D138" s="9" t="s">
+        <v>323</v>
+      </c>
+      <c r="E138" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F138" s="12">
+        <v>1100.0</v>
       </c>
     </row>
     <row r="139" spans="1:6" outlineLevel="4">
       <c r="A139" s="16">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B139" s="8" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="C139" s="9" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="D139" s="9" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E139" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F139" s="12">
         <v>1100.0</v>
       </c>
     </row>
     <row r="140" spans="1:6" outlineLevel="4">
       <c r="A140" s="16">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B140" s="8" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="C140" s="9" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="D140" s="9" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="E140" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F140" s="12">
         <v>1100.0</v>
       </c>
     </row>
-    <row r="141" spans="1:6" outlineLevel="4">
-[...27 lines deleted...]
-      <c r="F142" s="10"/>
+    <row r="141" spans="1:6" outlineLevel="3">
+      <c r="A141" s="18" t="s">
+        <v>330</v>
+      </c>
+      <c r="B141" s="2"/>
+      <c r="C141" s="2"/>
+      <c r="D141" s="2"/>
+      <c r="E141" s="2"/>
+      <c r="F141" s="10"/>
+    </row>
+    <row r="142" spans="1:6" outlineLevel="4">
+      <c r="A142" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B142" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E142" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="11" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="143" spans="1:6" outlineLevel="4">
-      <c r="A143" s="3" t="s">
-[...15 lines deleted...]
-        <v>10</v>
+      <c r="A143" s="16">
+        <v>1</v>
+      </c>
+      <c r="B143" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="C143" s="9" t="s">
+        <v>332</v>
+      </c>
+      <c r="D143" s="9" t="s">
+        <v>333</v>
+      </c>
+      <c r="E143" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F143" s="12">
+        <v>1000.0</v>
       </c>
     </row>
     <row r="144" spans="1:6" outlineLevel="4">
       <c r="A144" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B144" s="8" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="C144" s="9" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="D144" s="9" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="E144" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F144" s="12">
-        <v>1350.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="145" spans="1:6" outlineLevel="4">
       <c r="A145" s="16">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B145" s="8" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="C145" s="9" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="D145" s="9" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="E145" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F145" s="12">
-        <v>1350.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="146" spans="1:6" outlineLevel="4">
       <c r="A146" s="16">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B146" s="8" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="C146" s="9" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="D146" s="9" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="E146" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F146" s="12">
-        <v>1350.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="147" spans="1:6" outlineLevel="4">
       <c r="A147" s="16">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B147" s="8" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="C147" s="9" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="D147" s="9" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="E147" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F147" s="12">
-        <v>1350.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="148" spans="1:6" outlineLevel="4">
       <c r="A148" s="16">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B148" s="8" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="C148" s="9" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="D148" s="9" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="E148" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F148" s="12">
-        <v>1350.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="149" spans="1:6" outlineLevel="3">
       <c r="A149" s="18" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="B149" s="2"/>
       <c r="C149" s="2"/>
       <c r="D149" s="2"/>
       <c r="E149" s="2"/>
       <c r="F149" s="10"/>
     </row>
     <row r="150" spans="1:6" outlineLevel="4">
       <c r="A150" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B150" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E150" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151" spans="1:6" outlineLevel="4">
       <c r="A151" s="16">
         <v>1</v>
       </c>
       <c r="B151" s="8" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="C151" s="9" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="D151" s="9" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="E151" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F151" s="12">
         <v>1100.0</v>
       </c>
     </row>
     <row r="152" spans="1:6" outlineLevel="4">
       <c r="A152" s="16">
         <v>2</v>
       </c>
       <c r="B152" s="8" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="C152" s="9" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="D152" s="9" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="E152" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F152" s="12">
         <v>1100.0</v>
       </c>
     </row>
     <row r="153" spans="1:6" outlineLevel="4">
       <c r="A153" s="16">
         <v>3</v>
       </c>
       <c r="B153" s="8" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="C153" s="9" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="D153" s="9" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="E153" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F153" s="12">
         <v>1100.0</v>
       </c>
     </row>
     <row r="154" spans="1:6" outlineLevel="4">
       <c r="A154" s="16">
         <v>4</v>
       </c>
       <c r="B154" s="8" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="C154" s="9" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="D154" s="9" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="E154" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F154" s="12">
         <v>1100.0</v>
       </c>
     </row>
     <row r="155" spans="1:6" outlineLevel="4">
       <c r="A155" s="16">
         <v>5</v>
       </c>
       <c r="B155" s="8" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="C155" s="9" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="D155" s="9" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="E155" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F155" s="12">
         <v>1100.0</v>
       </c>
     </row>
     <row r="156" spans="1:6" outlineLevel="4">
       <c r="A156" s="16">
         <v>6</v>
       </c>
       <c r="B156" s="8" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="C156" s="9" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="D156" s="9" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="E156" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F156" s="12">
         <v>1100.0</v>
       </c>
     </row>
-    <row r="157" spans="1:6" outlineLevel="3">
-      <c r="A157" s="18" t="s">
+    <row r="157" spans="1:6" outlineLevel="4">
+      <c r="A157" s="16">
+        <v>7</v>
+      </c>
+      <c r="B157" s="8" t="s">
+        <v>368</v>
+      </c>
+      <c r="C157" s="9" t="s">
+        <v>369</v>
+      </c>
+      <c r="D157" s="9" t="s">
+        <v>370</v>
+      </c>
+      <c r="E157" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F157" s="12">
+        <v>1100.0</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" outlineLevel="4">
+      <c r="A158" s="16">
+        <v>8</v>
+      </c>
+      <c r="B158" s="8" t="s">
+        <v>371</v>
+      </c>
+      <c r="C158" s="9" t="s">
+        <v>372</v>
+      </c>
+      <c r="D158" s="9" t="s">
         <v>373</v>
       </c>
-      <c r="B157" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="E158" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F158" s="12">
+        <v>1100.0</v>
       </c>
     </row>
     <row r="159" spans="1:6" outlineLevel="4">
       <c r="A159" s="16">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B159" s="8" t="s">
         <v>374</v>
       </c>
       <c r="C159" s="9" t="s">
         <v>375</v>
       </c>
       <c r="D159" s="9" t="s">
         <v>376</v>
       </c>
       <c r="E159" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F159" s="12">
-        <v>1000.0</v>
-[...3 lines deleted...]
-      <c r="A160" s="16">
+        <v>1100.0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" outlineLevel="1">
+      <c r="A160" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="B160" s="2"/>
+      <c r="C160" s="2"/>
+      <c r="D160" s="2"/>
+      <c r="E160" s="2"/>
+      <c r="F160" s="10"/>
+    </row>
+    <row r="161" spans="1:6" outlineLevel="2">
+      <c r="A161" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B161" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C161" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D161" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E161" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" outlineLevel="2">
+      <c r="A162" s="16">
+        <v>1</v>
+      </c>
+      <c r="B162" s="8" t="s">
+        <v>378</v>
+      </c>
+      <c r="C162" s="9" t="s">
+        <v>379</v>
+      </c>
+      <c r="D162" s="9" t="s">
+        <v>380</v>
+      </c>
+      <c r="E162" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F162" s="12">
+        <v>175.0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" outlineLevel="1">
+      <c r="A163" s="15" t="s">
+        <v>381</v>
+      </c>
+      <c r="B163" s="2"/>
+      <c r="C163" s="2"/>
+      <c r="D163" s="2"/>
+      <c r="E163" s="2"/>
+      <c r="F163" s="10"/>
+    </row>
+    <row r="164" spans="1:6" outlineLevel="2">
+      <c r="A164" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B164" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C164" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D164" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E164" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" outlineLevel="2">
+      <c r="A165" s="16">
+        <v>1</v>
+      </c>
+      <c r="B165" s="8" t="s">
+        <v>382</v>
+      </c>
+      <c r="C165" s="9" t="s">
+        <v>383</v>
+      </c>
+      <c r="D165" s="9" t="s">
+        <v>384</v>
+      </c>
+      <c r="E165" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F165" s="12">
+        <v>1200.0</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" outlineLevel="1">
+      <c r="A166" s="15" t="s">
+        <v>385</v>
+      </c>
+      <c r="B166" s="2"/>
+      <c r="C166" s="2"/>
+      <c r="D166" s="2"/>
+      <c r="E166" s="2"/>
+      <c r="F166" s="10"/>
+    </row>
+    <row r="167" spans="1:6" outlineLevel="2">
+      <c r="A167" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B167" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C167" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D167" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E167" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" outlineLevel="2">
+      <c r="A168" s="16">
+        <v>1</v>
+      </c>
+      <c r="B168" s="8" t="s">
+        <v>386</v>
+      </c>
+      <c r="C168" s="9" t="s">
+        <v>387</v>
+      </c>
+      <c r="D168" s="9" t="s">
+        <v>388</v>
+      </c>
+      <c r="E168" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F168" s="12">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" outlineLevel="2">
+      <c r="A169" s="16">
         <v>2</v>
       </c>
-      <c r="B160" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A161" s="16">
+      <c r="B169" s="8" t="s">
+        <v>389</v>
+      </c>
+      <c r="C169" s="9" t="s">
+        <v>390</v>
+      </c>
+      <c r="D169" s="9" t="s">
+        <v>391</v>
+      </c>
+      <c r="E169" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F169" s="12">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" outlineLevel="2">
+      <c r="A170" s="16">
         <v>3</v>
       </c>
-      <c r="B161" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A162" s="16">
+      <c r="B170" s="8" t="s">
+        <v>392</v>
+      </c>
+      <c r="C170" s="9" t="s">
+        <v>393</v>
+      </c>
+      <c r="D170" s="9" t="s">
+        <v>394</v>
+      </c>
+      <c r="E170" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F170" s="12">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" outlineLevel="2">
+      <c r="A171" s="16">
         <v>4</v>
       </c>
-      <c r="B162" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A163" s="16">
+      <c r="B171" s="8" t="s">
+        <v>395</v>
+      </c>
+      <c r="C171" s="9" t="s">
+        <v>396</v>
+      </c>
+      <c r="D171" s="9" t="s">
+        <v>397</v>
+      </c>
+      <c r="E171" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F171" s="12">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" outlineLevel="2">
+      <c r="A172" s="16">
         <v>5</v>
       </c>
-      <c r="B163" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A164" s="16">
+      <c r="B172" s="8" t="s">
+        <v>398</v>
+      </c>
+      <c r="C172" s="9" t="s">
+        <v>399</v>
+      </c>
+      <c r="D172" s="9" t="s">
+        <v>400</v>
+      </c>
+      <c r="E172" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F172" s="12">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" outlineLevel="2">
+      <c r="A173" s="16">
         <v>6</v>
       </c>
-      <c r="B164" s="8" t="s">
-[...32 lines deleted...]
-      <c r="C166" s="5" t="s">
+      <c r="B173" s="8" t="s">
+        <v>401</v>
+      </c>
+      <c r="C173" s="9" t="s">
+        <v>402</v>
+      </c>
+      <c r="D173" s="9" t="s">
+        <v>403</v>
+      </c>
+      <c r="E173" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F173" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" outlineLevel="2">
+      <c r="A174" s="16">
         <v>7</v>
       </c>
-      <c r="D166" s="5" t="s">
+      <c r="B174" s="8" t="s">
+        <v>404</v>
+      </c>
+      <c r="C174" s="9" t="s">
+        <v>405</v>
+      </c>
+      <c r="D174" s="9" t="s">
+        <v>406</v>
+      </c>
+      <c r="E174" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F174" s="12">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" outlineLevel="2">
+      <c r="A175" s="16">
         <v>8</v>
       </c>
-      <c r="E166" s="6" t="s">
+      <c r="B175" s="8" t="s">
+        <v>407</v>
+      </c>
+      <c r="C175" s="9" t="s">
+        <v>408</v>
+      </c>
+      <c r="D175" s="9" t="s">
+        <v>409</v>
+      </c>
+      <c r="E175" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F175" s="12">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" outlineLevel="2">
+      <c r="A176" s="16">
         <v>9</v>
       </c>
-      <c r="F166" s="11" t="s">
+      <c r="B176" s="8" t="s">
+        <v>410</v>
+      </c>
+      <c r="C176" s="9" t="s">
+        <v>411</v>
+      </c>
+      <c r="D176" s="9" t="s">
+        <v>412</v>
+      </c>
+      <c r="E176" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F176" s="12">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" outlineLevel="2">
+      <c r="A177" s="16">
         <v>10</v>
       </c>
-    </row>
-[...130 lines deleted...]
-      <c r="D173" s="9" t="s">
+      <c r="B177" s="8" t="s">
         <v>413</v>
       </c>
-      <c r="E173" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B174" s="8" t="s">
+      <c r="C177" s="9" t="s">
         <v>414</v>
       </c>
-      <c r="C174" s="9" t="s">
+      <c r="D177" s="9" t="s">
         <v>415</v>
       </c>
-      <c r="D174" s="9" t="s">
-[...56 lines deleted...]
-        <v>10</v>
+      <c r="E177" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F177" s="12">
+        <v>400.0</v>
       </c>
     </row>
     <row r="178" spans="1:6" outlineLevel="2">
       <c r="A178" s="16">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B178" s="8" t="s">
+        <v>416</v>
+      </c>
+      <c r="C178" s="9" t="s">
+        <v>417</v>
+      </c>
+      <c r="D178" s="9" t="s">
+        <v>418</v>
+      </c>
+      <c r="E178" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F178" s="12">
+        <v>400.0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" outlineLevel="2">
+      <c r="A179" s="16">
+        <v>12</v>
+      </c>
+      <c r="B179" s="8" t="s">
+        <v>419</v>
+      </c>
+      <c r="C179" s="9" t="s">
+        <v>420</v>
+      </c>
+      <c r="D179" s="9" t="s">
         <v>421</v>
       </c>
-      <c r="C178" s="9" t="s">
+      <c r="E179" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F179" s="12">
+        <v>400.0</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" outlineLevel="2">
+      <c r="A180" s="16">
+        <v>13</v>
+      </c>
+      <c r="B180" s="8" t="s">
         <v>422</v>
       </c>
-      <c r="D178" s="9" t="s">
+      <c r="C180" s="9" t="s">
         <v>423</v>
       </c>
-      <c r="E178" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A179" s="15" t="s">
+      <c r="D180" s="9" t="s">
         <v>424</v>
       </c>
-      <c r="B179" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="E180" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F180" s="12">
+        <v>400.0</v>
       </c>
     </row>
     <row r="181" spans="1:6" outlineLevel="2">
       <c r="A181" s="16">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B181" s="8" t="s">
         <v>425</v>
       </c>
       <c r="C181" s="9" t="s">
         <v>426</v>
       </c>
       <c r="D181" s="9" t="s">
         <v>427</v>
       </c>
       <c r="E181" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F181" s="12">
-        <v>1200.0</v>
-[...3 lines deleted...]
-      <c r="A182" s="15" t="s">
+        <v>400.0</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" outlineLevel="2">
+      <c r="A182" s="16">
+        <v>15</v>
+      </c>
+      <c r="B182" s="8" t="s">
         <v>428</v>
       </c>
-      <c r="B182" s="2"/>
-[...3 lines deleted...]
-      <c r="F182" s="10"/>
+      <c r="C182" s="9" t="s">
+        <v>429</v>
+      </c>
+      <c r="D182" s="9" t="s">
+        <v>430</v>
+      </c>
+      <c r="E182" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F182" s="12">
+        <v>300.0</v>
+      </c>
     </row>
     <row r="183" spans="1:6" outlineLevel="2">
-      <c r="A183" s="3" t="s">
-[...15 lines deleted...]
-        <v>10</v>
+      <c r="A183" s="16">
+        <v>16</v>
+      </c>
+      <c r="B183" s="8" t="s">
+        <v>431</v>
+      </c>
+      <c r="C183" s="9" t="s">
+        <v>432</v>
+      </c>
+      <c r="D183" s="9" t="s">
+        <v>433</v>
+      </c>
+      <c r="E183" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F183" s="12">
+        <v>300.0</v>
       </c>
     </row>
     <row r="184" spans="1:6" outlineLevel="2">
       <c r="A184" s="16">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B184" s="8" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="C184" s="9" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="D184" s="9" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="E184" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F184" s="12">
-        <v>250.0</v>
-[...398 lines deleted...]
-      <c r="F204" s="12">
         <v>300.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
-    <mergeCell ref="A29:F29"/>
-    <mergeCell ref="A30:F30"/>
+    <mergeCell ref="A27:F27"/>
+    <mergeCell ref="A28:F28"/>
+    <mergeCell ref="A33:F33"/>
     <mergeCell ref="A34:F34"/>
-    <mergeCell ref="A37:F37"/>
-[...7 lines deleted...]
-    <mergeCell ref="A102:F102"/>
+    <mergeCell ref="A43:F43"/>
+    <mergeCell ref="A64:F64"/>
+    <mergeCell ref="A68:F68"/>
+    <mergeCell ref="A74:F74"/>
+    <mergeCell ref="A75:F75"/>
+    <mergeCell ref="A76:F76"/>
+    <mergeCell ref="A86:F86"/>
+    <mergeCell ref="A93:F93"/>
+    <mergeCell ref="A99:F99"/>
     <mergeCell ref="A109:F109"/>
-    <mergeCell ref="A115:F115"/>
-[...3 lines deleted...]
-    <mergeCell ref="A142:F142"/>
+    <mergeCell ref="A116:F116"/>
+    <mergeCell ref="A121:F121"/>
+    <mergeCell ref="A126:F126"/>
+    <mergeCell ref="A133:F133"/>
+    <mergeCell ref="A141:F141"/>
     <mergeCell ref="A149:F149"/>
-    <mergeCell ref="A157:F157"/>
-[...3 lines deleted...]
-    <mergeCell ref="A182:F182"/>
+    <mergeCell ref="A160:F160"/>
+    <mergeCell ref="A163:F163"/>
+    <mergeCell ref="A166:F166"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_19"/>
-    <hyperlink ref="D27" r:id="rId_hyperlink_20"/>
-    <hyperlink ref="D28" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_22"/>
-    <hyperlink ref="D33" r:id="rId_hyperlink_23"/>
-[...5 lines deleted...]
-    <hyperlink ref="D44" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_34"/>
-    <hyperlink ref="D52" r:id="rId_hyperlink_35"/>
-[...12 lines deleted...]
-    <hyperlink ref="D65" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_50"/>
-    <hyperlink ref="D68" r:id="rId_hyperlink_51"/>
-[...63 lines deleted...]
-    <hyperlink ref="D156" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D82" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D83" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D98" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D137" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D147" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D148" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_115"/>
     <hyperlink ref="D159" r:id="rId_hyperlink_116"/>
-    <hyperlink ref="D160" r:id="rId_hyperlink_117"/>
-[...13 lines deleted...]
-    <hyperlink ref="D178" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D176" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D181" r:id="rId_hyperlink_132"/>
-    <hyperlink ref="D184" r:id="rId_hyperlink_133"/>
-[...19 lines deleted...]
-    <hyperlink ref="D204" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_135"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>