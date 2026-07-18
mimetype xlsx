--- v0 (2026-05-31)
+++ v1 (2026-07-18)
@@ -12,121 +12,94 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="288">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="476">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-31 06:13:59</t>
+    <t>Актуальность прайса на: 2026-07-19 00:15:16</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
-    <t>6941237113641</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/power-bank-joyroom-jr-pbf01-30w-10000mah-black-with-usb-to-t/</t>
+    <t>6956116797218</t>
+  </si>
+  <si>
+    <t>Power Bank Joyroom JR-PBF04 65W Digital Display Fast Charging 20000mAh - Black ?with Type-C To Type-C 100W 1.2M cable black?</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/power-bank-joyroom-jr-pbf04-65w-digital-display-fast-chargin/</t>
   </si>
   <si>
     <t>много</t>
   </si>
   <si>
-    <t>6941237115683</t>
-[...25 lines deleted...]
-  <si>
     <t>6956116797317</t>
   </si>
   <si>
     <t>Power Bank Joyroom JR-PBF05 65W Digital Display Fast Charging 30000mAh - Black ?with Type-C To Type-C 100W 1.2M cable black?</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/power-bank-joyroom-jr-pbf05-65w-digital-display-fast-chargin/</t>
   </si>
   <si>
     <t>6941237133236</t>
   </si>
   <si>
     <t>Автодержатель с беспроводной зарядкой Joyroom JR-ZS240 Magnetic wireless car charge holder - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtoderzhatel-s-besprovodnoj-zaryadkoj-joyroom-jr-zs240-ma-1/</t>
   </si>
   <si>
     <t>6956116793807</t>
   </si>
   <si>
     <t>Автодержатель с беспроводной зарядкой Joyroom JR-ZS240 Pro magnetic wireless car charger - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtoderzhatel-s-besprovodnoj-zaryadkoj-joyroom-jr-zs240-pro/</t>
@@ -146,50 +119,434 @@
   <si>
     <t>Зарядка Joyroom S-IW008 3-in-1 iP Watch Magnetic Charger+Lightning+Type-C cable (USB-A) 1.2m - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-joyroom-s-iw008-3-in-1-ip-watch-magnetic-charger-li/</t>
   </si>
   <si>
     <t>6956116771331</t>
   </si>
   <si>
     <t>Зарядка Joyroom S-IW011  iP Watch Magnetic Charging Cable (USB-C) 1.2m - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-joyroom-s-iw011-ip-watch-magnetic-charging-cable-us/</t>
   </si>
   <si>
     <t>6956116771348</t>
   </si>
   <si>
     <t>Зарядка Joyroom S-IW012 2-in-1 iP Watch Magnetic Charger+30W Fast Charging Cable (USB-C) 1.5m - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-joyroom-s-iw012-2-in-1-ip-watch-magnetic-charger-30/</t>
   </si>
   <si>
+    <t>Вентиляторы Joyroom</t>
+  </si>
+  <si>
+    <t>6941237102737</t>
+  </si>
+  <si>
+    <t>Портативный вентилятор JOYROOM Whirlwind portable neck fan JR-CY572 Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/portativnyj-ventilyator-joyroom-whirlwind-portable-neck-fan/</t>
+  </si>
+  <si>
+    <t>6941237102744</t>
+  </si>
+  <si>
+    <t>Портативный вентилятор JOYROOM Whirlwind portable neck fan JR-CY572 White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/portativnyj-ventilyator-joyroom-whirlwind-portable-neck-fa-1/</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom</t>
+  </si>
+  <si>
+    <t>6956116709013</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A21 Speedy Series 100W 3-in-1 Fast Charging Cable (USB-A to L+C+M) 1.2m-Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a21-speedy-series-100w-3-in-1-fast-charging/</t>
+  </si>
+  <si>
+    <t>6956116709020</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A21 Speedy Series 30W 3-in-1 Fast Charging Cable (Type-C to L+C+M) 1.2m-Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a21-speedy-series-30w-3-in-1-fast-charging-c/</t>
+  </si>
+  <si>
+    <t>6956116797935</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A28 Flash Series 30W Fast Charging Data Cable (Type-C to Lightning) 1m-Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-30w-fast-charging-data-cabl/</t>
+  </si>
+  <si>
+    <t>6956116797959</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A28 Flash Series 30W Fast Charging Data Cable (Type-C to Lightning) 1m-White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-30w-fast-charging-data-ca-1/</t>
+  </si>
+  <si>
+    <t>6956116797966</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A28 Flash Series 30W Fast Charging Data Cable (Type-C to Lightning) 2m-Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-30w-fast-charging-data-ca-2/</t>
+  </si>
+  <si>
+    <t>6956116797973</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A28 Flash Series 30W Fast Charging Data Cable (Type-C to Lightning) 2m-White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-30w-fast-charging-data-ca-3/</t>
+  </si>
+  <si>
+    <t>6956116798062</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A28 Flash Series 3A Fast Charging Data Cable (USB-A to Lightning) 2m-Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-3a-fast-charging-data-cab-2/</t>
+  </si>
+  <si>
+    <t>6956116798260</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A28 Flash Series 3A Fast Charging Data Cable (USB-A to Lightning) 2m-White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-3a-fast-charging-data-cab-3/</t>
+  </si>
+  <si>
+    <t>6956116798277</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A28 Flash Series 3A Fast Charging Data Cable (USB-A to Type-C) 1m-Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-3a-fast-charging-data-cab-4/</t>
+  </si>
+  <si>
+    <t>6956116798291</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A28 Flash Series 3A Fast Charging Data Cable (USB-A to Type-C) 2m-Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-3a-fast-charging-data-cab-5/</t>
+  </si>
+  <si>
+    <t>6956116798307</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A28 Flash Series 3A Fast Charging Data Cable (USB-A to Type-C) 2m-White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-3a-fast-charging-data-cab-6/</t>
+  </si>
+  <si>
+    <t>6956116797874</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A28 Flash Series 60W Fast Charging Data Cable (Type-C to Type-C) 1m-Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-60w-fast-charging-data-cabl/</t>
+  </si>
+  <si>
+    <t>6956116797898</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A28 Flash Series 60W Fast Charging Data Cable (Type-C to Type-C) 1m-White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-60w-fast-charging-data-ca-1/</t>
+  </si>
+  <si>
+    <t>6956116767860</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A55 StarFlight Series 100W Auto Power-Off Fast Charging Data Cable Type-C to Type-C 1.2m - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a55-starflight-series-100w-auto-power-off-fa/</t>
+  </si>
+  <si>
+    <t>6956116767914</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A55 StarFlight Series 30W Auto Power-Off Fast Charging Data Cable Type-C to Lightning) 1.2m - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a55-starflight-series-30w-auto-power-off-fas/</t>
+  </si>
+  <si>
+    <t>6956116771072</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A55 StarFlight Series 3A Auto Power-Off Fast Charging Data Cable USB-A to Lightning 1.2m - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a55-starflight-series-3a-auto-power-off-fa-1/</t>
+  </si>
+  <si>
+    <t>6956116767952</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A55 StarFlight Series 3A Auto Power-Off Fast Charging Data Cable USB-A to Lightning) 1.2m - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a55-starflight-series-3a-auto-power-off-fast/</t>
+  </si>
+  <si>
+    <t>6956116771096</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A55 StarFlight Series 66W Auto Power-Off Fast Charging Data Cable USB-A to Type-C 1.2m- White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a55-starflight-series-66w-auto-power-off-fas/</t>
+  </si>
+  <si>
+    <t>6956116762339</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A60 StarTalk Series 100W Fast Charging Data Cable (Type-C to Type-C) 1.2m-Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a60-startalk-series-100w-fast-charging-data/</t>
+  </si>
+  <si>
+    <t>6956116762346</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A60 StarTalk Series 30W Fast Charging Data Cable (Type-C to Lightning) 1.2m-Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a60-startalk-series-30w-fast-charging-data-c/</t>
+  </si>
+  <si>
+    <t>6956116762360</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A60 StarTalk Series 3A Fast Charging Data Cable (USB-A to Lightning) 1.2m-Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a60-startalk-series-3a-fast-charging-data-ca/</t>
+  </si>
+  <si>
+    <t>6956116762353</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A60 StarTalk Series 3A Fast Charging Data Cable (USB-A to Type-C) 1.2m-Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a60-startalk-series-3a-fast-charging-data--1/</t>
+  </si>
+  <si>
+    <t>6942712400034</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A62 Lively Series 30W Fast Charging Data Cable (Type-C to L) 1.2m-Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a62-lively-series-30w-fast-charging-data-cab/</t>
+  </si>
+  <si>
+    <t>6942712400041</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A62 Lively Series 30W Fast Charging Data Cable (Type-C to L) 1.2m-White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a62-lively-series-30w-fast-charging-data-c-1/</t>
+  </si>
+  <si>
+    <t>6942712400058</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A62 Lively Series 3A Fast Charging Data Cable (USB-A to L) 1.2m-Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a62-lively-series-3a-fast-charging-data-cabl/</t>
+  </si>
+  <si>
+    <t>6942712400065</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A62 Lively Series 3A Fast Charging Data Cable (USB-A to L) 1.2m-White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a62-lively-series-3a-fast-charging-data-ca-1/</t>
+  </si>
+  <si>
+    <t>6942712400072</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A62 Lively Series 3A Fast Charging Data Cable (USB-A to Type-C) 1.2m-Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a62-lively-series-3a-fast-charging-data-ca-2/</t>
+  </si>
+  <si>
+    <t>6942712400089</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A62 Lively Series 3A Fast Charging Data Cable (USB-A to Type-C) 1.2m-White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a62-lively-series-3a-fast-charging-data-ca-3/</t>
+  </si>
+  <si>
+    <t>6942712400010</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A62 Lively Series 60W Fast Charging Data Cable (Type-C to Type-C) 1.2m-Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a62-lively-series-60w-fast-charging-data-cab/</t>
+  </si>
+  <si>
+    <t>6942712400027</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A62 Lively Series 60W Fast Charging Data Cable (Type-C to Type-C) 1.2m-White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a62-lively-series-60w-fast-charging-data-c-1/</t>
+  </si>
+  <si>
+    <t>6942712400348</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A63 StarWay Series 100W Auto Power-Off Fast Charging Data Cable (Type-C to Type-C) 1.2m – Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-100w-auto-power-off-fast/</t>
+  </si>
+  <si>
+    <t>6942712400355</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A63 StarWay Series 100W Auto Power-Off Fast Charging Data Cable (Type-C to Type-C) 1.2m – White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-100w-auto-power-off-fas-1/</t>
+  </si>
+  <si>
+    <t>6942712400362</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A63 StarWay Series 30W Auto Power-Off Fast Charging Data Cable (Type-C to L) 1.2m – Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-30w-auto-power-off-fast-c/</t>
+  </si>
+  <si>
+    <t>6942712400379</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A63 StarWay Series 30W Auto Power-Off Fast Charging Data Cable (Type-C to L) 1.2m – White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-30w-auto-power-off-fast-1/</t>
+  </si>
+  <si>
+    <t>6942712400386</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A63 StarWay Series 3A Auto Power-Off Fast Charging Data Cable (USB-A to L) 1.2m – Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-3a-auto-power-off-fast-ch/</t>
+  </si>
+  <si>
+    <t>6942712400393</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A63 StarWay Series 3A Auto Power-Off Fast Charging Data Cable (USB-A to L) 1.2m – White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-3a-auto-power-off-fast--1/</t>
+  </si>
+  <si>
+    <t>6942712400409</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A63 StarWay Series 66W Auto Power-Off Fast Charging Data Cable (USB-A to Type-C) 1.2m – Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-66w-auto-power-off-fast-c/</t>
+  </si>
+  <si>
+    <t>6942712400416</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoom S-A63 StarWay Series 66W Auto Power-Off Fast Charging Data Cable (USB-A to Type-C) 1.2m – White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-66w-auto-power-off-fast-1/</t>
+  </si>
+  <si>
+    <t>6956116798284</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoomS-A28 Flash Series 3A Fast Charging Data Cable (USB-A to Type-C) 1m-White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyrooms-a28-flash-series-3a-fast-charging-data-cable/</t>
+  </si>
+  <si>
+    <t>6956116767877</t>
+  </si>
+  <si>
+    <t>Кабель JoyRoomS-A55 StarFlight Series 100W Auto Power-Off Fast Charging Data Cable Type-C to Type-C 1.2m - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-joyrooms-a55-starflight-series-100w-auto-power-off-fas/</t>
+  </si>
+  <si>
     <t>Держатели Joyroom</t>
   </si>
   <si>
     <t>6956116781088</t>
   </si>
   <si>
     <t>Автодержатель JOYROOM JR-ZS345 Magnetic car phone Mount- Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtoderzhatel-joyroom-jr-zs345-magnetic-car-phone-mount-blac/</t>
   </si>
   <si>
     <t>6956116752507</t>
   </si>
   <si>
     <t>Автомобильный держатель JOYROOM JR-Z510 Magsafe foldable stand Dark Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-z510-magsafe-foldable-stan/</t>
   </si>
   <si>
     <t>6941237197146</t>
   </si>
   <si>
     <t>Автомобильный держатель JOYROOM JR-ZS295 Magnetic wireless car charger holder (air vent) black</t>
@@ -230,57 +587,57 @@
   <si>
     <t>Автомобильный держатель JOYROOM JR-ZS400 Magnetic Car Phone Mount (Dashboard) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs400-magnetic-car-phone-1/</t>
   </si>
   <si>
     <t>6956116795047</t>
   </si>
   <si>
     <t>Автомобильный держатель JOYROOM JR-ZS403 Foldable Magnetic Car Phone Mount - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs403-foldable-magnetic-ca/</t>
   </si>
   <si>
     <t>6956116708078</t>
   </si>
   <si>
     <t>Автомобильный держатель JOYROOM JR-ZS406 Magnetic Holder (A12 hook) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs406-magnetic-holder-a12/</t>
   </si>
   <si>
-    <t>6956116704285</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs412-magnetic-wireless-ca/</t>
+    <t>6956116718183</t>
+  </si>
+  <si>
+    <t>Автомобильный Держатель JOYROOM JR-ZS408 Magnetic Wireless Car Charger Holder - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs408-magnetic-wireless-ca/</t>
   </si>
   <si>
     <t>6956116717827</t>
   </si>
   <si>
     <t>Автомобильный Держатель JOYROOM JR-ZS413 Magnetic Travel Phone Holder - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs413-magnetic-travel-phon/</t>
   </si>
   <si>
     <t>6956116781538</t>
   </si>
   <si>
     <t>Автомобильный держатель с беспроводной зарядкой JOYROOM JR-ZS506 Magnetic wireless car charger Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-s-besprovodnoj-zaryadkoj-joyroom-jr-z/</t>
   </si>
   <si>
     <t>6956116724153</t>
   </si>
   <si>
     <t>Автомоибльный держатель с зарядкой JoyRoom JR-ZS409 Magnetic Wireless Car Charger Holder - black</t>
   </si>
@@ -332,116 +689,152 @@
   <si>
     <t>https://hoco-optom.ru/product/derzhatel-dlya-telefona-joyroom-jr-zs520-magnetic-phone-hold/</t>
   </si>
   <si>
     <t>Смарт Часы Joyroom</t>
   </si>
   <si>
     <t>6956116723040</t>
   </si>
   <si>
     <t>Смарт-Часы JoyRoom Classic Series JR-FC2 Pro Smart Watch (Answer/Make Call)-Moonlight Silver</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/smart-chasy-joyroom-classic-series-jr-fc2-pro-smart-watch-an/</t>
   </si>
   <si>
     <t>6956116723033</t>
   </si>
   <si>
     <t>Смарт-Часы JoyRoom Classic Series JR-FC2 Pro Smart Watch (Answer/Make Call)-Space Grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/smart-chasy-joyroom-classic-series-jr-fc2-pro-smart-watch--1/</t>
   </si>
   <si>
+    <t>6956116782436</t>
+  </si>
+  <si>
+    <t>Смарт-Часы JOYROOM Classic Series JR-FC3 Smart Watch (Answer/Make Call)-Vitality</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/smart-chasy-joyroom-classic-series-jr-fc3-smart-watch-answer/</t>
+  </si>
+  <si>
     <t>6956116708498</t>
   </si>
   <si>
     <t>Смарт-Часы JoyRoom Fit-life Series JR-FT5 Plus Smart Watch (Answer/Make Call)-Rose Gold</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/smart-chasy-joyroom-fit-life-series-jr-ft5-plus-smart-watch/</t>
   </si>
   <si>
     <t>6941237129840</t>
   </si>
   <si>
     <t>Смарт-Часы JOYROOM JR-FC2 Classic Series Smart Watch (Answer/Make Call) - Champagne Gold</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/smart-chasy-joyroom-jr-fc2-classic-series-smart-watch-answer/</t>
   </si>
   <si>
     <t>6956116723064</t>
   </si>
   <si>
     <t>Смарт-Часы JOYROOM JR-FT3S Filt-life Series Smart Watch (Answer/Make Call) - Space Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/smart-chasy-joyroom-jr-ft3s-filt-life-series-smart-watch-ans/</t>
   </si>
   <si>
     <t>6956116723101</t>
   </si>
   <si>
     <t>Смарт-Часы JOYROOM JR-FT3S Filt-life Series Smart Watch (Answer/Make Call) - Titanium</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/smart-chasy-joyroom-jr-ft3s-filt-life-series-smart-watch-a-1/</t>
   </si>
   <si>
+    <t>6956116798345</t>
+  </si>
+  <si>
+    <t>Смарт-часы JOYROOM Venture Series JR-FV2 Smart Watch(Answer/Make Call)-Vitality Orange</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/smart-chasy-joyroom-venture-series-jr-fv2-smart-watch-answer/</t>
+  </si>
+  <si>
     <t>Автомобильное ЗУ Joyroom</t>
   </si>
   <si>
     <t>6941237136404</t>
   </si>
   <si>
     <t>Автомобильная зарядка JoyRoom C-A35 45W Mini Dual-Port (PD+QC3.0) Ring-Pull Fast Car Charger-Dark Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnaya-zaryadka-joyroom-c-a35-45w-mini-dual-port-pd-q/</t>
   </si>
   <si>
     <t>6941237101501</t>
   </si>
   <si>
     <t>Автомобильная зарядка JoyRoom JR-CCN04 A+C 60W A+C mini Metal Car Charger</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnaya-zaryadka-joyroom-jr-ccn04-a-c-60w-a-c-mini-met/</t>
   </si>
   <si>
     <t>6956116743338</t>
   </si>
   <si>
     <t>Автомобильная зарядка JoyRoom JR-CCN16 Mini 15W Car Charger-Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnaya-zaryadka-joyroom-jr-ccn16-mini-15w-car-charger/</t>
   </si>
   <si>
+    <t>6956116737917</t>
+  </si>
+  <si>
+    <t>Автомобильное зарядное устройство JoyRoom JR-CCL05 4-in-1 Retractable Car Charger-Dark Grey</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-joyroom-jr-ccl05-4-in-1-re/</t>
+  </si>
+  <si>
+    <t>6956116764968</t>
+  </si>
+  <si>
+    <t>Автомобильное зарядное устройство JoyRoom JR-CCN07 145W 3-Port (2PD+1QC3.0)+C to C 100W 1.2M Car Charger-Dark Gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-joyroom-jr-ccn07-145w-3-po/</t>
+  </si>
+  <si>
     <t>6941237112019</t>
   </si>
   <si>
     <t>Автомобильное ЗУ JOYROOM JR-CCD04 30W 2C 1A Digital Display Car Charger - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zu-joyroom-jr-ccd04-30w-2c-1a-digital-display-c/</t>
   </si>
   <si>
     <t>6941237112064</t>
   </si>
   <si>
     <t>Автомобильное ЗУ JOYROOM JR-CCN05 30W A+C mini Metal Car Charger - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zu-joyroom-jr-ccn05-30w-a-c-mini-metal-car-char/</t>
   </si>
   <si>
     <t>6941237112071</t>
   </si>
   <si>
     <t>Автомобильное ЗУ JOYROOM JR-CCN06 30W 2C mini Metal Car Charger - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zu-joyroom-jr-ccn06-30w-2c-mini-metal-car-charg/</t>
@@ -518,92 +911,209 @@
   <si>
     <t>Зарядное устройство JOYROOM JR-TCG17 45W Dual-port (2C) Charger-Black (EU)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-joyroom-jr-tcg17-45w-dual-port-2c-charg/</t>
   </si>
   <si>
     <t>6956116766559</t>
   </si>
   <si>
     <t>Зарядное устройство JOYROOM JR-TCG18 PD65W charger EU Standard Black V1.0</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-joyroom-jr-tcg18-pd65w-charger-eu-stand/</t>
   </si>
   <si>
     <t>6956116771164</t>
   </si>
   <si>
     <t>Зарядное устройство JOYROOM JR-TCL05 45W cable Management GaN charger White (EU)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-joyroom-jr-tcl05-45w-cable-management-g/</t>
   </si>
   <si>
+    <t>6956116781170</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство JoyRoom JR-TF4 18W Charger EU</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tf4-18w-charger-eu/</t>
+  </si>
+  <si>
+    <t>6956116780906</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство JoyRoom JR-TF4 18W Charger EU +A9 A to C 3A 1m-White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tf4-18w-charger-eu-a/</t>
+  </si>
+  <si>
+    <t>6956116780937</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство JoyROOM JR-TF4 18W Charger EU +A9 A to L 3A 1m-Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tf4-18w-charger-eu-1/</t>
+  </si>
+  <si>
+    <t>6956116780920</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство JoyRoom JR-TF4 18W Charger EU +A9 A to L 3A 1m-White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tf4-18w-charger-eu-2/</t>
+  </si>
+  <si>
+    <t>6956116790165</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство JoyRoom JR-TG10 65W GaN Charger - (EU)+A14 C to C 100W 1.2m-White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg10-65w-gan-charger/</t>
+  </si>
+  <si>
+    <t>6956116762803</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство JOYROOM JR-TG6 30W 3-Port GaN Charger (EU) - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg6-30w-3-port-gan-c/</t>
+  </si>
+  <si>
+    <t>6956116781149</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство JoyRoom JR-TG7 33W Dual-Port Charger EU) Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg7-33w-dual-port--4/</t>
+  </si>
+  <si>
+    <t>6956116781132</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство JoyRoom JR-TG7 33W Dual-Port Charger EU) White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg7-33w-dual-port--5/</t>
+  </si>
+  <si>
+    <t>6956116753771</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство JoyRoom JR-TG7 33W Dual-Port Charger EU)+A9 C to C 60W 1m-Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg7-33w-dual-port-ch/</t>
+  </si>
+  <si>
+    <t>6956116753696</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство JoyRoom JR-TG7 33W Dual-Port Charger EU)+A9 C to C 60W 1m-White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg7-33w-dual-port--1/</t>
+  </si>
+  <si>
+    <t>6956116780852</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство JoyROOM JR-TG7 33W Dual-Port Charger EU)+A9 C to L 30W 1m-Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg7-33w-dual-port--2/</t>
+  </si>
+  <si>
+    <t>6956116780845</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство JoyRoom JR-TG7 33W Dual-Port Charger EU)+A9 C to L 30W 1m-White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg7-33w-dual-port--3/</t>
+  </si>
+  <si>
     <t>6956116762223</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство JOYROOM JR-TRD01 140W 5-Port GaN charger Dark Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-trd01-140w-5-port-ga/</t>
   </si>
   <si>
+    <t>6956116780913</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство JR-TF4 18W Charger EU +A9 A to C 3A 1m-Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-jr-tf4-18w-charger-eu-a9-a-to-c/</t>
+  </si>
+  <si>
+    <t>6956116781187</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство JR-TF4 18W Charger EU Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-jr-tf4-18w-charger-eu-black/</t>
+  </si>
+  <si>
     <t>6956116742324</t>
   </si>
   <si>
     <t>Сетевой адаптер JOYROOM JR-TCF02 PD 20W mini Charger - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf02-pd-20w-mini-charger-black/</t>
   </si>
   <si>
     <t>Сетевой адаптер JOYROOM JR-TCF02 PD 20W mini Charger Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf02-pd-20w-mini-charger-black-1/</t>
   </si>
   <si>
     <t>6941237111807</t>
   </si>
   <si>
     <t>Сетевой Адаптер JoyRoom JR-TCF10 EU 32W 2C1A Fast Charger-Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf10-eu-32w-2c1a-fast-charger-bl/</t>
   </si>
   <si>
-    <t>6956116757090</t>
-[...7 lines deleted...]
-  <si>
     <t>6956116722869</t>
   </si>
   <si>
     <t>Сетевой адаптер JOYROOM JR-TCF12 20W Dual-Port (2C) Charger - White (EU)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf12-20w-dual-port-2c-charger-wh/</t>
   </si>
   <si>
     <t>6956116722937</t>
   </si>
   <si>
     <t>Сетевой адаптер JOYROOM JR-TCF13 25W Dual-Port (A+C) Charger - Black (EU)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf13-25w-dual-port-a-c-charger-b/</t>
   </si>
   <si>
     <t>6956116724825</t>
   </si>
   <si>
     <t>Сетевой Адаптер JOYROOM JR-TCF14 20W (A+C) Super Slim Charger- White(EU)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf14-20w-a-c-super-slim-charger/</t>
@@ -662,50 +1172,59 @@
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcm02-65w-multi-port-charger-dark/</t>
   </si>
   <si>
     <t>Переходники Joyroom</t>
   </si>
   <si>
     <t>6956116773854</t>
   </si>
   <si>
     <t>Аудиоконвертер Joyroom SY-C01 Audio-Transfer Series Audio Adapter (Type-C to 3.5mm) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/audiokonverter-joyroom-sy-c01-audio-transfer-series-audio-ad/</t>
   </si>
   <si>
     <t>6956116714482</t>
   </si>
   <si>
     <t>Магнитный держатель дял кабеля JOYROOM JR-ZS368 Magnetic Cable Organizer (6pcs) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/magnitnyj-derzhatel-dyal-kabelya-joyroom-jr-zs368-magnetic-c/</t>
   </si>
   <si>
+    <t>6941237165121</t>
+  </si>
+  <si>
+    <t>Разветвитель прикуривателя JOYROOM JR-CL06 154W Car cigarette lighter adapter with 3 Sockets+6 ports (PD+QC3.0+USB*4)</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/razvetvitel-prikurivatelya-joyroom-jr-cl06-154w-car-cigarett/</t>
+  </si>
+  <si>
     <t>Power Bank Joyroom</t>
   </si>
   <si>
     <t>Power Bank Joyroom на 75000mAh</t>
   </si>
   <si>
     <t>6956116712662</t>
   </si>
   <si>
     <t>Внешний Аккумулятор JoyRoom JR-PBF10 100W Super Large Capacity Power Bank With Retractable Light 75000mAh-Olive Green</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf10-100w-super-large-capa/</t>
   </si>
   <si>
     <t>Power Bank Joyroom на 20000mAh</t>
   </si>
   <si>
     <t>6956116749286</t>
   </si>
   <si>
     <t>Внешний аккумулятор JOYROOM JR-PBF02 Pro 45W power bank 20000mAh Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf02-pro-45w-power-bank-20/</t>
@@ -833,57 +1352,102 @@
   <si>
     <t>Беспроводные наушники JOYROOM JR-OE3 Open-Ear True Wireless Headphones Silver White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-joyroom-jr-oe3-open-ear-true-wirele-1/</t>
   </si>
   <si>
     <t>6956116723606</t>
   </si>
   <si>
     <t>Беспроводные наушники JOYROOM JR-OE3 Open-Ear True Wireless Headphones Space Grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-joyroom-jr-oe3-open-ear-true-wireless/</t>
   </si>
   <si>
     <t>6956116720391</t>
   </si>
   <si>
     <t>Беспроводные наушники JOYROOM JR-OE4 Open-Ear True Wireless Headphones Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-joyroom-jr-oe4-open-ear-true-wireless/</t>
   </si>
   <si>
-    <t>6941237101976</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/besprovodnye-naushniki-joyroom-jr-pb3-true-wireless-earphone/</t>
+    <t>6956116770136</t>
+  </si>
+  <si>
+    <t>Проводные наушники JOYROOM JR-EC05 Type-c series half In-Ear Wired Earphones-White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ec05-type-c-series-half-in-ea/</t>
+  </si>
+  <si>
+    <t>6956116770150</t>
+  </si>
+  <si>
+    <t>Проводные наушники JOYROOM JR-EC06 Type-C In-Ear Metal Earbuds Dark Gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ec06-type-c-in-ear-metal-earb/</t>
+  </si>
+  <si>
+    <t>6956116770143</t>
+  </si>
+  <si>
+    <t>Проводные наушники JOYROOM JR-EC06 Type-C In-Ear Metal Earbuds Silver</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ec06-type-c-in-ear-metal-ea-1/</t>
+  </si>
+  <si>
+    <t>6941237162762</t>
+  </si>
+  <si>
+    <t>Проводные наушники JOYROOM JR-EC07 Type-C Half In-Ear Metal Earbuds Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ec07-type-c-half-in-ear-metal/</t>
+  </si>
+  <si>
+    <t>6956116774820</t>
+  </si>
+  <si>
+    <t>Проводные наушники JOYROOM JR-EP1 classic wire earphone White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ep1-classic-wire-earphone-whi/</t>
+  </si>
+  <si>
+    <t>6956116769833</t>
+  </si>
+  <si>
+    <t>Проводные наушники JOYROOM JR-EW01 Half In-Ear Wired Earphones White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ew01-half-in-ear-wired-earpho/</t>
   </si>
   <si>
     <t>6956116769840</t>
   </si>
   <si>
     <t>Проводные наушники JOYROOM JR-EW02 In-Ear Wired Earbuds Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ew02-in-ear-wired-earbuds-bla/</t>
   </si>
   <si>
     <t>6956116769901</t>
   </si>
   <si>
     <t>Проводные наушники JOYROOM JR-EW02 In-Ear Wired Earbuds White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ew02-in-ear-wired-earbuds-whi/</t>
   </si>
   <si>
     <t>6956116770129</t>
   </si>
   <si>
     <t>Проводные наушники JOYROOM JR-EW03 In-Ear Metal Wired Earbuds Dark Gray</t>
   </si>
@@ -1323,59 +1887,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-joyroom-jr-pbf01-30w-10000mah-black-with-usb-to-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-joyroom-jr-pbf02-30w-20000mah-black-with-usb-to-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-joyroom-jr-pbf03-30w-30000mah-black-with-usb-to-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-joyroom-jr-pbf04-65w-digital-display-fast-chargin/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-joyroom-jr-pbf05-65w-digital-display-fast-chargin/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-s-besprovodnoj-zaryadkoj-joyroom-jr-zs240-ma-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-s-besprovodnoj-zaryadkoj-joyroom-jr-zs240-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-s-iw007-3-in-1-ip-watch-magnetic-charger-du/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-s-iw008-3-in-1-ip-watch-magnetic-charger-li/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-s-iw011-ip-watch-magnetic-charging-cable-us/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-s-iw012-2-in-1-ip-watch-magnetic-charger-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-joyroom-jr-zs345-magnetic-car-phone-mount-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-z510-magsafe-foldable-stan/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs295-magnetic-wireless-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs365-magnetic-travel-phon/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs376-x-mag-magnetic-car-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs400-magnetic-car-phone-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs400-magnetic-car-phone-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs403-foldable-magnetic-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs406-magnetic-holder-a12/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs412-magnetic-wireless-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs413-magnetic-travel-phon/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-s-besprovodnoj-zaryadkoj-joyroom-jr-z/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomoiblnyj-derzhatel-s-zaryadkoj-joyroom-jr-zs409-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-joyroom-jr-zs406-magnetic-holder-b14-hook-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-joyroom-jr-zs505-magnetic-car-phone-holder-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-joyroom-magnetic-wireless-car-charger-holder-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-dlya-telefona-joyroom-jr-zs509-magnetic-selfie-hol/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-dlya-telefona-joyroom-jr-zs520-magnetic-phone-hold/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-classic-series-jr-fc2-pro-smart-watch-an/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-classic-series-jr-fc2-pro-smart-watch--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-fit-life-series-jr-ft5-plus-smart-watch/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-jr-fc2-classic-series-smart-watch-answer/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-jr-ft3s-filt-life-series-smart-watch-ans/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-jr-ft3s-filt-life-series-smart-watch-a-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-joyroom-c-a35-45w-mini-dual-port-pd-q/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-joyroom-jr-ccn04-a-c-60w-a-c-mini-met/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-joyroom-jr-ccn16-mini-15w-car-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-joyroom-jr-ccd04-30w-2c-1a-digital-display-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-joyroom-jr-ccn05-30w-a-c-mini-metal-car-char/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-joyroom-jr-ccn06-30w-2c-mini-metal-car-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoe-zaryadnoe-ustrojstvo-joyroom-jr-w23-4-in-1-wire/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-gan-ultra-tcg02-67w-2c2a-fast-charger-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-jr-tcf06-pd-20w-charger-black-t-c-to-t-c-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-jr-tcg08-gan-pd20w-mini-charger-white-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-jr-tcg13-45w-gan-usb-c-charger-black-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-tcg15-mini-30w-gan-charger-white-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-joyroom-jr-t01-45w-3-port-gan-charger-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-joyroom-jr-tcg17-45w-dual-port-2c-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-joyroom-jr-tcg18-pd65w-charger-eu-stand/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-joyroom-jr-tcl05-45w-cable-management-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-trd01-140w-5-port-ga/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf02-pd-20w-mini-charger-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf02-pd-20w-mini-charger-black-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf10-eu-32w-2c1a-fast-charger-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf11-eu-25w-charger-european-r-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf12-20w-dual-port-2c-charger-wh/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf13-25w-dual-port-a-c-charger-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf14-20w-a-c-super-slim-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf15-30w-dual-port-a-c-charger-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf20-pd20w-charger-black-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf20-pd20w-charger-white-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf21-20w-dual-port-a-c-charger-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf23-25w-charger-black-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcm02-65w-multi-port-charger-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/audiokonverter-joyroom-sy-c01-audio-transfer-series-audio-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnyj-derzhatel-dyal-kabelya-joyroom-jr-zs368-magnetic-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf10-100w-super-large-capa/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf02-pro-45w-power-bank-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf14-2-4a-led-power-bank-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf16-22-5w-led-fast-chargi/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-joyroom-jr-pbf15-22-5w-led-fast-charging-10000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf12-2-4a-led-power-bank-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf12-2-4a-led-power-bank-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbm08-pro-20w-ultra-slim-me/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbm08-pro-20w-ultra-slim--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-qp191-22-5w-power-bank-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-qp191-22-5w-power-bank-10-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf13-2-4a-led-power-bank-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-w13-5000mah-portable-wirele/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-joyroom-jr-fn3-true-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-joyroom-jr-oe3-open-ear-true-wirele-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-joyroom-jr-oe3-open-ear-true-wireless/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-joyroom-jr-oe4-open-ear-true-wireless/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-joyroom-jr-pb3-true-wireless-earphone/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ew02-in-ear-wired-earbuds-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ew02-in-ear-wired-earbuds-whi/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ew03-in-ear-metal-wired-earbu/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ew03-in-ear-metal-wired-ear-1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-joyroom-jr-pbf04-65w-digital-display-fast-chargin/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-joyroom-jr-pbf05-65w-digital-display-fast-chargin/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-s-besprovodnoj-zaryadkoj-joyroom-jr-zs240-ma-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-s-besprovodnoj-zaryadkoj-joyroom-jr-zs240-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-s-iw007-3-in-1-ip-watch-magnetic-charger-du/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-s-iw008-3-in-1-ip-watch-magnetic-charger-li/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-s-iw011-ip-watch-magnetic-charging-cable-us/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-s-iw012-2-in-1-ip-watch-magnetic-charger-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnyj-ventilyator-joyroom-whirlwind-portable-neck-fan/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnyj-ventilyator-joyroom-whirlwind-portable-neck-fa-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a21-speedy-series-100w-3-in-1-fast-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a21-speedy-series-30w-3-in-1-fast-charging-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-30w-fast-charging-data-cabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-30w-fast-charging-data-ca-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-30w-fast-charging-data-ca-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-30w-fast-charging-data-ca-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-3a-fast-charging-data-cab-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-3a-fast-charging-data-cab-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-3a-fast-charging-data-cab-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-3a-fast-charging-data-cab-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-3a-fast-charging-data-cab-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-60w-fast-charging-data-cabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-60w-fast-charging-data-ca-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a55-starflight-series-100w-auto-power-off-fa/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a55-starflight-series-30w-auto-power-off-fas/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a55-starflight-series-3a-auto-power-off-fa-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a55-starflight-series-3a-auto-power-off-fast/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a55-starflight-series-66w-auto-power-off-fas/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a60-startalk-series-100w-fast-charging-data/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a60-startalk-series-30w-fast-charging-data-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a60-startalk-series-3a-fast-charging-data-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a60-startalk-series-3a-fast-charging-data--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a62-lively-series-30w-fast-charging-data-cab/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a62-lively-series-30w-fast-charging-data-c-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a62-lively-series-3a-fast-charging-data-cabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a62-lively-series-3a-fast-charging-data-ca-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a62-lively-series-3a-fast-charging-data-ca-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a62-lively-series-3a-fast-charging-data-ca-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a62-lively-series-60w-fast-charging-data-cab/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a62-lively-series-60w-fast-charging-data-c-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-100w-auto-power-off-fast/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-100w-auto-power-off-fas-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-30w-auto-power-off-fast-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-30w-auto-power-off-fast-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-3a-auto-power-off-fast-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-3a-auto-power-off-fast--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-66w-auto-power-off-fast-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-66w-auto-power-off-fast-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyrooms-a28-flash-series-3a-fast-charging-data-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyrooms-a55-starflight-series-100w-auto-power-off-fas/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-joyroom-jr-zs345-magnetic-car-phone-mount-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-z510-magsafe-foldable-stan/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs295-magnetic-wireless-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs365-magnetic-travel-phon/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs376-x-mag-magnetic-car-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs400-magnetic-car-phone-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs400-magnetic-car-phone-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs403-foldable-magnetic-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs406-magnetic-holder-a12/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs408-magnetic-wireless-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs413-magnetic-travel-phon/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-s-besprovodnoj-zaryadkoj-joyroom-jr-z/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomoiblnyj-derzhatel-s-zaryadkoj-joyroom-jr-zs409-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-joyroom-jr-zs406-magnetic-holder-b14-hook-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-joyroom-jr-zs505-magnetic-car-phone-holder-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-joyroom-magnetic-wireless-car-charger-holder-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-dlya-telefona-joyroom-jr-zs509-magnetic-selfie-hol/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-dlya-telefona-joyroom-jr-zs520-magnetic-phone-hold/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-classic-series-jr-fc2-pro-smart-watch-an/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-classic-series-jr-fc2-pro-smart-watch--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-classic-series-jr-fc3-smart-watch-answer/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-fit-life-series-jr-ft5-plus-smart-watch/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-jr-fc2-classic-series-smart-watch-answer/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-jr-ft3s-filt-life-series-smart-watch-ans/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-jr-ft3s-filt-life-series-smart-watch-a-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-venture-series-jr-fv2-smart-watch-answer/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-joyroom-c-a35-45w-mini-dual-port-pd-q/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-joyroom-jr-ccn04-a-c-60w-a-c-mini-met/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-joyroom-jr-ccn16-mini-15w-car-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-joyroom-jr-ccl05-4-in-1-re/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-joyroom-jr-ccn07-145w-3-po/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-joyroom-jr-ccd04-30w-2c-1a-digital-display-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-joyroom-jr-ccn05-30w-a-c-mini-metal-car-char/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-joyroom-jr-ccn06-30w-2c-mini-metal-car-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoe-zaryadnoe-ustrojstvo-joyroom-jr-w23-4-in-1-wire/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-gan-ultra-tcg02-67w-2c2a-fast-charger-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-jr-tcf06-pd-20w-charger-black-t-c-to-t-c-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-jr-tcg08-gan-pd20w-mini-charger-white-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-jr-tcg13-45w-gan-usb-c-charger-black-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-tcg15-mini-30w-gan-charger-white-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-joyroom-jr-t01-45w-3-port-gan-charger-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-joyroom-jr-tcg17-45w-dual-port-2c-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-joyroom-jr-tcg18-pd65w-charger-eu-stand/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-joyroom-jr-tcl05-45w-cable-management-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tf4-18w-charger-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tf4-18w-charger-eu-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tf4-18w-charger-eu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tf4-18w-charger-eu-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg10-65w-gan-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg6-30w-3-port-gan-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg7-33w-dual-port--4/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg7-33w-dual-port--5/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg7-33w-dual-port-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg7-33w-dual-port--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg7-33w-dual-port--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg7-33w-dual-port--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-trd01-140w-5-port-ga/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-jr-tf4-18w-charger-eu-a9-a-to-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-jr-tf4-18w-charger-eu-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf02-pd-20w-mini-charger-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf02-pd-20w-mini-charger-black-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf10-eu-32w-2c1a-fast-charger-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf12-20w-dual-port-2c-charger-wh/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf13-25w-dual-port-a-c-charger-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf14-20w-a-c-super-slim-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf15-30w-dual-port-a-c-charger-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf20-pd20w-charger-black-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf20-pd20w-charger-white-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf21-20w-dual-port-a-c-charger-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf23-25w-charger-black-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcm02-65w-multi-port-charger-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/audiokonverter-joyroom-sy-c01-audio-transfer-series-audio-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnyj-derzhatel-dyal-kabelya-joyroom-jr-zs368-magnetic-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/razvetvitel-prikurivatelya-joyroom-jr-cl06-154w-car-cigarett/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf10-100w-super-large-capa/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf02-pro-45w-power-bank-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf14-2-4a-led-power-bank-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf16-22-5w-led-fast-chargi/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-joyroom-jr-pbf15-22-5w-led-fast-charging-10000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf12-2-4a-led-power-bank-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf12-2-4a-led-power-bank-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbm08-pro-20w-ultra-slim-me/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbm08-pro-20w-ultra-slim--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-qp191-22-5w-power-bank-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-qp191-22-5w-power-bank-10-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf13-2-4a-led-power-bank-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-w13-5000mah-portable-wirele/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-joyroom-jr-fn3-true-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-joyroom-jr-oe3-open-ear-true-wirele-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-joyroom-jr-oe3-open-ear-true-wireless/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-joyroom-jr-oe4-open-ear-true-wireless/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ec05-type-c-series-half-in-ea/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ec06-type-c-in-ear-metal-earb/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ec06-type-c-in-ear-metal-ea-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ec07-type-c-half-in-ear-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ep1-classic-wire-earphone-whi/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ew01-half-in-ear-wired-earpho/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ew02-in-ear-wired-earbuds-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ew02-in-ear-wired-earbuds-whi/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ew03-in-ear-metal-wired-earbu/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ew03-in-ear-metal-wired-ear-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F117"/>
+  <dimension ref="A1:F183"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -1410,2231 +1974,3595 @@
       </c>
       <c r="E7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" outlineLevel="1">
       <c r="A8" s="15">
         <v>1</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="12">
-        <v>1700.0</v>
+        <v>3000.0</v>
       </c>
     </row>
     <row r="9" spans="1:6" outlineLevel="1">
       <c r="A9" s="15">
         <v>2</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="12">
-        <v>2150.0</v>
+        <v>3300.0</v>
       </c>
     </row>
     <row r="10" spans="1:6" outlineLevel="1">
       <c r="A10" s="15">
         <v>3</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="12">
-        <v>2200.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="11" spans="1:6" outlineLevel="1">
       <c r="A11" s="15">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="12">
-        <v>3000.0</v>
+        <v>1130.0</v>
       </c>
     </row>
     <row r="12" spans="1:6" outlineLevel="1">
       <c r="A12" s="15">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="12">
-        <v>3300.0</v>
+        <v>720.0</v>
       </c>
     </row>
     <row r="13" spans="1:6" outlineLevel="1">
       <c r="A13" s="15">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="12">
-        <v>1100.0</v>
+        <v>720.0</v>
       </c>
     </row>
     <row r="14" spans="1:6" outlineLevel="1">
       <c r="A14" s="15">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="12">
-        <v>1130.0</v>
+        <v>590.0</v>
       </c>
     </row>
     <row r="15" spans="1:6" outlineLevel="1">
       <c r="A15" s="15">
         <v>8</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="12">
-        <v>720.0</v>
+        <v>940.0</v>
       </c>
     </row>
     <row r="16" spans="1:6" outlineLevel="1">
-      <c r="A16" s="15">
+      <c r="A16" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="2"/>
+      <c r="C16" s="2"/>
+      <c r="D16" s="2"/>
+      <c r="E16" s="2"/>
+      <c r="F16" s="10"/>
+    </row>
+    <row r="17" spans="1:6" outlineLevel="2">
+      <c r="A17" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="9" t="s">
+    </row>
+    <row r="18" spans="1:6" outlineLevel="2">
+      <c r="A18" s="15">
+        <v>1</v>
+      </c>
+      <c r="B18" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="D16" s="9" t="s">
+      <c r="C18" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="E16" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B17" s="8" t="s">
+      <c r="D18" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C17" s="9" t="s">
+      <c r="E18" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F18" s="12">
+        <v>1800.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" outlineLevel="2">
+      <c r="A19" s="15">
+        <v>2</v>
+      </c>
+      <c r="B19" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="D17" s="9" t="s">
+      <c r="C19" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E17" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B18" s="8" t="s">
+      <c r="D19" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="C18" s="9" t="s">
+      <c r="E19" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" s="12">
+        <v>1800.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" outlineLevel="1">
+      <c r="A20" s="16" t="s">
         <v>42</v>
       </c>
-      <c r="D18" s="9" t="s">
-[...20 lines deleted...]
-      <c r="A20" s="3" t="s">
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="10"/>
+    </row>
+    <row r="21" spans="1:6" outlineLevel="2">
+      <c r="A21" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B20" s="4" t="s">
+      <c r="B21" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C20" s="5" t="s">
+      <c r="C21" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D20" s="5" t="s">
+      <c r="D21" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E20" s="6" t="s">
+      <c r="E21" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F20" s="11" t="s">
+      <c r="F21" s="11" t="s">
         <v>9</v>
-      </c>
-[...18 lines deleted...]
-        <v>350.0</v>
       </c>
     </row>
     <row r="22" spans="1:6" outlineLevel="2">
       <c r="A22" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B22" s="8" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="C22" s="9" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="12">
-        <v>1050.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="23" spans="1:6" outlineLevel="2">
       <c r="A23" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B23" s="8" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C23" s="9" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="D23" s="9" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="12">
-        <v>1800.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="24" spans="1:6" outlineLevel="2">
       <c r="A24" s="15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="C24" s="9" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D24" s="9" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="12">
-        <v>830.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="25" spans="1:6" outlineLevel="2">
       <c r="A25" s="15">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B25" s="8" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="C25" s="9" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="D25" s="9" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="12">
-        <v>450.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="26" spans="1:6" outlineLevel="2">
       <c r="A26" s="15">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B26" s="8" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="C26" s="9" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="D26" s="9" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="12">
-        <v>340.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="27" spans="1:6" outlineLevel="2">
       <c r="A27" s="15">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B27" s="8" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="C27" s="9" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="D27" s="9" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="12">
-        <v>340.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="28" spans="1:6" outlineLevel="2">
       <c r="A28" s="15">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B28" s="8" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="C28" s="9" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="D28" s="9" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="12">
-        <v>850.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="29" spans="1:6" outlineLevel="2">
       <c r="A29" s="15">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B29" s="8" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="C29" s="9" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="D29" s="9" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="12">
-        <v>400.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="30" spans="1:6" outlineLevel="2">
       <c r="A30" s="15">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B30" s="8" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="C30" s="9" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="D30" s="9" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="12">
-        <v>1280.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="31" spans="1:6" outlineLevel="2">
       <c r="A31" s="15">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B31" s="8" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="C31" s="9" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="D31" s="9" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="12">
-        <v>960.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="32" spans="1:6" outlineLevel="2">
       <c r="A32" s="15">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B32" s="8" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="C32" s="9" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="12">
-        <v>1300.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="33" spans="1:6" outlineLevel="2">
       <c r="A33" s="15">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B33" s="8" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="C33" s="9" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="D33" s="9" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F33" s="12">
-        <v>950.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="34" spans="1:6" outlineLevel="2">
       <c r="A34" s="15">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B34" s="8" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="C34" s="9" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="D34" s="9" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="12">
-        <v>575.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="35" spans="1:6" outlineLevel="2">
       <c r="A35" s="15">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B35" s="8" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="C35" s="9" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="D35" s="9" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="12">
-        <v>710.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="36" spans="1:6" outlineLevel="2">
       <c r="A36" s="15">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B36" s="8" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="C36" s="9" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="D36" s="9" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="12">
-        <v>1020.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="37" spans="1:6" outlineLevel="2">
       <c r="A37" s="15">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B37" s="8" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="C37" s="9" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="D37" s="9" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="12">
-        <v>1250.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="38" spans="1:6" outlineLevel="2">
       <c r="A38" s="15">
+        <v>17</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="C38" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F38" s="12">
+        <v>380.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" outlineLevel="2">
+      <c r="A39" s="15">
         <v>18</v>
       </c>
-      <c r="B38" s="8" t="s">
+      <c r="B39" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="C39" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="D39" s="9" t="s">
         <v>96</v>
       </c>
-      <c r="C38" s="9" t="s">
+      <c r="E39" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F39" s="12">
+        <v>450.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" outlineLevel="2">
+      <c r="A40" s="15">
+        <v>19</v>
+      </c>
+      <c r="B40" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="D38" s="9" t="s">
+      <c r="C40" s="9" t="s">
         <v>98</v>
       </c>
-      <c r="E38" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A39" s="16" t="s">
+      <c r="D40" s="9" t="s">
         <v>99</v>
       </c>
-      <c r="B39" s="2"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E40" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F40" s="12">
+        <v>320.0</v>
       </c>
     </row>
     <row r="41" spans="1:6" outlineLevel="2">
       <c r="A41" s="15">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>100</v>
       </c>
       <c r="C41" s="9" t="s">
         <v>101</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>102</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="12">
-        <v>2370.0</v>
+        <v>280.0</v>
       </c>
     </row>
     <row r="42" spans="1:6" outlineLevel="2">
       <c r="A42" s="15">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>103</v>
       </c>
       <c r="C42" s="9" t="s">
         <v>104</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>105</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F42" s="12">
-        <v>2370.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="43" spans="1:6" outlineLevel="2">
       <c r="A43" s="15">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>106</v>
       </c>
       <c r="C43" s="9" t="s">
         <v>107</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>108</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F43" s="12">
-        <v>2450.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="44" spans="1:6" outlineLevel="2">
       <c r="A44" s="15">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>109</v>
       </c>
       <c r="C44" s="9" t="s">
         <v>110</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>111</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F44" s="12">
-        <v>2650.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="45" spans="1:6" outlineLevel="2">
       <c r="A45" s="15">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>112</v>
       </c>
       <c r="C45" s="9" t="s">
         <v>113</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>114</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F45" s="12">
-        <v>1860.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="46" spans="1:6" outlineLevel="2">
       <c r="A46" s="15">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>115</v>
       </c>
       <c r="C46" s="9" t="s">
         <v>116</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>117</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F46" s="12">
-        <v>1860.0</v>
-[...3 lines deleted...]
-      <c r="A47" s="16" t="s">
+        <v>180.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" outlineLevel="2">
+      <c r="A47" s="15">
+        <v>26</v>
+      </c>
+      <c r="B47" s="8" t="s">
         <v>118</v>
       </c>
-      <c r="B47" s="2"/>
-[...3 lines deleted...]
-      <c r="F47" s="10"/>
+      <c r="C47" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="D47" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F47" s="12">
+        <v>180.0</v>
+      </c>
     </row>
     <row r="48" spans="1:6" outlineLevel="2">
-      <c r="A48" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A48" s="15">
+        <v>27</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="C48" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="D48" s="9" t="s">
+        <v>123</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F48" s="12">
+        <v>180.0</v>
       </c>
     </row>
     <row r="49" spans="1:6" outlineLevel="2">
       <c r="A49" s="15">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="B49" s="8" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="C49" s="9" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="D49" s="9" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="12">
-        <v>530.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="50" spans="1:6" outlineLevel="2">
       <c r="A50" s="15">
-        <v>2</v>
+        <v>29</v>
       </c>
       <c r="B50" s="8" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="C50" s="9" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="D50" s="9" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F50" s="12">
-        <v>590.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="51" spans="1:6" outlineLevel="2">
       <c r="A51" s="15">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="B51" s="8" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="C51" s="9" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="D51" s="9" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F51" s="12">
-        <v>210.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="52" spans="1:6" outlineLevel="2">
       <c r="A52" s="15">
-        <v>4</v>
+        <v>31</v>
       </c>
       <c r="B52" s="8" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="C52" s="9" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="D52" s="9" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F52" s="12">
-        <v>650.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="53" spans="1:6" outlineLevel="2">
       <c r="A53" s="15">
-        <v>5</v>
+        <v>32</v>
       </c>
       <c r="B53" s="8" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="C53" s="9" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F53" s="12">
-        <v>380.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="54" spans="1:6" outlineLevel="2">
       <c r="A54" s="15">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="B54" s="8" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="C54" s="9" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="D54" s="9" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F54" s="12">
-        <v>380.0</v>
-[...10 lines deleted...]
-      <c r="F55" s="10"/>
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" outlineLevel="2">
+      <c r="A55" s="15">
+        <v>34</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="C55" s="9" t="s">
+        <v>143</v>
+      </c>
+      <c r="D55" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="E55" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F55" s="12">
+        <v>350.0</v>
+      </c>
     </row>
     <row r="56" spans="1:6" outlineLevel="2">
-      <c r="A56" s="3" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A56" s="15">
+        <v>35</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="C56" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="D56" s="9" t="s">
+        <v>147</v>
+      </c>
+      <c r="E56" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F56" s="12">
+        <v>320.0</v>
       </c>
     </row>
     <row r="57" spans="1:6" outlineLevel="2">
       <c r="A57" s="15">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="B57" s="8" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="C57" s="9" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="D57" s="9" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F57" s="12">
-        <v>2600.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="58" spans="1:6" outlineLevel="2">
       <c r="A58" s="15">
-        <v>2</v>
+        <v>37</v>
       </c>
       <c r="B58" s="8" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="C58" s="9" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="D58" s="9" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F58" s="12">
-        <v>1600.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="59" spans="1:6" outlineLevel="2">
       <c r="A59" s="15">
-        <v>3</v>
+        <v>38</v>
       </c>
       <c r="B59" s="8" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="C59" s="9" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="D59" s="9" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F59" s="12">
-        <v>510.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="60" spans="1:6" outlineLevel="2">
       <c r="A60" s="15">
-        <v>4</v>
+        <v>39</v>
       </c>
       <c r="B60" s="8" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="C60" s="9" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="D60" s="9" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="12">
-        <v>420.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="61" spans="1:6" outlineLevel="2">
       <c r="A61" s="15">
+        <v>40</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="C61" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="D61" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="E61" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F61" s="12">
+        <v>450.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" outlineLevel="1">
+      <c r="A62" s="16" t="s">
+        <v>163</v>
+      </c>
+      <c r="B62" s="2"/>
+      <c r="C62" s="2"/>
+      <c r="D62" s="2"/>
+      <c r="E62" s="2"/>
+      <c r="F62" s="10"/>
+    </row>
+    <row r="63" spans="1:6" outlineLevel="2">
+      <c r="A63" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B61" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A62" s="15">
+      <c r="C63" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B62" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A63" s="15">
+      <c r="D63" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B63" s="8" t="s">
-[...12 lines deleted...]
-        <v>1050.0</v>
+      <c r="E63" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" outlineLevel="2">
       <c r="A64" s="15">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B64" s="8" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="C64" s="9" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="D64" s="9" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F64" s="12">
-        <v>1150.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="65" spans="1:6" outlineLevel="2">
       <c r="A65" s="15">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B65" s="8" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="C65" s="9" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="D65" s="9" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F65" s="12">
         <v>1050.0</v>
       </c>
     </row>
     <row r="66" spans="1:6" outlineLevel="2">
       <c r="A66" s="15">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B66" s="8" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="C66" s="9" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="D66" s="9" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F66" s="12">
-        <v>1400.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="67" spans="1:6" outlineLevel="2">
       <c r="A67" s="15">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B67" s="8" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="C67" s="9" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="D67" s="9" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="E67" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F67" s="12">
-        <v>5200.0</v>
+        <v>830.0</v>
       </c>
     </row>
     <row r="68" spans="1:6" outlineLevel="2">
       <c r="A68" s="15">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B68" s="8" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="C68" s="9" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="D68" s="9" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F68" s="12">
-        <v>500.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="69" spans="1:6" outlineLevel="2">
       <c r="A69" s="15">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="B69" s="8" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="C69" s="9" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="D69" s="9" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F69" s="12">
-        <v>500.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="70" spans="1:6" outlineLevel="2">
       <c r="A70" s="15">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B70" s="8" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="C70" s="9" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="D70" s="9" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="E70" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F70" s="12">
-        <v>620.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="71" spans="1:6" outlineLevel="2">
       <c r="A71" s="15">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B71" s="8" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="C71" s="9" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="D71" s="9" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="12">
-        <v>550.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="72" spans="1:6" outlineLevel="2">
       <c r="A72" s="15">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B72" s="8" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="C72" s="9" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="D72" s="9" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E72" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F72" s="12">
-        <v>440.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="73" spans="1:6" outlineLevel="2">
       <c r="A73" s="15">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B73" s="8" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="C73" s="9" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="D73" s="9" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="E73" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F73" s="12">
-        <v>490.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="74" spans="1:6" outlineLevel="2">
       <c r="A74" s="15">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="B74" s="8" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="C74" s="9" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="D74" s="9" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="E74" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F74" s="12">
-        <v>490.0</v>
+        <v>960.0</v>
       </c>
     </row>
     <row r="75" spans="1:6" outlineLevel="2">
       <c r="A75" s="15">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="B75" s="8" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="C75" s="9" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="D75" s="9" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="E75" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F75" s="12">
-        <v>530.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="76" spans="1:6" outlineLevel="2">
       <c r="A76" s="15">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="B76" s="8" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="C76" s="9" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="D76" s="9" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="E76" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F76" s="12">
-        <v>330.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="77" spans="1:6" outlineLevel="2">
       <c r="A77" s="15">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="B77" s="8" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="C77" s="9" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="D77" s="9" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F77" s="12">
-        <v>330.0</v>
+        <v>575.0</v>
       </c>
     </row>
     <row r="78" spans="1:6" outlineLevel="2">
       <c r="A78" s="15">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="B78" s="8" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="C78" s="9" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="D78" s="9" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="E78" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F78" s="12">
-        <v>430.0</v>
+        <v>710.0</v>
       </c>
     </row>
     <row r="79" spans="1:6" outlineLevel="2">
       <c r="A79" s="15">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="B79" s="8" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="C79" s="9" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="D79" s="9" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="E79" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F79" s="12">
-        <v>460.0</v>
+        <v>1020.0</v>
       </c>
     </row>
     <row r="80" spans="1:6" outlineLevel="2">
       <c r="A80" s="15">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B80" s="8" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="C80" s="9" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="D80" s="9" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="E80" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F80" s="12">
-        <v>2200.0</v>
-[...13 lines deleted...]
-      <c r="A82" s="3" t="s">
+        <v>1250.0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" outlineLevel="2">
+      <c r="A81" s="15">
+        <v>18</v>
+      </c>
+      <c r="B81" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="C81" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="D81" s="9" t="s">
+        <v>217</v>
+      </c>
+      <c r="E81" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F81" s="12">
+        <v>1350.0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" outlineLevel="1">
+      <c r="A82" s="16" t="s">
+        <v>218</v>
+      </c>
+      <c r="B82" s="2"/>
+      <c r="C82" s="2"/>
+      <c r="D82" s="2"/>
+      <c r="E82" s="2"/>
+      <c r="F82" s="10"/>
+    </row>
+    <row r="83" spans="1:6" outlineLevel="2">
+      <c r="A83" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B82" s="4" t="s">
+      <c r="B83" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C82" s="5" t="s">
+      <c r="C83" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D82" s="5" t="s">
+      <c r="D83" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E82" s="6" t="s">
+      <c r="E83" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F82" s="11" t="s">
+      <c r="F83" s="11" t="s">
         <v>9</v>
-      </c>
-[...18 lines deleted...]
-        <v>270.0</v>
       </c>
     </row>
     <row r="84" spans="1:6" outlineLevel="2">
       <c r="A84" s="15">
+        <v>1</v>
+      </c>
+      <c r="B84" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="C84" s="9" t="s">
+        <v>220</v>
+      </c>
+      <c r="D84" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E84" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F84" s="12">
+        <v>2370.0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" outlineLevel="2">
+      <c r="A85" s="15">
         <v>2</v>
       </c>
-      <c r="B84" s="8" t="s">
-[...23 lines deleted...]
-      <c r="F85" s="10"/>
+      <c r="B85" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="C85" s="9" t="s">
+        <v>223</v>
+      </c>
+      <c r="D85" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="E85" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F85" s="12">
+        <v>2370.0</v>
+      </c>
     </row>
     <row r="86" spans="1:6" outlineLevel="2">
-      <c r="A86" s="17" t="s">
-[...9 lines deleted...]
-      <c r="A87" s="3" t="s">
+      <c r="A86" s="15">
+        <v>3</v>
+      </c>
+      <c r="B86" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="C86" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="D86" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="E86" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F86" s="12">
+        <v>3760.0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" outlineLevel="2">
+      <c r="A87" s="15">
         <v>4</v>
       </c>
-      <c r="B87" s="4" t="s">
+      <c r="B87" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="C87" s="9" t="s">
+        <v>229</v>
+      </c>
+      <c r="D87" s="9" t="s">
+        <v>230</v>
+      </c>
+      <c r="E87" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F87" s="12">
+        <v>2450.0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" outlineLevel="2">
+      <c r="A88" s="15">
         <v>5</v>
       </c>
-      <c r="C87" s="5" t="s">
+      <c r="B88" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="C88" s="9" t="s">
+        <v>232</v>
+      </c>
+      <c r="D88" s="9" t="s">
+        <v>233</v>
+      </c>
+      <c r="E88" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F88" s="12">
+        <v>2650.0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" outlineLevel="2">
+      <c r="A89" s="15">
         <v>6</v>
       </c>
-      <c r="D87" s="5" t="s">
+      <c r="B89" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="C89" s="9" t="s">
+        <v>235</v>
+      </c>
+      <c r="D89" s="9" t="s">
+        <v>236</v>
+      </c>
+      <c r="E89" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F89" s="12">
+        <v>1860.0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" outlineLevel="2">
+      <c r="A90" s="15">
         <v>7</v>
       </c>
-      <c r="E87" s="6" t="s">
+      <c r="B90" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="C90" s="9" t="s">
+        <v>238</v>
+      </c>
+      <c r="D90" s="9" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F90" s="12">
+        <v>1860.0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" outlineLevel="2">
+      <c r="A91" s="15">
         <v>8</v>
       </c>
-      <c r="F87" s="11" t="s">
+      <c r="B91" s="8" t="s">
+        <v>240</v>
+      </c>
+      <c r="C91" s="9" t="s">
+        <v>241</v>
+      </c>
+      <c r="D91" s="9" t="s">
+        <v>242</v>
+      </c>
+      <c r="E91" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F91" s="12">
+        <v>3740.0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" outlineLevel="1">
+      <c r="A92" s="16" t="s">
+        <v>243</v>
+      </c>
+      <c r="B92" s="2"/>
+      <c r="C92" s="2"/>
+      <c r="D92" s="2"/>
+      <c r="E92" s="2"/>
+      <c r="F92" s="10"/>
+    </row>
+    <row r="93" spans="1:6" outlineLevel="2">
+      <c r="A93" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B93" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E93" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="88" spans="1:6" outlineLevel="3">
-      <c r="A88" s="15">
+    <row r="94" spans="1:6" outlineLevel="2">
+      <c r="A94" s="15">
         <v>1</v>
       </c>
-      <c r="B88" s="8" t="s">
-[...26 lines deleted...]
-      <c r="A90" s="3" t="s">
+      <c r="B94" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="C94" s="9" t="s">
+        <v>245</v>
+      </c>
+      <c r="D94" s="9" t="s">
+        <v>246</v>
+      </c>
+      <c r="E94" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F94" s="12">
+        <v>530.0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" outlineLevel="2">
+      <c r="A95" s="15">
+        <v>2</v>
+      </c>
+      <c r="B95" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="C95" s="9" t="s">
+        <v>248</v>
+      </c>
+      <c r="D95" s="9" t="s">
+        <v>249</v>
+      </c>
+      <c r="E95" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F95" s="12">
+        <v>590.0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" outlineLevel="2">
+      <c r="A96" s="15">
+        <v>3</v>
+      </c>
+      <c r="B96" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="C96" s="9" t="s">
+        <v>251</v>
+      </c>
+      <c r="D96" s="9" t="s">
+        <v>252</v>
+      </c>
+      <c r="E96" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F96" s="12">
+        <v>210.0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" outlineLevel="2">
+      <c r="A97" s="15">
         <v>4</v>
       </c>
-      <c r="B90" s="4" t="s">
+      <c r="B97" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="C97" s="9" t="s">
+        <v>254</v>
+      </c>
+      <c r="D97" s="9" t="s">
+        <v>255</v>
+      </c>
+      <c r="E97" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F97" s="12">
+        <v>1100.0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" outlineLevel="2">
+      <c r="A98" s="15">
         <v>5</v>
       </c>
-      <c r="C90" s="5" t="s">
+      <c r="B98" s="8" t="s">
+        <v>256</v>
+      </c>
+      <c r="C98" s="9" t="s">
+        <v>257</v>
+      </c>
+      <c r="D98" s="9" t="s">
+        <v>258</v>
+      </c>
+      <c r="E98" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F98" s="12">
+        <v>1500.0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" outlineLevel="2">
+      <c r="A99" s="15">
         <v>6</v>
       </c>
-      <c r="D90" s="5" t="s">
+      <c r="B99" s="8" t="s">
+        <v>259</v>
+      </c>
+      <c r="C99" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="D99" s="9" t="s">
+        <v>261</v>
+      </c>
+      <c r="E99" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F99" s="12">
+        <v>650.0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" outlineLevel="2">
+      <c r="A100" s="15">
         <v>7</v>
       </c>
-      <c r="E90" s="6" t="s">
+      <c r="B100" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="C100" s="9" t="s">
+        <v>263</v>
+      </c>
+      <c r="D100" s="9" t="s">
+        <v>264</v>
+      </c>
+      <c r="E100" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F100" s="12">
+        <v>380.0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" outlineLevel="2">
+      <c r="A101" s="15">
         <v>8</v>
       </c>
-      <c r="F90" s="11" t="s">
+      <c r="B101" s="8" t="s">
+        <v>265</v>
+      </c>
+      <c r="C101" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="D101" s="9" t="s">
+        <v>267</v>
+      </c>
+      <c r="E101" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F101" s="12">
+        <v>380.0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" outlineLevel="1">
+      <c r="A102" s="16" t="s">
+        <v>268</v>
+      </c>
+      <c r="B102" s="2"/>
+      <c r="C102" s="2"/>
+      <c r="D102" s="2"/>
+      <c r="E102" s="2"/>
+      <c r="F102" s="10"/>
+    </row>
+    <row r="103" spans="1:6" outlineLevel="2">
+      <c r="A103" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B103" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E103" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="91" spans="1:6" outlineLevel="3">
-      <c r="A91" s="15">
+    <row r="104" spans="1:6" outlineLevel="2">
+      <c r="A104" s="15">
         <v>1</v>
       </c>
-      <c r="B91" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A92" s="15">
+      <c r="B104" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="C104" s="9" t="s">
+        <v>270</v>
+      </c>
+      <c r="D104" s="9" t="s">
+        <v>271</v>
+      </c>
+      <c r="E104" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F104" s="12">
+        <v>2600.0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" outlineLevel="2">
+      <c r="A105" s="15">
         <v>2</v>
       </c>
-      <c r="B92" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A93" s="15">
+      <c r="B105" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="C105" s="9" t="s">
+        <v>273</v>
+      </c>
+      <c r="D105" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="E105" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F105" s="12">
+        <v>1600.0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" outlineLevel="2">
+      <c r="A106" s="15">
         <v>3</v>
       </c>
-      <c r="B93" s="8" t="s">
-[...26 lines deleted...]
-      <c r="A95" s="3" t="s">
+      <c r="B106" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="C106" s="9" t="s">
+        <v>276</v>
+      </c>
+      <c r="D106" s="9" t="s">
+        <v>277</v>
+      </c>
+      <c r="E106" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F106" s="12">
+        <v>510.0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" outlineLevel="2">
+      <c r="A107" s="15">
         <v>4</v>
       </c>
-      <c r="B95" s="4" t="s">
+      <c r="B107" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="C107" s="9" t="s">
+        <v>279</v>
+      </c>
+      <c r="D107" s="9" t="s">
+        <v>280</v>
+      </c>
+      <c r="E107" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F107" s="12">
+        <v>420.0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" outlineLevel="2">
+      <c r="A108" s="15">
         <v>5</v>
       </c>
-      <c r="C95" s="5" t="s">
-[...249 lines deleted...]
-        <v>9</v>
+      <c r="B108" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="C108" s="9" t="s">
+        <v>282</v>
+      </c>
+      <c r="D108" s="9" t="s">
+        <v>283</v>
+      </c>
+      <c r="E108" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F108" s="12">
+        <v>800.0</v>
       </c>
     </row>
     <row r="109" spans="1:6" outlineLevel="2">
       <c r="A109" s="15">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B109" s="8" t="s">
-        <v>261</v>
+        <v>284</v>
       </c>
       <c r="C109" s="9" t="s">
-        <v>262</v>
+        <v>285</v>
       </c>
       <c r="D109" s="9" t="s">
-        <v>263</v>
+        <v>286</v>
       </c>
       <c r="E109" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F109" s="12">
-        <v>1350.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="110" spans="1:6" outlineLevel="2">
       <c r="A110" s="15">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B110" s="8" t="s">
-        <v>264</v>
+        <v>287</v>
       </c>
       <c r="C110" s="9" t="s">
-        <v>265</v>
+        <v>288</v>
       </c>
       <c r="D110" s="9" t="s">
-        <v>266</v>
+        <v>289</v>
       </c>
       <c r="E110" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F110" s="12">
-        <v>2550.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="111" spans="1:6" outlineLevel="2">
       <c r="A111" s="15">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B111" s="8" t="s">
-        <v>267</v>
+        <v>290</v>
       </c>
       <c r="C111" s="9" t="s">
-        <v>268</v>
+        <v>291</v>
       </c>
       <c r="D111" s="9" t="s">
-        <v>269</v>
+        <v>292</v>
       </c>
       <c r="E111" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F111" s="12">
-        <v>2550.0</v>
+        <v>1150.0</v>
       </c>
     </row>
     <row r="112" spans="1:6" outlineLevel="2">
       <c r="A112" s="15">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B112" s="8" t="s">
-        <v>270</v>
+        <v>293</v>
       </c>
       <c r="C112" s="9" t="s">
-        <v>271</v>
+        <v>294</v>
       </c>
       <c r="D112" s="9" t="s">
-        <v>272</v>
+        <v>295</v>
       </c>
       <c r="E112" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F112" s="12">
-        <v>1600.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="113" spans="1:6" outlineLevel="2">
       <c r="A113" s="15">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B113" s="8" t="s">
-        <v>273</v>
+        <v>296</v>
       </c>
       <c r="C113" s="9" t="s">
-        <v>274</v>
+        <v>297</v>
       </c>
       <c r="D113" s="9" t="s">
-        <v>275</v>
+        <v>298</v>
       </c>
       <c r="E113" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F113" s="12">
-        <v>1150.0</v>
+        <v>1400.0</v>
       </c>
     </row>
     <row r="114" spans="1:6" outlineLevel="2">
       <c r="A114" s="15">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B114" s="8" t="s">
-        <v>276</v>
+        <v>299</v>
       </c>
       <c r="C114" s="9" t="s">
-        <v>277</v>
+        <v>300</v>
       </c>
       <c r="D114" s="9" t="s">
-        <v>278</v>
+        <v>301</v>
       </c>
       <c r="E114" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F114" s="12">
-        <v>200.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="115" spans="1:6" outlineLevel="2">
       <c r="A115" s="15">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B115" s="8" t="s">
-        <v>279</v>
+        <v>302</v>
       </c>
       <c r="C115" s="9" t="s">
-        <v>280</v>
+        <v>303</v>
       </c>
       <c r="D115" s="9" t="s">
-        <v>281</v>
+        <v>304</v>
       </c>
       <c r="E115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="12">
-        <v>200.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="116" spans="1:6" outlineLevel="2">
       <c r="A116" s="15">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B116" s="8" t="s">
-        <v>282</v>
+        <v>305</v>
       </c>
       <c r="C116" s="9" t="s">
-        <v>283</v>
+        <v>306</v>
       </c>
       <c r="D116" s="9" t="s">
-        <v>284</v>
+        <v>307</v>
       </c>
       <c r="E116" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F116" s="12">
-        <v>275.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="117" spans="1:6" outlineLevel="2">
       <c r="A117" s="15">
+        <v>14</v>
+      </c>
+      <c r="B117" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="C117" s="9" t="s">
+        <v>309</v>
+      </c>
+      <c r="D117" s="9" t="s">
+        <v>310</v>
+      </c>
+      <c r="E117" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F117" s="12">
+        <v>370.0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" outlineLevel="2">
+      <c r="A118" s="15">
+        <v>15</v>
+      </c>
+      <c r="B118" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="C118" s="9" t="s">
+        <v>312</v>
+      </c>
+      <c r="D118" s="9" t="s">
+        <v>313</v>
+      </c>
+      <c r="E118" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F118" s="12">
+        <v>1150.0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" outlineLevel="2">
+      <c r="A119" s="15">
+        <v>16</v>
+      </c>
+      <c r="B119" s="8" t="s">
+        <v>314</v>
+      </c>
+      <c r="C119" s="9" t="s">
+        <v>315</v>
+      </c>
+      <c r="D119" s="9" t="s">
+        <v>316</v>
+      </c>
+      <c r="E119" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F119" s="12">
+        <v>800.0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" outlineLevel="2">
+      <c r="A120" s="15">
+        <v>17</v>
+      </c>
+      <c r="B120" s="8" t="s">
+        <v>317</v>
+      </c>
+      <c r="C120" s="9" t="s">
+        <v>318</v>
+      </c>
+      <c r="D120" s="9" t="s">
+        <v>319</v>
+      </c>
+      <c r="E120" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F120" s="12">
+        <v>600.0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" outlineLevel="2">
+      <c r="A121" s="15">
+        <v>18</v>
+      </c>
+      <c r="B121" s="8" t="s">
+        <v>320</v>
+      </c>
+      <c r="C121" s="9" t="s">
+        <v>321</v>
+      </c>
+      <c r="D121" s="9" t="s">
+        <v>322</v>
+      </c>
+      <c r="E121" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F121" s="12">
+        <v>600.0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" outlineLevel="2">
+      <c r="A122" s="15">
+        <v>19</v>
+      </c>
+      <c r="B122" s="8" t="s">
+        <v>323</v>
+      </c>
+      <c r="C122" s="9" t="s">
+        <v>324</v>
+      </c>
+      <c r="D122" s="9" t="s">
+        <v>325</v>
+      </c>
+      <c r="E122" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F122" s="12">
+        <v>670.0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" outlineLevel="2">
+      <c r="A123" s="15">
+        <v>20</v>
+      </c>
+      <c r="B123" s="8" t="s">
+        <v>326</v>
+      </c>
+      <c r="C123" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="D123" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="E123" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F123" s="12">
+        <v>670.0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" outlineLevel="2">
+      <c r="A124" s="15">
+        <v>21</v>
+      </c>
+      <c r="B124" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="C124" s="9" t="s">
+        <v>330</v>
+      </c>
+      <c r="D124" s="9" t="s">
+        <v>331</v>
+      </c>
+      <c r="E124" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F124" s="12">
+        <v>670.0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" outlineLevel="2">
+      <c r="A125" s="15">
+        <v>22</v>
+      </c>
+      <c r="B125" s="8" t="s">
+        <v>332</v>
+      </c>
+      <c r="C125" s="9" t="s">
+        <v>333</v>
+      </c>
+      <c r="D125" s="9" t="s">
+        <v>334</v>
+      </c>
+      <c r="E125" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F125" s="12">
+        <v>670.0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" outlineLevel="2">
+      <c r="A126" s="15">
+        <v>23</v>
+      </c>
+      <c r="B126" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="C126" s="9" t="s">
+        <v>336</v>
+      </c>
+      <c r="D126" s="9" t="s">
+        <v>337</v>
+      </c>
+      <c r="E126" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F126" s="12">
+        <v>5200.0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" outlineLevel="2">
+      <c r="A127" s="15">
+        <v>24</v>
+      </c>
+      <c r="B127" s="8" t="s">
+        <v>338</v>
+      </c>
+      <c r="C127" s="9" t="s">
+        <v>339</v>
+      </c>
+      <c r="D127" s="9" t="s">
+        <v>340</v>
+      </c>
+      <c r="E127" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F127" s="12">
+        <v>370.0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" outlineLevel="2">
+      <c r="A128" s="15">
+        <v>25</v>
+      </c>
+      <c r="B128" s="8" t="s">
+        <v>341</v>
+      </c>
+      <c r="C128" s="9" t="s">
+        <v>342</v>
+      </c>
+      <c r="D128" s="9" t="s">
+        <v>343</v>
+      </c>
+      <c r="E128" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F128" s="12">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" outlineLevel="2">
+      <c r="A129" s="15">
+        <v>26</v>
+      </c>
+      <c r="B129" s="8" t="s">
+        <v>344</v>
+      </c>
+      <c r="C129" s="9" t="s">
+        <v>345</v>
+      </c>
+      <c r="D129" s="9" t="s">
+        <v>346</v>
+      </c>
+      <c r="E129" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F129" s="12">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" outlineLevel="2">
+      <c r="A130" s="15">
+        <v>27</v>
+      </c>
+      <c r="B130" s="8" t="s">
+        <v>344</v>
+      </c>
+      <c r="C130" s="9" t="s">
+        <v>347</v>
+      </c>
+      <c r="D130" s="9" t="s">
+        <v>348</v>
+      </c>
+      <c r="E130" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F130" s="12">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" outlineLevel="2">
+      <c r="A131" s="15">
+        <v>28</v>
+      </c>
+      <c r="B131" s="8" t="s">
+        <v>349</v>
+      </c>
+      <c r="C131" s="9" t="s">
+        <v>350</v>
+      </c>
+      <c r="D131" s="9" t="s">
+        <v>351</v>
+      </c>
+      <c r="E131" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F131" s="12">
+        <v>620.0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" outlineLevel="2">
+      <c r="A132" s="15">
+        <v>29</v>
+      </c>
+      <c r="B132" s="8" t="s">
+        <v>352</v>
+      </c>
+      <c r="C132" s="9" t="s">
+        <v>353</v>
+      </c>
+      <c r="D132" s="9" t="s">
+        <v>354</v>
+      </c>
+      <c r="E132" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F132" s="12">
+        <v>440.0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" outlineLevel="2">
+      <c r="A133" s="15">
+        <v>30</v>
+      </c>
+      <c r="B133" s="8" t="s">
+        <v>355</v>
+      </c>
+      <c r="C133" s="9" t="s">
+        <v>356</v>
+      </c>
+      <c r="D133" s="9" t="s">
+        <v>357</v>
+      </c>
+      <c r="E133" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F133" s="12">
+        <v>490.0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" outlineLevel="2">
+      <c r="A134" s="15">
+        <v>31</v>
+      </c>
+      <c r="B134" s="8" t="s">
+        <v>358</v>
+      </c>
+      <c r="C134" s="9" t="s">
+        <v>359</v>
+      </c>
+      <c r="D134" s="9" t="s">
+        <v>360</v>
+      </c>
+      <c r="E134" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F134" s="12">
+        <v>490.0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" outlineLevel="2">
+      <c r="A135" s="15">
+        <v>32</v>
+      </c>
+      <c r="B135" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="C135" s="9" t="s">
+        <v>362</v>
+      </c>
+      <c r="D135" s="9" t="s">
+        <v>363</v>
+      </c>
+      <c r="E135" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F135" s="12">
+        <v>530.0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" outlineLevel="2">
+      <c r="A136" s="15">
+        <v>33</v>
+      </c>
+      <c r="B136" s="8" t="s">
+        <v>364</v>
+      </c>
+      <c r="C136" s="9" t="s">
+        <v>365</v>
+      </c>
+      <c r="D136" s="9" t="s">
+        <v>366</v>
+      </c>
+      <c r="E136" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F136" s="12">
+        <v>330.0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" outlineLevel="2">
+      <c r="A137" s="15">
+        <v>34</v>
+      </c>
+      <c r="B137" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="C137" s="9" t="s">
+        <v>368</v>
+      </c>
+      <c r="D137" s="9" t="s">
+        <v>369</v>
+      </c>
+      <c r="E137" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F137" s="12">
+        <v>330.0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" outlineLevel="2">
+      <c r="A138" s="15">
+        <v>35</v>
+      </c>
+      <c r="B138" s="8" t="s">
+        <v>370</v>
+      </c>
+      <c r="C138" s="9" t="s">
+        <v>371</v>
+      </c>
+      <c r="D138" s="9" t="s">
+        <v>372</v>
+      </c>
+      <c r="E138" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F138" s="12">
+        <v>430.0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" outlineLevel="2">
+      <c r="A139" s="15">
+        <v>36</v>
+      </c>
+      <c r="B139" s="8" t="s">
+        <v>373</v>
+      </c>
+      <c r="C139" s="9" t="s">
+        <v>374</v>
+      </c>
+      <c r="D139" s="9" t="s">
+        <v>375</v>
+      </c>
+      <c r="E139" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F139" s="12">
+        <v>460.0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" outlineLevel="2">
+      <c r="A140" s="15">
+        <v>37</v>
+      </c>
+      <c r="B140" s="8" t="s">
+        <v>376</v>
+      </c>
+      <c r="C140" s="9" t="s">
+        <v>377</v>
+      </c>
+      <c r="D140" s="9" t="s">
+        <v>378</v>
+      </c>
+      <c r="E140" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F140" s="12">
+        <v>2200.0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" outlineLevel="1">
+      <c r="A141" s="16" t="s">
+        <v>379</v>
+      </c>
+      <c r="B141" s="2"/>
+      <c r="C141" s="2"/>
+      <c r="D141" s="2"/>
+      <c r="E141" s="2"/>
+      <c r="F141" s="10"/>
+    </row>
+    <row r="142" spans="1:6" outlineLevel="2">
+      <c r="A142" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B142" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E142" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B117" s="8" t="s">
-[...11 lines deleted...]
-      <c r="F117" s="12">
+    </row>
+    <row r="143" spans="1:6" outlineLevel="2">
+      <c r="A143" s="15">
+        <v>1</v>
+      </c>
+      <c r="B143" s="8" t="s">
+        <v>380</v>
+      </c>
+      <c r="C143" s="9" t="s">
+        <v>381</v>
+      </c>
+      <c r="D143" s="9" t="s">
+        <v>382</v>
+      </c>
+      <c r="E143" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F143" s="12">
+        <v>270.0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" outlineLevel="2">
+      <c r="A144" s="15">
+        <v>2</v>
+      </c>
+      <c r="B144" s="8" t="s">
+        <v>383</v>
+      </c>
+      <c r="C144" s="9" t="s">
+        <v>384</v>
+      </c>
+      <c r="D144" s="9" t="s">
+        <v>385</v>
+      </c>
+      <c r="E144" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F144" s="12">
+        <v>330.0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" outlineLevel="2">
+      <c r="A145" s="15">
+        <v>3</v>
+      </c>
+      <c r="B145" s="8" t="s">
+        <v>386</v>
+      </c>
+      <c r="C145" s="9" t="s">
+        <v>387</v>
+      </c>
+      <c r="D145" s="9" t="s">
+        <v>388</v>
+      </c>
+      <c r="E145" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F145" s="12">
+        <v>1130.0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" outlineLevel="1">
+      <c r="A146" s="16" t="s">
+        <v>389</v>
+      </c>
+      <c r="B146" s="2"/>
+      <c r="C146" s="2"/>
+      <c r="D146" s="2"/>
+      <c r="E146" s="2"/>
+      <c r="F146" s="10"/>
+    </row>
+    <row r="147" spans="1:6" outlineLevel="2">
+      <c r="A147" s="17" t="s">
+        <v>390</v>
+      </c>
+      <c r="B147" s="2"/>
+      <c r="C147" s="2"/>
+      <c r="D147" s="2"/>
+      <c r="E147" s="2"/>
+      <c r="F147" s="10"/>
+    </row>
+    <row r="148" spans="1:6" outlineLevel="3">
+      <c r="A148" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B148" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C148" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E148" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" outlineLevel="3">
+      <c r="A149" s="15">
+        <v>1</v>
+      </c>
+      <c r="B149" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="C149" s="9" t="s">
+        <v>392</v>
+      </c>
+      <c r="D149" s="9" t="s">
+        <v>393</v>
+      </c>
+      <c r="E149" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F149" s="12">
+        <v>9300.0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" outlineLevel="2">
+      <c r="A150" s="17" t="s">
+        <v>394</v>
+      </c>
+      <c r="B150" s="2"/>
+      <c r="C150" s="2"/>
+      <c r="D150" s="2"/>
+      <c r="E150" s="2"/>
+      <c r="F150" s="10"/>
+    </row>
+    <row r="151" spans="1:6" outlineLevel="3">
+      <c r="A151" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B151" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E151" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" outlineLevel="3">
+      <c r="A152" s="15">
+        <v>1</v>
+      </c>
+      <c r="B152" s="8" t="s">
+        <v>395</v>
+      </c>
+      <c r="C152" s="9" t="s">
+        <v>396</v>
+      </c>
+      <c r="D152" s="9" t="s">
+        <v>397</v>
+      </c>
+      <c r="E152" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F152" s="12">
+        <v>2000.0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" outlineLevel="3">
+      <c r="A153" s="15">
+        <v>2</v>
+      </c>
+      <c r="B153" s="8" t="s">
+        <v>398</v>
+      </c>
+      <c r="C153" s="9" t="s">
+        <v>399</v>
+      </c>
+      <c r="D153" s="9" t="s">
+        <v>400</v>
+      </c>
+      <c r="E153" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F153" s="12">
+        <v>1340.0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" outlineLevel="3">
+      <c r="A154" s="15">
+        <v>3</v>
+      </c>
+      <c r="B154" s="8" t="s">
+        <v>401</v>
+      </c>
+      <c r="C154" s="9" t="s">
+        <v>402</v>
+      </c>
+      <c r="D154" s="9" t="s">
+        <v>403</v>
+      </c>
+      <c r="E154" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F154" s="12">
+        <v>1560.0</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" outlineLevel="2">
+      <c r="A155" s="17" t="s">
+        <v>404</v>
+      </c>
+      <c r="B155" s="2"/>
+      <c r="C155" s="2"/>
+      <c r="D155" s="2"/>
+      <c r="E155" s="2"/>
+      <c r="F155" s="10"/>
+    </row>
+    <row r="156" spans="1:6" outlineLevel="3">
+      <c r="A156" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B156" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C156" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D156" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E156" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" outlineLevel="3">
+      <c r="A157" s="15">
+        <v>1</v>
+      </c>
+      <c r="B157" s="8" t="s">
+        <v>405</v>
+      </c>
+      <c r="C157" s="9" t="s">
+        <v>406</v>
+      </c>
+      <c r="D157" s="9" t="s">
+        <v>407</v>
+      </c>
+      <c r="E157" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F157" s="12">
+        <v>1010.0</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" outlineLevel="3">
+      <c r="A158" s="15">
+        <v>2</v>
+      </c>
+      <c r="B158" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="C158" s="9" t="s">
+        <v>409</v>
+      </c>
+      <c r="D158" s="9" t="s">
+        <v>410</v>
+      </c>
+      <c r="E158" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F158" s="12">
+        <v>740.0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" outlineLevel="3">
+      <c r="A159" s="15">
+        <v>3</v>
+      </c>
+      <c r="B159" s="8" t="s">
+        <v>411</v>
+      </c>
+      <c r="C159" s="9" t="s">
+        <v>412</v>
+      </c>
+      <c r="D159" s="9" t="s">
+        <v>413</v>
+      </c>
+      <c r="E159" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F159" s="12">
+        <v>740.0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" outlineLevel="3">
+      <c r="A160" s="15">
+        <v>4</v>
+      </c>
+      <c r="B160" s="8" t="s">
+        <v>414</v>
+      </c>
+      <c r="C160" s="9" t="s">
+        <v>415</v>
+      </c>
+      <c r="D160" s="9" t="s">
+        <v>416</v>
+      </c>
+      <c r="E160" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F160" s="12">
+        <v>1780.0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" outlineLevel="3">
+      <c r="A161" s="15">
+        <v>5</v>
+      </c>
+      <c r="B161" s="8" t="s">
+        <v>417</v>
+      </c>
+      <c r="C161" s="9" t="s">
+        <v>418</v>
+      </c>
+      <c r="D161" s="9" t="s">
+        <v>419</v>
+      </c>
+      <c r="E161" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F161" s="12">
+        <v>1780.0</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" outlineLevel="3">
+      <c r="A162" s="15">
+        <v>6</v>
+      </c>
+      <c r="B162" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="C162" s="9" t="s">
+        <v>421</v>
+      </c>
+      <c r="D162" s="9" t="s">
+        <v>422</v>
+      </c>
+      <c r="E162" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F162" s="12">
+        <v>1090.0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" outlineLevel="3">
+      <c r="A163" s="15">
+        <v>7</v>
+      </c>
+      <c r="B163" s="8" t="s">
+        <v>423</v>
+      </c>
+      <c r="C163" s="9" t="s">
+        <v>424</v>
+      </c>
+      <c r="D163" s="9" t="s">
+        <v>425</v>
+      </c>
+      <c r="E163" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F163" s="12">
+        <v>1090.0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" outlineLevel="2">
+      <c r="A164" s="17" t="s">
+        <v>426</v>
+      </c>
+      <c r="B164" s="2"/>
+      <c r="C164" s="2"/>
+      <c r="D164" s="2"/>
+      <c r="E164" s="2"/>
+      <c r="F164" s="10"/>
+    </row>
+    <row r="165" spans="1:6" outlineLevel="3">
+      <c r="A165" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B165" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C165" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D165" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E165" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" outlineLevel="3">
+      <c r="A166" s="15">
+        <v>1</v>
+      </c>
+      <c r="B166" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="C166" s="9" t="s">
+        <v>428</v>
+      </c>
+      <c r="D166" s="9" t="s">
+        <v>429</v>
+      </c>
+      <c r="E166" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F166" s="12">
+        <v>620.0</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" outlineLevel="3">
+      <c r="A167" s="15">
+        <v>2</v>
+      </c>
+      <c r="B167" s="8" t="s">
+        <v>430</v>
+      </c>
+      <c r="C167" s="9" t="s">
+        <v>431</v>
+      </c>
+      <c r="D167" s="9" t="s">
+        <v>432</v>
+      </c>
+      <c r="E167" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F167" s="12">
+        <v>1500.0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" outlineLevel="1">
+      <c r="A168" s="16" t="s">
+        <v>433</v>
+      </c>
+      <c r="B168" s="2"/>
+      <c r="C168" s="2"/>
+      <c r="D168" s="2"/>
+      <c r="E168" s="2"/>
+      <c r="F168" s="10"/>
+    </row>
+    <row r="169" spans="1:6" outlineLevel="2">
+      <c r="A169" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B169" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C169" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D169" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E169" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" outlineLevel="2">
+      <c r="A170" s="15">
+        <v>1</v>
+      </c>
+      <c r="B170" s="8" t="s">
+        <v>434</v>
+      </c>
+      <c r="C170" s="9" t="s">
+        <v>435</v>
+      </c>
+      <c r="D170" s="9" t="s">
+        <v>436</v>
+      </c>
+      <c r="E170" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F170" s="12">
+        <v>1350.0</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" outlineLevel="2">
+      <c r="A171" s="15">
+        <v>2</v>
+      </c>
+      <c r="B171" s="8" t="s">
+        <v>437</v>
+      </c>
+      <c r="C171" s="9" t="s">
+        <v>438</v>
+      </c>
+      <c r="D171" s="9" t="s">
+        <v>439</v>
+      </c>
+      <c r="E171" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F171" s="12">
+        <v>2550.0</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" outlineLevel="2">
+      <c r="A172" s="15">
+        <v>3</v>
+      </c>
+      <c r="B172" s="8" t="s">
+        <v>440</v>
+      </c>
+      <c r="C172" s="9" t="s">
+        <v>441</v>
+      </c>
+      <c r="D172" s="9" t="s">
+        <v>442</v>
+      </c>
+      <c r="E172" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F172" s="12">
+        <v>2550.0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" outlineLevel="2">
+      <c r="A173" s="15">
+        <v>4</v>
+      </c>
+      <c r="B173" s="8" t="s">
+        <v>443</v>
+      </c>
+      <c r="C173" s="9" t="s">
+        <v>444</v>
+      </c>
+      <c r="D173" s="9" t="s">
+        <v>445</v>
+      </c>
+      <c r="E173" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F173" s="12">
+        <v>1600.0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" outlineLevel="2">
+      <c r="A174" s="15">
+        <v>5</v>
+      </c>
+      <c r="B174" s="8" t="s">
+        <v>446</v>
+      </c>
+      <c r="C174" s="9" t="s">
+        <v>447</v>
+      </c>
+      <c r="D174" s="9" t="s">
+        <v>448</v>
+      </c>
+      <c r="E174" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F174" s="12">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" outlineLevel="2">
+      <c r="A175" s="15">
+        <v>6</v>
+      </c>
+      <c r="B175" s="8" t="s">
+        <v>449</v>
+      </c>
+      <c r="C175" s="9" t="s">
+        <v>450</v>
+      </c>
+      <c r="D175" s="9" t="s">
+        <v>451</v>
+      </c>
+      <c r="E175" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F175" s="12">
+        <v>330.0</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" outlineLevel="2">
+      <c r="A176" s="15">
+        <v>7</v>
+      </c>
+      <c r="B176" s="8" t="s">
+        <v>452</v>
+      </c>
+      <c r="C176" s="9" t="s">
+        <v>453</v>
+      </c>
+      <c r="D176" s="9" t="s">
+        <v>454</v>
+      </c>
+      <c r="E176" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F176" s="12">
+        <v>330.0</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" outlineLevel="2">
+      <c r="A177" s="15">
+        <v>8</v>
+      </c>
+      <c r="B177" s="8" t="s">
+        <v>455</v>
+      </c>
+      <c r="C177" s="9" t="s">
+        <v>456</v>
+      </c>
+      <c r="D177" s="9" t="s">
+        <v>457</v>
+      </c>
+      <c r="E177" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F177" s="12">
+        <v>430.0</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" outlineLevel="2">
+      <c r="A178" s="15">
+        <v>9</v>
+      </c>
+      <c r="B178" s="8" t="s">
+        <v>458</v>
+      </c>
+      <c r="C178" s="9" t="s">
+        <v>459</v>
+      </c>
+      <c r="D178" s="9" t="s">
+        <v>460</v>
+      </c>
+      <c r="E178" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F178" s="12">
+        <v>195.0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" outlineLevel="2">
+      <c r="A179" s="15">
+        <v>10</v>
+      </c>
+      <c r="B179" s="8" t="s">
+        <v>461</v>
+      </c>
+      <c r="C179" s="9" t="s">
+        <v>462</v>
+      </c>
+      <c r="D179" s="9" t="s">
+        <v>463</v>
+      </c>
+      <c r="E179" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F179" s="12">
+        <v>190.0</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" outlineLevel="2">
+      <c r="A180" s="15">
+        <v>11</v>
+      </c>
+      <c r="B180" s="8" t="s">
+        <v>464</v>
+      </c>
+      <c r="C180" s="9" t="s">
+        <v>465</v>
+      </c>
+      <c r="D180" s="9" t="s">
+        <v>466</v>
+      </c>
+      <c r="E180" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F180" s="12">
+        <v>200.0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" outlineLevel="2">
+      <c r="A181" s="15">
+        <v>12</v>
+      </c>
+      <c r="B181" s="8" t="s">
+        <v>467</v>
+      </c>
+      <c r="C181" s="9" t="s">
+        <v>468</v>
+      </c>
+      <c r="D181" s="9" t="s">
+        <v>469</v>
+      </c>
+      <c r="E181" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F181" s="12">
+        <v>200.0</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" outlineLevel="2">
+      <c r="A182" s="15">
+        <v>13</v>
+      </c>
+      <c r="B182" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="C182" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="D182" s="9" t="s">
+        <v>472</v>
+      </c>
+      <c r="E182" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F182" s="12">
+        <v>275.0</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" outlineLevel="2">
+      <c r="A183" s="15">
+        <v>14</v>
+      </c>
+      <c r="B183" s="8" t="s">
+        <v>473</v>
+      </c>
+      <c r="C183" s="9" t="s">
+        <v>474</v>
+      </c>
+      <c r="D183" s="9" t="s">
+        <v>475</v>
+      </c>
+      <c r="E183" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F183" s="12">
         <v>275.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:F6"/>
-    <mergeCell ref="A19:F19"/>
-[...9 lines deleted...]
-    <mergeCell ref="A107:F107"/>
+    <mergeCell ref="A16:F16"/>
+    <mergeCell ref="A20:F20"/>
+    <mergeCell ref="A62:F62"/>
+    <mergeCell ref="A82:F82"/>
+    <mergeCell ref="A92:F92"/>
+    <mergeCell ref="A102:F102"/>
+    <mergeCell ref="A141:F141"/>
+    <mergeCell ref="A146:F146"/>
+    <mergeCell ref="A147:F147"/>
+    <mergeCell ref="A150:F150"/>
+    <mergeCell ref="A155:F155"/>
+    <mergeCell ref="A164:F164"/>
+    <mergeCell ref="A168:F168"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_9"/>
-    <hyperlink ref="D16" r:id="rId_hyperlink_10"/>
-[...19 lines deleted...]
-    <hyperlink ref="D38" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D18" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D25" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_36"/>
-    <hyperlink ref="D49" r:id="rId_hyperlink_37"/>
-[...52 lines deleted...]
-    <hyperlink ref="D117" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D86" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D87" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D98" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D99" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D137" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D176" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_152"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>