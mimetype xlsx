--- v1 (2026-07-18)
+++ v2 (2026-09-22)
@@ -12,103 +12,94 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="476">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="370">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-19 00:15:16</t>
+    <t>Актуальность прайса на: 2026-09-22 07:45:54</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
-    <t>6956116797218</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/power-bank-joyroom-jr-pbf04-65w-digital-display-fast-chargin/</t>
+    <t>6956116797317</t>
+  </si>
+  <si>
+    <t>Power Bank Joyroom JR-PBF05 65W Digital Display Fast Charging 30000mAh - Black ?with Type-C To Type-C 100W 1.2M cable black?</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/power-bank-joyroom-jr-pbf05-65w-digital-display-fast-chargin/</t>
   </si>
   <si>
     <t>много</t>
   </si>
   <si>
-    <t>6956116797317</t>
-[...7 lines deleted...]
-  <si>
     <t>6941237133236</t>
   </si>
   <si>
     <t>Автодержатель с беспроводной зарядкой Joyroom JR-ZS240 Magnetic wireless car charge holder - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtoderzhatel-s-besprovodnoj-zaryadkoj-joyroom-jr-zs240-ma-1/</t>
   </si>
   <si>
     <t>6956116793807</t>
   </si>
   <si>
     <t>Автодержатель с беспроводной зарядкой Joyroom JR-ZS240 Pro magnetic wireless car charger - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtoderzhatel-s-besprovodnoj-zaryadkoj-joyroom-jr-zs240-pro/</t>
   </si>
   <si>
     <t>6956116771294</t>
   </si>
   <si>
     <t>Зарядка Joyroom S-IW007 3-in-1 iP Watch Magnetic Charger+Dual Lightning cable (USB-A) 1.2m - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-joyroom-s-iw007-3-in-1-ip-watch-magnetic-charger-du/</t>
@@ -143,167 +134,113 @@
   <si>
     <t>Вентиляторы Joyroom</t>
   </si>
   <si>
     <t>6941237102737</t>
   </si>
   <si>
     <t>Портативный вентилятор JOYROOM Whirlwind portable neck fan JR-CY572 Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/portativnyj-ventilyator-joyroom-whirlwind-portable-neck-fan/</t>
   </si>
   <si>
     <t>6941237102744</t>
   </si>
   <si>
     <t>Портативный вентилятор JOYROOM Whirlwind portable neck fan JR-CY572 White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/portativnyj-ventilyator-joyroom-whirlwind-portable-neck-fa-1/</t>
   </si>
   <si>
     <t>Кабель Joyroom</t>
   </si>
   <si>
-    <t>6956116709013</t>
-[...7 lines deleted...]
-  <si>
     <t>6956116709020</t>
   </si>
   <si>
     <t>Кабель JoyRoom S-A21 Speedy Series 30W 3-in-1 Fast Charging Cable (Type-C to L+C+M) 1.2m-Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-joyroom-s-a21-speedy-series-30w-3-in-1-fast-charging-c/</t>
   </si>
   <si>
-    <t>6956116797935</t>
-[...16 lines deleted...]
-  <si>
     <t>6956116797966</t>
   </si>
   <si>
     <t>Кабель JoyRoom S-A28 Flash Series 30W Fast Charging Data Cable (Type-C to Lightning) 2m-Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-30w-fast-charging-data-ca-2/</t>
   </si>
   <si>
     <t>6956116797973</t>
   </si>
   <si>
     <t>Кабель JoyRoom S-A28 Flash Series 30W Fast Charging Data Cable (Type-C to Lightning) 2m-White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-30w-fast-charging-data-ca-3/</t>
   </si>
   <si>
     <t>6956116798062</t>
   </si>
   <si>
     <t>Кабель JoyRoom S-A28 Flash Series 3A Fast Charging Data Cable (USB-A to Lightning) 2m-Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-3a-fast-charging-data-cab-2/</t>
   </si>
   <si>
     <t>6956116798260</t>
   </si>
   <si>
     <t>Кабель JoyRoom S-A28 Flash Series 3A Fast Charging Data Cable (USB-A to Lightning) 2m-White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-3a-fast-charging-data-cab-3/</t>
   </si>
   <si>
-    <t>6956116798277</t>
-[...7 lines deleted...]
-  <si>
     <t>6956116798291</t>
   </si>
   <si>
     <t>Кабель JoyRoom S-A28 Flash Series 3A Fast Charging Data Cable (USB-A to Type-C) 2m-Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-3a-fast-charging-data-cab-5/</t>
   </si>
   <si>
     <t>6956116798307</t>
   </si>
   <si>
     <t>Кабель JoyRoom S-A28 Flash Series 3A Fast Charging Data Cable (USB-A to Type-C) 2m-White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-3a-fast-charging-data-cab-6/</t>
   </si>
   <si>
-    <t>6956116797874</t>
-[...16 lines deleted...]
-  <si>
     <t>6956116767860</t>
   </si>
   <si>
     <t>Кабель JoyRoom S-A55 StarFlight Series 100W Auto Power-Off Fast Charging Data Cable Type-C to Type-C 1.2m - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-joyroom-s-a55-starflight-series-100w-auto-power-off-fa/</t>
   </si>
   <si>
     <t>6956116767914</t>
   </si>
   <si>
     <t>Кабель JoyRoom S-A55 StarFlight Series 30W Auto Power-Off Fast Charging Data Cable Type-C to Lightning) 1.2m - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-joyroom-s-a55-starflight-series-30w-auto-power-off-fas/</t>
   </si>
   <si>
     <t>6956116771072</t>
   </si>
   <si>
     <t>Кабель JoyRoom S-A55 StarFlight Series 3A Auto Power-Off Fast Charging Data Cable USB-A to Lightning 1.2m - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-joyroom-s-a55-starflight-series-3a-auto-power-off-fa-1/</t>
@@ -341,122 +278,59 @@
   <si>
     <t>Кабель JoyRoom S-A60 StarTalk Series 30W Fast Charging Data Cable (Type-C to Lightning) 1.2m-Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-joyroom-s-a60-startalk-series-30w-fast-charging-data-c/</t>
   </si>
   <si>
     <t>6956116762360</t>
   </si>
   <si>
     <t>Кабель JoyRoom S-A60 StarTalk Series 3A Fast Charging Data Cable (USB-A to Lightning) 1.2m-Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-joyroom-s-a60-startalk-series-3a-fast-charging-data-ca/</t>
   </si>
   <si>
     <t>6956116762353</t>
   </si>
   <si>
     <t>Кабель JoyRoom S-A60 StarTalk Series 3A Fast Charging Data Cable (USB-A to Type-C) 1.2m-Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-joyroom-s-a60-startalk-series-3a-fast-charging-data--1/</t>
   </si>
   <si>
-    <t>6942712400034</t>
-[...52 lines deleted...]
-  <si>
     <t>6942712400010</t>
   </si>
   <si>
     <t>Кабель JoyRoom S-A62 Lively Series 60W Fast Charging Data Cable (Type-C to Type-C) 1.2m-Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-joyroom-s-a62-lively-series-60w-fast-charging-data-cab/</t>
   </si>
   <si>
-    <t>6942712400027</t>
-[...7 lines deleted...]
-  <si>
     <t>6942712400348</t>
   </si>
   <si>
     <t>Кабель JoyRoom S-A63 StarWay Series 100W Auto Power-Off Fast Charging Data Cable (Type-C to Type-C) 1.2m – Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-100w-auto-power-off-fast/</t>
   </si>
   <si>
     <t>6942712400355</t>
   </si>
   <si>
     <t>Кабель JoyRoom S-A63 StarWay Series 100W Auto Power-Off Fast Charging Data Cable (Type-C to Type-C) 1.2m – White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-100w-auto-power-off-fas-1/</t>
   </si>
   <si>
     <t>6942712400362</t>
   </si>
   <si>
     <t>Кабель JoyRoom S-A63 StarWay Series 30W Auto Power-Off Fast Charging Data Cable (Type-C to L) 1.2m – Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-30w-auto-power-off-fast-c/</t>
@@ -485,80 +359,62 @@
   <si>
     <t>Кабель JoyRoom S-A63 StarWay Series 3A Auto Power-Off Fast Charging Data Cable (USB-A to L) 1.2m – White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-3a-auto-power-off-fast--1/</t>
   </si>
   <si>
     <t>6942712400409</t>
   </si>
   <si>
     <t>Кабель JoyRoom S-A63 StarWay Series 66W Auto Power-Off Fast Charging Data Cable (USB-A to Type-C) 1.2m – Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-66w-auto-power-off-fast-c/</t>
   </si>
   <si>
     <t>6942712400416</t>
   </si>
   <si>
     <t>Кабель JoyRoom S-A63 StarWay Series 66W Auto Power-Off Fast Charging Data Cable (USB-A to Type-C) 1.2m – White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-66w-auto-power-off-fast-1/</t>
   </si>
   <si>
-    <t>6956116798284</t>
-[...7 lines deleted...]
-  <si>
     <t>6956116767877</t>
   </si>
   <si>
     <t>Кабель JoyRoomS-A55 StarFlight Series 100W Auto Power-Off Fast Charging Data Cable Type-C to Type-C 1.2m - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-joyrooms-a55-starflight-series-100w-auto-power-off-fas/</t>
   </si>
   <si>
     <t>Держатели Joyroom</t>
   </si>
   <si>
-    <t>6956116781088</t>
-[...7 lines deleted...]
-  <si>
     <t>6956116752507</t>
   </si>
   <si>
     <t>Автомобильный держатель JOYROOM JR-Z510 Magsafe foldable stand Dark Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-z510-magsafe-foldable-stan/</t>
   </si>
   <si>
     <t>6941237197146</t>
   </si>
   <si>
     <t>Автомобильный держатель JOYROOM JR-ZS295 Magnetic wireless car charger holder (air vent) black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs295-magnetic-wireless-ca/</t>
   </si>
   <si>
     <t>6941237102430</t>
   </si>
   <si>
     <t>Автомобильный Держатель JOYROOM JR-ZS365 Magnetic Travel Phone Holder - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs365-magnetic-travel-phon/</t>
@@ -764,59 +620,50 @@
   <si>
     <t>https://hoco-optom.ru/product/smart-chasy-joyroom-venture-series-jr-fv2-smart-watch-answer/</t>
   </si>
   <si>
     <t>Автомобильное ЗУ Joyroom</t>
   </si>
   <si>
     <t>6941237136404</t>
   </si>
   <si>
     <t>Автомобильная зарядка JoyRoom C-A35 45W Mini Dual-Port (PD+QC3.0) Ring-Pull Fast Car Charger-Dark Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnaya-zaryadka-joyroom-c-a35-45w-mini-dual-port-pd-q/</t>
   </si>
   <si>
     <t>6941237101501</t>
   </si>
   <si>
     <t>Автомобильная зарядка JoyRoom JR-CCN04 A+C 60W A+C mini Metal Car Charger</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnaya-zaryadka-joyroom-jr-ccn04-a-c-60w-a-c-mini-met/</t>
   </si>
   <si>
-    <t>6956116743338</t>
-[...7 lines deleted...]
-  <si>
     <t>6956116737917</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство JoyRoom JR-CCL05 4-in-1 Retractable Car Charger-Dark Grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-joyroom-jr-ccl05-4-in-1-re/</t>
   </si>
   <si>
     <t>6956116764968</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство JoyRoom JR-CCN07 145W 3-Port (2PD+1QC3.0)+C to C 100W 1.2M Car Charger-Dark Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-joyroom-jr-ccn07-145w-3-po/</t>
   </si>
   <si>
     <t>6941237112019</t>
   </si>
   <si>
     <t>Автомобильное ЗУ JOYROOM JR-CCD04 30W 2C 1A Digital Display Car Charger - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zu-joyroom-jr-ccd04-30w-2c-1a-digital-display-c/</t>
@@ -839,113 +686,68 @@
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zu-joyroom-jr-ccn06-30w-2c-mini-metal-car-charg/</t>
   </si>
   <si>
     <t>Зарядки Joyroom</t>
   </si>
   <si>
     <t>6956116782191</t>
   </si>
   <si>
     <t>Беспроводное зарядное устройство JOYROOM JR-W23 4-in-1 wireless charger</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnoe-zaryadnoe-ustrojstvo-joyroom-jr-w23-4-in-1-wire/</t>
   </si>
   <si>
     <t>6956116742492</t>
   </si>
   <si>
     <t>Зарядка JoyRoom GaN Ultra TCG02 67W 2C2A Fast Charger-Black+100W C to C Cable 1.2m-Black (EU)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-joyroom-gan-ultra-tcg02-67w-2c2a-fast-charger-black/</t>
   </si>
   <si>
-    <t>6941237128478</t>
-[...25 lines deleted...]
-  <si>
     <t>6956116744366</t>
   </si>
   <si>
     <t>Зарядка JoyRoom TCG15 Mini 30W Gan Charger White - EU</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-joyroom-tcg15-mini-30w-gan-charger-white-eu/</t>
   </si>
   <si>
     <t>6956116790929</t>
   </si>
   <si>
     <t>Зарядное устройство JOYROOM JR-T01 45W 3-port GaN charger-White (EU)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-joyroom-jr-t01-45w-3-port-gan-charger-w/</t>
   </si>
   <si>
-    <t>6941237127099</t>
-[...16 lines deleted...]
-  <si>
     <t>6956116771164</t>
   </si>
   <si>
     <t>Зарядное устройство JOYROOM JR-TCL05 45W cable Management GaN charger White (EU)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-joyroom-jr-tcl05-45w-cable-management-g/</t>
   </si>
   <si>
     <t>6956116781170</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство JoyRoom JR-TF4 18W Charger EU</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tf4-18w-charger-eu/</t>
   </si>
   <si>
     <t>6956116780906</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство JoyRoom JR-TF4 18W Charger EU +A9 A to C 3A 1m-White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tf4-18w-charger-eu-a/</t>
@@ -1061,59 +863,50 @@
   <si>
     <t>6956116781187</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство JR-TF4 18W Charger EU Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-jr-tf4-18w-charger-eu-black/</t>
   </si>
   <si>
     <t>6956116742324</t>
   </si>
   <si>
     <t>Сетевой адаптер JOYROOM JR-TCF02 PD 20W mini Charger - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf02-pd-20w-mini-charger-black/</t>
   </si>
   <si>
     <t>Сетевой адаптер JOYROOM JR-TCF02 PD 20W mini Charger Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf02-pd-20w-mini-charger-black-1/</t>
   </si>
   <si>
-    <t>6941237111807</t>
-[...7 lines deleted...]
-  <si>
     <t>6956116722869</t>
   </si>
   <si>
     <t>Сетевой адаптер JOYROOM JR-TCF12 20W Dual-Port (2C) Charger - White (EU)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf12-20w-dual-port-2c-charger-wh/</t>
   </si>
   <si>
     <t>6956116722937</t>
   </si>
   <si>
     <t>Сетевой адаптер JOYROOM JR-TCF13 25W Dual-Port (A+C) Charger - Black (EU)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf13-25w-dual-port-a-c-charger-b/</t>
   </si>
   <si>
     <t>6956116724825</t>
   </si>
   <si>
     <t>Сетевой Адаптер JOYROOM JR-TCF14 20W (A+C) Super Slim Charger- White(EU)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf14-20w-a-c-super-slim-charger/</t>
@@ -1133,164 +926,134 @@
   <si>
     <t>Сетевой Адаптер JoyRoom JR-TCF20 PD20W Charger-Black (EU)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf20-pd20w-charger-black-eu/</t>
   </si>
   <si>
     <t>6956116722883</t>
   </si>
   <si>
     <t>Сетевой Адаптер JoyRoom JR-TCF20 PD20W Charger-White (EU)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf20-pd20w-charger-white-eu/</t>
   </si>
   <si>
     <t>6956116722807</t>
   </si>
   <si>
     <t>Сетевой адаптер JOYROOM JR-TCF21 20W Dual-Port (A+C) Charger - White (EU)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf21-20w-dual-port-a-c-charger-w/</t>
   </si>
   <si>
-    <t>6956116722913</t>
-[...7 lines deleted...]
-  <si>
     <t>6956116795528</t>
   </si>
   <si>
     <t>Сетевой адаптер JOYROOM JR-TCM02 65W Multi Port Charger - Dark Gray (EU)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcm02-65w-multi-port-charger-dark/</t>
   </si>
   <si>
     <t>Переходники Joyroom</t>
   </si>
   <si>
     <t>6956116773854</t>
   </si>
   <si>
     <t>Аудиоконвертер Joyroom SY-C01 Audio-Transfer Series Audio Adapter (Type-C to 3.5mm) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/audiokonverter-joyroom-sy-c01-audio-transfer-series-audio-ad/</t>
   </si>
   <si>
     <t>6956116714482</t>
   </si>
   <si>
     <t>Магнитный держатель дял кабеля JOYROOM JR-ZS368 Magnetic Cable Organizer (6pcs) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/magnitnyj-derzhatel-dyal-kabelya-joyroom-jr-zs368-magnetic-c/</t>
   </si>
   <si>
     <t>6941237165121</t>
   </si>
   <si>
     <t>Разветвитель прикуривателя JOYROOM JR-CL06 154W Car cigarette lighter adapter with 3 Sockets+6 ports (PD+QC3.0+USB*4)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/razvetvitel-prikurivatelya-joyroom-jr-cl06-154w-car-cigarett/</t>
   </si>
   <si>
     <t>Power Bank Joyroom</t>
   </si>
   <si>
-    <t>Power Bank Joyroom на 75000mAh</t>
-[...10 lines deleted...]
-  <si>
     <t>Power Bank Joyroom на 20000mAh</t>
   </si>
   <si>
     <t>6956116749286</t>
   </si>
   <si>
     <t>Внешний аккумулятор JOYROOM JR-PBF02 Pro 45W power bank 20000mAh Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf02-pro-45w-power-bank-20/</t>
   </si>
   <si>
     <t>6956116713287</t>
   </si>
   <si>
     <t>Внешний аккумулятор JoyRoom JR-PBF14 2.4A LED Power Bank 20000mAh-Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf14-2-4a-led-power-bank-2/</t>
   </si>
   <si>
     <t>6956116717360</t>
   </si>
   <si>
     <t>Внешний Аккумулятор JOYROOM JR-PBF16 22.5W LED Fast Charging Power Bank 20000mAh - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf16-22-5w-led-fast-chargi/</t>
   </si>
   <si>
     <t>Power Bank Joyroom на 10000mAh</t>
   </si>
   <si>
     <t>6956116717353</t>
   </si>
   <si>
     <t>Power Bank JoyRoom JR-PBF15 22.5W LED Fast Charging 10000mAh - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/power-bank-joyroom-jr-pbf15-22-5w-led-fast-charging-10000mah/</t>
   </si>
   <si>
-    <t>6956116713256</t>
-[...7 lines deleted...]
-  <si>
     <t>6956116713263</t>
   </si>
   <si>
     <t>Внешний аккумулятор JoyRoom JR-PBF12 2.4A LED Power Bank 10000mAh White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf12-2-4a-led-power-bank-2/</t>
   </si>
   <si>
     <t>6956116729691</t>
   </si>
   <si>
     <t>Внешний аккумулятор JoyRoom JR-PBM08 Pro 20W Ultra-Slim Metal Magnetic Wireless Power Bank 10000mAh-Natural Titanium</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbm08-pro-20w-ultra-slim-me/</t>
   </si>
   <si>
     <t>6956116729707</t>
   </si>
   <si>
     <t>Внешний аккумулятор JoyRoom JR-PBM08 Pro 20W Ultra-Slim Metal Magnetic Wireless Power Bank 10000mAh-Space Grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbm08-pro-20w-ultra-slim--1/</t>
@@ -1325,156 +1088,75 @@
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf13-2-4a-led-power-bank-5/</t>
   </si>
   <si>
     <t>6956116727499</t>
   </si>
   <si>
     <t>Внешний Аккумулятор JoyRoom JR-W13 5000mAh Portable Wireless Watch Charger - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-w13-5000mah-portable-wirele/</t>
   </si>
   <si>
     <t>Наушники Joyroom</t>
   </si>
   <si>
     <t>6956116791605</t>
   </si>
   <si>
     <t>Беспроводные наушники JOYROOM JR-FN3 True Wireless Earbuds Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-joyroom-jr-fn3-true-wireless-earbuds/</t>
   </si>
   <si>
-    <t>6956116723613</t>
-[...7 lines deleted...]
-  <si>
     <t>6956116723606</t>
   </si>
   <si>
     <t>Беспроводные наушники JOYROOM JR-OE3 Open-Ear True Wireless Headphones Space Grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-joyroom-jr-oe3-open-ear-true-wireless/</t>
   </si>
   <si>
-    <t>6956116720391</t>
-[...43 lines deleted...]
-  <si>
     <t>6956116774820</t>
   </si>
   <si>
     <t>Проводные наушники JOYROOM JR-EP1 classic wire earphone White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ep1-classic-wire-earphone-whi/</t>
   </si>
   <si>
     <t>6956116769833</t>
   </si>
   <si>
     <t>Проводные наушники JOYROOM JR-EW01 Half In-Ear Wired Earphones White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ew01-half-in-ear-wired-earpho/</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ew03-in-ear-metal-wired-earbu/</t>
   </si>
   <si>
     <t>6956116769918</t>
   </si>
   <si>
     <t>Проводные наушники JOYROOM JR-EW03 In-Ear Metal Wired Earbuds Silver</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ew03-in-ear-metal-wired-ear-1/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -1887,59 +1569,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-joyroom-jr-pbf04-65w-digital-display-fast-chargin/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-joyroom-jr-pbf05-65w-digital-display-fast-chargin/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-s-besprovodnoj-zaryadkoj-joyroom-jr-zs240-ma-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-s-besprovodnoj-zaryadkoj-joyroom-jr-zs240-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-s-iw007-3-in-1-ip-watch-magnetic-charger-du/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-s-iw008-3-in-1-ip-watch-magnetic-charger-li/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-s-iw011-ip-watch-magnetic-charging-cable-us/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-s-iw012-2-in-1-ip-watch-magnetic-charger-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnyj-ventilyator-joyroom-whirlwind-portable-neck-fan/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnyj-ventilyator-joyroom-whirlwind-portable-neck-fa-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a21-speedy-series-100w-3-in-1-fast-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a21-speedy-series-30w-3-in-1-fast-charging-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-30w-fast-charging-data-cabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-30w-fast-charging-data-ca-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-30w-fast-charging-data-ca-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-30w-fast-charging-data-ca-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-3a-fast-charging-data-cab-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-3a-fast-charging-data-cab-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-3a-fast-charging-data-cab-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-3a-fast-charging-data-cab-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-3a-fast-charging-data-cab-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-60w-fast-charging-data-cabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-60w-fast-charging-data-ca-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a55-starflight-series-100w-auto-power-off-fa/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a55-starflight-series-30w-auto-power-off-fas/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a55-starflight-series-3a-auto-power-off-fa-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a55-starflight-series-3a-auto-power-off-fast/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a55-starflight-series-66w-auto-power-off-fas/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a60-startalk-series-100w-fast-charging-data/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a60-startalk-series-30w-fast-charging-data-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a60-startalk-series-3a-fast-charging-data-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a60-startalk-series-3a-fast-charging-data--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a62-lively-series-30w-fast-charging-data-cab/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a62-lively-series-30w-fast-charging-data-c-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a62-lively-series-3a-fast-charging-data-cabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a62-lively-series-3a-fast-charging-data-ca-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a62-lively-series-3a-fast-charging-data-ca-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a62-lively-series-3a-fast-charging-data-ca-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a62-lively-series-60w-fast-charging-data-cab/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a62-lively-series-60w-fast-charging-data-c-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-100w-auto-power-off-fast/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-100w-auto-power-off-fas-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-30w-auto-power-off-fast-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-30w-auto-power-off-fast-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-3a-auto-power-off-fast-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-3a-auto-power-off-fast--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-66w-auto-power-off-fast-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-66w-auto-power-off-fast-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyrooms-a28-flash-series-3a-fast-charging-data-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyrooms-a55-starflight-series-100w-auto-power-off-fas/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-joyroom-jr-zs345-magnetic-car-phone-mount-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-z510-magsafe-foldable-stan/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs295-magnetic-wireless-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs365-magnetic-travel-phon/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs376-x-mag-magnetic-car-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs400-magnetic-car-phone-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs400-magnetic-car-phone-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs403-foldable-magnetic-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs406-magnetic-holder-a12/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs408-magnetic-wireless-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs413-magnetic-travel-phon/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-s-besprovodnoj-zaryadkoj-joyroom-jr-z/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomoiblnyj-derzhatel-s-zaryadkoj-joyroom-jr-zs409-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-joyroom-jr-zs406-magnetic-holder-b14-hook-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-joyroom-jr-zs505-magnetic-car-phone-holder-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-joyroom-magnetic-wireless-car-charger-holder-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-dlya-telefona-joyroom-jr-zs509-magnetic-selfie-hol/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-dlya-telefona-joyroom-jr-zs520-magnetic-phone-hold/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-classic-series-jr-fc2-pro-smart-watch-an/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-classic-series-jr-fc2-pro-smart-watch--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-classic-series-jr-fc3-smart-watch-answer/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-fit-life-series-jr-ft5-plus-smart-watch/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-jr-fc2-classic-series-smart-watch-answer/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-jr-ft3s-filt-life-series-smart-watch-ans/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-jr-ft3s-filt-life-series-smart-watch-a-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-venture-series-jr-fv2-smart-watch-answer/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-joyroom-c-a35-45w-mini-dual-port-pd-q/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-joyroom-jr-ccn04-a-c-60w-a-c-mini-met/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-joyroom-jr-ccn16-mini-15w-car-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-joyroom-jr-ccl05-4-in-1-re/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-joyroom-jr-ccn07-145w-3-po/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-joyroom-jr-ccd04-30w-2c-1a-digital-display-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-joyroom-jr-ccn05-30w-a-c-mini-metal-car-char/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-joyroom-jr-ccn06-30w-2c-mini-metal-car-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoe-zaryadnoe-ustrojstvo-joyroom-jr-w23-4-in-1-wire/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-gan-ultra-tcg02-67w-2c2a-fast-charger-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-jr-tcf06-pd-20w-charger-black-t-c-to-t-c-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-jr-tcg08-gan-pd20w-mini-charger-white-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-jr-tcg13-45w-gan-usb-c-charger-black-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-tcg15-mini-30w-gan-charger-white-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-joyroom-jr-t01-45w-3-port-gan-charger-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-joyroom-jr-tcg17-45w-dual-port-2c-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-joyroom-jr-tcg18-pd65w-charger-eu-stand/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-joyroom-jr-tcl05-45w-cable-management-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tf4-18w-charger-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tf4-18w-charger-eu-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tf4-18w-charger-eu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tf4-18w-charger-eu-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg10-65w-gan-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg6-30w-3-port-gan-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg7-33w-dual-port--4/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg7-33w-dual-port--5/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg7-33w-dual-port-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg7-33w-dual-port--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg7-33w-dual-port--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg7-33w-dual-port--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-trd01-140w-5-port-ga/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-jr-tf4-18w-charger-eu-a9-a-to-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-jr-tf4-18w-charger-eu-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf02-pd-20w-mini-charger-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf02-pd-20w-mini-charger-black-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf10-eu-32w-2c1a-fast-charger-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf12-20w-dual-port-2c-charger-wh/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf13-25w-dual-port-a-c-charger-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf14-20w-a-c-super-slim-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf15-30w-dual-port-a-c-charger-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf20-pd20w-charger-black-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf20-pd20w-charger-white-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf21-20w-dual-port-a-c-charger-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf23-25w-charger-black-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcm02-65w-multi-port-charger-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/audiokonverter-joyroom-sy-c01-audio-transfer-series-audio-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnyj-derzhatel-dyal-kabelya-joyroom-jr-zs368-magnetic-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/razvetvitel-prikurivatelya-joyroom-jr-cl06-154w-car-cigarett/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf10-100w-super-large-capa/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf02-pro-45w-power-bank-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf14-2-4a-led-power-bank-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf16-22-5w-led-fast-chargi/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-joyroom-jr-pbf15-22-5w-led-fast-charging-10000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf12-2-4a-led-power-bank-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf12-2-4a-led-power-bank-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbm08-pro-20w-ultra-slim-me/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbm08-pro-20w-ultra-slim--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-qp191-22-5w-power-bank-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-qp191-22-5w-power-bank-10-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf13-2-4a-led-power-bank-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-w13-5000mah-portable-wirele/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-joyroom-jr-fn3-true-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-joyroom-jr-oe3-open-ear-true-wirele-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-joyroom-jr-oe3-open-ear-true-wireless/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-joyroom-jr-oe4-open-ear-true-wireless/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ec05-type-c-series-half-in-ea/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ec06-type-c-in-ear-metal-earb/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ec06-type-c-in-ear-metal-ea-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ec07-type-c-half-in-ear-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ep1-classic-wire-earphone-whi/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ew01-half-in-ear-wired-earpho/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ew02-in-ear-wired-earbuds-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ew02-in-ear-wired-earbuds-whi/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ew03-in-ear-metal-wired-earbu/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ew03-in-ear-metal-wired-ear-1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-joyroom-jr-pbf05-65w-digital-display-fast-chargin/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-s-besprovodnoj-zaryadkoj-joyroom-jr-zs240-ma-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-s-besprovodnoj-zaryadkoj-joyroom-jr-zs240-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-s-iw007-3-in-1-ip-watch-magnetic-charger-du/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-s-iw008-3-in-1-ip-watch-magnetic-charger-li/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-s-iw011-ip-watch-magnetic-charging-cable-us/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-s-iw012-2-in-1-ip-watch-magnetic-charger-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnyj-ventilyator-joyroom-whirlwind-portable-neck-fan/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnyj-ventilyator-joyroom-whirlwind-portable-neck-fa-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a21-speedy-series-30w-3-in-1-fast-charging-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-30w-fast-charging-data-ca-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-30w-fast-charging-data-ca-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-3a-fast-charging-data-cab-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-3a-fast-charging-data-cab-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-3a-fast-charging-data-cab-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a28-flash-series-3a-fast-charging-data-cab-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a55-starflight-series-100w-auto-power-off-fa/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a55-starflight-series-30w-auto-power-off-fas/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a55-starflight-series-3a-auto-power-off-fa-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a55-starflight-series-3a-auto-power-off-fast/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a55-starflight-series-66w-auto-power-off-fas/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a60-startalk-series-100w-fast-charging-data/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a60-startalk-series-30w-fast-charging-data-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a60-startalk-series-3a-fast-charging-data-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a60-startalk-series-3a-fast-charging-data--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a62-lively-series-60w-fast-charging-data-cab/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-100w-auto-power-off-fast/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-100w-auto-power-off-fas-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-30w-auto-power-off-fast-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-30w-auto-power-off-fast-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-3a-auto-power-off-fast-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-3a-auto-power-off-fast--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-66w-auto-power-off-fast-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyroom-s-a63-starway-series-66w-auto-power-off-fast-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-joyrooms-a55-starflight-series-100w-auto-power-off-fas/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-z510-magsafe-foldable-stan/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs295-magnetic-wireless-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs365-magnetic-travel-phon/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs376-x-mag-magnetic-car-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs400-magnetic-car-phone-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs400-magnetic-car-phone-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs403-foldable-magnetic-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs406-magnetic-holder-a12/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs408-magnetic-wireless-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-joyroom-jr-zs413-magnetic-travel-phon/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-s-besprovodnoj-zaryadkoj-joyroom-jr-z/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomoiblnyj-derzhatel-s-zaryadkoj-joyroom-jr-zs409-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-joyroom-jr-zs406-magnetic-holder-b14-hook-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-joyroom-jr-zs505-magnetic-car-phone-holder-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-joyroom-magnetic-wireless-car-charger-holder-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-dlya-telefona-joyroom-jr-zs509-magnetic-selfie-hol/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-dlya-telefona-joyroom-jr-zs520-magnetic-phone-hold/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-classic-series-jr-fc2-pro-smart-watch-an/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-classic-series-jr-fc2-pro-smart-watch--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-classic-series-jr-fc3-smart-watch-answer/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-fit-life-series-jr-ft5-plus-smart-watch/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-jr-fc2-classic-series-smart-watch-answer/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-jr-ft3s-filt-life-series-smart-watch-ans/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-jr-ft3s-filt-life-series-smart-watch-a-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-joyroom-venture-series-jr-fv2-smart-watch-answer/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-joyroom-c-a35-45w-mini-dual-port-pd-q/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-joyroom-jr-ccn04-a-c-60w-a-c-mini-met/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-joyroom-jr-ccl05-4-in-1-re/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-joyroom-jr-ccn07-145w-3-po/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-joyroom-jr-ccd04-30w-2c-1a-digital-display-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-joyroom-jr-ccn05-30w-a-c-mini-metal-car-char/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-joyroom-jr-ccn06-30w-2c-mini-metal-car-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoe-zaryadnoe-ustrojstvo-joyroom-jr-w23-4-in-1-wire/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-gan-ultra-tcg02-67w-2c2a-fast-charger-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-joyroom-tcg15-mini-30w-gan-charger-white-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-joyroom-jr-t01-45w-3-port-gan-charger-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-joyroom-jr-tcl05-45w-cable-management-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tf4-18w-charger-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tf4-18w-charger-eu-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tf4-18w-charger-eu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tf4-18w-charger-eu-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg10-65w-gan-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg6-30w-3-port-gan-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg7-33w-dual-port--4/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg7-33w-dual-port--5/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg7-33w-dual-port-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg7-33w-dual-port--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg7-33w-dual-port--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-tg7-33w-dual-port--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-joyroom-jr-trd01-140w-5-port-ga/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-jr-tf4-18w-charger-eu-a9-a-to-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-jr-tf4-18w-charger-eu-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf02-pd-20w-mini-charger-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf02-pd-20w-mini-charger-black-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf12-20w-dual-port-2c-charger-wh/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf13-25w-dual-port-a-c-charger-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf14-20w-a-c-super-slim-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf15-30w-dual-port-a-c-charger-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf20-pd20w-charger-black-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf20-pd20w-charger-white-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcf21-20w-dual-port-a-c-charger-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-joyroom-jr-tcm02-65w-multi-port-charger-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/audiokonverter-joyroom-sy-c01-audio-transfer-series-audio-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnyj-derzhatel-dyal-kabelya-joyroom-jr-zs368-magnetic-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/razvetvitel-prikurivatelya-joyroom-jr-cl06-154w-car-cigarett/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf02-pro-45w-power-bank-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf14-2-4a-led-power-bank-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf16-22-5w-led-fast-chargi/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-joyroom-jr-pbf15-22-5w-led-fast-charging-10000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf12-2-4a-led-power-bank-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbm08-pro-20w-ultra-slim-me/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbm08-pro-20w-ultra-slim--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-qp191-22-5w-power-bank-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-qp191-22-5w-power-bank-10-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-pbf13-2-4a-led-power-bank-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-joyroom-jr-w13-5000mah-portable-wirele/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-joyroom-jr-fn3-true-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-joyroom-jr-oe3-open-ear-true-wireless/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ep1-classic-wire-earphone-whi/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ew01-half-in-ear-wired-earpho/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-joyroom-jr-ew03-in-ear-metal-wired-ear-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F183"/>
+  <dimension ref="A1:F146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -1974,3595 +1656,2829 @@
       </c>
       <c r="E7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" outlineLevel="1">
       <c r="A8" s="15">
         <v>1</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="12">
-        <v>3000.0</v>
+        <v>3300.0</v>
       </c>
     </row>
     <row r="9" spans="1:6" outlineLevel="1">
       <c r="A9" s="15">
         <v>2</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="12">
-        <v>3300.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="10" spans="1:6" outlineLevel="1">
       <c r="A10" s="15">
         <v>3</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="12">
-        <v>1100.0</v>
+        <v>1130.0</v>
       </c>
     </row>
     <row r="11" spans="1:6" outlineLevel="1">
       <c r="A11" s="15">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="12">
-        <v>1130.0</v>
+        <v>720.0</v>
       </c>
     </row>
     <row r="12" spans="1:6" outlineLevel="1">
       <c r="A12" s="15">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="12">
         <v>720.0</v>
       </c>
     </row>
     <row r="13" spans="1:6" outlineLevel="1">
       <c r="A13" s="15">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="12">
-        <v>720.0</v>
+        <v>590.0</v>
       </c>
     </row>
     <row r="14" spans="1:6" outlineLevel="1">
       <c r="A14" s="15">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="12">
-        <v>590.0</v>
+        <v>940.0</v>
       </c>
     </row>
     <row r="15" spans="1:6" outlineLevel="1">
-      <c r="A15" s="15">
+      <c r="A15" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="2"/>
+      <c r="C15" s="2"/>
+      <c r="D15" s="2"/>
+      <c r="E15" s="2"/>
+      <c r="F15" s="10"/>
+    </row>
+    <row r="16" spans="1:6" outlineLevel="2">
+      <c r="A16" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E16" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="9" t="s">
+      <c r="F16" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" outlineLevel="2">
+      <c r="A17" s="15">
+        <v>1</v>
+      </c>
+      <c r="B17" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="D15" s="9" t="s">
+      <c r="C17" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="E15" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A16" s="16" t="s">
+      <c r="D17" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="B16" s="2"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E17" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" s="12">
+        <v>1800.0</v>
       </c>
     </row>
     <row r="18" spans="1:6" outlineLevel="2">
       <c r="A18" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="12">
         <v>1800.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6" outlineLevel="2">
-[...3 lines deleted...]
-      <c r="B19" s="8" t="s">
+    <row r="19" spans="1:6" outlineLevel="1">
+      <c r="A19" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="C19" s="9" t="s">
+      <c r="B19" s="2"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="10"/>
+    </row>
+    <row r="20" spans="1:6" outlineLevel="2">
+      <c r="A20" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E20" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" outlineLevel="2">
+      <c r="A21" s="15">
+        <v>1</v>
+      </c>
+      <c r="B21" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="D19" s="9" t="s">
+      <c r="C21" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E19" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A20" s="16" t="s">
+      <c r="D21" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="B20" s="2"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E21" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F21" s="12">
+        <v>450.0</v>
       </c>
     </row>
     <row r="22" spans="1:6" outlineLevel="2">
       <c r="A22" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>44</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="12">
-        <v>400.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="23" spans="1:6" outlineLevel="2">
       <c r="A23" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>47</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="12">
-        <v>450.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="24" spans="1:6" outlineLevel="2">
       <c r="A24" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>50</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="12">
-        <v>230.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="25" spans="1:6" outlineLevel="2">
       <c r="A25" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>52</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>53</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="12">
-        <v>230.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="26" spans="1:6" outlineLevel="2">
       <c r="A26" s="15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>56</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>57</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="12">
-        <v>250.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="27" spans="1:6" outlineLevel="2">
       <c r="A27" s="15">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>59</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>60</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="12">
-        <v>250.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="28" spans="1:6" outlineLevel="2">
       <c r="A28" s="15">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>62</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>63</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="12">
-        <v>180.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="29" spans="1:6" outlineLevel="2">
       <c r="A29" s="15">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="12">
-        <v>180.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="30" spans="1:6" outlineLevel="2">
       <c r="A30" s="15">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>68</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>69</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="12">
-        <v>150.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="31" spans="1:6" outlineLevel="2">
       <c r="A31" s="15">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>71</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>72</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="12">
-        <v>180.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="32" spans="1:6" outlineLevel="2">
       <c r="A32" s="15">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>75</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="12">
-        <v>180.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="33" spans="1:6" outlineLevel="2">
       <c r="A33" s="15">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>77</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>78</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F33" s="12">
-        <v>170.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="34" spans="1:6" outlineLevel="2">
       <c r="A34" s="15">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>80</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>81</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="12">
-        <v>170.0</v>
+        <v>280.0</v>
       </c>
     </row>
     <row r="35" spans="1:6" outlineLevel="2">
       <c r="A35" s="15">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>83</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>84</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="12">
-        <v>450.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="36" spans="1:6" outlineLevel="2">
       <c r="A36" s="15">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>86</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>87</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="12">
-        <v>430.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="37" spans="1:6" outlineLevel="2">
       <c r="A37" s="15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>88</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>89</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>90</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="12">
-        <v>380.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="38" spans="1:6" outlineLevel="2">
       <c r="A38" s="15">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>91</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>92</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>93</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="12">
-        <v>380.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="39" spans="1:6" outlineLevel="2">
       <c r="A39" s="15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>94</v>
       </c>
       <c r="C39" s="9" t="s">
         <v>95</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>96</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F39" s="12">
-        <v>450.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="40" spans="1:6" outlineLevel="2">
       <c r="A40" s="15">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>97</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>98</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>99</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F40" s="12">
-        <v>320.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="41" spans="1:6" outlineLevel="2">
       <c r="A41" s="15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>100</v>
       </c>
       <c r="C41" s="9" t="s">
         <v>101</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>102</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="12">
-        <v>280.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="42" spans="1:6" outlineLevel="2">
       <c r="A42" s="15">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>103</v>
       </c>
       <c r="C42" s="9" t="s">
         <v>104</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>105</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F42" s="12">
-        <v>250.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="43" spans="1:6" outlineLevel="2">
       <c r="A43" s="15">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>106</v>
       </c>
       <c r="C43" s="9" t="s">
         <v>107</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>108</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F43" s="12">
-        <v>250.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="44" spans="1:6" outlineLevel="2">
       <c r="A44" s="15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>109</v>
       </c>
       <c r="C44" s="9" t="s">
         <v>110</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>111</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F44" s="12">
-        <v>200.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="45" spans="1:6" outlineLevel="2">
       <c r="A45" s="15">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>112</v>
       </c>
       <c r="C45" s="9" t="s">
         <v>113</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>114</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F45" s="12">
-        <v>200.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="46" spans="1:6" outlineLevel="2">
       <c r="A46" s="15">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>115</v>
       </c>
       <c r="C46" s="9" t="s">
         <v>116</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>117</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F46" s="12">
-        <v>180.0</v>
-[...6 lines deleted...]
-      <c r="B47" s="8" t="s">
+        <v>450.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" outlineLevel="1">
+      <c r="A47" s="16" t="s">
         <v>118</v>
       </c>
-      <c r="C47" s="9" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B47" s="2"/>
+      <c r="C47" s="2"/>
+      <c r="D47" s="2"/>
+      <c r="E47" s="2"/>
+      <c r="F47" s="10"/>
     </row>
     <row r="48" spans="1:6" outlineLevel="2">
-      <c r="A48" s="15">
-[...15 lines deleted...]
-        <v>180.0</v>
+      <c r="A48" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E48" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" outlineLevel="2">
       <c r="A49" s="15">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="B49" s="8" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="C49" s="9" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="D49" s="9" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="12">
-        <v>180.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="50" spans="1:6" outlineLevel="2">
       <c r="A50" s="15">
-        <v>29</v>
+        <v>2</v>
       </c>
       <c r="B50" s="8" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="C50" s="9" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="D50" s="9" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F50" s="12">
-        <v>200.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="51" spans="1:6" outlineLevel="2">
       <c r="A51" s="15">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="B51" s="8" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="C51" s="9" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="D51" s="9" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F51" s="12">
-        <v>200.0</v>
+        <v>830.0</v>
       </c>
     </row>
     <row r="52" spans="1:6" outlineLevel="2">
       <c r="A52" s="15">
-        <v>31</v>
+        <v>4</v>
       </c>
       <c r="B52" s="8" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="C52" s="9" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="D52" s="9" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F52" s="12">
-        <v>400.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="53" spans="1:6" outlineLevel="2">
       <c r="A53" s="15">
-        <v>32</v>
+        <v>5</v>
       </c>
       <c r="B53" s="8" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="C53" s="9" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F53" s="12">
-        <v>400.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="54" spans="1:6" outlineLevel="2">
       <c r="A54" s="15">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="B54" s="8" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="C54" s="9" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="D54" s="9" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F54" s="12">
-        <v>350.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="55" spans="1:6" outlineLevel="2">
       <c r="A55" s="15">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="B55" s="8" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C55" s="9" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="D55" s="9" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F55" s="12">
-        <v>350.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="56" spans="1:6" outlineLevel="2">
       <c r="A56" s="15">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="B56" s="8" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="C56" s="9" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="D56" s="9" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F56" s="12">
-        <v>320.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="57" spans="1:6" outlineLevel="2">
       <c r="A57" s="15">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="B57" s="8" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="C57" s="9" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="D57" s="9" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F57" s="12">
-        <v>320.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="58" spans="1:6" outlineLevel="2">
       <c r="A58" s="15">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="B58" s="8" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="C58" s="9" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="D58" s="9" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F58" s="12">
-        <v>350.0</v>
+        <v>960.0</v>
       </c>
     </row>
     <row r="59" spans="1:6" outlineLevel="2">
       <c r="A59" s="15">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="B59" s="8" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="C59" s="9" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="D59" s="9" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F59" s="12">
-        <v>350.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="60" spans="1:6" outlineLevel="2">
       <c r="A60" s="15">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="B60" s="8" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="C60" s="9" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="D60" s="9" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="12">
-        <v>150.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="61" spans="1:6" outlineLevel="2">
       <c r="A61" s="15">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="B61" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="C61" s="9" t="s">
+        <v>156</v>
+      </c>
+      <c r="D61" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="E61" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F61" s="12">
+        <v>575.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" outlineLevel="2">
+      <c r="A62" s="15">
+        <v>14</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="C62" s="9" t="s">
+        <v>159</v>
+      </c>
+      <c r="D62" s="9" t="s">
         <v>160</v>
       </c>
-      <c r="C61" s="9" t="s">
+      <c r="E62" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F62" s="12">
+        <v>710.0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" outlineLevel="2">
+      <c r="A63" s="15">
+        <v>15</v>
+      </c>
+      <c r="B63" s="8" t="s">
         <v>161</v>
       </c>
-      <c r="D61" s="9" t="s">
+      <c r="C63" s="9" t="s">
         <v>162</v>
       </c>
-      <c r="E61" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A62" s="16" t="s">
+      <c r="D63" s="9" t="s">
         <v>163</v>
       </c>
-      <c r="B62" s="2"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E63" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F63" s="12">
+        <v>1020.0</v>
       </c>
     </row>
     <row r="64" spans="1:6" outlineLevel="2">
       <c r="A64" s="15">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>164</v>
       </c>
       <c r="C64" s="9" t="s">
         <v>165</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>166</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F64" s="12">
-        <v>350.0</v>
+        <v>1250.0</v>
       </c>
     </row>
     <row r="65" spans="1:6" outlineLevel="2">
       <c r="A65" s="15">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>167</v>
       </c>
       <c r="C65" s="9" t="s">
         <v>168</v>
       </c>
       <c r="D65" s="9" t="s">
         <v>169</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F65" s="12">
-        <v>1050.0</v>
-[...6 lines deleted...]
-      <c r="B66" s="8" t="s">
+        <v>1350.0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" outlineLevel="1">
+      <c r="A66" s="16" t="s">
         <v>170</v>
       </c>
-      <c r="C66" s="9" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B66" s="2"/>
+      <c r="C66" s="2"/>
+      <c r="D66" s="2"/>
+      <c r="E66" s="2"/>
+      <c r="F66" s="10"/>
     </row>
     <row r="67" spans="1:6" outlineLevel="2">
-      <c r="A67" s="15">
+      <c r="A67" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B67" s="8" t="s">
-[...12 lines deleted...]
-        <v>830.0</v>
+      <c r="B67" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E67" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" outlineLevel="2">
       <c r="A68" s="15">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B68" s="8" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="C68" s="9" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="D68" s="9" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F68" s="12">
-        <v>450.0</v>
+        <v>2370.0</v>
       </c>
     </row>
     <row r="69" spans="1:6" outlineLevel="2">
       <c r="A69" s="15">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B69" s="8" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="C69" s="9" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="D69" s="9" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F69" s="12">
-        <v>340.0</v>
+        <v>2370.0</v>
       </c>
     </row>
     <row r="70" spans="1:6" outlineLevel="2">
       <c r="A70" s="15">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B70" s="8" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="C70" s="9" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="D70" s="9" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="E70" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F70" s="12">
-        <v>340.0</v>
+        <v>3760.0</v>
       </c>
     </row>
     <row r="71" spans="1:6" outlineLevel="2">
       <c r="A71" s="15">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B71" s="8" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="C71" s="9" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="D71" s="9" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="12">
-        <v>850.0</v>
+        <v>2450.0</v>
       </c>
     </row>
     <row r="72" spans="1:6" outlineLevel="2">
       <c r="A72" s="15">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B72" s="8" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="C72" s="9" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="D72" s="9" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="E72" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F72" s="12">
-        <v>400.0</v>
+        <v>2650.0</v>
       </c>
     </row>
     <row r="73" spans="1:6" outlineLevel="2">
       <c r="A73" s="15">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B73" s="8" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="C73" s="9" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="D73" s="9" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="E73" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F73" s="12">
-        <v>1300.0</v>
+        <v>1860.0</v>
       </c>
     </row>
     <row r="74" spans="1:6" outlineLevel="2">
       <c r="A74" s="15">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B74" s="8" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="C74" s="9" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="D74" s="9" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="E74" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F74" s="12">
-        <v>960.0</v>
+        <v>1860.0</v>
       </c>
     </row>
     <row r="75" spans="1:6" outlineLevel="2">
       <c r="A75" s="15">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B75" s="8" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="C75" s="9" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="D75" s="9" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="E75" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F75" s="12">
-        <v>1300.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>3740.0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" outlineLevel="1">
+      <c r="A76" s="16" t="s">
+        <v>195</v>
+      </c>
+      <c r="B76" s="2"/>
+      <c r="C76" s="2"/>
+      <c r="D76" s="2"/>
+      <c r="E76" s="2"/>
+      <c r="F76" s="10"/>
     </row>
     <row r="77" spans="1:6" outlineLevel="2">
-      <c r="A77" s="15">
-[...15 lines deleted...]
-        <v>575.0</v>
+      <c r="A77" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E77" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" outlineLevel="2">
       <c r="A78" s="15">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B78" s="8" t="s">
-        <v>206</v>
+        <v>196</v>
       </c>
       <c r="C78" s="9" t="s">
-        <v>207</v>
+        <v>197</v>
       </c>
       <c r="D78" s="9" t="s">
-        <v>208</v>
+        <v>198</v>
       </c>
       <c r="E78" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F78" s="12">
-        <v>710.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="79" spans="1:6" outlineLevel="2">
       <c r="A79" s="15">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="B79" s="8" t="s">
-        <v>209</v>
+        <v>199</v>
       </c>
       <c r="C79" s="9" t="s">
-        <v>210</v>
+        <v>200</v>
       </c>
       <c r="D79" s="9" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E79" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F79" s="12">
-        <v>1020.0</v>
+        <v>590.0</v>
       </c>
     </row>
     <row r="80" spans="1:6" outlineLevel="2">
       <c r="A80" s="15">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="B80" s="8" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="C80" s="9" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="D80" s="9" t="s">
-        <v>214</v>
+        <v>204</v>
       </c>
       <c r="E80" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F80" s="12">
-        <v>1250.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="81" spans="1:6" outlineLevel="2">
       <c r="A81" s="15">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="B81" s="8" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="C81" s="9" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="D81" s="9" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="E81" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F81" s="12">
-        <v>1350.0</v>
-[...10 lines deleted...]
-      <c r="F82" s="10"/>
+        <v>1500.0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" outlineLevel="2">
+      <c r="A82" s="15">
+        <v>5</v>
+      </c>
+      <c r="B82" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="C82" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="D82" s="9" t="s">
+        <v>210</v>
+      </c>
+      <c r="E82" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F82" s="12">
+        <v>650.0</v>
+      </c>
     </row>
     <row r="83" spans="1:6" outlineLevel="2">
-      <c r="A83" s="3" t="s">
-[...5 lines deleted...]
-      <c r="C83" s="5" t="s">
+      <c r="A83" s="15">
         <v>6</v>
       </c>
-      <c r="D83" s="5" t="s">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="B83" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="C83" s="9" t="s">
+        <v>212</v>
+      </c>
+      <c r="D83" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="E83" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F83" s="12">
+        <v>380.0</v>
       </c>
     </row>
     <row r="84" spans="1:6" outlineLevel="2">
       <c r="A84" s="15">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B84" s="8" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="C84" s="9" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="D84" s="9" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="E84" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F84" s="12">
-        <v>2370.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>380.0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" outlineLevel="1">
+      <c r="A85" s="16" t="s">
+        <v>217</v>
+      </c>
+      <c r="B85" s="2"/>
+      <c r="C85" s="2"/>
+      <c r="D85" s="2"/>
+      <c r="E85" s="2"/>
+      <c r="F85" s="10"/>
     </row>
     <row r="86" spans="1:6" outlineLevel="2">
-      <c r="A86" s="15">
-[...15 lines deleted...]
-        <v>3760.0</v>
+      <c r="A86" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E86" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" outlineLevel="2">
       <c r="A87" s="15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B87" s="8" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="C87" s="9" t="s">
-        <v>229</v>
+        <v>219</v>
       </c>
       <c r="D87" s="9" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="E87" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F87" s="12">
-        <v>2450.0</v>
+        <v>2600.0</v>
       </c>
     </row>
     <row r="88" spans="1:6" outlineLevel="2">
       <c r="A88" s="15">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B88" s="8" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="C88" s="9" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="D88" s="9" t="s">
-        <v>233</v>
+        <v>223</v>
       </c>
       <c r="E88" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F88" s="12">
-        <v>2650.0</v>
+        <v>1600.0</v>
       </c>
     </row>
     <row r="89" spans="1:6" outlineLevel="2">
       <c r="A89" s="15">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B89" s="8" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="C89" s="9" t="s">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="D89" s="9" t="s">
-        <v>236</v>
+        <v>226</v>
       </c>
       <c r="E89" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F89" s="12">
-        <v>1860.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="90" spans="1:6" outlineLevel="2">
       <c r="A90" s="15">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B90" s="8" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="C90" s="9" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="D90" s="9" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="E90" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F90" s="12">
-        <v>1860.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="91" spans="1:6" outlineLevel="2">
       <c r="A91" s="15">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B91" s="8" t="s">
-        <v>240</v>
+        <v>230</v>
       </c>
       <c r="C91" s="9" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="D91" s="9" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="E91" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F91" s="12">
-        <v>3740.0</v>
-[...10 lines deleted...]
-      <c r="F92" s="10"/>
+        <v>1400.0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" outlineLevel="2">
+      <c r="A92" s="15">
+        <v>6</v>
+      </c>
+      <c r="B92" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="C92" s="9" t="s">
+        <v>234</v>
+      </c>
+      <c r="D92" s="9" t="s">
+        <v>235</v>
+      </c>
+      <c r="E92" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F92" s="12">
+        <v>300.0</v>
+      </c>
     </row>
     <row r="93" spans="1:6" outlineLevel="2">
-      <c r="A93" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D93" s="5" t="s">
+      <c r="A93" s="15">
         <v>7</v>
       </c>
-      <c r="E93" s="6" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B93" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="C93" s="9" t="s">
+        <v>237</v>
+      </c>
+      <c r="D93" s="9" t="s">
+        <v>238</v>
+      </c>
+      <c r="E93" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F93" s="12">
+        <v>370.0</v>
       </c>
     </row>
     <row r="94" spans="1:6" outlineLevel="2">
       <c r="A94" s="15">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B94" s="8" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="C94" s="9" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="D94" s="9" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="E94" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F94" s="12">
-        <v>530.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="95" spans="1:6" outlineLevel="2">
       <c r="A95" s="15">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B95" s="8" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="C95" s="9" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="D95" s="9" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="E95" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F95" s="12">
-        <v>590.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="96" spans="1:6" outlineLevel="2">
       <c r="A96" s="15">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B96" s="8" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="C96" s="9" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="D96" s="9" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="E96" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F96" s="12">
-        <v>210.0</v>
+        <v>1150.0</v>
       </c>
     </row>
     <row r="97" spans="1:6" outlineLevel="2">
       <c r="A97" s="15">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B97" s="8" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="C97" s="9" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="D97" s="9" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="E97" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F97" s="12">
-        <v>1100.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="98" spans="1:6" outlineLevel="2">
       <c r="A98" s="15">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B98" s="8" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="C98" s="9" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="D98" s="9" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="E98" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F98" s="12">
-        <v>1500.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="99" spans="1:6" outlineLevel="2">
       <c r="A99" s="15">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B99" s="8" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="C99" s="9" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="D99" s="9" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="E99" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F99" s="12">
-        <v>650.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="100" spans="1:6" outlineLevel="2">
       <c r="A100" s="15">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B100" s="8" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="C100" s="9" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="D100" s="9" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="E100" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F100" s="12">
-        <v>380.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="101" spans="1:6" outlineLevel="2">
       <c r="A101" s="15">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B101" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="C101" s="9" t="s">
+        <v>261</v>
+      </c>
+      <c r="D101" s="9" t="s">
+        <v>262</v>
+      </c>
+      <c r="E101" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F101" s="12">
+        <v>670.0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" outlineLevel="2">
+      <c r="A102" s="15">
+        <v>16</v>
+      </c>
+      <c r="B102" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="C102" s="9" t="s">
+        <v>264</v>
+      </c>
+      <c r="D102" s="9" t="s">
         <v>265</v>
       </c>
-      <c r="C101" s="9" t="s">
+      <c r="E102" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F102" s="12">
+        <v>670.0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" outlineLevel="2">
+      <c r="A103" s="15">
+        <v>17</v>
+      </c>
+      <c r="B103" s="8" t="s">
         <v>266</v>
       </c>
-      <c r="D101" s="9" t="s">
+      <c r="C103" s="9" t="s">
         <v>267</v>
       </c>
-      <c r="E101" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A102" s="16" t="s">
+      <c r="D103" s="9" t="s">
         <v>268</v>
       </c>
-      <c r="B102" s="2"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E103" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F103" s="12">
+        <v>670.0</v>
       </c>
     </row>
     <row r="104" spans="1:6" outlineLevel="2">
       <c r="A104" s="15">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="B104" s="8" t="s">
         <v>269</v>
       </c>
       <c r="C104" s="9" t="s">
         <v>270</v>
       </c>
       <c r="D104" s="9" t="s">
         <v>271</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="12">
-        <v>2600.0</v>
+        <v>5200.0</v>
       </c>
     </row>
     <row r="105" spans="1:6" outlineLevel="2">
       <c r="A105" s="15">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="B105" s="8" t="s">
         <v>272</v>
       </c>
       <c r="C105" s="9" t="s">
         <v>273</v>
       </c>
       <c r="D105" s="9" t="s">
         <v>274</v>
       </c>
       <c r="E105" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F105" s="12">
-        <v>1600.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="106" spans="1:6" outlineLevel="2">
       <c r="A106" s="15">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="B106" s="8" t="s">
         <v>275</v>
       </c>
       <c r="C106" s="9" t="s">
         <v>276</v>
       </c>
       <c r="D106" s="9" t="s">
         <v>277</v>
       </c>
       <c r="E106" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F106" s="12">
-        <v>510.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="107" spans="1:6" outlineLevel="2">
       <c r="A107" s="15">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="B107" s="8" t="s">
         <v>278</v>
       </c>
       <c r="C107" s="9" t="s">
         <v>279</v>
       </c>
       <c r="D107" s="9" t="s">
         <v>280</v>
       </c>
       <c r="E107" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F107" s="12">
-        <v>420.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="108" spans="1:6" outlineLevel="2">
       <c r="A108" s="15">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="B108" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="C108" s="9" t="s">
         <v>281</v>
       </c>
-      <c r="C108" s="9" t="s">
+      <c r="D108" s="9" t="s">
         <v>282</v>
       </c>
-      <c r="D108" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E108" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F108" s="12">
-        <v>800.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="109" spans="1:6" outlineLevel="2">
       <c r="A109" s="15">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="B109" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="C109" s="9" t="s">
         <v>284</v>
       </c>
-      <c r="C109" s="9" t="s">
+      <c r="D109" s="9" t="s">
         <v>285</v>
       </c>
-      <c r="D109" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E109" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F109" s="12">
-        <v>580.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="110" spans="1:6" outlineLevel="2">
       <c r="A110" s="15">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="B110" s="8" t="s">
+        <v>286</v>
+      </c>
+      <c r="C110" s="9" t="s">
         <v>287</v>
       </c>
-      <c r="C110" s="9" t="s">
+      <c r="D110" s="9" t="s">
         <v>288</v>
       </c>
-      <c r="D110" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E110" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F110" s="12">
-        <v>1050.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="111" spans="1:6" outlineLevel="2">
       <c r="A111" s="15">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B111" s="8" t="s">
+        <v>289</v>
+      </c>
+      <c r="C111" s="9" t="s">
         <v>290</v>
       </c>
-      <c r="C111" s="9" t="s">
+      <c r="D111" s="9" t="s">
         <v>291</v>
       </c>
-      <c r="D111" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E111" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F111" s="12">
-        <v>1150.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="112" spans="1:6" outlineLevel="2">
       <c r="A112" s="15">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="B112" s="8" t="s">
+        <v>292</v>
+      </c>
+      <c r="C112" s="9" t="s">
         <v>293</v>
       </c>
-      <c r="C112" s="9" t="s">
+      <c r="D112" s="9" t="s">
         <v>294</v>
       </c>
-      <c r="D112" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E112" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F112" s="12">
-        <v>1050.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="113" spans="1:6" outlineLevel="2">
       <c r="A113" s="15">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="B113" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="C113" s="9" t="s">
         <v>296</v>
       </c>
-      <c r="C113" s="9" t="s">
+      <c r="D113" s="9" t="s">
         <v>297</v>
       </c>
-      <c r="D113" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E113" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F113" s="12">
-        <v>1400.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="114" spans="1:6" outlineLevel="2">
       <c r="A114" s="15">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="B114" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="C114" s="9" t="s">
         <v>299</v>
       </c>
-      <c r="C114" s="9" t="s">
+      <c r="D114" s="9" t="s">
         <v>300</v>
       </c>
-      <c r="D114" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E114" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F114" s="12">
-        <v>300.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="115" spans="1:6" outlineLevel="2">
       <c r="A115" s="15">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="B115" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="C115" s="9" t="s">
         <v>302</v>
       </c>
-      <c r="C115" s="9" t="s">
+      <c r="D115" s="9" t="s">
         <v>303</v>
       </c>
-      <c r="D115" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="12">
-        <v>370.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="116" spans="1:6" outlineLevel="2">
       <c r="A116" s="15">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="B116" s="8" t="s">
+        <v>304</v>
+      </c>
+      <c r="C116" s="9" t="s">
         <v>305</v>
       </c>
-      <c r="C116" s="9" t="s">
+      <c r="D116" s="9" t="s">
         <v>306</v>
       </c>
-      <c r="D116" s="9" t="s">
+      <c r="E116" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F116" s="12">
+        <v>2200.0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" outlineLevel="1">
+      <c r="A117" s="16" t="s">
         <v>307</v>
       </c>
-      <c r="E116" s="7" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="B117" s="2"/>
+      <c r="C117" s="2"/>
+      <c r="D117" s="2"/>
+      <c r="E117" s="2"/>
+      <c r="F117" s="10"/>
     </row>
     <row r="118" spans="1:6" outlineLevel="2">
-      <c r="A118" s="15">
-[...15 lines deleted...]
-        <v>1150.0</v>
+      <c r="A118" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B118" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E118" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118" s="11" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" outlineLevel="2">
       <c r="A119" s="15">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="B119" s="8" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="C119" s="9" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="D119" s="9" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="E119" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F119" s="12">
-        <v>800.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="120" spans="1:6" outlineLevel="2">
       <c r="A120" s="15">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="B120" s="8" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="C120" s="9" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="D120" s="9" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="E120" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F120" s="12">
-        <v>600.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="121" spans="1:6" outlineLevel="2">
       <c r="A121" s="15">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="B121" s="8" t="s">
+        <v>314</v>
+      </c>
+      <c r="C121" s="9" t="s">
+        <v>315</v>
+      </c>
+      <c r="D121" s="9" t="s">
+        <v>316</v>
+      </c>
+      <c r="E121" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F121" s="12">
+        <v>1130.0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" outlineLevel="1">
+      <c r="A122" s="16" t="s">
+        <v>317</v>
+      </c>
+      <c r="B122" s="2"/>
+      <c r="C122" s="2"/>
+      <c r="D122" s="2"/>
+      <c r="E122" s="2"/>
+      <c r="F122" s="10"/>
+    </row>
+    <row r="123" spans="1:6" outlineLevel="2">
+      <c r="A123" s="17" t="s">
+        <v>318</v>
+      </c>
+      <c r="B123" s="2"/>
+      <c r="C123" s="2"/>
+      <c r="D123" s="2"/>
+      <c r="E123" s="2"/>
+      <c r="F123" s="10"/>
+    </row>
+    <row r="124" spans="1:6" outlineLevel="3">
+      <c r="A124" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B124" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C124" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E124" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" outlineLevel="3">
+      <c r="A125" s="15">
+        <v>1</v>
+      </c>
+      <c r="B125" s="8" t="s">
+        <v>319</v>
+      </c>
+      <c r="C125" s="9" t="s">
         <v>320</v>
       </c>
-      <c r="C121" s="9" t="s">
+      <c r="D125" s="9" t="s">
         <v>321</v>
       </c>
-      <c r="D121" s="9" t="s">
+      <c r="E125" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F125" s="12">
+        <v>2000.0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" outlineLevel="3">
+      <c r="A126" s="15">
+        <v>2</v>
+      </c>
+      <c r="B126" s="8" t="s">
         <v>322</v>
       </c>
-      <c r="E121" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B122" s="8" t="s">
+      <c r="C126" s="9" t="s">
         <v>323</v>
       </c>
-      <c r="C122" s="9" t="s">
+      <c r="D126" s="9" t="s">
         <v>324</v>
       </c>
-      <c r="D122" s="9" t="s">
+      <c r="E126" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F126" s="12">
+        <v>1340.0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" outlineLevel="3">
+      <c r="A127" s="15">
+        <v>3</v>
+      </c>
+      <c r="B127" s="8" t="s">
         <v>325</v>
       </c>
-      <c r="E122" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B123" s="8" t="s">
+      <c r="C127" s="9" t="s">
         <v>326</v>
       </c>
-      <c r="C123" s="9" t="s">
+      <c r="D127" s="9" t="s">
         <v>327</v>
       </c>
-      <c r="D123" s="9" t="s">
+      <c r="E127" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F127" s="12">
+        <v>1560.0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" outlineLevel="2">
+      <c r="A128" s="17" t="s">
         <v>328</v>
       </c>
-      <c r="E123" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B124" s="8" t="s">
+      <c r="B128" s="2"/>
+      <c r="C128" s="2"/>
+      <c r="D128" s="2"/>
+      <c r="E128" s="2"/>
+      <c r="F128" s="10"/>
+    </row>
+    <row r="129" spans="1:6" outlineLevel="3">
+      <c r="A129" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B129" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C129" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E129" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" outlineLevel="3">
+      <c r="A130" s="15">
+        <v>1</v>
+      </c>
+      <c r="B130" s="8" t="s">
         <v>329</v>
       </c>
-      <c r="C124" s="9" t="s">
+      <c r="C130" s="9" t="s">
         <v>330</v>
       </c>
-      <c r="D124" s="9" t="s">
+      <c r="D130" s="9" t="s">
         <v>331</v>
       </c>
-      <c r="E124" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B125" s="8" t="s">
+      <c r="E130" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F130" s="12">
+        <v>1010.0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" outlineLevel="3">
+      <c r="A131" s="15">
+        <v>2</v>
+      </c>
+      <c r="B131" s="8" t="s">
         <v>332</v>
       </c>
-      <c r="C125" s="9" t="s">
+      <c r="C131" s="9" t="s">
         <v>333</v>
       </c>
-      <c r="D125" s="9" t="s">
+      <c r="D131" s="9" t="s">
         <v>334</v>
       </c>
-      <c r="E125" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B126" s="8" t="s">
+      <c r="E131" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F131" s="12">
+        <v>740.0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" outlineLevel="3">
+      <c r="A132" s="15">
+        <v>3</v>
+      </c>
+      <c r="B132" s="8" t="s">
         <v>335</v>
       </c>
-      <c r="C126" s="9" t="s">
+      <c r="C132" s="9" t="s">
         <v>336</v>
       </c>
-      <c r="D126" s="9" t="s">
+      <c r="D132" s="9" t="s">
         <v>337</v>
       </c>
-      <c r="E126" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B127" s="8" t="s">
+      <c r="E132" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F132" s="12">
+        <v>1780.0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" outlineLevel="3">
+      <c r="A133" s="15">
+        <v>4</v>
+      </c>
+      <c r="B133" s="8" t="s">
         <v>338</v>
       </c>
-      <c r="C127" s="9" t="s">
+      <c r="C133" s="9" t="s">
         <v>339</v>
       </c>
-      <c r="D127" s="9" t="s">
+      <c r="D133" s="9" t="s">
         <v>340</v>
       </c>
-      <c r="E127" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B128" s="8" t="s">
+      <c r="E133" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F133" s="12">
+        <v>1780.0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" outlineLevel="3">
+      <c r="A134" s="15">
+        <v>5</v>
+      </c>
+      <c r="B134" s="8" t="s">
         <v>341</v>
       </c>
-      <c r="C128" s="9" t="s">
+      <c r="C134" s="9" t="s">
         <v>342</v>
       </c>
-      <c r="D128" s="9" t="s">
+      <c r="D134" s="9" t="s">
         <v>343</v>
       </c>
-      <c r="E128" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B129" s="8" t="s">
+      <c r="E134" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F134" s="12">
+        <v>1090.0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" outlineLevel="3">
+      <c r="A135" s="15">
+        <v>6</v>
+      </c>
+      <c r="B135" s="8" t="s">
         <v>344</v>
       </c>
-      <c r="C129" s="9" t="s">
+      <c r="C135" s="9" t="s">
         <v>345</v>
       </c>
-      <c r="D129" s="9" t="s">
+      <c r="D135" s="9" t="s">
         <v>346</v>
       </c>
-      <c r="E129" s="7" t="s">
-[...13 lines deleted...]
-      <c r="C130" s="9" t="s">
+      <c r="E135" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F135" s="12">
+        <v>1090.0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" outlineLevel="2">
+      <c r="A136" s="17" t="s">
         <v>347</v>
       </c>
-      <c r="D130" s="9" t="s">
+      <c r="B136" s="2"/>
+      <c r="C136" s="2"/>
+      <c r="D136" s="2"/>
+      <c r="E136" s="2"/>
+      <c r="F136" s="10"/>
+    </row>
+    <row r="137" spans="1:6" outlineLevel="3">
+      <c r="A137" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B137" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E137" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" outlineLevel="3">
+      <c r="A138" s="15">
+        <v>1</v>
+      </c>
+      <c r="B138" s="8" t="s">
         <v>348</v>
       </c>
-      <c r="E130" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B131" s="8" t="s">
+      <c r="C138" s="9" t="s">
         <v>349</v>
       </c>
-      <c r="C131" s="9" t="s">
+      <c r="D138" s="9" t="s">
         <v>350</v>
       </c>
-      <c r="D131" s="9" t="s">
+      <c r="E138" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F138" s="12">
+        <v>620.0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" outlineLevel="3">
+      <c r="A139" s="15">
+        <v>2</v>
+      </c>
+      <c r="B139" s="8" t="s">
         <v>351</v>
       </c>
-      <c r="E131" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B132" s="8" t="s">
+      <c r="C139" s="9" t="s">
         <v>352</v>
       </c>
-      <c r="C132" s="9" t="s">
+      <c r="D139" s="9" t="s">
         <v>353</v>
       </c>
-      <c r="D132" s="9" t="s">
+      <c r="E139" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F139" s="12">
+        <v>1500.0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" outlineLevel="1">
+      <c r="A140" s="16" t="s">
         <v>354</v>
       </c>
-      <c r="E132" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B133" s="8" t="s">
+      <c r="B140" s="2"/>
+      <c r="C140" s="2"/>
+      <c r="D140" s="2"/>
+      <c r="E140" s="2"/>
+      <c r="F140" s="10"/>
+    </row>
+    <row r="141" spans="1:6" outlineLevel="2">
+      <c r="A141" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B141" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E141" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" outlineLevel="2">
+      <c r="A142" s="15">
+        <v>1</v>
+      </c>
+      <c r="B142" s="8" t="s">
         <v>355</v>
       </c>
-      <c r="C133" s="9" t="s">
+      <c r="C142" s="9" t="s">
         <v>356</v>
       </c>
-      <c r="D133" s="9" t="s">
+      <c r="D142" s="9" t="s">
         <v>357</v>
       </c>
-      <c r="E133" s="7" t="s">
-[...173 lines deleted...]
-        <v>9</v>
+      <c r="E142" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F142" s="12">
+        <v>1350.0</v>
       </c>
     </row>
     <row r="143" spans="1:6" outlineLevel="2">
       <c r="A143" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B143" s="8" t="s">
-        <v>380</v>
+        <v>358</v>
       </c>
       <c r="C143" s="9" t="s">
-        <v>381</v>
+        <v>359</v>
       </c>
       <c r="D143" s="9" t="s">
-        <v>382</v>
+        <v>360</v>
       </c>
       <c r="E143" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F143" s="12">
-        <v>270.0</v>
+        <v>2550.0</v>
       </c>
     </row>
     <row r="144" spans="1:6" outlineLevel="2">
       <c r="A144" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B144" s="8" t="s">
-        <v>383</v>
+        <v>361</v>
       </c>
       <c r="C144" s="9" t="s">
-        <v>384</v>
+        <v>362</v>
       </c>
       <c r="D144" s="9" t="s">
-        <v>385</v>
+        <v>363</v>
       </c>
       <c r="E144" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F144" s="12">
-        <v>330.0</v>
+        <v>195.0</v>
       </c>
     </row>
     <row r="145" spans="1:6" outlineLevel="2">
       <c r="A145" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B145" s="8" t="s">
-        <v>386</v>
+        <v>364</v>
       </c>
       <c r="C145" s="9" t="s">
-        <v>387</v>
+        <v>365</v>
       </c>
       <c r="D145" s="9" t="s">
-        <v>388</v>
+        <v>366</v>
       </c>
       <c r="E145" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F145" s="12">
-        <v>1130.0</v>
-[...26 lines deleted...]
-      <c r="B148" s="4" t="s">
+        <v>190.0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" outlineLevel="2">
+      <c r="A146" s="15">
         <v>5</v>
       </c>
-      <c r="C148" s="5" t="s">
-[...668 lines deleted...]
-      <c r="F183" s="12">
+      <c r="B146" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="C146" s="9" t="s">
+        <v>368</v>
+      </c>
+      <c r="D146" s="9" t="s">
+        <v>369</v>
+      </c>
+      <c r="E146" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F146" s="12">
         <v>275.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:F6"/>
-    <mergeCell ref="A16:F16"/>
-[...11 lines deleted...]
-    <mergeCell ref="A168:F168"/>
+    <mergeCell ref="A15:F15"/>
+    <mergeCell ref="A19:F19"/>
+    <mergeCell ref="A47:F47"/>
+    <mergeCell ref="A66:F66"/>
+    <mergeCell ref="A76:F76"/>
+    <mergeCell ref="A85:F85"/>
+    <mergeCell ref="A117:F117"/>
+    <mergeCell ref="A122:F122"/>
+    <mergeCell ref="A123:F123"/>
+    <mergeCell ref="A128:F128"/>
+    <mergeCell ref="A136:F136"/>
+    <mergeCell ref="A140:F140"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
-    <hyperlink ref="D15" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_10"/>
-    <hyperlink ref="D19" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_36"/>
-    <hyperlink ref="D47" r:id="rId_hyperlink_37"/>
-[...13 lines deleted...]
-    <hyperlink ref="D61" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_53"/>
-    <hyperlink ref="D66" r:id="rId_hyperlink_54"/>
-[...30 lines deleted...]
-    <hyperlink ref="D101" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D82" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D83" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D87" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D98" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D99" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D116" r:id="rId_hyperlink_98"/>
-    <hyperlink ref="D117" r:id="rId_hyperlink_99"/>
-[...52 lines deleted...]
-    <hyperlink ref="D183" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_117"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>