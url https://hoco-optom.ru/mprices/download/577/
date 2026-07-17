--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -12,106 +12,97 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="711">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="582">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-31 06:09:22</t>
+    <t>Актуальность прайса на: 2026-07-17 22:37:08</t>
   </si>
   <si>
     <t>Acefast</t>
   </si>
   <si>
     <t>Микрофон Acefast</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
-    <t>6974316284895</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/besprovodnoj-petlichnyj-mikrofon-acefast-r1-wireless-lavalie/</t>
+    <t>6974316285847</t>
+  </si>
+  <si>
+    <t>Беспроводной петличный микрофон ACEFAST R3 wireless lavalier microphone - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnoj-petlichnyj-mikrofon-acefast-r3-wireless-lavalie/</t>
   </si>
   <si>
     <t>много</t>
   </si>
   <si>
-    <t>6974316285847</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316286448</t>
   </si>
   <si>
     <t>Беспроводной петличный микрофон ACEFAST R4 Wireless lavalier microphone Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnoj-petlichnyj-mikrofon-acefast-r4-wireless-lavalie/</t>
   </si>
   <si>
     <t>6974316284901</t>
   </si>
   <si>
     <t>Микрофон ACEFAST R2 wireless lavalier microphones, - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/mikrofon-acefast-r2-wireless-lavalier-microphones-black/</t>
   </si>
   <si>
     <t>Автомобильный адаптер Acefast</t>
   </si>
   <si>
     <t>6974316285793</t>
   </si>
   <si>
     <t>Беспроводной адаптер CarPlay ACEFAST QC1 Carplay wireless adapter for car - Metal gray</t>
@@ -167,77 +158,77 @@
   <si>
     <t>https://hoco-optom.ru/product/treker-acefast-s3-metal-card-positioning-device-set-of-2-met/</t>
   </si>
   <si>
     <t>6974316285694</t>
   </si>
   <si>
     <t>Трекер ACEFAST S3 metal card positioning device single - Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/treker-acefast-s3-metal-card-positioning-device-single-metal/</t>
   </si>
   <si>
     <t>6974316285762</t>
   </si>
   <si>
     <t>Устройство для позиционирования багажа ACEFAST S5 luggage positioning device Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/ustrojstvo-dlya-pozicionirovaniya-bagazha-acefast-s5-luggage/</t>
   </si>
   <si>
     <t>Хабы Acefast</t>
   </si>
   <si>
+    <t>6974316285922</t>
+  </si>
+  <si>
+    <t>USB HUB ACEFAST J17 USB-A 4-in-1 - Metal Gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/usb-hub-acefast-j17-usb-a-4-in-1-metal-gray/</t>
+  </si>
+  <si>
     <t>6974316285908</t>
   </si>
   <si>
     <t>USB-C хаб ACEFAST J15 USB-C 4-in-1 HUB - Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/usb-c-hab-acefast-j15-usb-c-4-in-1-hub-metal-gray/</t>
   </si>
   <si>
     <t>6974316285915</t>
   </si>
   <si>
     <t>USB-C хаб ACEFAST J16 USB-C 5-in-1 HUB docking station - Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/usb-c-hab-acefast-j16-usb-c-5-in-1-hub-docking-station-metal/</t>
   </si>
   <si>
-    <t>6974316285939</t>
-[...7 lines deleted...]
-  <si>
     <t>Колонки Acefast</t>
   </si>
   <si>
     <t>6974316285328</t>
   </si>
   <si>
     <t>Колонка ACEFAST K2 Max Portable wireless speaker - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-acefast-k2-max-portable-wireless-speaker-black/</t>
   </si>
   <si>
     <t>6974316285038</t>
   </si>
   <si>
     <t>Колонка ACEFAST K3 Max Portable wireless speaker - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-acefast-k3-max-portable-wireless-speaker-black/</t>
   </si>
   <si>
     <t>6974316285229</t>
   </si>
   <si>
     <t>Колонка ACEFAST K3 Nano Portable wireless speaker - Black</t>
@@ -251,59 +242,50 @@
   <si>
     <t>Колонка ACEFAST K3 Ultra Portable wireless speaker - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-acefast-k3-ultra-portable-wireless-speaker-black/</t>
   </si>
   <si>
     <t>6974316285113</t>
   </si>
   <si>
     <t>Колонка ACEFAST K4 Go Portable wireless speaker - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-acefast-k4-go-portable-wireless-speaker-black/</t>
   </si>
   <si>
     <t>6974316285465</t>
   </si>
   <si>
     <t>Колонка ACEFAST K5 Pro Portable wireless speaker - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-acefast-k5-pro-portable-wireless-speaker-black/</t>
   </si>
   <si>
-    <t>6974316285670</t>
-[...7 lines deleted...]
-  <si>
     <t>Кабеля Acefast</t>
   </si>
   <si>
     <t>Переходники Acefast</t>
   </si>
   <si>
     <t>6974316284697</t>
   </si>
   <si>
     <t>Адаптер  ACEFAST J8 USB-C to USB-A  Adapter Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/adapter-acefast-j8-usb-c-to-usb-a-adapter-metal-gray/</t>
   </si>
   <si>
     <t>6974316284680</t>
   </si>
   <si>
     <t>Адаптер ACEFAST J7 USB-C to USB-A  Adapter Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/adapter-acefast-j7-usb-c-to-usb-a-adapter-metal-gray/</t>
   </si>
   <si>
     <t>6974316285823</t>
@@ -332,137 +314,110 @@
   <si>
     <t>https://hoco-optom.ru/product/perekhodnik-acefast-j9-usb-c-to-usb-c-digital-display-adapte/</t>
   </si>
   <si>
     <t>Переходник для наушников Acefast</t>
   </si>
   <si>
     <t>6974316280569</t>
   </si>
   <si>
     <t>Аудиопереходник Acefast C1-05 Lightning to 3.5mm aluminum alloy headphones adapter cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/audioperekhodnik-acefast-c1-05-lightning-to-3-5mm-aluminum-a/</t>
   </si>
   <si>
     <t>6974316280606</t>
   </si>
   <si>
     <t>Аудиопереходник Acefast C1-07 Type-С to 3.5mm aluminum alloy headphones adapter cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/audioperekhodnik-acefast-c1-07-type-s-to-3-5mm-aluminum-allo/</t>
   </si>
   <si>
-    <t>6974316285274</t>
-[...7 lines deleted...]
-  <si>
     <t>Кабель Lightning Acefast</t>
   </si>
   <si>
-    <t>6974316280507</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316280682</t>
   </si>
   <si>
     <t>Кабель Acefast C2-02 Lightning zinc alloy silicone charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c2-02-lightning-zinc-alloy-silicone-charging-d/</t>
   </si>
   <si>
-    <t>6974316280828</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/kabel-acefast-c3-02-lightning-tpe-charging-data-cable-black/</t>
+    <t>6974316285410</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST C23-01 USB-C to L charging data cable - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c23-01-usb-c-to-l-charging-data-cable-black/</t>
   </si>
   <si>
     <t>6974316281313</t>
   </si>
   <si>
     <t>Кабель Acefast C4-02 Lightning aluminum alloy charging data cable(1.8m) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c4-02-lightning-aluminum-alloy-charging-data-c/</t>
   </si>
   <si>
     <t>Кабель Type-C TO Lightning Acefast</t>
   </si>
   <si>
     <t>6974316284260</t>
   </si>
   <si>
     <t>Кабель  ACEFAST C18-04 USB-A to USB-C braid charging data cable, White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c18-04-usb-a-to-usb-c-braid-charging-data-cabl/</t>
   </si>
   <si>
     <t>6974316280484</t>
   </si>
   <si>
     <t>Кабель Acefast C1-01 Type-С to lighting aluminum alloy charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c1-01-type-s-to-lighting-aluminum-alloy-chargi/</t>
   </si>
   <si>
     <t>6974316283805</t>
   </si>
   <si>
     <t>Кабель AceFast C16-03 USB-C to USB-C TEP charging data cable, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c16-03-usb-c-to-usb-c-tep-charging-data-cable/</t>
   </si>
   <si>
-    <t>6974316281306</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316281030</t>
   </si>
   <si>
     <t>Кабель Acefast C6-01 Type-С to lighting zinc alloy digital display braided charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c6-01-type-s-to-lighting-zinc-alloy-digital-di/</t>
   </si>
   <si>
     <t>Кабель Type-C to Type-C Acefast</t>
   </si>
   <si>
     <t>6974316280521</t>
   </si>
   <si>
     <t>Кабель Acefast C1-03 Type-C to Type-C aluminum alloy charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c1-03-type-c-to-type-c-aluminum-alloy-charging/</t>
   </si>
   <si>
     <t>6974316283317</t>
   </si>
   <si>
     <t>Кабель ACEFAST C12-03 USB-C to USB-C Transparent Shell Stainless Steel Charging Data Cable - Black</t>
@@ -476,122 +431,95 @@
   <si>
     <t>Кабель ACEFAST C14-03 USB-C to USB-C spring charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c14-03-usb-c-to-usb-c-spring-charging-data-cab/</t>
   </si>
   <si>
     <t>6974316283720</t>
   </si>
   <si>
     <t>Кабель ACEFAST C15-03 USB-C to USB-C zinc alloy digital display braided charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c15-03-usb-c-to-usb-c-zinc-alloy-digital-displ/</t>
   </si>
   <si>
     <t>6974316284253</t>
   </si>
   <si>
     <t>Кабель ACEFAST C18-03 USB-C to USB-C braid charging data cable, White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c18-03-usb-c-to-usb-c-braid-charging-data-cabl/</t>
   </si>
   <si>
-    <t>6974316280729</t>
-[...16 lines deleted...]
-  <si>
     <t>6974316285120</t>
   </si>
   <si>
     <t>Кабель ACEFAST C22-02 USB-C to 2*USB-C 100W aluminum alloy charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c22-02-usb-c-to-2-usb-c-100w-aluminum-alloy-ch/</t>
   </si>
   <si>
     <t>6974316285151</t>
   </si>
   <si>
     <t>Кабель ACEFAST C22-05 USB-C to USB-C / magnetic aluminum alloy charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c22-05-usb-c-to-usb-c-magnetic-aluminum-alloy/</t>
   </si>
   <si>
     <t>6974316285427</t>
   </si>
   <si>
     <t>Кабель ACEFAST C23-03 USB-C to USB-C intellingent power-off charging data cabl Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c23-03-usb-c-to-usb-c-intellingent-power-off-c/</t>
   </si>
   <si>
-    <t>6974316280842</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/kabel-acefast-c3-03-type-c-to-type-c-tpe-charging-data-cable/</t>
+    <t>6974316286257</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST C24-03 USB-C to USB-C ultra-thin charging data cable - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c24-03-usb-c-to-usb-c-ultra-thin-charging-data/</t>
   </si>
   <si>
     <t>6974316281016</t>
   </si>
   <si>
     <t>Кабель Acefast C5-03 Type-C to Type-C 100W right angled aluminum alloy charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c5-03-type-c-to-type-c-100w-right-angled-alumi/</t>
   </si>
   <si>
-    <t>6974316282778</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316282716</t>
   </si>
   <si>
     <t>Кабель ACEFAST C8-03 USB-C to USB-C Charging Data Cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c8-03-usb-c-to-usb-c-charging-data-cable-black/</t>
   </si>
   <si>
     <t>6974316282679</t>
   </si>
   <si>
     <t>Кабель ACEFAST C9-03 USB-C to USB-C Charging Data Cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c9-03-usb-c-to-usb-c-charging-data-cable-black/</t>
   </si>
   <si>
     <t>6974316284475</t>
   </si>
   <si>
     <t>Сетевой Адаптер ACEFAST C19-03 USB-C to USB-C 60W fast charging data cable, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-acefast-c19-03-usb-c-to-usb-c-60w-fast-charg/</t>
@@ -614,230 +542,158 @@
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-acefast-c21-03-usb-c-to-usb-c-60w-fantasy-co/</t>
   </si>
   <si>
     <t>Кабель Type-C Acefast</t>
   </si>
   <si>
     <t>6974316280545</t>
   </si>
   <si>
     <t>Кабель Acefast C1-04 Type-C aluminum alloy charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c1-04-type-c-aluminum-alloy-charging-data-cabl/</t>
   </si>
   <si>
     <t>6974316283362</t>
   </si>
   <si>
     <t>Кабель ACEFAST C1-10 USB-C to HDTV aluminum alloy connectors HD video cable, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c1-10-usb-c-to-hdtv-aluminum-alloy-connectors/</t>
   </si>
   <si>
-    <t>6974316283126</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316280224</t>
   </si>
   <si>
     <t>Кабель ACEFAST C11-04 USB-A to USB-C Magnetic Charging Data Cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c11-04-usb-a-to-usb-c-magnetic-charging-data-c/</t>
   </si>
   <si>
-    <t>6974316283836</t>
-[...16 lines deleted...]
-  <si>
     <t>6974316283539</t>
   </si>
   <si>
     <t>Кабель AceFast C13-05 USB-A/USB-C to USB-C Short zinc alloy connectors charging data cable Balck</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c13-05-usb-a-usb-c-to-usb-c-short-zinc-alloy-c/</t>
   </si>
   <si>
     <t>6974316283713</t>
   </si>
   <si>
     <t>Кабель ACEFAST C14-04 USB-A to USB-C spring charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c14-04-usb-a-to-usb-c-spring-charging-data-cab/</t>
   </si>
   <si>
-    <t>6974316283737</t>
-[...43 lines deleted...]
-  <si>
     <t>6974316280866</t>
   </si>
   <si>
     <t>Кабель Acefast C3-04 Type-C TPE charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c3-04-type-c-tpe-charging-data-cable-black/</t>
   </si>
   <si>
     <t>6974316282785</t>
   </si>
   <si>
     <t>Кабель Acefast C7-04 Type-C zinc alloy charging data cable with display - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c7-04-type-c-zinc-alloy-charging-data-cable-wi/</t>
   </si>
   <si>
-    <t>6974316282693</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316283010</t>
   </si>
   <si>
     <t>Кабель ACEFAST C9-04 USB-A to USB-C Charging Data Cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c9-04-usb-a-to-usb-c-charging-data-cable-black/</t>
   </si>
   <si>
     <t>6974316284673</t>
   </si>
   <si>
     <t>Сетевой Адаптер ACEFAST C21-04 USB-A to USB-C fantasy color series braided charging data cable ,Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-acefast-c21-04-usb-a-to-usb-c-fantasy-color/</t>
   </si>
   <si>
     <t>Держатели для телефона Acefast</t>
   </si>
   <si>
     <t>Настольные держатели Acefast</t>
   </si>
   <si>
-    <t>6974316284826</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/magnitnye-derzhatel-dlya-telefona-acefast-e27-manual-suction/</t>
+    <t>6974316286615</t>
+  </si>
+  <si>
+    <t>Магнитный держатель ACEFAST E46 ultra-thin magnetic phone holder - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/magnitnyj-derzhatel-acefast-e46-ultra-thin-magnetic-phone-ho/</t>
+  </si>
+  <si>
+    <t>6974316286431</t>
+  </si>
+  <si>
+    <t>Настольная подставка ACEFAST E45 tabletop folding stand for mobile phone - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/nastolnaya-podstavka-acefast-e45-tabletop-folding-stand-for/</t>
+  </si>
+  <si>
+    <t>6974316286356</t>
+  </si>
+  <si>
+    <t>Смарт-штатив ACEFAST E44 360-degree AI intelligent follow-up PTZ - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/smart-shtativ-acefast-e44-360-degree-ai-intelligent-follow-u/</t>
   </si>
   <si>
     <t>Мото/Вело держатели для телефона Acefast</t>
   </si>
   <si>
     <t>6974316284918</t>
   </si>
   <si>
     <t>Вело/Мото Держатель ACEFAST D58 Cycling phone holder,Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/velo-moto-derzhatel-acefast-d58-cycling-phone-holder-black/</t>
   </si>
   <si>
-    <t>6974316282969</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316286080</t>
   </si>
   <si>
     <t>Держатель для телефона ACEFAST E36 Multifunctional flexible magnetic phone holder - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/derzhatel-dlya-telefona-acefast-e36-multifunctional-flexible/</t>
   </si>
   <si>
     <t>6974316286127</t>
   </si>
   <si>
     <t>Держатель для телефона ACEFAST E40 lazy holder - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/derzhatel-dlya-telefona-acefast-e40-lazy-holder-black/</t>
   </si>
   <si>
     <t>Автодержатель для телефона Acefast</t>
   </si>
   <si>
     <t>6974316282747</t>
   </si>
   <si>
     <t>Автодержатель Acefast D19 Velcro in-car holder - Black</t>
@@ -905,203 +761,185 @@
   <si>
     <t>Автомобильный держатель ACEFAST D29 Center Console Magnetic Car Holder Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d29-center-console-magnetic-c/</t>
   </si>
   <si>
     <t>6974316280293</t>
   </si>
   <si>
     <t>Автомобильный держатель ACEFAST D33 Qi2 Magnetic Wireless Charging Car Holder For Air Vent - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d33-qi2-magnetic-wireless-cha/</t>
   </si>
   <si>
     <t>6974316280309</t>
   </si>
   <si>
     <t>Автомобильный Держатель AceFast D36 magnetic car holder for dashboard Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d36-magnetic-car-holder-for-d/</t>
   </si>
   <si>
-    <t>6974316283546</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316283980</t>
   </si>
   <si>
     <t>Автомобильный Держатель ACEFAST D43 magnetic car holder for dashboard screen, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d43-magnetic-car-holder-for-d/</t>
   </si>
   <si>
     <t>6974316284024</t>
   </si>
   <si>
     <t>Автомобильный Держатель ACEFAST D44 magnetic car holder for air vent, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d44-magnetic-car-holder-for-a/</t>
   </si>
   <si>
     <t>6974316284093</t>
   </si>
   <si>
     <t>Автомобильный Держатель ACEFAST D45 magnetic car holder for dashboard, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d45-magnetic-car-holder-for-d/</t>
   </si>
   <si>
     <t>6974316284109</t>
   </si>
   <si>
     <t>Автомобильный Держатель ACEFAST D46 magnetic wireless charging car holder for air vent, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d46-magnetic-wireless-chargin/</t>
   </si>
   <si>
-    <t>6974316284116</t>
-[...16 lines deleted...]
-  <si>
     <t>6974316284246</t>
   </si>
   <si>
     <t>Автомобильный Держатель ACEFAST D53 wireless charging car holder with electric clamp for dashboard, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d53-wireless-charging-car-hol/</t>
   </si>
   <si>
     <t>6974316284321</t>
   </si>
   <si>
     <t>Автомобильный Держатель ACEFAST D54 magnetic car holder for dashboard, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d54-magnetic-car-holder-for-d/</t>
   </si>
   <si>
-    <t>6974316284338</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316284710</t>
   </si>
   <si>
     <t>Автомобильный Держатель ACEFAST D56 one-key lock car holder for air vent, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d56-one-key-lock-car-holder-f/</t>
   </si>
   <si>
     <t>6974316284727</t>
   </si>
   <si>
     <t>Автомобильный Держатель ACEFAST D57 one-key lock car holder for deshboard,Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d57-one-key-lock-car-holder-f/</t>
   </si>
   <si>
     <t>6974316285854</t>
   </si>
   <si>
     <t>Автомобильный держатель ACEFAST D62 Double cup magnetic car holder - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d62-double-cup-magnetic-car-h/</t>
   </si>
   <si>
     <t>6974316285861</t>
   </si>
   <si>
     <t>Автомобильный держатель ACEFAST D63 Double cup holder cilp car holder - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d63-double-cup-holder-cilp-ca/</t>
   </si>
   <si>
-    <t>6974316284833</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-e28-manual-suction-cup-magnet/</t>
+    <t>6974316286332</t>
+  </si>
+  <si>
+    <t>Автомобильный держатель ACEFAST D64 magnetic folding car holder - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d64-magnetic-folding-car-hold/</t>
+  </si>
+  <si>
+    <t>6974316287001</t>
+  </si>
+  <si>
+    <t>Автомобильный держатель ACEFAST D70 magnetic car holder with suction cup, Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d70-magnetic-car-holder-with/</t>
   </si>
   <si>
     <t>6974316284840</t>
   </si>
   <si>
     <t>Автомобильный Держатель ACEFAST E29 electric Suction cup magnetic wireless charging holder, Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-e29-electric-suction-cup-magn/</t>
   </si>
   <si>
     <t>6974316284864</t>
   </si>
   <si>
     <t>Автомобильный Держатель ACEFAST E30 Electric suction cup magnetic Phone holder, Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-e30-electric-suction-cup-magn/</t>
   </si>
   <si>
+    <t>6974316286752</t>
+  </si>
+  <si>
+    <t>Беспроводное зарядное устройство ACEFAST E47 QI2 magnetic cooling wireless charger, Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnoe-zaryadnoe-ustrojstvo-acefast-e47-qi2-magnetic-c/</t>
+  </si>
+  <si>
     <t>6974316285380</t>
   </si>
   <si>
     <t>Держатель ACEFAST D60 dual magnet car holder for dashboard - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/derzhatel-acefast-d60-dual-magnet-car-holder-for-dashboard-b/</t>
   </si>
   <si>
     <t>6974316283089</t>
   </si>
   <si>
     <t>Держатель для телефона ACEFAST D30 Magnetic Folding Wireless Charging Car Holder - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/derzhatel-dlya-telefona-acefast-d30-magnetic-folding-wireles/</t>
   </si>
   <si>
     <t>6974316285960</t>
   </si>
   <si>
     <t>Магнитное кольцо-держатель ACEFAST E35 magnetic ring holder - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/magnitnoe-kolco-derzhatel-acefast-e35-magnetic-ring-holder-b/</t>
@@ -1124,242 +962,179 @@
   <si>
     <t>Power bank Acefast M4  PD67W 20000mAh - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/power-bank-acefast-m4-pd67w-20000mah-black/</t>
   </si>
   <si>
     <t>6974316282341</t>
   </si>
   <si>
     <t>Внешний аккумулятор ACEFAST M11 PD30W Qi2 Magnetic Wireless Charging Power Bank 10000 mAh- Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m11-pd30w-qi2-magnetic-wireles/</t>
   </si>
   <si>
     <t>6974316283393</t>
   </si>
   <si>
     <t>Внешний аккумулятор ACEFAST M12 PD20W Ultra-thin Magnetic Wireless Charging Power Bank 10000mAh Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m12-pd20w-ultra-thin-magnetic/</t>
   </si>
   <si>
-    <t>6974316283959</t>
-[...25 lines deleted...]
-  <si>
     <t>6974316283997</t>
   </si>
   <si>
     <t>Внешний Аккумулятор ACEFAST M16 PD18W ultra-thin magnetic wireless charging power bank with stand 5000mAh Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m16-pd18w-ultra-thin-magnetic/</t>
   </si>
   <si>
     <t>6974316284000</t>
   </si>
   <si>
     <t>Внешний Аккумулятор ACEFAST M17 PD20W/22.5W magnetic charging power bank with built-in stand 1000mAh Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m17-pd20w-22-5w-magnetic-charg/</t>
   </si>
   <si>
     <t>6974316284017</t>
   </si>
   <si>
     <t>Внешний Аккумулятор ACEFAST M18 PD20W/22.5W magnetic fast charging power bank with built-in cable 10000mAh Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m18-pd20w-22-5w-magnetic-fast/</t>
   </si>
   <si>
-    <t>6974316283898</t>
-[...43 lines deleted...]
-  <si>
     <t>6974316286004</t>
   </si>
   <si>
     <t>Внешний аккумулятор ACEFAST M30 PD20W magnetic fast charging power bank with cable (5000mAh) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m30-pd20w-magnetic-fast-chargi/</t>
   </si>
   <si>
     <t>6974316286011</t>
   </si>
   <si>
     <t>Внешний аккумулятор ACEFAST M31 22.5W magnetic fast charging power bank with cable (10000mAh) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m31-22-5w-magnetic-fast-chargi/</t>
   </si>
   <si>
+    <t>6974316286363</t>
+  </si>
+  <si>
+    <t>Внешний аккумулятор ACEFAST M33 100W fast charging power bank with cable and TFT display 20000mAh - Metal Gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m33-100w-fast-charging-power-b/</t>
+  </si>
+  <si>
     <t>6974316283379</t>
   </si>
   <si>
     <t>Внешний Аккумулятор ACEFAST M7 PD30W Power Bank With Cable 10000mAh Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m7-pd30w-power-bank-with-cable/</t>
   </si>
   <si>
     <t>6974316283386</t>
   </si>
   <si>
     <t>Внешний аккумулятор ACEFAST M8 PD18W Ultra-thin Magnetic Wireless Charging Power Bank 5000mAh Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m8-pd18w-ultra-thin-magnetic-w/</t>
   </si>
   <si>
     <t>Автомобильные зарядки Acefast</t>
   </si>
   <si>
     <t>6974316282921</t>
   </si>
   <si>
     <t>Автомобильная зарядка ACEFAST B13 53W 2-in-1 (2*USB-C) Car Charger With Retractable Cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnaya-zaryadka-acefast-b13-53w-2-in-1-2-usb-c-car-ch/</t>
   </si>
   <si>
     <t>6974316285786</t>
   </si>
   <si>
     <t>Автомобильное беспроводное зарядное устройство-держатель ACEFAST D61 Qi2 25W magnetic wireless charging car holder - Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-besprovodnoe-zaryadnoe-ustrojstvo-derzhatel-ace/</t>
   </si>
   <si>
-    <t>6974316280330</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316285946</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство ACEFAST B17 95W car charger with telescopic cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b17-95w-car-charge/</t>
   </si>
   <si>
     <t>6974316285953</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство ACEFAST B18 200W(2USB-C+USB-A) fast car charger Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b18-200w-2usb-c-us/</t>
   </si>
   <si>
     <t>6974316280361</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство Acefast B2 72W dual USB-C - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b2-72w-dual-usb-c/</t>
   </si>
   <si>
+    <t>6974316286684</t>
+  </si>
+  <si>
+    <t>Автомобильное зарядное устройство ACEFAST B21 75W(USB-C+USB-A)car charger,Metal gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b21-75w-usb-c-usb/</t>
+  </si>
+  <si>
     <t>6974316280415</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство Acefast B3 66W(C+C+A) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b3-66w-c-c-a-black/</t>
   </si>
   <si>
     <t>6974316280392</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство Acefast B4 66W(C+A) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b4-66w-c-a-black/</t>
   </si>
   <si>
     <t>6974316281436</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство Acefast B5 101W (2C+A) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b5-101w-2c-a-black/</t>
@@ -1418,59 +1193,50 @@
   <si>
     <t>Беспроводные Наушники ACEFAST FA001 ACEFIT Pro wireless earbuds, Cherry blossom</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa001-acefit-pro-wireless-ear/</t>
   </si>
   <si>
     <t>6974316283867</t>
   </si>
   <si>
     <t>Беспроводные Наушники ACEFAST FA001 ACEFIT Pro wireless earbuds, Olive green</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa001-acefit-pro-wireless-e-1/</t>
   </si>
   <si>
     <t>6974316283874</t>
   </si>
   <si>
     <t>Беспроводные Наушники ACEFAST FA001 ACEFIT Pro wireless earbuds, Windy purple</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa001-acefit-pro-wireless-e-3/</t>
   </si>
   <si>
-    <t>6974316284789</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316285571</t>
   </si>
   <si>
     <t>Беспроводные наушники ACEFAST FA006 ACECLIP Pro wireless earbuds Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa006-aceclip-pro-wireless-ea/</t>
   </si>
   <si>
     <t>6974316285595</t>
   </si>
   <si>
     <t>Беспроводные наушники ACEFAST FA006 ACECLIP Pro wireless earbuds Light Gold</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa006-aceclip-pro-wireless--1/</t>
   </si>
   <si>
     <t>6974316285588</t>
   </si>
   <si>
     <t>Беспроводные наушники ACEFAST FA006 ACECLIP Pro wireless earbuds White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa006-aceclip-pro-wireless--2/</t>
@@ -1481,77 +1247,68 @@
   <si>
     <t>Беспроводные наушники ACEFAST H12 hybrid active noise cancelling wireless headset - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h12-hybrid-active-noise-cance/</t>
   </si>
   <si>
     <t>6974316285731</t>
   </si>
   <si>
     <t>Беспроводные наушники ACEFAST H12 hybrid active noise cancelling wireless headset - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h12-hybrid-active-noise-can-1/</t>
   </si>
   <si>
     <t>6974316285878</t>
   </si>
   <si>
     <t>Беспроводные наушники ACEFAST H13 Wireless headset - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h13-wireless-headset-black/</t>
   </si>
   <si>
-    <t>6974316285373</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w5-hybrid-nosie-reduction-tru/</t>
+    <t>6974316286158</t>
+  </si>
+  <si>
+    <t>Беспроводные наушники ACEFAST N8 neck hanging wireless earphones - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-n8-neck-hanging-wireless-earp/</t>
   </si>
   <si>
     <t>6974316285687</t>
   </si>
   <si>
     <t>Беспроводные наушники ACEFAST W6 Smart screen active noise cancelling tru wireless earbuds - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w6-smart-screen-active-noise/</t>
   </si>
   <si>
-    <t>6974316285885</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316285892</t>
   </si>
   <si>
     <t>Беспроводные наушники ACEFAST W7 true wireless earbuds White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w7-true-wireless-earbuds-whit/</t>
   </si>
   <si>
     <t>6974316286165</t>
   </si>
   <si>
     <t>Беспроводные наушники ACEFAST W8 ANC AI translation earbuds Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w8-anc-ai-translation-earbuds/</t>
   </si>
   <si>
     <t>6974316285601</t>
   </si>
   <si>
     <t>Игровая гарнитура ACEFAST H11 gaming wireless headset - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/igrovaya-garnitura-acefast-h11-gaming-wireless-headset-white/</t>
@@ -1580,59 +1337,50 @@
   <si>
     <t>Наушники ACEFAST FA002 ACEFIT Air wireless earbuds, White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-fa002-acefit-air-wireless-earbuds-white/</t>
   </si>
   <si>
     <t>6974316284932</t>
   </si>
   <si>
     <t>Наушники ACEFAST H10 wireless headset, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-h10-wireless-headset-black/</t>
   </si>
   <si>
     <t>6974316283485</t>
   </si>
   <si>
     <t>Наушники ACEFAST H3 Active Noise Canceling Wireless Headset - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-h3-active-noise-canceling-wireless-headset/</t>
   </si>
   <si>
-    <t>6974316284277</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316284284</t>
   </si>
   <si>
     <t>Наушники ACEFAST H5 active noise cancelling wireless headset Milky White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-h5-active-noise-cancelling-wireless-head-1/</t>
   </si>
   <si>
     <t>6974316283690</t>
   </si>
   <si>
     <t>Наушники ACEFAST H6 active noise reduction wireless headset White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-h6-active-noise-reduction-wireless-heads-1/</t>
   </si>
   <si>
     <t>6974316284314</t>
   </si>
   <si>
     <t>Наушники ACEFAST H8 active noise cancelling wireless headset, Purple</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-h8-active-noise-cancelling-wireless-head-1/</t>
@@ -1643,68 +1391,50 @@
   <si>
     <t>Наушники ACEFAST H9 active noise cancelling wireless headset, Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-h9-active-noise-cancelling-wireless-headse/</t>
   </si>
   <si>
     <t>6974316284383</t>
   </si>
   <si>
     <t>Наушники ACEFAST H9 active noise cancelling wireless headset, Silver</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-h9-active-noise-cancelling-wireless-head-1/</t>
   </si>
   <si>
     <t>6974316282891</t>
   </si>
   <si>
     <t>Наушники ACEFAST L2 USB-C Wired Earphones - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-l2-usb-c-wired-earphones-black/</t>
   </si>
   <si>
-    <t>6974316283027</t>
-[...16 lines deleted...]
-  <si>
     <t>6974316283645</t>
   </si>
   <si>
     <t>Наушники ACEFAST L6 USB-C in-ear wired earphones with mic, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-l6-usb-c-in-ear-wired-earphones-with-mic-b/</t>
   </si>
   <si>
     <t>6974316284949</t>
   </si>
   <si>
     <t>Наушники ACEFAST L8 usb-c in-ear silicone wired earphones with mic, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-l8-usb-c-in-ear-silicone-wired-earphones-w/</t>
   </si>
   <si>
     <t>6974316284956</t>
   </si>
   <si>
     <t>Наушники ACEFAST L8 usb-c in-ear silicone wired earphones with mic, Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-l8-usb-c-in-ear-silicone-wired-earphones-1/</t>
@@ -1787,369 +1517,252 @@
   <si>
     <t>Наушники ACEFAST W3 active noise cancelling true wireless earbuds, Biege</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-w3-active-noise-cancelling-true-wireless-1/</t>
   </si>
   <si>
     <t>6974316284796</t>
   </si>
   <si>
     <t>Наушники ACEFAST W3 active noise cancelling true wireless earbuds, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-w3-active-noise-cancelling-true-wireless-e/</t>
   </si>
   <si>
     <t>6974316283522</t>
   </si>
   <si>
     <t>Наушники Беспроводные AceFast H4 active noise canceling Wireless headset Beige</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-besprovodnye-acefast-h4-active-noise-canceling-wir/</t>
   </si>
   <si>
-    <t>6974316285335</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/provodnye-naushniki-acefast-l10-usb-c-in-ear-silicone-wired/</t>
+    <t>6974316286189</t>
+  </si>
+  <si>
+    <t>Проводные наушники ACEFAST L12 USB-C semi-in-ear karaoke wired earphones - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/provodnye-naushniki-acefast-l12-usb-c-semi-in-ear-karaoke-wi/</t>
   </si>
   <si>
     <t>Беспроводные зарядки Acefast</t>
   </si>
   <si>
+    <t>6974316283478</t>
+  </si>
+  <si>
+    <t>Беспроводная зарядка ACEFAST E20 Desktop 3-in-1 Wireless Charging Holder - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnaya-zaryadka-acefast-e20-desktop-3-in-1-wireless-c/</t>
+  </si>
+  <si>
     <t>6974316284079</t>
   </si>
   <si>
     <t>Беспроводная Зарядка ACEFAST E22 Desktop 3-in-1 Wireless charging holder, Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnaya-zaryadka-acefast-e22-desktop-3-in-1-wireless-c/</t>
   </si>
   <si>
     <t>6974316284758</t>
   </si>
   <si>
     <t>Беспроводная Зарядка ACEFAST E24 QI2 desktop magnetic wireless charger with cable, Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnaya-zaryadka-acefast-e24-qi2-desktop-magnetic-wire/</t>
   </si>
   <si>
     <t>6974316286110</t>
   </si>
   <si>
     <t>Беспроводное зарядное устройство ACEFAST E39 4-IN-1 desktop wireless charger - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnoe-zaryadnoe-ustrojstvo-acefast-e39-4-in-1-desktop/</t>
   </si>
   <si>
     <t>6974316285809</t>
   </si>
   <si>
     <t>Зарядная станция ACEFAST Z9 80W 6-in-1 multifunctional GaN desktop charging station (EU) - Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadnaya-stanciya-acefast-z9-80w-6-in-1-multifunctional-ga/</t>
   </si>
   <si>
     <t>6974316285632</t>
   </si>
   <si>
     <t>Зарядное устройство ACEFAST E34 electric flip 3-in-1 wireless charger - Metal - Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-e34-electric-flip-3-in-1-wirele/</t>
   </si>
   <si>
     <t>Сетевые адаптеры Acefast</t>
   </si>
   <si>
-    <t>6974316284031</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316284048</t>
   </si>
   <si>
     <t>Зарядка ACEFAST A108 PD67W GaN (2*USB-C+USB-A) charger(EU) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-acefast-a108-pd67w-gan-2-usb-c-usb-a-charger-eu-bla/</t>
   </si>
   <si>
-    <t>6974316284062</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316284055</t>
   </si>
   <si>
     <t>Зарядка ACEFAST A112 PD45W GaN USB-C charger, Black (EU)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-acefast-a112-pd45w-gan-usb-c-charger-black-eu/</t>
   </si>
   <si>
-    <t>6974316284420</t>
-[...25 lines deleted...]
-  <si>
     <t>6974316283263</t>
   </si>
   <si>
     <t>Зарядка AceFast A98 PD30W Gan (USB-C+USB-A) Charger (EU) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-acefast-a98-pd30w-gan-usb-c-usb-a-charger-eu-black/</t>
   </si>
   <si>
-    <t>6974316284987</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316285182</t>
   </si>
   <si>
     <t>Зарядное устройство ACEFAST A118 PD30W mini GaN USB-C fast charger set(P16) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-a118-pd30w-mini-gan-usb-c-fast/</t>
   </si>
   <si>
     <t>6974316285403</t>
   </si>
   <si>
     <t>Зарядное устройство ACEFAST Z8 PD45W GaN (3*USB-C+2*USB-A) multifunctional charging adapter - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-z8-pd45w-gan-3-usb-c-2-usb-a-mu/</t>
   </si>
   <si>
-    <t>6974316285175</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316285717</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство ACEFAST A134 PD67W mini GaN USB-C fast charger (EU) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a134-pd67w-mini-gan-usb/</t>
   </si>
   <si>
-    <t>6974316283256</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a78-pd20w-gan-usb-a-usb/</t>
+    <t>6974316286226</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство ACEFAST A135 PD40W GaN charger USB-C with digital display, Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a135-pd40w-gan-charger/</t>
   </si>
   <si>
     <t>6974316280064</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство ACEFAST A90 QC18W GaN Single USB-A Charger Set (P3) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a90-qc18w-gan-single--1/</t>
   </si>
   <si>
     <t>6974316283133</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство ACEFAST A94 PD100W GaN (3*USB-C+USB-A) Charger - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a94-pd100w-gan-3-usb-c/</t>
   </si>
   <si>
     <t>6974316286233</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство ACEFAST PD40W mini GaN USB-C fast charger Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-pd40w-mini-gan-usb-c-fa/</t>
   </si>
   <si>
     <t>6974316280033</t>
   </si>
   <si>
     <t>Сетевой адаптер Acefast A1 PD 20W - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-acefast-a1-pd-20w-black/</t>
   </si>
   <si>
     <t>6974316283287</t>
   </si>
   <si>
     <t>Сетевой адаптер ACEFAST A102 PD30W GaN Single USB-C Charger (EU) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-acefast-a102-pd30w-gan-single-usb-c-charger/</t>
   </si>
   <si>
-    <t>6974316283355</t>
-[...16 lines deleted...]
-  <si>
     <t>6974316284444</t>
   </si>
   <si>
     <t>Сетевой Адаптер ACEFAST A115 PD30W GaN charger USB-C with digital display (EU) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-acefast-a115-pd30w-gan-charger-usb-c-with-di/</t>
   </si>
   <si>
-    <t>6974316284468</t>
-[...16 lines deleted...]
-  <si>
     <t>6974316284659</t>
   </si>
   <si>
     <t>Сетевой Адаптер ACEFAST A130 PD20W single USB-C charger, (EU) white</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-acefast-a130-pd20w-single-usb-c-charger-eu-w/</t>
   </si>
   <si>
-    <t>6974316282198</t>
-[...16 lines deleted...]
-  <si>
     <t>6974316282686</t>
   </si>
   <si>
     <t>Сетевой адаптер ACEFAST A65 PD20W GaN USB-C - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-acefast-a65-pd20w-gan-usb-c-black/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://hoco-optom.ru/product/setevoj-adapter-acefast-a69-pd30w-gan-a-c-black/</t>
   </si>
   <si>
     <t>6974316282662</t>
   </si>
   <si>
     <t>Сетевой адаптер ACEFAST A77  mini PD30W GaN USB-C - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-acefast-a77-mini-pd30w-gan-usb-c-black/</t>
   </si>
   <si>
     <t>Трипод Acefast</t>
   </si>
   <si>
     <t>6974316286134</t>
   </si>
   <si>
     <t>Монопод для селфи ACEFAST E42 Selfie stick with automatic tripod - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/monopod-dlya-selfi-acefast-e42-selfie-stick-with-automatic-t/</t>
   </si>
   <si>
     <t>6974316286141</t>
   </si>
@@ -2592,59 +2205,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-petlichnyj-mikrofon-acefast-r1-wireless-lavalie/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-petlichnyj-mikrofon-acefast-r3-wireless-lavalie/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-petlichnyj-mikrofon-acefast-r4-wireless-lavalie/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/mikrofon-acefast-r2-wireless-lavalier-microphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-adapter-carplay-acefast-qc1-carplay-wireless-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-adapter-carplay-acefast-qc2al-box-carplay-wirel/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/treker-acefast-s1-button-type-positioning-device-single-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/treker-acefast-s2-button-type-positioning-device-set-of-4-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/treker-acefast-s2-button-type-positioning-device-single-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/treker-acefast-s3-metal-card-positioning-device-set-of-2-met/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/treker-acefast-s3-metal-card-positioning-device-single-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/ustrojstvo-dlya-pozicionirovaniya-bagazha-acefast-s5-luggage/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/usb-c-hab-acefast-j15-usb-c-4-in-1-hub-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/usb-c-hab-acefast-j16-usb-c-5-in-1-hub-docking-station-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/usb-c-hab-acefast-j18-usb-c-6-in-1-hub-docking-station-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k2-max-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k3-max-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k3-nano-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k3-ultra-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k4-go-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k5-pro-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnaya-bluetooth-kolonka-acefast-k5-max-portable-wirel/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-acefast-j8-usb-c-to-usb-a-adapter-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-acefast-j7-usb-c-to-usb-a-adapter-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-usb-c-2-in-1-dlya-zaryadki-i-audio-acefast-j14-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-acefast-j2-usb-c-to-usb-a-adapter-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-acefast-j9-usb-c-to-usb-c-digital-display-adapte/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/audioperekhodnik-acefast-c1-05-lightning-to-3-5mm-aluminum-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/audioperekhodnik-acefast-c1-07-type-s-to-3-5mm-aluminum-allo/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-acefast-j11-usb-c-to-3-5mm-audio-adapter-cable-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c1-02-lightning-aluminum-alloy-charging-data-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c2-02-lightning-zinc-alloy-silicone-charging-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c3-02-lightning-tpe-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c4-02-lightning-aluminum-alloy-charging-data-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c18-04-usb-a-to-usb-c-braid-charging-data-cabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c1-01-type-s-to-lighting-aluminum-alloy-chargi/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c16-03-usb-c-to-usb-c-tep-charging-data-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c4-01-type-s-to-lighting-aluminum-alloy-chargi/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c6-01-type-s-to-lighting-zinc-alloy-digital-di/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c1-03-type-c-to-type-c-aluminum-alloy-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c12-03-usb-c-to-usb-c-transparent-shell-stainl/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c14-03-usb-c-to-usb-c-spring-charging-data-cab/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c15-03-usb-c-to-usb-c-zinc-alloy-digital-displ/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c18-03-usb-c-to-usb-c-braid-charging-data-cabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c2-03-type-c-to-type-c-zinc-alloy-silicone-cha/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c20-03-usb-c-to-usb-c-aluminum-alloy-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c22-02-usb-c-to-2-usb-c-100w-aluminum-alloy-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c22-05-usb-c-to-usb-c-magnetic-aluminum-alloy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c23-03-usb-c-to-usb-c-intellingent-power-off-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c3-03-type-c-to-type-c-tpe-charging-data-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c5-03-type-c-to-type-c-100w-right-angled-alumi/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c7-03-type-c-to-type-c-zinc-alloy-charging-dat/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c8-03-usb-c-to-usb-c-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c9-03-usb-c-to-usb-c-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-c19-03-usb-c-to-usb-c-60w-fast-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-c19-04-usb-a-to-usb-c-fast-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-c21-03-usb-c-to-usb-c-60w-fantasy-co/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c1-04-type-c-aluminum-alloy-charging-data-cabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c1-10-usb-c-to-hdtv-aluminum-alloy-connectors/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c10-04-usb-a-to-usb-c-silicone-braid-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c11-04-usb-a-to-usb-c-magnetic-charging-data-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c12-04-usb-a-to-usb-c-transparent-shell-stainl/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c13-04-usb-a-usb-c-to-usb-c-zinc-alloy-connect/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c13-05-usb-a-usb-c-to-usb-c-short-zinc-alloy-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c14-04-usb-a-to-usb-c-spring-charging-data-cab/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c15-04-usb-a-to-usb-c-zinc-alloy-digital-displ/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c16-04-usb-a-to-usb-c-tpe-charging-data-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c2-04-type-c-zinc-alloy-silicone-charging-data/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c20-04-usb-a-to-usb-c-aluminum-alloy-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c22-04-usb-a-to-usb-c-aluminum-alloy-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c3-04-type-c-tpe-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c7-04-type-c-zinc-alloy-charging-data-cable-wi/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c8-04-usb-a-to-usb-c-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c9-04-usb-a-to-usb-c-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-c21-04-usb-a-to-usb-c-fantasy-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnye-derzhatel-dlya-telefona-acefast-e27-manual-suction/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/velo-moto-derzhatel-acefast-d58-cycling-phone-holder-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-dlya-velosipeda-acefast-d23-bicycle-phone-holder-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-dlya-telefona-acefast-e36-multifunctional-flexible/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-dlya-telefona-acefast-e40-lazy-holder-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-acefast-d19-velcro-in-car-holder-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-acefast-d20-magnetic-folding-holder-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-acefast-d20-magnetic-folding-holder-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-s-besprovodnoj-zaryadkoj-acefast-d3-magnetic-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-celebrat-hc-21-fold-magnetic-holder-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d22-magnetic-car-holder-for-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d27-press-type-car-holder-for/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d29-center-console-magnetic-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d33-qi2-magnetic-wireless-cha/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d36-magnetic-car-holder-for-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d37-magnetic-wireless-chargin/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d43-magnetic-car-holder-for-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d44-magnetic-car-holder-for-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d45-magnetic-car-holder-for-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d46-magnetic-wireless-chargin/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d47-magnetic-wireless-chargin/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d50-magnetic-car-holder-for-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d53-wireless-charging-car-hol/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d54-magnetic-car-holder-for-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d55-magnetic-car-holder-for-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d56-one-key-lock-car-holder-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d57-one-key-lock-car-holder-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d62-double-cup-magnetic-car-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d63-double-cup-holder-cilp-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-e28-manual-suction-cup-magnet/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-e29-electric-suction-cup-magn/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-e30-electric-suction-cup-magn/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-acefast-d60-dual-magnet-car-holder-for-dashboard-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-dlya-telefona-acefast-d30-magnetic-folding-wireles/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnoe-kolco-derzhatel-acefast-e35-magnetic-ring-holder-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnyj-derzhatel-acefast-e23-magnetic-phone-holder-for-tr/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-acefast-m4-pd67w-20000mah-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m11-pd30w-qi2-magnetic-wireles/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m12-pd20w-ultra-thin-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m13-pd22-5w-power-bank-with-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m14-pd20w-power-bank-with-cabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m15-pd22-5w-power-bank-with-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m16-pd18w-ultra-thin-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m17-pd20w-22-5w-magnetic-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m18-pd20w-22-5w-magnetic-fast/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m21-pd65w-power-bank-with-cabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m25-pd20w-magnetic-fast-wirele/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m26-pd20w-magnetic-fast-wirele/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m28-22-5-fast-charging-power-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m29-22-5w-fast-charging-power/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m30-pd20w-magnetic-fast-chargi/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m31-22-5w-magnetic-fast-chargi/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m7-pd30w-power-bank-with-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m8-pd18w-ultra-thin-magnetic-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-acefast-b13-53w-2-in-1-2-usb-c-car-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-besprovodnoe-zaryadnoe-ustrojstvo-derzhatel-ace/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b1-mini-38w-c-a-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b17-95w-car-charge/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b18-200w-2usb-c-us/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b2-72w-dual-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b3-66w-c-c-a-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b4-66w-c-a-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b5-101w-2c-a-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b6-63w-a-c-transpa/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b9-66w-2a-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-acefast-b15-65w-usb-a-usb-c-dual-port-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-acefast-b16-95w-usb-a-usb-c-dual-port-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-b16-95w-usb-a-usb-c-dual-port-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa001-acefit-pro-wireless-ear/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa001-acefit-pro-wireless-e-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa001-acefit-pro-wireless-e-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa005-acefit-se-wireless-earb/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa006-aceclip-pro-wireless-ea/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa006-aceclip-pro-wireless--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa006-aceclip-pro-wireless--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h12-hybrid-active-noise-cance/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h12-hybrid-active-noise-can-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h13-wireless-headset-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w5-hybrid-nosie-reduction-tru/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w6-smart-screen-active-noise/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w7-true-wireless-earbuds-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w7-true-wireless-earbuds-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w8-anc-ai-translation-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/igrovaya-garnitura-acefast-h11-gaming-wireless-headset-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w4-true-wireless-earbuds-with-phone-stan-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w4-true-wireless-earbuds-with-phone-stand/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-fa002-acefit-air-wireless-earbuds-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h10-wireless-headset-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h3-active-noise-canceling-wireless-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h5-active-noise-cancelling-wireless-headse/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h5-active-noise-cancelling-wireless-head-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h6-active-noise-reduction-wireless-heads-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h8-active-noise-cancelling-wireless-head-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h9-active-noise-cancelling-wireless-headse/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h9-active-noise-cancelling-wireless-head-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l2-usb-c-wired-earphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-l3-usb-c-earphones-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l5-usb-c-in-ear-wired-earphones-with-mic-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l6-usb-c-in-ear-wired-earphones-with-mic-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l8-usb-c-in-ear-silicone-wired-earphones-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l8-usb-c-in-ear-silicone-wired-earphones-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l9-usb-c-single-ear-wired-earphone-with-mi/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l9-usb-c-single-ear-wired-earphone-with--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-n4-neck-hanging-wireless-earphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-n5-neck-hanging-wireless-headset-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-n6-neck-hanging-wireless-earphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-n7-neck-hanging-wireless-earphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w1-active-noise-cancelling-true-wireless-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w2-active-noise-cancelling-true-wireless-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w3-active-noise-cancelling-true-wireless-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w3-active-noise-cancelling-true-wireless-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-besprovodnye-acefast-h4-active-noise-canceling-wir/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-acefast-l10-usb-c-in-ear-silicone-wired/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-acefast-e22-desktop-3-in-1-wireless-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-acefast-e24-qi2-desktop-magnetic-wire/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoe-zaryadnoe-ustrojstvo-acefast-e39-4-in-1-desktop/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnaya-stanciya-acefast-z9-80w-6-in-1-multifunctional-ga/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-e34-electric-flip-3-in-1-wirele/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-acefast-a106-pd45w-gan-usb-c-usb-a-charger-black-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-acefast-a108-pd67w-gan-2-usb-c-usb-a-charger-eu-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-acefast-a111-pd67w-gan-charger-2-usb-c-usb-a-whith/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-acefast-a112-pd45w-gan-usb-c-charger-black-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-acefast-a113-pd20w-gan-charger-usb-c-with-digital-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-acefast-a114-pd25w-gan-charger-usb-a-usb-c-with-dig/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-acefast-a118-pd30w-mini-gan-usb-c-fast-charger-eu-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-acefast-a98-pd30w-gan-usb-c-usb-a-charger-eu-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-a117-pd20w-mini-gan-usb-c-fast/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-a118-pd30w-mini-gan-usb-c-fast/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-z8-pd45w-gan-3-usb-c-2-usb-a-mu/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a118-pd30w-mini-gan-usb/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a134-pd67w-mini-gan-usb/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a78-pd20w-gan-usb-a-usb/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a90-qc18w-gan-single--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a94-pd100w-gan-3-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-pd40w-mini-gan-usb-c-fa/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a1-pd-20w-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a102-pd30w-gan-single-usb-c-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a104-pd25w-gan-single-usb-c-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a113-pd20w-gan-charger-usb-c-with-di/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a115-pd30w-gan-charger-usb-c-with-di/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a116-pd35w-gan-charger-usb-a-usb-c-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a118-pd30w-mini-gan-usb-c-fast-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a130-pd20w-single-usb-c-charger-eu-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a49-pd35w-gan-c-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a57-pd35w-gan-2a-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a65-pd20w-gan-usb-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a69-pd30w-gan-a-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a77-mini-pd30w-gan-usb-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/monopod-dlya-selfi-acefast-e42-selfie-stick-with-automatic-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/monopod-dlya-selfi-acefast-e43-selfie-stick-automatic-tripod/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/tripod-acefast-e31-selfie-with-automatic-tripod-black/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-petlichnyj-mikrofon-acefast-r3-wireless-lavalie/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-petlichnyj-mikrofon-acefast-r4-wireless-lavalie/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/mikrofon-acefast-r2-wireless-lavalier-microphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-adapter-carplay-acefast-qc1-carplay-wireless-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-adapter-carplay-acefast-qc2al-box-carplay-wirel/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/treker-acefast-s1-button-type-positioning-device-single-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/treker-acefast-s2-button-type-positioning-device-set-of-4-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/treker-acefast-s2-button-type-positioning-device-single-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/treker-acefast-s3-metal-card-positioning-device-set-of-2-met/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/treker-acefast-s3-metal-card-positioning-device-single-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/ustrojstvo-dlya-pozicionirovaniya-bagazha-acefast-s5-luggage/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/usb-hub-acefast-j17-usb-a-4-in-1-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/usb-c-hab-acefast-j15-usb-c-4-in-1-hub-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/usb-c-hab-acefast-j16-usb-c-5-in-1-hub-docking-station-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k2-max-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k3-max-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k3-nano-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k3-ultra-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k4-go-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k5-pro-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-acefast-j8-usb-c-to-usb-a-adapter-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-acefast-j7-usb-c-to-usb-a-adapter-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-usb-c-2-in-1-dlya-zaryadki-i-audio-acefast-j14-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-acefast-j2-usb-c-to-usb-a-adapter-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-acefast-j9-usb-c-to-usb-c-digital-display-adapte/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/audioperekhodnik-acefast-c1-05-lightning-to-3-5mm-aluminum-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/audioperekhodnik-acefast-c1-07-type-s-to-3-5mm-aluminum-allo/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c2-02-lightning-zinc-alloy-silicone-charging-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c23-01-usb-c-to-l-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c4-02-lightning-aluminum-alloy-charging-data-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c18-04-usb-a-to-usb-c-braid-charging-data-cabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c1-01-type-s-to-lighting-aluminum-alloy-chargi/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c16-03-usb-c-to-usb-c-tep-charging-data-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c6-01-type-s-to-lighting-zinc-alloy-digital-di/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c1-03-type-c-to-type-c-aluminum-alloy-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c12-03-usb-c-to-usb-c-transparent-shell-stainl/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c14-03-usb-c-to-usb-c-spring-charging-data-cab/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c15-03-usb-c-to-usb-c-zinc-alloy-digital-displ/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c18-03-usb-c-to-usb-c-braid-charging-data-cabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c22-02-usb-c-to-2-usb-c-100w-aluminum-alloy-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c22-05-usb-c-to-usb-c-magnetic-aluminum-alloy/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c23-03-usb-c-to-usb-c-intellingent-power-off-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c24-03-usb-c-to-usb-c-ultra-thin-charging-data/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c5-03-type-c-to-type-c-100w-right-angled-alumi/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c8-03-usb-c-to-usb-c-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c9-03-usb-c-to-usb-c-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-c19-03-usb-c-to-usb-c-60w-fast-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-c19-04-usb-a-to-usb-c-fast-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-c21-03-usb-c-to-usb-c-60w-fantasy-co/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c1-04-type-c-aluminum-alloy-charging-data-cabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c1-10-usb-c-to-hdtv-aluminum-alloy-connectors/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c11-04-usb-a-to-usb-c-magnetic-charging-data-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c13-05-usb-a-usb-c-to-usb-c-short-zinc-alloy-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c14-04-usb-a-to-usb-c-spring-charging-data-cab/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c3-04-type-c-tpe-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c7-04-type-c-zinc-alloy-charging-data-cable-wi/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c9-04-usb-a-to-usb-c-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-c21-04-usb-a-to-usb-c-fantasy-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnyj-derzhatel-acefast-e46-ultra-thin-magnetic-phone-ho/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/nastolnaya-podstavka-acefast-e45-tabletop-folding-stand-for/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-shtativ-acefast-e44-360-degree-ai-intelligent-follow-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/velo-moto-derzhatel-acefast-d58-cycling-phone-holder-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-dlya-telefona-acefast-e36-multifunctional-flexible/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-dlya-telefona-acefast-e40-lazy-holder-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-acefast-d19-velcro-in-car-holder-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-acefast-d20-magnetic-folding-holder-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-acefast-d20-magnetic-folding-holder-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-s-besprovodnoj-zaryadkoj-acefast-d3-magnetic-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-celebrat-hc-21-fold-magnetic-holder-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d22-magnetic-car-holder-for-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d27-press-type-car-holder-for/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d29-center-console-magnetic-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d33-qi2-magnetic-wireless-cha/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d36-magnetic-car-holder-for-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d43-magnetic-car-holder-for-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d44-magnetic-car-holder-for-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d45-magnetic-car-holder-for-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d46-magnetic-wireless-chargin/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d53-wireless-charging-car-hol/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d54-magnetic-car-holder-for-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d56-one-key-lock-car-holder-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d57-one-key-lock-car-holder-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d62-double-cup-magnetic-car-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d63-double-cup-holder-cilp-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d64-magnetic-folding-car-hold/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d70-magnetic-car-holder-with/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-e29-electric-suction-cup-magn/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-e30-electric-suction-cup-magn/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoe-zaryadnoe-ustrojstvo-acefast-e47-qi2-magnetic-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-acefast-d60-dual-magnet-car-holder-for-dashboard-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-dlya-telefona-acefast-d30-magnetic-folding-wireles/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnoe-kolco-derzhatel-acefast-e35-magnetic-ring-holder-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnyj-derzhatel-acefast-e23-magnetic-phone-holder-for-tr/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-acefast-m4-pd67w-20000mah-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m11-pd30w-qi2-magnetic-wireles/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m12-pd20w-ultra-thin-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m16-pd18w-ultra-thin-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m17-pd20w-22-5w-magnetic-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m18-pd20w-22-5w-magnetic-fast/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m30-pd20w-magnetic-fast-chargi/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m31-22-5w-magnetic-fast-chargi/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m33-100w-fast-charging-power-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m7-pd30w-power-bank-with-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m8-pd18w-ultra-thin-magnetic-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-acefast-b13-53w-2-in-1-2-usb-c-car-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-besprovodnoe-zaryadnoe-ustrojstvo-derzhatel-ace/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b17-95w-car-charge/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b18-200w-2usb-c-us/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b2-72w-dual-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b21-75w-usb-c-usb/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b3-66w-c-c-a-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b4-66w-c-a-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b5-101w-2c-a-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b6-63w-a-c-transpa/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b9-66w-2a-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-acefast-b15-65w-usb-a-usb-c-dual-port-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-acefast-b16-95w-usb-a-usb-c-dual-port-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-b16-95w-usb-a-usb-c-dual-port-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa001-acefit-pro-wireless-ear/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa001-acefit-pro-wireless-e-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa001-acefit-pro-wireless-e-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa006-aceclip-pro-wireless-ea/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa006-aceclip-pro-wireless--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa006-aceclip-pro-wireless--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h12-hybrid-active-noise-cance/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h12-hybrid-active-noise-can-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h13-wireless-headset-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-n8-neck-hanging-wireless-earp/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w6-smart-screen-active-noise/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w7-true-wireless-earbuds-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w8-anc-ai-translation-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/igrovaya-garnitura-acefast-h11-gaming-wireless-headset-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w4-true-wireless-earbuds-with-phone-stan-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w4-true-wireless-earbuds-with-phone-stand/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-fa002-acefit-air-wireless-earbuds-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h10-wireless-headset-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h3-active-noise-canceling-wireless-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h5-active-noise-cancelling-wireless-head-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h6-active-noise-reduction-wireless-heads-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h8-active-noise-cancelling-wireless-head-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h9-active-noise-cancelling-wireless-headse/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h9-active-noise-cancelling-wireless-head-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l2-usb-c-wired-earphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l6-usb-c-in-ear-wired-earphones-with-mic-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l8-usb-c-in-ear-silicone-wired-earphones-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l8-usb-c-in-ear-silicone-wired-earphones-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l9-usb-c-single-ear-wired-earphone-with-mi/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l9-usb-c-single-ear-wired-earphone-with--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-n4-neck-hanging-wireless-earphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-n5-neck-hanging-wireless-headset-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-n6-neck-hanging-wireless-earphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-n7-neck-hanging-wireless-earphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w1-active-noise-cancelling-true-wireless-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w2-active-noise-cancelling-true-wireless-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w3-active-noise-cancelling-true-wireless-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w3-active-noise-cancelling-true-wireless-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-besprovodnye-acefast-h4-active-noise-canceling-wir/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-acefast-l12-usb-c-semi-in-ear-karaoke-wi/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-acefast-e20-desktop-3-in-1-wireless-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-acefast-e22-desktop-3-in-1-wireless-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-acefast-e24-qi2-desktop-magnetic-wire/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoe-zaryadnoe-ustrojstvo-acefast-e39-4-in-1-desktop/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnaya-stanciya-acefast-z9-80w-6-in-1-multifunctional-ga/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-e34-electric-flip-3-in-1-wirele/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-acefast-a108-pd67w-gan-2-usb-c-usb-a-charger-eu-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-acefast-a112-pd45w-gan-usb-c-charger-black-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-acefast-a98-pd30w-gan-usb-c-usb-a-charger-eu-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-a118-pd30w-mini-gan-usb-c-fast/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-z8-pd45w-gan-3-usb-c-2-usb-a-mu/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a134-pd67w-mini-gan-usb/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a135-pd40w-gan-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a90-qc18w-gan-single--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a94-pd100w-gan-3-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-pd40w-mini-gan-usb-c-fa/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a1-pd-20w-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a102-pd30w-gan-single-usb-c-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a115-pd30w-gan-charger-usb-c-with-di/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a130-pd20w-single-usb-c-charger-eu-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a65-pd20w-gan-usb-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a77-mini-pd30w-gan-usb-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/monopod-dlya-selfi-acefast-e42-selfie-stick-with-automatic-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/monopod-dlya-selfi-acefast-e43-selfie-stick-automatic-tripod/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/tripod-acefast-e31-selfie-with-automatic-tripod-black/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F274"/>
+  <dimension ref="A1:F231"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -2689,5399 +2302,4496 @@
       </c>
       <c r="E8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6" outlineLevel="2">
       <c r="A9" s="16">
         <v>1</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="12">
-        <v>1680.0</v>
+        <v>1340.0</v>
       </c>
     </row>
     <row r="10" spans="1:6" outlineLevel="2">
       <c r="A10" s="16">
         <v>2</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="12">
-        <v>1450.0</v>
+        <v>1350.0</v>
       </c>
     </row>
     <row r="11" spans="1:6" outlineLevel="2">
       <c r="A11" s="16">
         <v>3</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="12">
-        <v>1350.0</v>
-[...6 lines deleted...]
-      <c r="B12" s="8" t="s">
+        <v>1070.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" outlineLevel="1">
+      <c r="A12" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="C12" s="9" t="s">
+      <c r="B12" s="2"/>
+      <c r="C12" s="2"/>
+      <c r="D12" s="2"/>
+      <c r="E12" s="2"/>
+      <c r="F12" s="10"/>
+    </row>
+    <row r="13" spans="1:6" outlineLevel="2">
+      <c r="A13" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" outlineLevel="2">
+      <c r="A14" s="16">
+        <v>1</v>
+      </c>
+      <c r="B14" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="D12" s="9" t="s">
+      <c r="C14" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="E12" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A13" s="15" t="s">
+      <c r="D14" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="B13" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="E14" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="12">
+        <v>1300.0</v>
       </c>
     </row>
     <row r="15" spans="1:6" outlineLevel="2">
       <c r="A15" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="12">
-        <v>1450.0</v>
-[...6 lines deleted...]
-      <c r="B16" s="8" t="s">
+        <v>2600.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" outlineLevel="1">
+      <c r="A16" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="C16" s="9" t="s">
+      <c r="B16" s="2"/>
+      <c r="C16" s="2"/>
+      <c r="D16" s="2"/>
+      <c r="E16" s="2"/>
+      <c r="F16" s="10"/>
+    </row>
+    <row r="17" spans="1:6" outlineLevel="2">
+      <c r="A17" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" outlineLevel="2">
+      <c r="A18" s="16">
+        <v>1</v>
+      </c>
+      <c r="B18" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="D16" s="9" t="s">
+      <c r="C18" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="E16" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A17" s="15" t="s">
+      <c r="D18" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="E18" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" s="12">
+        <v>310.0</v>
       </c>
     </row>
     <row r="19" spans="1:6" outlineLevel="2">
       <c r="A19" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F19" s="12">
-        <v>330.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="20" spans="1:6" outlineLevel="2">
       <c r="A20" s="16">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F20" s="12">
-        <v>1150.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="21" spans="1:6" outlineLevel="2">
       <c r="A21" s="16">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="12">
-        <v>320.0</v>
+        <v>1600.0</v>
       </c>
     </row>
     <row r="22" spans="1:6" outlineLevel="2">
       <c r="A22" s="16">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F22" s="12">
-        <v>1650.0</v>
+        <v>830.0</v>
       </c>
     </row>
     <row r="23" spans="1:6" outlineLevel="2">
       <c r="A23" s="16">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>46</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="12">
-        <v>850.0</v>
-[...3 lines deleted...]
-      <c r="A24" s="16">
+        <v>680.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" outlineLevel="1">
+      <c r="A24" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="B24" s="2"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="2"/>
+      <c r="F24" s="10"/>
+    </row>
+    <row r="25" spans="1:6" outlineLevel="2">
+      <c r="A25" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B24" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="9" t="s">
+      <c r="C25" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" outlineLevel="2">
+      <c r="A26" s="16">
+        <v>1</v>
+      </c>
+      <c r="B26" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="D24" s="9" t="s">
+      <c r="C26" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="E24" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A25" s="15" t="s">
+      <c r="D26" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="B25" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="E26" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F26" s="12">
+        <v>390.0</v>
       </c>
     </row>
     <row r="27" spans="1:6" outlineLevel="2">
       <c r="A27" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>52</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>53</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F27" s="12">
-        <v>400.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="28" spans="1:6" outlineLevel="2">
       <c r="A28" s="16">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>55</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>56</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F28" s="12">
-        <v>650.0</v>
-[...6 lines deleted...]
-      <c r="B29" s="8" t="s">
+        <v>600.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" outlineLevel="1">
+      <c r="A29" s="15" t="s">
         <v>57</v>
       </c>
-      <c r="C29" s="9" t="s">
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="2"/>
+      <c r="F29" s="10"/>
+    </row>
+    <row r="30" spans="1:6" outlineLevel="2">
+      <c r="A30" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" outlineLevel="2">
+      <c r="A31" s="16">
+        <v>1</v>
+      </c>
+      <c r="B31" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="D29" s="9" t="s">
+      <c r="C31" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="E29" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A30" s="15" t="s">
+      <c r="D31" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="B30" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="E31" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F31" s="12">
+        <v>11400.0</v>
       </c>
     </row>
     <row r="32" spans="1:6" outlineLevel="2">
       <c r="A32" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>62</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>63</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="12">
-        <v>12000.0</v>
+        <v>4100.0</v>
       </c>
     </row>
     <row r="33" spans="1:6" outlineLevel="2">
       <c r="A33" s="16">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>66</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F33" s="12">
-        <v>4300.0</v>
+        <v>2450.0</v>
       </c>
     </row>
     <row r="34" spans="1:6" outlineLevel="2">
       <c r="A34" s="16">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>68</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>69</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F34" s="12">
-        <v>2600.0</v>
+        <v>5450.0</v>
       </c>
     </row>
     <row r="35" spans="1:6" outlineLevel="2">
       <c r="A35" s="16">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>71</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>72</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F35" s="12">
-        <v>5700.0</v>
+        <v>1090.0</v>
       </c>
     </row>
     <row r="36" spans="1:6" outlineLevel="2">
       <c r="A36" s="16">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>75</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F36" s="12">
-        <v>1200.0</v>
-[...3 lines deleted...]
-      <c r="A37" s="16">
+        <v>8550.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" outlineLevel="1">
+      <c r="A37" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="B37" s="2"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="2"/>
+      <c r="E37" s="2"/>
+      <c r="F37" s="10"/>
+    </row>
+    <row r="38" spans="1:6" outlineLevel="2">
+      <c r="A38" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B38" s="2"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="2"/>
+      <c r="F38" s="10"/>
+    </row>
+    <row r="39" spans="1:6" outlineLevel="3">
+      <c r="A39" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B39" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B37" s="8" t="s">
-[...5 lines deleted...]
-      <c r="D37" s="9" t="s">
+      <c r="C39" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" outlineLevel="3">
+      <c r="A40" s="16">
+        <v>1</v>
+      </c>
+      <c r="B40" s="8" t="s">
         <v>78</v>
       </c>
-      <c r="E37" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B38" s="8" t="s">
+      <c r="C40" s="9" t="s">
         <v>79</v>
       </c>
-      <c r="C38" s="9" t="s">
+      <c r="D40" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="D38" s="9" t="s">
+      <c r="E40" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F40" s="12">
+        <v>160.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" outlineLevel="3">
+      <c r="A41" s="16">
+        <v>2</v>
+      </c>
+      <c r="B41" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="E38" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A39" s="15" t="s">
+      <c r="C41" s="9" t="s">
         <v>82</v>
       </c>
-      <c r="B39" s="2"/>
-[...6 lines deleted...]
-      <c r="A40" s="17" t="s">
+      <c r="D41" s="9" t="s">
         <v>83</v>
       </c>
-      <c r="B40" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="E41" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F41" s="12">
+        <v>95.0</v>
       </c>
     </row>
     <row r="42" spans="1:6" outlineLevel="3">
       <c r="A42" s="16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C42" s="9" t="s">
         <v>85</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>86</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F42" s="12">
-        <v>170.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="43" spans="1:6" outlineLevel="3">
       <c r="A43" s="16">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>87</v>
       </c>
       <c r="C43" s="9" t="s">
         <v>88</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>89</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F43" s="12">
-        <v>100.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="44" spans="1:6" outlineLevel="3">
       <c r="A44" s="16">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>90</v>
       </c>
       <c r="C44" s="9" t="s">
         <v>91</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>92</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F44" s="12">
-        <v>250.0</v>
-[...6 lines deleted...]
-      <c r="B45" s="8" t="s">
+        <v>140.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" outlineLevel="2">
+      <c r="A45" s="17" t="s">
         <v>93</v>
       </c>
-      <c r="C45" s="9" t="s">
+      <c r="B45" s="2"/>
+      <c r="C45" s="2"/>
+      <c r="D45" s="2"/>
+      <c r="E45" s="2"/>
+      <c r="F45" s="10"/>
+    </row>
+    <row r="46" spans="1:6" outlineLevel="3">
+      <c r="A46" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" outlineLevel="3">
+      <c r="A47" s="16">
+        <v>1</v>
+      </c>
+      <c r="B47" s="8" t="s">
         <v>94</v>
       </c>
-      <c r="D45" s="9" t="s">
+      <c r="C47" s="9" t="s">
         <v>95</v>
       </c>
-      <c r="E45" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A46" s="16">
+      <c r="D47" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F47" s="12">
+        <v>790.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" outlineLevel="3">
+      <c r="A48" s="16">
+        <v>2</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="C48" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="D48" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F48" s="12">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" outlineLevel="2">
+      <c r="A49" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="B49" s="2"/>
+      <c r="C49" s="2"/>
+      <c r="D49" s="2"/>
+      <c r="E49" s="2"/>
+      <c r="F49" s="10"/>
+    </row>
+    <row r="50" spans="1:6" outlineLevel="3">
+      <c r="A50" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B46" s="8" t="s">
-[...29 lines deleted...]
-      <c r="B48" s="4" t="s">
+      <c r="B50" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C48" s="5" t="s">
+      <c r="C50" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D48" s="5" t="s">
+      <c r="D50" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E48" s="6" t="s">
+      <c r="E50" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F48" s="11" t="s">
+      <c r="F50" s="11" t="s">
         <v>10</v>
-      </c>
-[...38 lines deleted...]
-        <v>520.0</v>
       </c>
     </row>
     <row r="51" spans="1:6" outlineLevel="3">
       <c r="A51" s="16">
+        <v>1</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="C51" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="D51" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="E51" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F51" s="12">
+        <v>680.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" outlineLevel="3">
+      <c r="A52" s="16">
+        <v>2</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="C52" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="D52" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="E52" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F52" s="12">
+        <v>185.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" outlineLevel="3">
+      <c r="A53" s="16">
         <v>3</v>
       </c>
-      <c r="B51" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C51" s="9" t="s">
+      <c r="B53" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="D51" s="9" t="s">
+      <c r="C53" s="9" t="s">
         <v>108</v>
       </c>
-      <c r="E51" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A52" s="17" t="s">
+      <c r="D53" s="9" t="s">
         <v>109</v>
       </c>
-      <c r="B52" s="2"/>
-[...6 lines deleted...]
-      <c r="A53" s="3" t="s">
+      <c r="E53" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F53" s="12">
+        <v>640.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" outlineLevel="2">
+      <c r="A54" s="17" t="s">
+        <v>110</v>
+      </c>
+      <c r="B54" s="2"/>
+      <c r="C54" s="2"/>
+      <c r="D54" s="2"/>
+      <c r="E54" s="2"/>
+      <c r="F54" s="10"/>
+    </row>
+    <row r="55" spans="1:6" outlineLevel="3">
+      <c r="A55" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B53" s="4" t="s">
+      <c r="B55" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C53" s="5" t="s">
+      <c r="C55" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D53" s="5" t="s">
+      <c r="D55" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E53" s="6" t="s">
+      <c r="E55" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F53" s="11" t="s">
+      <c r="F55" s="11" t="s">
         <v>10</v>
-      </c>
-[...38 lines deleted...]
-        <v>720.0</v>
       </c>
     </row>
     <row r="56" spans="1:6" outlineLevel="3">
       <c r="A56" s="16">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B56" s="8" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="C56" s="9" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="D56" s="9" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F56" s="12">
-        <v>460.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="57" spans="1:6" outlineLevel="3">
       <c r="A57" s="16">
+        <v>2</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="C57" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="D57" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="E57" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F57" s="12">
+        <v>510.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" outlineLevel="3">
+      <c r="A58" s="16">
+        <v>3</v>
+      </c>
+      <c r="B58" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="C58" s="9" t="s">
+        <v>118</v>
+      </c>
+      <c r="D58" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="E58" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F58" s="12">
+        <v>115.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" outlineLevel="3">
+      <c r="A59" s="16">
         <v>4</v>
       </c>
-      <c r="B57" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C57" s="9" t="s">
+      <c r="B59" s="8" t="s">
         <v>120</v>
       </c>
-      <c r="D57" s="9" t="s">
+      <c r="C59" s="9" t="s">
         <v>121</v>
       </c>
-      <c r="E57" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A58" s="17" t="s">
+      <c r="D59" s="9" t="s">
         <v>122</v>
       </c>
-      <c r="B58" s="2"/>
-[...6 lines deleted...]
-      <c r="A59" s="3" t="s">
+      <c r="E59" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F59" s="12">
+        <v>790.0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" outlineLevel="2">
+      <c r="A60" s="17" t="s">
+        <v>123</v>
+      </c>
+      <c r="B60" s="2"/>
+      <c r="C60" s="2"/>
+      <c r="D60" s="2"/>
+      <c r="E60" s="2"/>
+      <c r="F60" s="10"/>
+    </row>
+    <row r="61" spans="1:6" outlineLevel="3">
+      <c r="A61" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B59" s="4" t="s">
+      <c r="B61" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C59" s="5" t="s">
+      <c r="C61" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D59" s="5" t="s">
+      <c r="D61" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E59" s="6" t="s">
+      <c r="E61" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F59" s="11" t="s">
+      <c r="F61" s="11" t="s">
         <v>10</v>
-      </c>
-[...38 lines deleted...]
-        <v>540.0</v>
       </c>
     </row>
     <row r="62" spans="1:6" outlineLevel="3">
       <c r="A62" s="16">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B62" s="8" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="C62" s="9" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="D62" s="9" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F62" s="12">
-        <v>130.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="63" spans="1:6" outlineLevel="3">
       <c r="A63" s="16">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B63" s="8" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C63" s="9" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="D63" s="9" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F63" s="12">
-        <v>680.0</v>
+        <v>190.0</v>
       </c>
     </row>
     <row r="64" spans="1:6" outlineLevel="3">
       <c r="A64" s="16">
+        <v>3</v>
+      </c>
+      <c r="B64" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="C64" s="9" t="s">
+        <v>131</v>
+      </c>
+      <c r="D64" s="9" t="s">
+        <v>132</v>
+      </c>
+      <c r="E64" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F64" s="12">
+        <v>190.0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" outlineLevel="3">
+      <c r="A65" s="16">
+        <v>4</v>
+      </c>
+      <c r="B65" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C65" s="9" t="s">
+        <v>134</v>
+      </c>
+      <c r="D65" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F65" s="12">
+        <v>240.0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" outlineLevel="3">
+      <c r="A66" s="16">
         <v>5</v>
       </c>
-      <c r="B64" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C64" s="9" t="s">
+      <c r="B66" s="8" t="s">
         <v>136</v>
       </c>
-      <c r="D64" s="9" t="s">
+      <c r="C66" s="9" t="s">
         <v>137</v>
       </c>
-      <c r="E64" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A65" s="17" t="s">
+      <c r="D66" s="9" t="s">
         <v>138</v>
       </c>
-      <c r="B65" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="E66" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F66" s="12">
+        <v>100.0</v>
       </c>
     </row>
     <row r="67" spans="1:6" outlineLevel="3">
       <c r="A67" s="16">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>139</v>
       </c>
       <c r="C67" s="9" t="s">
         <v>140</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>141</v>
       </c>
       <c r="E67" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F67" s="12">
-        <v>190.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="68" spans="1:6" outlineLevel="3">
       <c r="A68" s="16">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>142</v>
       </c>
       <c r="C68" s="9" t="s">
         <v>143</v>
       </c>
       <c r="D68" s="9" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F68" s="12">
-        <v>190.0</v>
+        <v>830.0</v>
       </c>
     </row>
     <row r="69" spans="1:6" outlineLevel="3">
       <c r="A69" s="16">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B69" s="8" t="s">
         <v>145</v>
       </c>
       <c r="C69" s="9" t="s">
         <v>146</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>147</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F69" s="12">
-        <v>200.0</v>
+        <v>260.0</v>
       </c>
     </row>
     <row r="70" spans="1:6" outlineLevel="3">
       <c r="A70" s="16">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>148</v>
       </c>
       <c r="C70" s="9" t="s">
         <v>149</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>150</v>
       </c>
       <c r="E70" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F70" s="12">
-        <v>250.0</v>
+        <v>185.0</v>
       </c>
     </row>
     <row r="71" spans="1:6" outlineLevel="3">
       <c r="A71" s="16">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B71" s="8" t="s">
         <v>151</v>
       </c>
       <c r="C71" s="9" t="s">
         <v>152</v>
       </c>
       <c r="D71" s="9" t="s">
         <v>153</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F71" s="12">
-        <v>130.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="72" spans="1:6" outlineLevel="3">
       <c r="A72" s="16">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B72" s="8" t="s">
         <v>154</v>
       </c>
       <c r="C72" s="9" t="s">
         <v>155</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>156</v>
       </c>
       <c r="E72" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F72" s="12">
-        <v>260.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="73" spans="1:6" outlineLevel="3">
       <c r="A73" s="16">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B73" s="8" t="s">
         <v>157</v>
       </c>
       <c r="C73" s="9" t="s">
         <v>158</v>
       </c>
       <c r="D73" s="9" t="s">
         <v>159</v>
       </c>
       <c r="E73" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F73" s="12">
-        <v>150.0</v>
+        <v>192.0</v>
       </c>
     </row>
     <row r="74" spans="1:6" outlineLevel="3">
       <c r="A74" s="16">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B74" s="8" t="s">
         <v>160</v>
       </c>
       <c r="C74" s="9" t="s">
         <v>161</v>
       </c>
       <c r="D74" s="9" t="s">
         <v>162</v>
       </c>
       <c r="E74" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F74" s="12">
-        <v>450.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="75" spans="1:6" outlineLevel="3">
       <c r="A75" s="16">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B75" s="8" t="s">
         <v>163</v>
       </c>
       <c r="C75" s="9" t="s">
         <v>164</v>
       </c>
       <c r="D75" s="9" t="s">
         <v>165</v>
       </c>
       <c r="E75" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F75" s="12">
-        <v>870.0</v>
+        <v>140.0</v>
       </c>
     </row>
     <row r="76" spans="1:6" outlineLevel="3">
       <c r="A76" s="16">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B76" s="8" t="s">
         <v>166</v>
       </c>
       <c r="C76" s="9" t="s">
         <v>167</v>
       </c>
       <c r="D76" s="9" t="s">
         <v>168</v>
       </c>
       <c r="E76" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F76" s="12">
-        <v>280.0</v>
-[...6 lines deleted...]
-      <c r="B77" s="8" t="s">
+        <v>180.0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" outlineLevel="2">
+      <c r="A77" s="17" t="s">
         <v>169</v>
       </c>
-      <c r="C77" s="9" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B77" s="2"/>
+      <c r="C77" s="2"/>
+      <c r="D77" s="2"/>
+      <c r="E77" s="2"/>
+      <c r="F77" s="10"/>
     </row>
     <row r="78" spans="1:6" outlineLevel="3">
-      <c r="A78" s="16">
-[...15 lines deleted...]
-        <v>360.0</v>
+      <c r="A78" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="79" spans="1:6" outlineLevel="3">
       <c r="A79" s="16">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B79" s="8" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="C79" s="9" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="D79" s="9" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="E79" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F79" s="12">
-        <v>400.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="80" spans="1:6" outlineLevel="3">
       <c r="A80" s="16">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B80" s="8" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="C80" s="9" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="D80" s="9" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="E80" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F80" s="12">
-        <v>160.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="81" spans="1:6" outlineLevel="3">
       <c r="A81" s="16">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B81" s="8" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="C81" s="9" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="D81" s="9" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="E81" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F81" s="12">
-        <v>200.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="82" spans="1:6" outlineLevel="3">
       <c r="A82" s="16">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="B82" s="8" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="C82" s="9" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="D82" s="9" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F82" s="12">
-        <v>180.0</v>
+        <v>182.0</v>
       </c>
     </row>
     <row r="83" spans="1:6" outlineLevel="3">
       <c r="A83" s="16">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="B83" s="8" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="C83" s="9" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="D83" s="9" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="E83" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F83" s="12">
-        <v>150.0</v>
+        <v>190.0</v>
       </c>
     </row>
     <row r="84" spans="1:6" outlineLevel="3">
       <c r="A84" s="16">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="B84" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="C84" s="9" t="s">
+        <v>186</v>
+      </c>
+      <c r="D84" s="9" t="s">
+        <v>187</v>
+      </c>
+      <c r="E84" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F84" s="12">
+        <v>140.0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" outlineLevel="3">
+      <c r="A85" s="16">
+        <v>7</v>
+      </c>
+      <c r="B85" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="C85" s="9" t="s">
+        <v>189</v>
+      </c>
+      <c r="D85" s="9" t="s">
         <v>190</v>
       </c>
-      <c r="C84" s="9" t="s">
+      <c r="E85" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F85" s="12">
+        <v>340.0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" outlineLevel="3">
+      <c r="A86" s="16">
+        <v>8</v>
+      </c>
+      <c r="B86" s="8" t="s">
         <v>191</v>
       </c>
-      <c r="D84" s="9" t="s">
+      <c r="C86" s="9" t="s">
         <v>192</v>
       </c>
-      <c r="E84" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A85" s="17" t="s">
+      <c r="D86" s="9" t="s">
         <v>193</v>
       </c>
-      <c r="B85" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="E86" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F86" s="12">
+        <v>180.0</v>
       </c>
     </row>
     <row r="87" spans="1:6" outlineLevel="3">
       <c r="A87" s="16">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B87" s="8" t="s">
         <v>194</v>
       </c>
       <c r="C87" s="9" t="s">
         <v>195</v>
       </c>
       <c r="D87" s="9" t="s">
         <v>196</v>
       </c>
       <c r="E87" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F87" s="12">
-        <v>180.0</v>
-[...6 lines deleted...]
-      <c r="B88" s="8" t="s">
+        <v>170.0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" outlineLevel="1">
+      <c r="A88" s="15" t="s">
         <v>197</v>
       </c>
-      <c r="C88" s="9" t="s">
+      <c r="B88" s="2"/>
+      <c r="C88" s="2"/>
+      <c r="D88" s="2"/>
+      <c r="E88" s="2"/>
+      <c r="F88" s="10"/>
+    </row>
+    <row r="89" spans="1:6" outlineLevel="2">
+      <c r="A89" s="17" t="s">
         <v>198</v>
       </c>
-      <c r="D88" s="9" t="s">
-[...27 lines deleted...]
-      </c>
+      <c r="B89" s="2"/>
+      <c r="C89" s="2"/>
+      <c r="D89" s="2"/>
+      <c r="E89" s="2"/>
+      <c r="F89" s="10"/>
     </row>
     <row r="90" spans="1:6" outlineLevel="3">
-      <c r="A90" s="16">
-[...15 lines deleted...]
-        <v>320.0</v>
+      <c r="A90" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B90" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="91" spans="1:6" outlineLevel="3">
       <c r="A91" s="16">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B91" s="8" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="C91" s="9" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="D91" s="9" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="E91" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F91" s="12">
-        <v>200.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="92" spans="1:6" outlineLevel="3">
       <c r="A92" s="16">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B92" s="8" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="C92" s="9" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="D92" s="9" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="E92" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F92" s="12">
-        <v>230.0</v>
+        <v>365.0</v>
       </c>
     </row>
     <row r="93" spans="1:6" outlineLevel="3">
       <c r="A93" s="16">
+        <v>3</v>
+      </c>
+      <c r="B93" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="C93" s="9" t="s">
+        <v>206</v>
+      </c>
+      <c r="D93" s="9" t="s">
+        <v>207</v>
+      </c>
+      <c r="E93" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F93" s="12">
+        <v>1130.0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" outlineLevel="2">
+      <c r="A94" s="17" t="s">
+        <v>208</v>
+      </c>
+      <c r="B94" s="2"/>
+      <c r="C94" s="2"/>
+      <c r="D94" s="2"/>
+      <c r="E94" s="2"/>
+      <c r="F94" s="10"/>
+    </row>
+    <row r="95" spans="1:6" outlineLevel="3">
+      <c r="A95" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C95" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B93" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A94" s="16">
+      <c r="D95" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B94" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A95" s="16">
+      <c r="E95" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B95" s="8" t="s">
-[...12 lines deleted...]
-        <v>260.0</v>
+      <c r="F95" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="96" spans="1:6" outlineLevel="3">
       <c r="A96" s="16">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B96" s="8" t="s">
-        <v>221</v>
+        <v>209</v>
       </c>
       <c r="C96" s="9" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="D96" s="9" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E96" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F96" s="12">
-        <v>120.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="97" spans="1:6" outlineLevel="3">
       <c r="A97" s="16">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B97" s="8" t="s">
-        <v>224</v>
+        <v>212</v>
       </c>
       <c r="C97" s="9" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="D97" s="9" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="E97" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F97" s="12">
-        <v>240.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="98" spans="1:6" outlineLevel="3">
       <c r="A98" s="16">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B98" s="8" t="s">
-        <v>227</v>
+        <v>215</v>
       </c>
       <c r="C98" s="9" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="D98" s="9" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="E98" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F98" s="12">
-        <v>130.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>660.0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" outlineLevel="2">
+      <c r="A99" s="17" t="s">
+        <v>218</v>
+      </c>
+      <c r="B99" s="2"/>
+      <c r="C99" s="2"/>
+      <c r="D99" s="2"/>
+      <c r="E99" s="2"/>
+      <c r="F99" s="10"/>
     </row>
     <row r="100" spans="1:6" outlineLevel="3">
-      <c r="A100" s="16">
-[...15 lines deleted...]
-        <v>150.0</v>
+      <c r="A100" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B100" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E100" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="101" spans="1:6" outlineLevel="3">
       <c r="A101" s="16">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B101" s="8" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
       <c r="C101" s="9" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
       <c r="D101" s="9" t="s">
-        <v>238</v>
+        <v>221</v>
       </c>
       <c r="E101" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F101" s="12">
-        <v>350.0</v>
+        <v>630.0</v>
       </c>
     </row>
     <row r="102" spans="1:6" outlineLevel="3">
       <c r="A102" s="16">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="B102" s="8" t="s">
-        <v>239</v>
+        <v>222</v>
       </c>
       <c r="C102" s="9" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
       <c r="D102" s="9" t="s">
-        <v>241</v>
+        <v>224</v>
       </c>
       <c r="E102" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F102" s="12">
-        <v>140.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="103" spans="1:6" outlineLevel="3">
       <c r="A103" s="16">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="B103" s="8" t="s">
-        <v>242</v>
+        <v>225</v>
       </c>
       <c r="C103" s="9" t="s">
-        <v>243</v>
+        <v>226</v>
       </c>
       <c r="D103" s="9" t="s">
-        <v>244</v>
+        <v>227</v>
       </c>
       <c r="E103" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F103" s="12">
-        <v>190.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="104" spans="1:6" outlineLevel="3">
       <c r="A104" s="16">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="B104" s="8" t="s">
-        <v>245</v>
+        <v>228</v>
       </c>
       <c r="C104" s="9" t="s">
-        <v>246</v>
+        <v>229</v>
       </c>
       <c r="D104" s="9" t="s">
-        <v>247</v>
+        <v>230</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F104" s="12">
-        <v>180.0</v>
-[...20 lines deleted...]
-      <c r="F106" s="10"/>
+        <v>1110.0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" outlineLevel="3">
+      <c r="A105" s="16">
+        <v>5</v>
+      </c>
+      <c r="B105" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="C105" s="9" t="s">
+        <v>232</v>
+      </c>
+      <c r="D105" s="9" t="s">
+        <v>233</v>
+      </c>
+      <c r="E105" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F105" s="12">
+        <v>265.0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" outlineLevel="3">
+      <c r="A106" s="16">
+        <v>6</v>
+      </c>
+      <c r="B106" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="C106" s="9" t="s">
+        <v>235</v>
+      </c>
+      <c r="D106" s="9" t="s">
+        <v>236</v>
+      </c>
+      <c r="E106" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F106" s="12">
+        <v>790.0</v>
+      </c>
     </row>
     <row r="107" spans="1:6" outlineLevel="3">
-      <c r="A107" s="3" t="s">
-[...5 lines deleted...]
-      <c r="C107" s="5" t="s">
+      <c r="A107" s="16">
         <v>7</v>
       </c>
-      <c r="D107" s="5" t="s">
-[...6 lines deleted...]
-        <v>10</v>
+      <c r="B107" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="C107" s="9" t="s">
+        <v>238</v>
+      </c>
+      <c r="D107" s="9" t="s">
+        <v>239</v>
+      </c>
+      <c r="E107" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F107" s="12">
+        <v>280.0</v>
       </c>
     </row>
     <row r="108" spans="1:6" outlineLevel="3">
       <c r="A108" s="16">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B108" s="8" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="C108" s="9" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="D108" s="9" t="s">
-        <v>252</v>
+        <v>242</v>
       </c>
       <c r="E108" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F108" s="12">
-        <v>380.0</v>
-[...10 lines deleted...]
-      <c r="F109" s="10"/>
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" outlineLevel="3">
+      <c r="A109" s="16">
+        <v>9</v>
+      </c>
+      <c r="B109" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="C109" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="D109" s="9" t="s">
+        <v>245</v>
+      </c>
+      <c r="E109" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F109" s="12">
+        <v>1070.0</v>
+      </c>
     </row>
     <row r="110" spans="1:6" outlineLevel="3">
-      <c r="A110" s="3" t="s">
-[...14 lines deleted...]
-      <c r="F110" s="11" t="s">
+      <c r="A110" s="16">
         <v>10</v>
+      </c>
+      <c r="B110" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="C110" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="D110" s="9" t="s">
+        <v>248</v>
+      </c>
+      <c r="E110" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F110" s="12">
+        <v>620.0</v>
       </c>
     </row>
     <row r="111" spans="1:6" outlineLevel="3">
       <c r="A111" s="16">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B111" s="8" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="C111" s="9" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="D111" s="9" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="E111" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F111" s="12">
-        <v>380.0</v>
+        <v>810.0</v>
       </c>
     </row>
     <row r="112" spans="1:6" outlineLevel="3">
       <c r="A112" s="16">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B112" s="8" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="C112" s="9" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="D112" s="9" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="E112" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F112" s="12">
-        <v>750.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="113" spans="1:6" outlineLevel="3">
       <c r="A113" s="16">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B113" s="8" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="C113" s="9" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="D113" s="9" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="E113" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F113" s="12">
-        <v>550.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="114" spans="1:6" outlineLevel="3">
       <c r="A114" s="16">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B114" s="8" t="s">
+        <v>258</v>
+      </c>
+      <c r="C114" s="9" t="s">
+        <v>259</v>
+      </c>
+      <c r="D114" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="E114" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F114" s="12">
+        <v>460.0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" outlineLevel="3">
+      <c r="A115" s="16">
+        <v>15</v>
+      </c>
+      <c r="B115" s="8" t="s">
+        <v>261</v>
+      </c>
+      <c r="C115" s="9" t="s">
+        <v>262</v>
+      </c>
+      <c r="D115" s="9" t="s">
         <v>263</v>
       </c>
-      <c r="C114" s="9" t="s">
+      <c r="E115" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F115" s="12">
+        <v>990.0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" outlineLevel="3">
+      <c r="A116" s="16">
+        <v>16</v>
+      </c>
+      <c r="B116" s="8" t="s">
         <v>264</v>
       </c>
-      <c r="D114" s="9" t="s">
+      <c r="C116" s="9" t="s">
         <v>265</v>
       </c>
-      <c r="E114" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A115" s="17" t="s">
+      <c r="D116" s="9" t="s">
         <v>266</v>
       </c>
-      <c r="B115" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="E116" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F116" s="12">
+        <v>610.0</v>
       </c>
     </row>
     <row r="117" spans="1:6" outlineLevel="3">
       <c r="A117" s="16">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B117" s="8" t="s">
         <v>267</v>
       </c>
       <c r="C117" s="9" t="s">
         <v>268</v>
       </c>
       <c r="D117" s="9" t="s">
         <v>269</v>
       </c>
       <c r="E117" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F117" s="12">
-        <v>650.0</v>
+        <v>225.0</v>
       </c>
     </row>
     <row r="118" spans="1:6" outlineLevel="3">
       <c r="A118" s="16">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="B118" s="8" t="s">
         <v>270</v>
       </c>
       <c r="C118" s="9" t="s">
         <v>271</v>
       </c>
       <c r="D118" s="9" t="s">
         <v>272</v>
       </c>
       <c r="E118" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F118" s="12">
-        <v>590.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="119" spans="1:6" outlineLevel="3">
       <c r="A119" s="16">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="B119" s="8" t="s">
         <v>273</v>
       </c>
       <c r="C119" s="9" t="s">
         <v>274</v>
       </c>
       <c r="D119" s="9" t="s">
         <v>275</v>
       </c>
       <c r="E119" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F119" s="12">
-        <v>590.0</v>
+        <v>780.0</v>
       </c>
     </row>
     <row r="120" spans="1:6" outlineLevel="3">
       <c r="A120" s="16">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="B120" s="8" t="s">
         <v>276</v>
       </c>
       <c r="C120" s="9" t="s">
         <v>277</v>
       </c>
       <c r="D120" s="9" t="s">
         <v>278</v>
       </c>
       <c r="E120" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F120" s="12">
-        <v>1200.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="121" spans="1:6" outlineLevel="3">
       <c r="A121" s="16">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="B121" s="8" t="s">
         <v>279</v>
       </c>
       <c r="C121" s="9" t="s">
         <v>280</v>
       </c>
       <c r="D121" s="9" t="s">
         <v>281</v>
       </c>
       <c r="E121" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F121" s="12">
-        <v>265.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="122" spans="1:6" outlineLevel="3">
       <c r="A122" s="16">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="B122" s="8" t="s">
         <v>282</v>
       </c>
       <c r="C122" s="9" t="s">
         <v>283</v>
       </c>
       <c r="D122" s="9" t="s">
         <v>284</v>
       </c>
       <c r="E122" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F122" s="12">
-        <v>810.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="123" spans="1:6" outlineLevel="3">
       <c r="A123" s="16">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="B123" s="8" t="s">
         <v>285</v>
       </c>
       <c r="C123" s="9" t="s">
         <v>286</v>
       </c>
       <c r="D123" s="9" t="s">
         <v>287</v>
       </c>
       <c r="E123" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F123" s="12">
-        <v>340.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="124" spans="1:6" outlineLevel="3">
       <c r="A124" s="16">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="B124" s="8" t="s">
         <v>288</v>
       </c>
       <c r="C124" s="9" t="s">
         <v>289</v>
       </c>
       <c r="D124" s="9" t="s">
         <v>290</v>
       </c>
       <c r="E124" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F124" s="12">
-        <v>550.0</v>
+        <v>840.0</v>
       </c>
     </row>
     <row r="125" spans="1:6" outlineLevel="3">
       <c r="A125" s="16">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="B125" s="8" t="s">
         <v>291</v>
       </c>
       <c r="C125" s="9" t="s">
         <v>292</v>
       </c>
       <c r="D125" s="9" t="s">
         <v>293</v>
       </c>
       <c r="E125" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F125" s="12">
-        <v>1150.0</v>
+        <v>1250.0</v>
       </c>
     </row>
     <row r="126" spans="1:6" outlineLevel="3">
       <c r="A126" s="16">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="B126" s="8" t="s">
         <v>294</v>
       </c>
       <c r="C126" s="9" t="s">
         <v>295</v>
       </c>
       <c r="D126" s="9" t="s">
         <v>296</v>
       </c>
       <c r="E126" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F126" s="12">
-        <v>650.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="127" spans="1:6" outlineLevel="3">
       <c r="A127" s="16">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="B127" s="8" t="s">
         <v>297</v>
       </c>
       <c r="C127" s="9" t="s">
         <v>298</v>
       </c>
       <c r="D127" s="9" t="s">
         <v>299</v>
       </c>
       <c r="E127" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F127" s="12">
-        <v>850.0</v>
+        <v>990.0</v>
       </c>
     </row>
     <row r="128" spans="1:6" outlineLevel="3">
       <c r="A128" s="16">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="B128" s="8" t="s">
         <v>300</v>
       </c>
       <c r="C128" s="9" t="s">
         <v>301</v>
       </c>
       <c r="D128" s="9" t="s">
         <v>302</v>
       </c>
       <c r="E128" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F128" s="12">
-        <v>850.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="129" spans="1:6" outlineLevel="3">
       <c r="A129" s="16">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="B129" s="8" t="s">
         <v>303</v>
       </c>
       <c r="C129" s="9" t="s">
         <v>304</v>
       </c>
       <c r="D129" s="9" t="s">
         <v>305</v>
       </c>
       <c r="E129" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F129" s="12">
-        <v>280.0</v>
-[...6 lines deleted...]
-      <c r="B130" s="8" t="s">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" outlineLevel="1">
+      <c r="A130" s="15" t="s">
         <v>306</v>
       </c>
-      <c r="C130" s="9" t="s">
+      <c r="B130" s="2"/>
+      <c r="C130" s="2"/>
+      <c r="D130" s="2"/>
+      <c r="E130" s="2"/>
+      <c r="F130" s="10"/>
+    </row>
+    <row r="131" spans="1:6" outlineLevel="2">
+      <c r="A131" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B131" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C131" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E131" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" outlineLevel="2">
+      <c r="A132" s="16">
+        <v>1</v>
+      </c>
+      <c r="B132" s="8" t="s">
         <v>307</v>
       </c>
-      <c r="D130" s="9" t="s">
+      <c r="C132" s="9" t="s">
         <v>308</v>
       </c>
-      <c r="E130" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B131" s="8" t="s">
+      <c r="D132" s="9" t="s">
         <v>309</v>
       </c>
-      <c r="C131" s="9" t="s">
+      <c r="E132" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F132" s="12">
+        <v>2700.0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" outlineLevel="2">
+      <c r="A133" s="16">
+        <v>2</v>
+      </c>
+      <c r="B133" s="8" t="s">
         <v>310</v>
       </c>
-      <c r="D131" s="9" t="s">
+      <c r="C133" s="9" t="s">
         <v>311</v>
       </c>
-      <c r="E131" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B132" s="8" t="s">
+      <c r="D133" s="9" t="s">
         <v>312</v>
       </c>
-      <c r="C132" s="9" t="s">
+      <c r="E133" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F133" s="12">
+        <v>2280.0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" outlineLevel="2">
+      <c r="A134" s="16">
+        <v>3</v>
+      </c>
+      <c r="B134" s="8" t="s">
         <v>313</v>
       </c>
-      <c r="D132" s="9" t="s">
+      <c r="C134" s="9" t="s">
         <v>314</v>
       </c>
-      <c r="E132" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B133" s="8" t="s">
+      <c r="D134" s="9" t="s">
         <v>315</v>
       </c>
-      <c r="C133" s="9" t="s">
+      <c r="E134" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F134" s="12">
+        <v>1650.0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" outlineLevel="2">
+      <c r="A135" s="16">
+        <v>4</v>
+      </c>
+      <c r="B135" s="8" t="s">
         <v>316</v>
       </c>
-      <c r="D133" s="9" t="s">
+      <c r="C135" s="9" t="s">
         <v>317</v>
       </c>
-      <c r="E133" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B134" s="8" t="s">
+      <c r="D135" s="9" t="s">
         <v>318</v>
       </c>
-      <c r="C134" s="9" t="s">
+      <c r="E135" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F135" s="12">
+        <v>1280.0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" outlineLevel="2">
+      <c r="A136" s="16">
+        <v>5</v>
+      </c>
+      <c r="B136" s="8" t="s">
         <v>319</v>
       </c>
-      <c r="D134" s="9" t="s">
+      <c r="C136" s="9" t="s">
         <v>320</v>
       </c>
-      <c r="E134" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B135" s="8" t="s">
+      <c r="D136" s="9" t="s">
         <v>321</v>
       </c>
-      <c r="C135" s="9" t="s">
+      <c r="E136" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F136" s="12">
+        <v>1650.0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" outlineLevel="2">
+      <c r="A137" s="16">
+        <v>6</v>
+      </c>
+      <c r="B137" s="8" t="s">
         <v>322</v>
       </c>
-      <c r="D135" s="9" t="s">
+      <c r="C137" s="9" t="s">
         <v>323</v>
       </c>
-      <c r="E135" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F135" s="12">
+      <c r="D137" s="9" t="s">
+        <v>324</v>
+      </c>
+      <c r="E137" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F137" s="12">
+        <v>1380.0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" outlineLevel="2">
+      <c r="A138" s="16">
+        <v>7</v>
+      </c>
+      <c r="B138" s="8" t="s">
+        <v>325</v>
+      </c>
+      <c r="C138" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="D138" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="E138" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F138" s="12">
+        <v>850.0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" outlineLevel="2">
+      <c r="A139" s="16">
+        <v>8</v>
+      </c>
+      <c r="B139" s="8" t="s">
+        <v>328</v>
+      </c>
+      <c r="C139" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="D139" s="9" t="s">
+        <v>330</v>
+      </c>
+      <c r="E139" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F139" s="12">
+        <v>940.0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" outlineLevel="2">
+      <c r="A140" s="16">
+        <v>9</v>
+      </c>
+      <c r="B140" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="C140" s="9" t="s">
+        <v>332</v>
+      </c>
+      <c r="D140" s="9" t="s">
+        <v>333</v>
+      </c>
+      <c r="E140" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F140" s="12">
+        <v>2500.0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" outlineLevel="2">
+      <c r="A141" s="16">
+        <v>10</v>
+      </c>
+      <c r="B141" s="8" t="s">
+        <v>334</v>
+      </c>
+      <c r="C141" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="D141" s="9" t="s">
+        <v>336</v>
+      </c>
+      <c r="E141" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F141" s="12">
+        <v>1150.0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" outlineLevel="2">
+      <c r="A142" s="16">
+        <v>11</v>
+      </c>
+      <c r="B142" s="8" t="s">
+        <v>337</v>
+      </c>
+      <c r="C142" s="9" t="s">
+        <v>338</v>
+      </c>
+      <c r="D142" s="9" t="s">
+        <v>339</v>
+      </c>
+      <c r="E142" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F142" s="12">
+        <v>1280.0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" outlineLevel="1">
+      <c r="A143" s="15" t="s">
+        <v>340</v>
+      </c>
+      <c r="B143" s="2"/>
+      <c r="C143" s="2"/>
+      <c r="D143" s="2"/>
+      <c r="E143" s="2"/>
+      <c r="F143" s="10"/>
+    </row>
+    <row r="144" spans="1:6" outlineLevel="2">
+      <c r="A144" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B144" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C144" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D144" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E144" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" outlineLevel="2">
+      <c r="A145" s="16">
+        <v>1</v>
+      </c>
+      <c r="B145" s="8" t="s">
+        <v>341</v>
+      </c>
+      <c r="C145" s="9" t="s">
+        <v>342</v>
+      </c>
+      <c r="D145" s="9" t="s">
+        <v>343</v>
+      </c>
+      <c r="E145" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F145" s="12">
+        <v>970.0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" outlineLevel="2">
+      <c r="A146" s="16">
+        <v>2</v>
+      </c>
+      <c r="B146" s="8" t="s">
+        <v>344</v>
+      </c>
+      <c r="C146" s="9" t="s">
+        <v>345</v>
+      </c>
+      <c r="D146" s="9" t="s">
+        <v>346</v>
+      </c>
+      <c r="E146" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F146" s="12">
+        <v>1160.0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" outlineLevel="2">
+      <c r="A147" s="16">
+        <v>3</v>
+      </c>
+      <c r="B147" s="8" t="s">
+        <v>347</v>
+      </c>
+      <c r="C147" s="9" t="s">
+        <v>348</v>
+      </c>
+      <c r="D147" s="9" t="s">
+        <v>349</v>
+      </c>
+      <c r="E147" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F147" s="12">
+        <v>760.0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" outlineLevel="2">
+      <c r="A148" s="16">
+        <v>4</v>
+      </c>
+      <c r="B148" s="8" t="s">
+        <v>350</v>
+      </c>
+      <c r="C148" s="9" t="s">
+        <v>351</v>
+      </c>
+      <c r="D148" s="9" t="s">
+        <v>352</v>
+      </c>
+      <c r="E148" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F148" s="12">
+        <v>940.0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" outlineLevel="2">
+      <c r="A149" s="16">
+        <v>5</v>
+      </c>
+      <c r="B149" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="C149" s="9" t="s">
+        <v>354</v>
+      </c>
+      <c r="D149" s="9" t="s">
+        <v>355</v>
+      </c>
+      <c r="E149" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F149" s="12">
         <v>630.0</v>
-      </c>
-[...268 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="150" spans="1:6" outlineLevel="2">
       <c r="A150" s="16">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B150" s="8" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="C150" s="9" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="D150" s="9" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="E150" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F150" s="12">
-        <v>2750.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="151" spans="1:6" outlineLevel="2">
       <c r="A151" s="16">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B151" s="8" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="C151" s="9" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="D151" s="9" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="E151" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F151" s="12">
-        <v>2370.0</v>
+        <v>830.0</v>
       </c>
     </row>
     <row r="152" spans="1:6" outlineLevel="2">
       <c r="A152" s="16">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B152" s="8" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="C152" s="9" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="D152" s="9" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="E152" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F152" s="12">
-        <v>1750.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="153" spans="1:6" outlineLevel="2">
       <c r="A153" s="16">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B153" s="8" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="C153" s="9" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="D153" s="9" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="E153" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F153" s="12">
-        <v>850.0</v>
+        <v>1470.0</v>
       </c>
     </row>
     <row r="154" spans="1:6" outlineLevel="2">
       <c r="A154" s="16">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B154" s="8" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="C154" s="9" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="D154" s="9" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="E154" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F154" s="12">
-        <v>1250.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="155" spans="1:6" outlineLevel="2">
       <c r="A155" s="16">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B155" s="8" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="C155" s="9" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="D155" s="9" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="E155" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F155" s="12">
-        <v>880.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="156" spans="1:6" outlineLevel="2">
       <c r="A156" s="16">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B156" s="8" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="C156" s="9" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="D156" s="9" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="E156" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F156" s="12">
-        <v>1350.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="157" spans="1:6" outlineLevel="2">
       <c r="A157" s="16">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B157" s="8" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="C157" s="9" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="D157" s="9" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="E157" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F157" s="12">
-        <v>1750.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="158" spans="1:6" outlineLevel="2">
       <c r="A158" s="16">
+        <v>14</v>
+      </c>
+      <c r="B158" s="8" t="s">
+        <v>380</v>
+      </c>
+      <c r="C158" s="9" t="s">
+        <v>381</v>
+      </c>
+      <c r="D158" s="9" t="s">
+        <v>382</v>
+      </c>
+      <c r="E158" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F158" s="12">
+        <v>420.0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" outlineLevel="1">
+      <c r="A159" s="15" t="s">
+        <v>383</v>
+      </c>
+      <c r="B159" s="2"/>
+      <c r="C159" s="2"/>
+      <c r="D159" s="2"/>
+      <c r="E159" s="2"/>
+      <c r="F159" s="10"/>
+    </row>
+    <row r="160" spans="1:6" outlineLevel="2">
+      <c r="A160" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B160" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C160" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D160" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E160" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B158" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A159" s="16">
+      <c r="F160" s="11" t="s">
         <v>10</v>
-      </c>
-[...33 lines deleted...]
-        <v>960.0</v>
       </c>
     </row>
     <row r="161" spans="1:6" outlineLevel="2">
       <c r="A161" s="16">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B161" s="8" t="s">
-        <v>394</v>
+        <v>384</v>
       </c>
       <c r="C161" s="9" t="s">
-        <v>395</v>
+        <v>385</v>
       </c>
       <c r="D161" s="9" t="s">
-        <v>396</v>
+        <v>386</v>
       </c>
       <c r="E161" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F161" s="12">
-        <v>1150.0</v>
+        <v>2750.0</v>
       </c>
     </row>
     <row r="162" spans="1:6" outlineLevel="2">
       <c r="A162" s="16">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B162" s="8" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="C162" s="9" t="s">
-        <v>398</v>
+        <v>388</v>
       </c>
       <c r="D162" s="9" t="s">
-        <v>399</v>
+        <v>389</v>
       </c>
       <c r="E162" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F162" s="12">
-        <v>900.0</v>
+        <v>2750.0</v>
       </c>
     </row>
     <row r="163" spans="1:6" outlineLevel="2">
       <c r="A163" s="16">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B163" s="8" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="C163" s="9" t="s">
-        <v>401</v>
+        <v>391</v>
       </c>
       <c r="D163" s="9" t="s">
-        <v>402</v>
+        <v>392</v>
       </c>
       <c r="E163" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F163" s="12">
-        <v>1100.0</v>
+        <v>2750.0</v>
       </c>
     </row>
     <row r="164" spans="1:6" outlineLevel="2">
       <c r="A164" s="16">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="B164" s="8" t="s">
-        <v>403</v>
+        <v>393</v>
       </c>
       <c r="C164" s="9" t="s">
-        <v>404</v>
+        <v>394</v>
       </c>
       <c r="D164" s="9" t="s">
-        <v>405</v>
+        <v>395</v>
       </c>
       <c r="E164" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F164" s="12">
-        <v>1350.0</v>
+        <v>2350.0</v>
       </c>
     </row>
     <row r="165" spans="1:6" outlineLevel="2">
       <c r="A165" s="16">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="B165" s="8" t="s">
-        <v>406</v>
+        <v>396</v>
       </c>
       <c r="C165" s="9" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
       <c r="D165" s="9" t="s">
-        <v>408</v>
+        <v>398</v>
       </c>
       <c r="E165" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F165" s="12">
-        <v>1750.0</v>
+        <v>2350.0</v>
       </c>
     </row>
     <row r="166" spans="1:6" outlineLevel="2">
       <c r="A166" s="16">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="B166" s="8" t="s">
-        <v>409</v>
+        <v>399</v>
       </c>
       <c r="C166" s="9" t="s">
-        <v>410</v>
+        <v>400</v>
       </c>
       <c r="D166" s="9" t="s">
-        <v>411</v>
+        <v>401</v>
       </c>
       <c r="E166" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F166" s="12">
-        <v>1290.0</v>
+        <v>2350.0</v>
       </c>
     </row>
     <row r="167" spans="1:6" outlineLevel="2">
       <c r="A167" s="16">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="B167" s="8" t="s">
-        <v>412</v>
+        <v>402</v>
       </c>
       <c r="C167" s="9" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
       <c r="D167" s="9" t="s">
-        <v>414</v>
+        <v>404</v>
       </c>
       <c r="E167" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F167" s="12">
-        <v>1350.0</v>
-[...10 lines deleted...]
-      <c r="F168" s="10"/>
+        <v>1170.0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" outlineLevel="2">
+      <c r="A168" s="16">
+        <v>8</v>
+      </c>
+      <c r="B168" s="8" t="s">
+        <v>405</v>
+      </c>
+      <c r="C168" s="9" t="s">
+        <v>406</v>
+      </c>
+      <c r="D168" s="9" t="s">
+        <v>407</v>
+      </c>
+      <c r="E168" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F168" s="12">
+        <v>1170.0</v>
+      </c>
     </row>
     <row r="169" spans="1:6" outlineLevel="2">
-      <c r="A169" s="3" t="s">
-[...11 lines deleted...]
-      <c r="E169" s="6" t="s">
+      <c r="A169" s="16">
         <v>9</v>
       </c>
-      <c r="F169" s="11" t="s">
-        <v>10</v>
+      <c r="B169" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="C169" s="9" t="s">
+        <v>409</v>
+      </c>
+      <c r="D169" s="9" t="s">
+        <v>410</v>
+      </c>
+      <c r="E169" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F169" s="12">
+        <v>860.0</v>
       </c>
     </row>
     <row r="170" spans="1:6" outlineLevel="2">
       <c r="A170" s="16">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B170" s="8" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="C170" s="9" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="D170" s="9" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="E170" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F170" s="12">
-        <v>990.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="171" spans="1:6" outlineLevel="2">
       <c r="A171" s="16">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B171" s="8" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="C171" s="9" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="D171" s="9" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="E171" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F171" s="12">
-        <v>1300.0</v>
+        <v>1060.0</v>
       </c>
     </row>
     <row r="172" spans="1:6" outlineLevel="2">
       <c r="A172" s="16">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B172" s="8" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="C172" s="9" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="D172" s="9" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="E172" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F172" s="12">
-        <v>570.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="173" spans="1:6" outlineLevel="2">
       <c r="A173" s="16">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="B173" s="8" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="C173" s="9" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="D173" s="9" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="E173" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F173" s="12">
-        <v>790.0</v>
+        <v>1350.0</v>
       </c>
     </row>
     <row r="174" spans="1:6" outlineLevel="2">
       <c r="A174" s="16">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B174" s="8" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="C174" s="9" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="D174" s="9" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="E174" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F174" s="12">
-        <v>940.0</v>
+        <v>1790.0</v>
       </c>
     </row>
     <row r="175" spans="1:6" outlineLevel="2">
       <c r="A175" s="16">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B175" s="8" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="C175" s="9" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="D175" s="9" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="E175" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F175" s="12">
-        <v>660.0</v>
+        <v>840.0</v>
       </c>
     </row>
     <row r="176" spans="1:6" outlineLevel="2">
       <c r="A176" s="16">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="B176" s="8" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="C176" s="9" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="D176" s="9" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="E176" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F176" s="12">
-        <v>850.0</v>
+        <v>840.0</v>
       </c>
     </row>
     <row r="177" spans="1:6" outlineLevel="2">
       <c r="A177" s="16">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B177" s="8" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="C177" s="9" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="D177" s="9" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="E177" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F177" s="12">
-        <v>610.0</v>
+        <v>2750.0</v>
       </c>
     </row>
     <row r="178" spans="1:6" outlineLevel="2">
       <c r="A178" s="16">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="B178" s="8" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="C178" s="9" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="D178" s="9" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="E178" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F178" s="12">
-        <v>1510.0</v>
+        <v>830.0</v>
       </c>
     </row>
     <row r="179" spans="1:6" outlineLevel="2">
       <c r="A179" s="16">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="B179" s="8" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="C179" s="9" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="D179" s="9" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="E179" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F179" s="12">
-        <v>640.0</v>
+        <v>1450.0</v>
       </c>
     </row>
     <row r="180" spans="1:6" outlineLevel="2">
       <c r="A180" s="16">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="B180" s="8" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="C180" s="9" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="D180" s="9" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="E180" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F180" s="12">
-        <v>865.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="181" spans="1:6" outlineLevel="2">
       <c r="A181" s="16">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B181" s="8" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="C181" s="9" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="D181" s="9" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="E181" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F181" s="12">
-        <v>340.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="182" spans="1:6" outlineLevel="2">
       <c r="A182" s="16">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="B182" s="8" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="C182" s="9" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
       <c r="D182" s="9" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="E182" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F182" s="12">
-        <v>370.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="183" spans="1:6" outlineLevel="2">
       <c r="A183" s="16">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="B183" s="8" t="s">
+        <v>450</v>
+      </c>
+      <c r="C183" s="9" t="s">
+        <v>451</v>
+      </c>
+      <c r="D183" s="9" t="s">
+        <v>452</v>
+      </c>
+      <c r="E183" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F183" s="12">
+        <v>1060.0</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" outlineLevel="2">
+      <c r="A184" s="16">
+        <v>24</v>
+      </c>
+      <c r="B184" s="8" t="s">
+        <v>453</v>
+      </c>
+      <c r="C184" s="9" t="s">
+        <v>454</v>
+      </c>
+      <c r="D184" s="9" t="s">
         <v>455</v>
       </c>
-      <c r="C183" s="9" t="s">
+      <c r="E184" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F184" s="12">
+        <v>1060.0</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" outlineLevel="2">
+      <c r="A185" s="16">
+        <v>25</v>
+      </c>
+      <c r="B185" s="8" t="s">
         <v>456</v>
       </c>
-      <c r="D183" s="9" t="s">
+      <c r="C185" s="9" t="s">
         <v>457</v>
       </c>
-      <c r="E183" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A184" s="15" t="s">
+      <c r="D185" s="9" t="s">
         <v>458</v>
       </c>
-      <c r="B184" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="E185" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F185" s="12">
+        <v>420.0</v>
       </c>
     </row>
     <row r="186" spans="1:6" outlineLevel="2">
       <c r="A186" s="16">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="B186" s="8" t="s">
         <v>459</v>
       </c>
       <c r="C186" s="9" t="s">
         <v>460</v>
       </c>
       <c r="D186" s="9" t="s">
         <v>461</v>
       </c>
       <c r="E186" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F186" s="12">
-        <v>2800.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="187" spans="1:6" outlineLevel="2">
       <c r="A187" s="16">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="B187" s="8" t="s">
         <v>462</v>
       </c>
       <c r="C187" s="9" t="s">
         <v>463</v>
       </c>
       <c r="D187" s="9" t="s">
         <v>464</v>
       </c>
       <c r="E187" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F187" s="12">
-        <v>2800.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="188" spans="1:6" outlineLevel="2">
       <c r="A188" s="16">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="B188" s="8" t="s">
         <v>465</v>
       </c>
       <c r="C188" s="9" t="s">
         <v>466</v>
       </c>
       <c r="D188" s="9" t="s">
         <v>467</v>
       </c>
       <c r="E188" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F188" s="12">
-        <v>2800.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="189" spans="1:6" outlineLevel="2">
       <c r="A189" s="16">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="B189" s="8" t="s">
         <v>468</v>
       </c>
       <c r="C189" s="9" t="s">
         <v>469</v>
       </c>
       <c r="D189" s="9" t="s">
         <v>470</v>
       </c>
       <c r="E189" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F189" s="12">
-        <v>1370.0</v>
+        <v>260.0</v>
       </c>
     </row>
     <row r="190" spans="1:6" outlineLevel="2">
       <c r="A190" s="16">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="B190" s="8" t="s">
         <v>471</v>
       </c>
       <c r="C190" s="9" t="s">
         <v>472</v>
       </c>
       <c r="D190" s="9" t="s">
         <v>473</v>
       </c>
       <c r="E190" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F190" s="12">
-        <v>2450.0</v>
+        <v>260.0</v>
       </c>
     </row>
     <row r="191" spans="1:6" outlineLevel="2">
       <c r="A191" s="16">
-        <v>6</v>
+        <v>31</v>
       </c>
       <c r="B191" s="8" t="s">
         <v>474</v>
       </c>
       <c r="C191" s="9" t="s">
         <v>475</v>
       </c>
       <c r="D191" s="9" t="s">
         <v>476</v>
       </c>
       <c r="E191" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F191" s="12">
-        <v>2450.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="192" spans="1:6" outlineLevel="2">
       <c r="A192" s="16">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="B192" s="8" t="s">
         <v>477</v>
       </c>
       <c r="C192" s="9" t="s">
         <v>478</v>
       </c>
       <c r="D192" s="9" t="s">
         <v>479</v>
       </c>
       <c r="E192" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F192" s="12">
-        <v>2450.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="193" spans="1:6" outlineLevel="2">
       <c r="A193" s="16">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="B193" s="8" t="s">
         <v>480</v>
       </c>
       <c r="C193" s="9" t="s">
         <v>481</v>
       </c>
       <c r="D193" s="9" t="s">
         <v>482</v>
       </c>
       <c r="E193" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F193" s="12">
-        <v>1300.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="194" spans="1:6" outlineLevel="2">
       <c r="A194" s="16">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="B194" s="8" t="s">
         <v>483</v>
       </c>
       <c r="C194" s="9" t="s">
         <v>484</v>
       </c>
       <c r="D194" s="9" t="s">
         <v>485</v>
       </c>
       <c r="E194" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F194" s="12">
-        <v>1300.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="195" spans="1:6" outlineLevel="2">
       <c r="A195" s="16">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="B195" s="8" t="s">
         <v>486</v>
       </c>
       <c r="C195" s="9" t="s">
         <v>487</v>
       </c>
       <c r="D195" s="9" t="s">
         <v>488</v>
       </c>
       <c r="E195" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F195" s="12">
-        <v>900.0</v>
+        <v>930.0</v>
       </c>
     </row>
     <row r="196" spans="1:6" outlineLevel="2">
       <c r="A196" s="16">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="B196" s="8" t="s">
         <v>489</v>
       </c>
       <c r="C196" s="9" t="s">
         <v>490</v>
       </c>
       <c r="D196" s="9" t="s">
         <v>491</v>
       </c>
       <c r="E196" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F196" s="12">
-        <v>1250.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="197" spans="1:6" outlineLevel="2">
       <c r="A197" s="16">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="B197" s="8" t="s">
         <v>492</v>
       </c>
       <c r="C197" s="9" t="s">
         <v>493</v>
       </c>
       <c r="D197" s="9" t="s">
         <v>494</v>
       </c>
       <c r="E197" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F197" s="12">
-        <v>1200.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="198" spans="1:6" outlineLevel="2">
       <c r="A198" s="16">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="B198" s="8" t="s">
         <v>495</v>
       </c>
       <c r="C198" s="9" t="s">
         <v>496</v>
       </c>
       <c r="D198" s="9" t="s">
         <v>497</v>
       </c>
       <c r="E198" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F198" s="12">
-        <v>700.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="199" spans="1:6" outlineLevel="2">
       <c r="A199" s="16">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="B199" s="8" t="s">
         <v>498</v>
       </c>
       <c r="C199" s="9" t="s">
         <v>499</v>
       </c>
       <c r="D199" s="9" t="s">
         <v>500</v>
       </c>
       <c r="E199" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F199" s="12">
-        <v>700.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="200" spans="1:6" outlineLevel="2">
       <c r="A200" s="16">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="B200" s="8" t="s">
         <v>501</v>
       </c>
       <c r="C200" s="9" t="s">
         <v>502</v>
       </c>
       <c r="D200" s="9" t="s">
         <v>503</v>
       </c>
       <c r="E200" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F200" s="12">
-        <v>1350.0</v>
-[...6 lines deleted...]
-      <c r="B201" s="8" t="s">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" outlineLevel="1">
+      <c r="A201" s="15" t="s">
         <v>504</v>
       </c>
-      <c r="C201" s="9" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B201" s="2"/>
+      <c r="C201" s="2"/>
+      <c r="D201" s="2"/>
+      <c r="E201" s="2"/>
+      <c r="F201" s="10"/>
     </row>
     <row r="202" spans="1:6" outlineLevel="2">
-      <c r="A202" s="16">
-[...15 lines deleted...]
-        <v>900.0</v>
+      <c r="A202" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B202" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C202" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D202" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E202" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="203" spans="1:6" outlineLevel="2">
       <c r="A203" s="16">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="B203" s="8" t="s">
-        <v>510</v>
+        <v>505</v>
       </c>
       <c r="C203" s="9" t="s">
-        <v>511</v>
+        <v>506</v>
       </c>
       <c r="D203" s="9" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="E203" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F203" s="12">
-        <v>900.0</v>
+        <v>1650.0</v>
       </c>
     </row>
     <row r="204" spans="1:6" outlineLevel="2">
       <c r="A204" s="16">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="B204" s="8" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="C204" s="9" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
       <c r="D204" s="9" t="s">
-        <v>515</v>
+        <v>510</v>
       </c>
       <c r="E204" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F204" s="12">
-        <v>2800.0</v>
+        <v>1070.0</v>
       </c>
     </row>
     <row r="205" spans="1:6" outlineLevel="2">
       <c r="A205" s="16">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="B205" s="8" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="C205" s="9" t="s">
-        <v>517</v>
+        <v>512</v>
       </c>
       <c r="D205" s="9" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="E205" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F205" s="12">
-        <v>860.0</v>
+        <v>820.0</v>
       </c>
     </row>
     <row r="206" spans="1:6" outlineLevel="2">
       <c r="A206" s="16">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="B206" s="8" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="C206" s="9" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="D206" s="9" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="E206" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F206" s="12">
-        <v>1550.0</v>
+        <v>1825.0</v>
       </c>
     </row>
     <row r="207" spans="1:6" outlineLevel="2">
       <c r="A207" s="16">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="B207" s="8" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="C207" s="9" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="D207" s="9" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
       <c r="E207" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F207" s="12">
-        <v>1250.0</v>
+        <v>2630.0</v>
       </c>
     </row>
     <row r="208" spans="1:6" outlineLevel="2">
       <c r="A208" s="16">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="B208" s="8" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="C208" s="9" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="D208" s="9" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="E208" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F208" s="12">
-        <v>1250.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>1790.0</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" outlineLevel="1">
+      <c r="A209" s="15" t="s">
+        <v>523</v>
+      </c>
+      <c r="B209" s="2"/>
+      <c r="C209" s="2"/>
+      <c r="D209" s="2"/>
+      <c r="E209" s="2"/>
+      <c r="F209" s="10"/>
     </row>
     <row r="210" spans="1:6" outlineLevel="2">
-      <c r="A210" s="16">
-[...15 lines deleted...]
-        <v>1100.0</v>
+      <c r="A210" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B210" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C210" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D210" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E210" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="211" spans="1:6" outlineLevel="2">
       <c r="A211" s="16">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="B211" s="8" t="s">
-        <v>534</v>
+        <v>524</v>
       </c>
       <c r="C211" s="9" t="s">
-        <v>535</v>
+        <v>525</v>
       </c>
       <c r="D211" s="9" t="s">
-        <v>536</v>
+        <v>526</v>
       </c>
       <c r="E211" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F211" s="12">
-        <v>1250.0</v>
+        <v>770.0</v>
       </c>
     </row>
     <row r="212" spans="1:6" outlineLevel="2">
       <c r="A212" s="16">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="B212" s="8" t="s">
-        <v>537</v>
+        <v>527</v>
       </c>
       <c r="C212" s="9" t="s">
-        <v>538</v>
+        <v>528</v>
       </c>
       <c r="D212" s="9" t="s">
-        <v>539</v>
+        <v>529</v>
       </c>
       <c r="E212" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F212" s="12">
-        <v>1250.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="213" spans="1:6" outlineLevel="2">
       <c r="A213" s="16">
-        <v>28</v>
+        <v>3</v>
       </c>
       <c r="B213" s="8" t="s">
-        <v>540</v>
+        <v>530</v>
       </c>
       <c r="C213" s="9" t="s">
-        <v>541</v>
+        <v>531</v>
       </c>
       <c r="D213" s="9" t="s">
-        <v>542</v>
+        <v>532</v>
       </c>
       <c r="E213" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F213" s="12">
-        <v>440.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="214" spans="1:6" outlineLevel="2">
       <c r="A214" s="16">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="B214" s="8" t="s">
-        <v>543</v>
+        <v>533</v>
       </c>
       <c r="C214" s="9" t="s">
-        <v>544</v>
+        <v>534</v>
       </c>
       <c r="D214" s="9" t="s">
-        <v>545</v>
+        <v>535</v>
       </c>
       <c r="E214" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F214" s="12">
-        <v>310.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="215" spans="1:6" outlineLevel="2">
       <c r="A215" s="16">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="B215" s="8" t="s">
-        <v>546</v>
+        <v>536</v>
       </c>
       <c r="C215" s="9" t="s">
-        <v>547</v>
+        <v>537</v>
       </c>
       <c r="D215" s="9" t="s">
-        <v>548</v>
+        <v>538</v>
       </c>
       <c r="E215" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F215" s="12">
-        <v>360.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="216" spans="1:6" outlineLevel="2">
       <c r="A216" s="16">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="B216" s="8" t="s">
-        <v>549</v>
+        <v>539</v>
       </c>
       <c r="C216" s="9" t="s">
-        <v>550</v>
+        <v>540</v>
       </c>
       <c r="D216" s="9" t="s">
-        <v>551</v>
+        <v>541</v>
       </c>
       <c r="E216" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F216" s="12">
-        <v>360.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="217" spans="1:6" outlineLevel="2">
       <c r="A217" s="16">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="B217" s="8" t="s">
-        <v>552</v>
+        <v>542</v>
       </c>
       <c r="C217" s="9" t="s">
-        <v>553</v>
+        <v>543</v>
       </c>
       <c r="D217" s="9" t="s">
-        <v>554</v>
+        <v>544</v>
       </c>
       <c r="E217" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F217" s="12">
-        <v>380.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="218" spans="1:6" outlineLevel="2">
       <c r="A218" s="16">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="B218" s="8" t="s">
-        <v>555</v>
+        <v>545</v>
       </c>
       <c r="C218" s="9" t="s">
-        <v>556</v>
+        <v>546</v>
       </c>
       <c r="D218" s="9" t="s">
-        <v>557</v>
+        <v>547</v>
       </c>
       <c r="E218" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F218" s="12">
-        <v>380.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="219" spans="1:6" outlineLevel="2">
       <c r="A219" s="16">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="B219" s="8" t="s">
-        <v>558</v>
+        <v>548</v>
       </c>
       <c r="C219" s="9" t="s">
-        <v>559</v>
+        <v>549</v>
       </c>
       <c r="D219" s="9" t="s">
-        <v>560</v>
+        <v>550</v>
       </c>
       <c r="E219" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F219" s="12">
-        <v>280.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="220" spans="1:6" outlineLevel="2">
       <c r="A220" s="16">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="B220" s="8" t="s">
-        <v>561</v>
+        <v>551</v>
       </c>
       <c r="C220" s="9" t="s">
-        <v>562</v>
+        <v>552</v>
       </c>
       <c r="D220" s="9" t="s">
-        <v>563</v>
+        <v>553</v>
       </c>
       <c r="E220" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F220" s="12">
-        <v>280.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="221" spans="1:6" outlineLevel="2">
       <c r="A221" s="16">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="B221" s="8" t="s">
-        <v>564</v>
+        <v>554</v>
       </c>
       <c r="C221" s="9" t="s">
-        <v>565</v>
+        <v>555</v>
       </c>
       <c r="D221" s="9" t="s">
-        <v>566</v>
+        <v>556</v>
       </c>
       <c r="E221" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F221" s="12">
-        <v>550.0</v>
+        <v>480.0</v>
       </c>
     </row>
     <row r="222" spans="1:6" outlineLevel="2">
       <c r="A222" s="16">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="B222" s="8" t="s">
-        <v>567</v>
+        <v>557</v>
       </c>
       <c r="C222" s="9" t="s">
-        <v>568</v>
+        <v>558</v>
       </c>
       <c r="D222" s="9" t="s">
-        <v>569</v>
+        <v>559</v>
       </c>
       <c r="E222" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F222" s="12">
-        <v>540.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="223" spans="1:6" outlineLevel="2">
       <c r="A223" s="16">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="B223" s="8" t="s">
-        <v>570</v>
+        <v>560</v>
       </c>
       <c r="C223" s="9" t="s">
-        <v>571</v>
+        <v>561</v>
       </c>
       <c r="D223" s="9" t="s">
-        <v>572</v>
+        <v>562</v>
       </c>
       <c r="E223" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F223" s="12">
-        <v>700.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="224" spans="1:6" outlineLevel="2">
       <c r="A224" s="16">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="B224" s="8" t="s">
-        <v>573</v>
+        <v>563</v>
       </c>
       <c r="C224" s="9" t="s">
-        <v>574</v>
+        <v>564</v>
       </c>
       <c r="D224" s="9" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="E224" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F224" s="12">
-        <v>650.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="225" spans="1:6" outlineLevel="2">
       <c r="A225" s="16">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="B225" s="8" t="s">
-        <v>576</v>
+        <v>566</v>
       </c>
       <c r="C225" s="9" t="s">
-        <v>577</v>
+        <v>567</v>
       </c>
       <c r="D225" s="9" t="s">
-        <v>578</v>
+        <v>568</v>
       </c>
       <c r="E225" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F225" s="12">
-        <v>1100.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="226" spans="1:6" outlineLevel="2">
       <c r="A226" s="16">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="B226" s="8" t="s">
-        <v>579</v>
+        <v>569</v>
       </c>
       <c r="C226" s="9" t="s">
-        <v>580</v>
+        <v>570</v>
       </c>
       <c r="D226" s="9" t="s">
-        <v>581</v>
+        <v>571</v>
       </c>
       <c r="E226" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F226" s="12">
-        <v>1100.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>530.0</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6" outlineLevel="1">
+      <c r="A227" s="15" t="s">
+        <v>572</v>
+      </c>
+      <c r="B227" s="2"/>
+      <c r="C227" s="2"/>
+      <c r="D227" s="2"/>
+      <c r="E227" s="2"/>
+      <c r="F227" s="10"/>
     </row>
     <row r="228" spans="1:6" outlineLevel="2">
-      <c r="A228" s="16">
-[...15 lines deleted...]
-        <v>1050.0</v>
+      <c r="A228" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B228" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C228" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D228" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E228" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F228" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="229" spans="1:6" outlineLevel="2">
       <c r="A229" s="16">
-        <v>44</v>
+        <v>1</v>
       </c>
       <c r="B229" s="8" t="s">
-        <v>588</v>
+        <v>573</v>
       </c>
       <c r="C229" s="9" t="s">
-        <v>589</v>
+        <v>574</v>
       </c>
       <c r="D229" s="9" t="s">
-        <v>590</v>
+        <v>575</v>
       </c>
       <c r="E229" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F229" s="12">
-        <v>1250.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="230" spans="1:6" outlineLevel="2">
       <c r="A230" s="16">
-        <v>45</v>
+        <v>2</v>
       </c>
       <c r="B230" s="8" t="s">
-        <v>591</v>
+        <v>576</v>
       </c>
       <c r="C230" s="9" t="s">
-        <v>592</v>
+        <v>577</v>
       </c>
       <c r="D230" s="9" t="s">
-        <v>593</v>
+        <v>578</v>
       </c>
       <c r="E230" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F230" s="12">
-        <v>320.0</v>
-[...73 lines deleted...]
-      <c r="A235" s="16">
+        <v>570.0</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6" outlineLevel="2">
+      <c r="A231" s="16">
         <v>3</v>
       </c>
-      <c r="B235" s="8" t="s">
-[...772 lines deleted...]
-        <v>1260.0</v>
+      <c r="B231" s="8" t="s">
+        <v>579</v>
+      </c>
+      <c r="C231" s="9" t="s">
+        <v>580</v>
+      </c>
+      <c r="D231" s="9" t="s">
+        <v>581</v>
+      </c>
+      <c r="E231" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F231" s="12">
+        <v>1210.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
-    <mergeCell ref="A13:F13"/>
-[...19 lines deleted...]
-    <mergeCell ref="A270:F270"/>
+    <mergeCell ref="A12:F12"/>
+    <mergeCell ref="A16:F16"/>
+    <mergeCell ref="A24:F24"/>
+    <mergeCell ref="A29:F29"/>
+    <mergeCell ref="A37:F37"/>
+    <mergeCell ref="A38:F38"/>
+    <mergeCell ref="A45:F45"/>
+    <mergeCell ref="A49:F49"/>
+    <mergeCell ref="A54:F54"/>
+    <mergeCell ref="A60:F60"/>
+    <mergeCell ref="A77:F77"/>
+    <mergeCell ref="A88:F88"/>
+    <mergeCell ref="A89:F89"/>
+    <mergeCell ref="A94:F94"/>
+    <mergeCell ref="A99:F99"/>
+    <mergeCell ref="A130:F130"/>
+    <mergeCell ref="A143:F143"/>
+    <mergeCell ref="A159:F159"/>
+    <mergeCell ref="A201:F201"/>
+    <mergeCell ref="A209:F209"/>
+    <mergeCell ref="A227:F227"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
-    <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="D14" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_6"/>
-    <hyperlink ref="D16" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D18" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_12"/>
-    <hyperlink ref="D24" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_15"/>
-    <hyperlink ref="D29" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_21"/>
-    <hyperlink ref="D37" r:id="rId_hyperlink_22"/>
-    <hyperlink ref="D38" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_26"/>
-    <hyperlink ref="D45" r:id="rId_hyperlink_27"/>
-[...12 lines deleted...]
-    <hyperlink ref="D64" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_50"/>
-    <hyperlink ref="D77" r:id="rId_hyperlink_51"/>
-[...6 lines deleted...]
-    <hyperlink ref="D84" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D82" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D83" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D86" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_59"/>
-    <hyperlink ref="D88" r:id="rId_hyperlink_60"/>
-[...20 lines deleted...]
-    <hyperlink ref="D114" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D98" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D117" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D118" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D119" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D120" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D121" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D122" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D123" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D124" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D125" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D126" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D127" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_94"/>
-    <hyperlink ref="D130" r:id="rId_hyperlink_95"/>
-[...48 lines deleted...]
-    <hyperlink ref="D183" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D137" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D141" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D147" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D148" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D150" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D176" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_144"/>
     <hyperlink ref="D186" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_146"/>
     <hyperlink ref="D188" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D189" r:id="rId_hyperlink_148"/>
     <hyperlink ref="D190" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D191" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D192" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D193" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D194" r:id="rId_hyperlink_153"/>
     <hyperlink ref="D195" r:id="rId_hyperlink_154"/>
     <hyperlink ref="D196" r:id="rId_hyperlink_155"/>
     <hyperlink ref="D197" r:id="rId_hyperlink_156"/>
     <hyperlink ref="D198" r:id="rId_hyperlink_157"/>
     <hyperlink ref="D199" r:id="rId_hyperlink_158"/>
     <hyperlink ref="D200" r:id="rId_hyperlink_159"/>
-    <hyperlink ref="D201" r:id="rId_hyperlink_160"/>
-[...66 lines deleted...]
-    <hyperlink ref="D274" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D205" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D206" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D207" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D208" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D213" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D214" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D215" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D216" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D217" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D218" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D219" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D220" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D221" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D222" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="D223" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="D224" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="D225" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="D226" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="D229" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="D230" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="D231" r:id="rId_hyperlink_184"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>