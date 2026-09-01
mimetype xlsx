--- v1 (2026-07-17)
+++ v2 (2026-09-01)
@@ -12,97 +12,136 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="582">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="586">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-17 22:37:08</t>
+    <t>Актуальность прайса на: 2026-09-01 06:25:33</t>
   </si>
   <si>
     <t>Acefast</t>
   </si>
   <si>
+    <t>Стилусы AceFast</t>
+  </si>
+  <si>
+    <t>№</t>
+  </si>
+  <si>
+    <t>Артикул</t>
+  </si>
+  <si>
+    <t>Наименование</t>
+  </si>
+  <si>
+    <t>URL</t>
+  </si>
+  <si>
+    <t>Наличие</t>
+  </si>
+  <si>
+    <t>Цена (руб.)</t>
+  </si>
+  <si>
+    <t>6974316285434</t>
+  </si>
+  <si>
+    <t>Стилус ACEFAST V1 universal capacitive Pen - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/stilus-acefast-v1-universal-capacitive-pen-white/</t>
+  </si>
+  <si>
+    <t>много</t>
+  </si>
+  <si>
+    <t>6974316285441</t>
+  </si>
+  <si>
+    <t>Стилус ACEFAST V2 universal capacitive Pen for iPad - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/stilus-acefast-v2-universal-capacitive-pen-for-ipad-white/</t>
+  </si>
+  <si>
     <t>Микрофон Acefast</t>
   </si>
   <si>
-    <t>№</t>
-[...14 lines deleted...]
-    <t>Цена (руб.)</t>
+    <t>6974316287407</t>
+  </si>
+  <si>
+    <t>Беспроводной микрофон ACEFAST R5 Wireless lavalier microphone - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnoj-mikrofon-acefast-r5-wireless-lavalier-microphon/</t>
+  </si>
+  <si>
+    <t>6974316287438</t>
+  </si>
+  <si>
+    <t>Беспроводной микрофон ACEFAST R7 Wireless lavalier microphone - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnoj-mikrofon-acefast-r7-wireless-lavalier-microphon/</t>
   </si>
   <si>
     <t>6974316285847</t>
   </si>
   <si>
     <t>Беспроводной петличный микрофон ACEFAST R3 wireless lavalier microphone - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnoj-petlichnyj-mikrofon-acefast-r3-wireless-lavalie/</t>
   </si>
   <si>
-    <t>много</t>
-[...1 lines deleted...]
-  <si>
     <t>6974316286448</t>
   </si>
   <si>
     <t>Беспроводной петличный микрофон ACEFAST R4 Wireless lavalier microphone Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnoj-petlichnyj-mikrofon-acefast-r4-wireless-lavalie/</t>
   </si>
   <si>
     <t>6974316284901</t>
   </si>
   <si>
     <t>Микрофон ACEFAST R2 wireless lavalier microphones, - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/mikrofon-acefast-r2-wireless-lavalier-microphones-black/</t>
   </si>
   <si>
     <t>Автомобильный адаптер Acefast</t>
   </si>
   <si>
     <t>6974316285793</t>
   </si>
   <si>
     <t>Беспроводной адаптер CarPlay ACEFAST QC1 Carplay wireless adapter for car - Metal gray</t>
@@ -137,387 +176,414 @@
   <si>
     <t>Трекер ACEFAST S2 button type positioning device set of 4 - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/treker-acefast-s2-button-type-positioning-device-set-of-4-bl/</t>
   </si>
   <si>
     <t>6974316285083</t>
   </si>
   <si>
     <t>Трекер ACEFAST S2 button type positioning device single - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/treker-acefast-s2-button-type-positioning-device-single-blac/</t>
   </si>
   <si>
     <t>6974316285700</t>
   </si>
   <si>
     <t>Трекер ACEFAST S3 metal card positioning device set of 2 - Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/treker-acefast-s3-metal-card-positioning-device-set-of-2-met/</t>
   </si>
   <si>
-    <t>6974316285694</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316285762</t>
   </si>
   <si>
     <t>Устройство для позиционирования багажа ACEFAST S5 luggage positioning device Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/ustrojstvo-dlya-pozicionirovaniya-bagazha-acefast-s5-luggage/</t>
   </si>
   <si>
     <t>Хабы Acefast</t>
   </si>
   <si>
     <t>6974316285922</t>
   </si>
   <si>
     <t>USB HUB ACEFAST J17 USB-A 4-in-1 - Metal Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/usb-hub-acefast-j17-usb-a-4-in-1-metal-gray/</t>
   </si>
   <si>
     <t>6974316285908</t>
   </si>
   <si>
     <t>USB-C хаб ACEFAST J15 USB-C 4-in-1 HUB - Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/usb-c-hab-acefast-j15-usb-c-4-in-1-hub-metal-gray/</t>
   </si>
   <si>
     <t>6974316285915</t>
   </si>
   <si>
     <t>USB-C хаб ACEFAST J16 USB-C 5-in-1 HUB docking station - Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/usb-c-hab-acefast-j16-usb-c-5-in-1-hub-docking-station-metal/</t>
   </si>
   <si>
+    <t>6974316285939</t>
+  </si>
+  <si>
+    <t>USB-C хаб ACEFAST J18 USB-C 6-in-1 HUB docking station - Metal gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/usb-c-hab-acefast-j18-usb-c-6-in-1-hub-docking-station-metal/</t>
+  </si>
+  <si>
     <t>Колонки Acefast</t>
   </si>
   <si>
     <t>6974316285328</t>
   </si>
   <si>
     <t>Колонка ACEFAST K2 Max Portable wireless speaker - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-acefast-k2-max-portable-wireless-speaker-black/</t>
   </si>
   <si>
     <t>6974316285038</t>
   </si>
   <si>
     <t>Колонка ACEFAST K3 Max Portable wireless speaker - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-acefast-k3-max-portable-wireless-speaker-black/</t>
   </si>
   <si>
     <t>6974316285229</t>
   </si>
   <si>
     <t>Колонка ACEFAST K3 Nano Portable wireless speaker - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-acefast-k3-nano-portable-wireless-speaker-black/</t>
   </si>
   <si>
     <t>6974316285106</t>
   </si>
   <si>
     <t>Колонка ACEFAST K3 Ultra Portable wireless speaker - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-acefast-k3-ultra-portable-wireless-speaker-black/</t>
   </si>
   <si>
     <t>6974316285113</t>
   </si>
   <si>
     <t>Колонка ACEFAST K4 Go Portable wireless speaker - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-acefast-k4-go-portable-wireless-speaker-black/</t>
   </si>
   <si>
-    <t>6974316285465</t>
-[...7 lines deleted...]
-  <si>
     <t>Кабеля Acefast</t>
   </si>
   <si>
     <t>Переходники Acefast</t>
   </si>
   <si>
-    <t>6974316284697</t>
-[...16 lines deleted...]
-  <si>
     <t>6974316285823</t>
   </si>
   <si>
     <t>Адаптер USB-C 2-in-1 для зарядки и аудио ACEFAST J14 USB-C 2-in-1 charging audio adapter Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/adapter-usb-c-2-in-1-dlya-zaryadki-i-audio-acefast-j14-usb-c/</t>
   </si>
   <si>
-    <t>6974316283003</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316284703</t>
   </si>
   <si>
     <t>Переходник ACEFAST J9 USB-C to USB-C digital display adapter - Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/perekhodnik-acefast-j9-usb-c-to-usb-c-digital-display-adapte/</t>
   </si>
   <si>
     <t>Переходник для наушников Acefast</t>
   </si>
   <si>
+    <t>6974316285267</t>
+  </si>
+  <si>
+    <t>Aux ACEFAST J10 3.5MM audio adapter cable Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/aux-acefast-j10-3-5mm-audio-adapter-cable-black/</t>
+  </si>
+  <si>
     <t>6974316280569</t>
   </si>
   <si>
     <t>Аудиопереходник Acefast C1-05 Lightning to 3.5mm aluminum alloy headphones adapter cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/audioperekhodnik-acefast-c1-05-lightning-to-3-5mm-aluminum-a/</t>
   </si>
   <si>
     <t>6974316280606</t>
   </si>
   <si>
     <t>Аудиопереходник Acefast C1-07 Type-С to 3.5mm aluminum alloy headphones adapter cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/audioperekhodnik-acefast-c1-07-type-s-to-3-5mm-aluminum-allo/</t>
   </si>
   <si>
     <t>Кабель Lightning Acefast</t>
   </si>
   <si>
+    <t>6974316280507</t>
+  </si>
+  <si>
+    <t>Кабель Acefast C1-02 Lightning aluminum alloy charging data cable - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c1-02-lightning-aluminum-alloy-charging-data-c/</t>
+  </si>
+  <si>
+    <t>6974316286288</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST C16-05 USB-C to Lightning TPU charging data cable 2M - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c16-05-usb-c-to-lightning-tpu-charging-data-ca/</t>
+  </si>
+  <si>
+    <t>6974316286271</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST C16-06 USB-A to Lightning TPU charging data cable 2M - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c16-06-usb-a-to-lightning-tpu-charging-data-ca/</t>
+  </si>
+  <si>
     <t>6974316280682</t>
   </si>
   <si>
     <t>Кабель Acefast C2-02 Lightning zinc alloy silicone charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c2-02-lightning-zinc-alloy-silicone-charging-d/</t>
   </si>
   <si>
-    <t>6974316285410</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/kabel-acefast-c23-01-usb-c-to-l-charging-data-cable-black/</t>
+    <t>6974316280828</t>
+  </si>
+  <si>
+    <t>Кабель Acefast C3-02 Lightning TPE charging data cable - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c3-02-lightning-tpe-charging-data-cable-black/</t>
+  </si>
+  <si>
+    <t>6974316280835</t>
+  </si>
+  <si>
+    <t>Кабель Acefast C3-02 Lightning TPE charging data cable - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c3-02-lightning-tpe-charging-data-cable-white/</t>
   </si>
   <si>
     <t>6974316281313</t>
   </si>
   <si>
     <t>Кабель Acefast C4-02 Lightning aluminum alloy charging data cable(1.8m) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c4-02-lightning-aluminum-alloy-charging-data-c/</t>
   </si>
   <si>
     <t>Кабель Type-C TO Lightning Acefast</t>
   </si>
   <si>
     <t>6974316284260</t>
   </si>
   <si>
     <t>Кабель  ACEFAST C18-04 USB-A to USB-C braid charging data cable, White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c18-04-usb-a-to-usb-c-braid-charging-data-cabl/</t>
   </si>
   <si>
     <t>6974316280484</t>
   </si>
   <si>
     <t>Кабель Acefast C1-01 Type-С to lighting aluminum alloy charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c1-01-type-s-to-lighting-aluminum-alloy-chargi/</t>
   </si>
   <si>
     <t>6974316283805</t>
   </si>
   <si>
     <t>Кабель AceFast C16-03 USB-C to USB-C TEP charging data cable, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c16-03-usb-c-to-usb-c-tep-charging-data-cable/</t>
   </si>
   <si>
+    <t>6974316280644</t>
+  </si>
+  <si>
+    <t>Кабель Acefast C2-01 Type-С to lighting zinc alloy silicone charging data cable - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c2-01-type-s-to-lighting-zinc-alloy-silicone-c/</t>
+  </si>
+  <si>
+    <t>6974316280804</t>
+  </si>
+  <si>
+    <t>Кабель Acefast C3-01 Type-С to lighting TPE charging data cable - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c3-01-type-s-to-lighting-tpe-charging-data-cab/</t>
+  </si>
+  <si>
+    <t>6974316280811</t>
+  </si>
+  <si>
+    <t>Кабель Acefast C3-01 Type-С to lighting TPE charging data cable - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c3-01-type-s-to-lighting-tpe-charging-data-c-1/</t>
+  </si>
+  <si>
+    <t>6974316281306</t>
+  </si>
+  <si>
+    <t>Кабель Acefast C4-01 Type-С to lighting aluminum alloy charging data cable(1.8m) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c4-01-type-s-to-lighting-aluminum-alloy-chargi/</t>
+  </si>
+  <si>
     <t>6974316281030</t>
   </si>
   <si>
     <t>Кабель Acefast C6-01 Type-С to lighting zinc alloy digital display braided charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c6-01-type-s-to-lighting-zinc-alloy-digital-di/</t>
   </si>
   <si>
     <t>Кабель Type-C to Type-C Acefast</t>
   </si>
   <si>
     <t>6974316280521</t>
   </si>
   <si>
     <t>Кабель Acefast C1-03 Type-C to Type-C aluminum alloy charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c1-03-type-c-to-type-c-aluminum-alloy-charging/</t>
   </si>
   <si>
-    <t>6974316283317</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316283706</t>
   </si>
   <si>
     <t>Кабель ACEFAST C14-03 USB-C to USB-C spring charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c14-03-usb-c-to-usb-c-spring-charging-data-cab/</t>
   </si>
   <si>
     <t>6974316283720</t>
   </si>
   <si>
     <t>Кабель ACEFAST C15-03 USB-C to USB-C zinc alloy digital display braided charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c15-03-usb-c-to-usb-c-zinc-alloy-digital-displ/</t>
   </si>
   <si>
-    <t>6974316284253</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316285120</t>
   </si>
   <si>
     <t>Кабель ACEFAST C22-02 USB-C to 2*USB-C 100W aluminum alloy charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c22-02-usb-c-to-2-usb-c-100w-aluminum-alloy-ch/</t>
   </si>
   <si>
     <t>6974316285151</t>
   </si>
   <si>
     <t>Кабель ACEFAST C22-05 USB-C to USB-C / magnetic aluminum alloy charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c22-05-usb-c-to-usb-c-magnetic-aluminum-alloy/</t>
   </si>
   <si>
     <t>6974316285427</t>
   </si>
   <si>
     <t>Кабель ACEFAST C23-03 USB-C to USB-C intellingent power-off charging data cabl Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c23-03-usb-c-to-usb-c-intellingent-power-off-c/</t>
   </si>
   <si>
     <t>6974316286257</t>
   </si>
   <si>
     <t>Кабель ACEFAST C24-03 USB-C to USB-C ultra-thin charging data cable - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c24-03-usb-c-to-usb-c-ultra-thin-charging-data/</t>
   </si>
   <si>
-    <t>6974316281016</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/kabel-acefast-c5-03-type-c-to-type-c-100w-right-angled-alumi/</t>
+    <t>6974316287063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST C25-03 USB-C to USB-C silicone charging data cable - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c25-03-usb-c-to-usb-c-silicone-charging-data-c/</t>
   </si>
   <si>
     <t>6974316282716</t>
   </si>
   <si>
     <t>Кабель ACEFAST C8-03 USB-C to USB-C Charging Data Cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c8-03-usb-c-to-usb-c-charging-data-cable-black/</t>
   </si>
   <si>
     <t>6974316282679</t>
   </si>
   <si>
     <t>Кабель ACEFAST C9-03 USB-C to USB-C Charging Data Cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c9-03-usb-c-to-usb-c-charging-data-cable-black/</t>
   </si>
   <si>
     <t>6974316284475</t>
   </si>
   <si>
     <t>Сетевой Адаптер ACEFAST C19-03 USB-C to USB-C 60W fast charging data cable, Black</t>
   </si>
@@ -542,312 +608,312 @@
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-acefast-c21-03-usb-c-to-usb-c-60w-fantasy-co/</t>
   </si>
   <si>
     <t>Кабель Type-C Acefast</t>
   </si>
   <si>
     <t>6974316280545</t>
   </si>
   <si>
     <t>Кабель Acefast C1-04 Type-C aluminum alloy charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c1-04-type-c-aluminum-alloy-charging-data-cabl/</t>
   </si>
   <si>
     <t>6974316283362</t>
   </si>
   <si>
     <t>Кабель ACEFAST C1-10 USB-C to HDTV aluminum alloy connectors HD video cable, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c1-10-usb-c-to-hdtv-aluminum-alloy-connectors/</t>
   </si>
   <si>
-    <t>6974316280224</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316283539</t>
   </si>
   <si>
     <t>Кабель AceFast C13-05 USB-A/USB-C to USB-C Short zinc alloy connectors charging data cable Balck</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c13-05-usb-a-usb-c-to-usb-c-short-zinc-alloy-c/</t>
   </si>
   <si>
     <t>6974316283713</t>
   </si>
   <si>
     <t>Кабель ACEFAST C14-04 USB-A to USB-C spring charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c14-04-usb-a-to-usb-c-spring-charging-data-cab/</t>
   </si>
   <si>
-    <t>6974316280866</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/kabel-acefast-c3-04-type-c-tpe-charging-data-cable-black/</t>
+    <t>6974316280767</t>
+  </si>
+  <si>
+    <t>Кабель Acefast C2-04 Type-C zinc alloy silicone charging data cable - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c2-04-type-c-zinc-alloy-silicone-charging-data/</t>
+  </si>
+  <si>
+    <t>6974316287070</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST C25-04 USB-A to USB-C silicone charging data cable - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c25-04-usb-a-to-usb-c-silicone-charging-data-c/</t>
   </si>
   <si>
     <t>6974316282785</t>
   </si>
   <si>
     <t>Кабель Acefast C7-04 Type-C zinc alloy charging data cable with display - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c7-04-type-c-zinc-alloy-charging-data-cable-wi/</t>
   </si>
   <si>
     <t>6974316283010</t>
   </si>
   <si>
     <t>Кабель ACEFAST C9-04 USB-A to USB-C Charging Data Cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c9-04-usb-a-to-usb-c-charging-data-cable-black/</t>
   </si>
   <si>
     <t>6974316284673</t>
   </si>
   <si>
     <t>Сетевой Адаптер ACEFAST C21-04 USB-A to USB-C fantasy color series braided charging data cable ,Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-acefast-c21-04-usb-a-to-usb-c-fantasy-color/</t>
   </si>
   <si>
     <t>Держатели для телефона Acefast</t>
   </si>
   <si>
     <t>Настольные держатели Acefast</t>
   </si>
   <si>
+    <t>6974316287148</t>
+  </si>
+  <si>
+    <t>Беспроводное зарядное устройство ACEFAST E48 15W 3-in-1 wireless charging desktop stan - Metal gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnoe-zaryadnoe-ustrojstvo-acefast-e48-15w-3-in-1-wir/</t>
+  </si>
+  <si>
     <t>6974316286615</t>
   </si>
   <si>
     <t>Магнитный держатель ACEFAST E46 ultra-thin magnetic phone holder - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/magnitnyj-derzhatel-acefast-e46-ultra-thin-magnetic-phone-ho/</t>
   </si>
   <si>
     <t>6974316286431</t>
   </si>
   <si>
     <t>Настольная подставка ACEFAST E45 tabletop folding stand for mobile phone - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/nastolnaya-podstavka-acefast-e45-tabletop-folding-stand-for/</t>
   </si>
   <si>
     <t>6974316286356</t>
   </si>
   <si>
     <t>Смарт-штатив ACEFAST E44 360-degree AI intelligent follow-up PTZ - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/smart-shtativ-acefast-e44-360-degree-ai-intelligent-follow-u/</t>
   </si>
   <si>
     <t>Мото/Вело держатели для телефона Acefast</t>
   </si>
   <si>
     <t>6974316284918</t>
   </si>
   <si>
     <t>Вело/Мото Держатель ACEFAST D58 Cycling phone holder,Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/velo-moto-derzhatel-acefast-d58-cycling-phone-holder-black/</t>
   </si>
   <si>
-    <t>6974316286080</t>
-[...16 lines deleted...]
-  <si>
     <t>Автодержатель для телефона Acefast</t>
   </si>
   <si>
     <t>6974316282747</t>
   </si>
   <si>
     <t>Автодержатель Acefast D19 Velcro in-car holder - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtoderzhatel-acefast-d19-velcro-in-car-holder-black/</t>
   </si>
   <si>
-    <t>6974316282822</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316282839</t>
   </si>
   <si>
     <t>Автодержатель Acefast D20 magnetic folding holder - Silver</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtoderzhatel-acefast-d20-magnetic-folding-holder-silver/</t>
   </si>
   <si>
     <t>6974316280446</t>
   </si>
   <si>
     <t>Автодержатель с беспроводной зарядкой Acefast D3 magnetic wireless charging car holder - Silver</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtoderzhatel-s-besprovodnoj-zaryadkoj-acefast-d3-magnetic-w/</t>
   </si>
   <si>
     <t>6925146970212</t>
   </si>
   <si>
     <t>Автомобильный держатель  CELEBRAT HC-21 Fold Magnetic Holder - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-celebrat-hc-21-fold-magnetic-holder-b/</t>
   </si>
   <si>
-    <t>6974316282945</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316283164</t>
   </si>
   <si>
     <t>Автомобильный держатель ACEFAST D27 Press Type Car Holder For Air Vent Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d27-press-type-car-holder-for/</t>
   </si>
   <si>
     <t>6974316283188</t>
   </si>
   <si>
     <t>Автомобильный держатель ACEFAST D29 Center Console Magnetic Car Holder Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d29-center-console-magnetic-c/</t>
   </si>
   <si>
     <t>6974316280293</t>
   </si>
   <si>
     <t>Автомобильный держатель ACEFAST D33 Qi2 Magnetic Wireless Charging Car Holder For Air Vent - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d33-qi2-magnetic-wireless-cha/</t>
   </si>
   <si>
+    <t>6974316282310</t>
+  </si>
+  <si>
+    <t>Автомобильный держатель ACEFAST D34 Magnnetic Car Holder For Air Vent - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d34-magnnetic-car-holder-for/</t>
+  </si>
+  <si>
+    <t>6974316282327</t>
+  </si>
+  <si>
+    <t>Автомобильный Держатель AceFast D35 magnetic car holder for center console Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d35-magnetic-car-holder-for-c/</t>
+  </si>
+  <si>
     <t>6974316280309</t>
   </si>
   <si>
     <t>Автомобильный Держатель AceFast D36 magnetic car holder for dashboard Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d36-magnetic-car-holder-for-d/</t>
   </si>
   <si>
-    <t>6974316283980</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316284024</t>
   </si>
   <si>
     <t>Автомобильный Держатель ACEFAST D44 magnetic car holder for air vent, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d44-magnetic-car-holder-for-a/</t>
   </si>
   <si>
     <t>6974316284093</t>
   </si>
   <si>
     <t>Автомобильный Держатель ACEFAST D45 magnetic car holder for dashboard, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d45-magnetic-car-holder-for-d/</t>
   </si>
   <si>
     <t>6974316284109</t>
   </si>
   <si>
     <t>Автомобильный Держатель ACEFAST D46 magnetic wireless charging car holder for air vent, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d46-magnetic-wireless-chargin/</t>
   </si>
   <si>
-    <t>6974316284246</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d53-wireless-charging-car-hol/</t>
+    <t>6974316284116</t>
+  </si>
+  <si>
+    <t>Автомобильный Держатель ACEFAST D47 magnetic wireless charging car holder for dashboard, Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d47-magnetic-wireless-chargin/</t>
+  </si>
+  <si>
+    <t>6974316284147</t>
+  </si>
+  <si>
+    <t>Автомобильный Держатель ACEFAST D50 magnetic car holder for air vent, Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d50-magnetic-car-holder-for-a/</t>
+  </si>
+  <si>
+    <t>6974316284154</t>
+  </si>
+  <si>
+    <t>Автомобильный Держатель ACEFAST D51 magnetic car holder for dashboard, Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d51-magnetic-car-holder-for-d/</t>
   </si>
   <si>
     <t>6974316284321</t>
   </si>
   <si>
     <t>Автомобильный Держатель ACEFAST D54 magnetic car holder for dashboard, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d54-magnetic-car-holder-for-d/</t>
   </si>
   <si>
     <t>6974316284710</t>
   </si>
   <si>
     <t>Автомобильный Держатель ACEFAST D56 one-key lock car holder for air vent, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d56-one-key-lock-car-holder-f/</t>
   </si>
   <si>
     <t>6974316284727</t>
   </si>
   <si>
     <t>Автомобильный Держатель ACEFAST D57 one-key lock car holder for deshboard,Black</t>
   </si>
@@ -896,320 +962,257 @@
   <si>
     <t>Автомобильный Держатель ACEFAST E29 electric Suction cup magnetic wireless charging holder, Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-e29-electric-suction-cup-magn/</t>
   </si>
   <si>
     <t>6974316284864</t>
   </si>
   <si>
     <t>Автомобильный Держатель ACEFAST E30 Electric suction cup magnetic Phone holder, Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-e30-electric-suction-cup-magn/</t>
   </si>
   <si>
     <t>6974316286752</t>
   </si>
   <si>
     <t>Беспроводное зарядное устройство ACEFAST E47 QI2 magnetic cooling wireless charger, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnoe-zaryadnoe-ustrojstvo-acefast-e47-qi2-magnetic-c/</t>
   </si>
   <si>
-    <t>6974316285380</t>
-[...16 lines deleted...]
-  <si>
     <t>6974316285960</t>
   </si>
   <si>
     <t>Магнитное кольцо-держатель ACEFAST E35 magnetic ring holder - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/magnitnoe-kolco-derzhatel-acefast-e35-magnetic-ring-holder-b/</t>
   </si>
   <si>
     <t>6974316283744</t>
   </si>
   <si>
     <t>Магнитный держатель ACEFAST E23 magnetic Phone holder for travel - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/magnitnyj-derzhatel-acefast-e23-magnetic-phone-holder-for-tr/</t>
   </si>
   <si>
     <t>Power Bank Acefast</t>
   </si>
   <si>
-    <t>6974316282723</t>
-[...16 lines deleted...]
-  <si>
     <t>6974316283393</t>
   </si>
   <si>
     <t>Внешний аккумулятор ACEFAST M12 PD20W Ultra-thin Magnetic Wireless Charging Power Bank 10000mAh Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m12-pd20w-ultra-thin-magnetic/</t>
   </si>
   <si>
-    <t>6974316283997</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316284000</t>
   </si>
   <si>
     <t>Внешний Аккумулятор ACEFAST M17 PD20W/22.5W magnetic charging power bank with built-in stand 1000mAh Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m17-pd20w-22-5w-magnetic-charg/</t>
   </si>
   <si>
-    <t>6974316284017</t>
-[...25 lines deleted...]
-  <si>
     <t>6974316286363</t>
   </si>
   <si>
     <t>Внешний аккумулятор ACEFAST M33 100W fast charging power bank with cable and TFT display 20000mAh - Metal Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m33-100w-fast-charging-power-b/</t>
   </si>
   <si>
     <t>6974316283379</t>
   </si>
   <si>
     <t>Внешний Аккумулятор ACEFAST M7 PD30W Power Bank With Cable 10000mAh Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m7-pd30w-power-bank-with-cable/</t>
   </si>
   <si>
     <t>6974316283386</t>
   </si>
   <si>
     <t>Внешний аккумулятор ACEFAST M8 PD18W Ultra-thin Magnetic Wireless Charging Power Bank 5000mAh Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m8-pd18w-ultra-thin-magnetic-w/</t>
   </si>
   <si>
+    <t>6974316287209</t>
+  </si>
+  <si>
+    <t>Внешний аккумулятор ACEFAST PB0902 PD45W fast charging power bank with TFT display and retractable cable 10000mAh - Metal gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-pb0902-pd45w-fast-charging-pow/</t>
+  </si>
+  <si>
     <t>Автомобильные зарядки Acefast</t>
   </si>
   <si>
     <t>6974316282921</t>
   </si>
   <si>
     <t>Автомобильная зарядка ACEFAST B13 53W 2-in-1 (2*USB-C) Car Charger With Retractable Cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnaya-zaryadka-acefast-b13-53w-2-in-1-2-usb-c-car-ch/</t>
   </si>
   <si>
-    <t>6974316285786</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316285946</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство ACEFAST B17 95W car charger with telescopic cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b17-95w-car-charge/</t>
   </si>
   <si>
     <t>6974316285953</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство ACEFAST B18 200W(2USB-C+USB-A) fast car charger Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b18-200w-2usb-c-us/</t>
   </si>
   <si>
     <t>6974316280361</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство Acefast B2 72W dual USB-C - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b2-72w-dual-usb-c/</t>
   </si>
   <si>
     <t>6974316286684</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство ACEFAST B21 75W(USB-C+USB-A)car charger,Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b21-75w-usb-c-usb/</t>
   </si>
   <si>
+    <t>6974316287179</t>
+  </si>
+  <si>
+    <t>Автомобильное зарядное устройство ACEFAST B22 15W 2-in-1 car charger (2C+3A +Dual Cig Lighter) - Metal Gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b22-15w-2-in-1-car/</t>
+  </si>
+  <si>
     <t>6974316280415</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство Acefast B3 66W(C+C+A) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b3-66w-c-c-a-black/</t>
   </si>
   <si>
     <t>6974316280392</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство Acefast B4 66W(C+A) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b4-66w-c-a-black/</t>
   </si>
   <si>
     <t>6974316281436</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство Acefast B5 101W (2C+A) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b5-101w-2c-a-black/</t>
   </si>
   <si>
     <t>6974316280972</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство Acefast B6 63W (A+C) - Transparent black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b6-63w-a-c-transpa/</t>
   </si>
   <si>
     <t>6974316281726</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство Acefast B9 66W(2A+C) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b9-66w-2a-c-black/</t>
   </si>
   <si>
-    <t>6974316284963</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316284970</t>
   </si>
   <si>
     <t>Автомобильное ЗУ ACEFAST B16 95W (USB-A+USB-C) dual port metal car charger, Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zu-acefast-b16-95w-usb-a-usb-c-dual-port-metal/</t>
   </si>
   <si>
     <t>6974316285304</t>
   </si>
   <si>
     <t>Зарядное устройство ACEFAST B16 95W (USB-A+USB-C) dual port metal car charger set (P5), Metal - Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-b16-95w-usb-a-usb-c-dual-port-m/</t>
   </si>
   <si>
     <t>Наушники Acefast</t>
   </si>
   <si>
+    <t>6974316286424</t>
+  </si>
+  <si>
+    <t>Беспроводная гарнитура ACEFAST H15 gaming wireless headset - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnaya-garnitura-acefast-h15-gaming-wireless-headset/</t>
+  </si>
+  <si>
     <t>6974316283881</t>
   </si>
   <si>
     <t>Беспроводные Наушники ACEFAST FA001 ACEFIT Pro wireless earbuds, Cherry blossom</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa001-acefit-pro-wireless-ear/</t>
   </si>
   <si>
     <t>6974316283867</t>
   </si>
   <si>
     <t>Беспроводные Наушники ACEFAST FA001 ACEFIT Pro wireless earbuds, Olive green</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa001-acefit-pro-wireless-e-1/</t>
   </si>
   <si>
     <t>6974316283874</t>
   </si>
   <si>
     <t>Беспроводные Наушники ACEFAST FA001 ACEFIT Pro wireless earbuds, Windy purple</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa001-acefit-pro-wireless-e-3/</t>
@@ -1247,68 +1250,113 @@
   <si>
     <t>Беспроводные наушники ACEFAST H12 hybrid active noise cancelling wireless headset - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h12-hybrid-active-noise-cance/</t>
   </si>
   <si>
     <t>6974316285731</t>
   </si>
   <si>
     <t>Беспроводные наушники ACEFAST H12 hybrid active noise cancelling wireless headset - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h12-hybrid-active-noise-can-1/</t>
   </si>
   <si>
     <t>6974316285878</t>
   </si>
   <si>
     <t>Беспроводные наушники ACEFAST H13 Wireless headset - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h13-wireless-headset-black/</t>
   </si>
   <si>
+    <t>6974316287018</t>
+  </si>
+  <si>
+    <t>Беспроводные наушники ACEFAST N10 bone conduction BT earphones - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-n10-bone-conduction-bt-earpho/</t>
+  </si>
+  <si>
     <t>6974316286158</t>
   </si>
   <si>
     <t>Беспроводные наушники ACEFAST N8 neck hanging wireless earphones - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-n8-neck-hanging-wireless-earp/</t>
   </si>
   <si>
+    <t>6974316286721</t>
+  </si>
+  <si>
+    <t>Беспроводные наушники ACEFAST N9 neck hanging wireless earphones - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-n9-neck-hanging-wireless-earp/</t>
+  </si>
+  <si>
+    <t>6974316287254</t>
+  </si>
+  <si>
+    <t>Беспроводные наушники ACEFAST W11 semi-in-ear TWS BT earbuds - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w11-semi-in-ear-tws-bt-earb-1/</t>
+  </si>
+  <si>
+    <t>6974316287261</t>
+  </si>
+  <si>
+    <t>Беспроводные наушники ACEFAST W11 semi-in-ear TWS BT earbuds - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w11-semi-in-ear-tws-bt-earbud/</t>
+  </si>
+  <si>
     <t>6974316285687</t>
   </si>
   <si>
     <t>Беспроводные наушники ACEFAST W6 Smart screen active noise cancelling tru wireless earbuds - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w6-smart-screen-active-noise/</t>
   </si>
   <si>
+    <t>6974316285885</t>
+  </si>
+  <si>
+    <t>Беспроводные наушники ACEFAST W7 true wireless earbuds - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w7-true-wireless-earbuds-blac/</t>
+  </si>
+  <si>
     <t>6974316285892</t>
   </si>
   <si>
     <t>Беспроводные наушники ACEFAST W7 true wireless earbuds White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w7-true-wireless-earbuds-whit/</t>
   </si>
   <si>
     <t>6974316286165</t>
   </si>
   <si>
     <t>Беспроводные наушники ACEFAST W8 ANC AI translation earbuds Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w8-anc-ai-translation-earbuds/</t>
   </si>
   <si>
     <t>6974316285601</t>
   </si>
   <si>
     <t>Игровая гарнитура ACEFAST H11 gaming wireless headset - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/igrovaya-garnitura-acefast-h11-gaming-wireless-headset-white/</t>
@@ -1391,176 +1439,167 @@
   <si>
     <t>Наушники ACEFAST H9 active noise cancelling wireless headset, Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-h9-active-noise-cancelling-wireless-headse/</t>
   </si>
   <si>
     <t>6974316284383</t>
   </si>
   <si>
     <t>Наушники ACEFAST H9 active noise cancelling wireless headset, Silver</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-h9-active-noise-cancelling-wireless-head-1/</t>
   </si>
   <si>
     <t>6974316282891</t>
   </si>
   <si>
     <t>Наушники ACEFAST L2 USB-C Wired Earphones - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-l2-usb-c-wired-earphones-black/</t>
   </si>
   <si>
+    <t>6974316283577</t>
+  </si>
+  <si>
+    <t>Наушники ACEFAST L5 USB-C in-ear wired earphones with mic, - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/naushniki-acefast-l5-usb-c-in-ear-wired-earphones-with-mic-b/</t>
+  </si>
+  <si>
     <t>6974316283645</t>
   </si>
   <si>
     <t>Наушники ACEFAST L6 USB-C in-ear wired earphones with mic, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-l6-usb-c-in-ear-wired-earphones-with-mic-b/</t>
   </si>
   <si>
     <t>6974316284949</t>
   </si>
   <si>
     <t>Наушники ACEFAST L8 usb-c in-ear silicone wired earphones with mic, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-l8-usb-c-in-ear-silicone-wired-earphones-w/</t>
   </si>
   <si>
     <t>6974316284956</t>
   </si>
   <si>
     <t>Наушники ACEFAST L8 usb-c in-ear silicone wired earphones with mic, Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-l8-usb-c-in-ear-silicone-wired-earphones-1/</t>
   </si>
   <si>
     <t>6974316285045</t>
   </si>
   <si>
     <t>Наушники ACEFAST L9 usb-c single-ear wired earphone with mic, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-l9-usb-c-single-ear-wired-earphone-with-mi/</t>
   </si>
   <si>
-    <t>6974316285052</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316283607</t>
   </si>
   <si>
     <t>Наушники ACEFAST N4 neck hanging wireless earphones Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-n4-neck-hanging-wireless-earphones-black/</t>
   </si>
   <si>
     <t>6974316284192</t>
   </si>
   <si>
     <t>Наушники ACEFAST N5 neck hanging wireless headset Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-n5-neck-hanging-wireless-headset-black/</t>
   </si>
   <si>
     <t>6974316285311</t>
   </si>
   <si>
     <t>Наушники ACEFAST N6 Neck hanging wireless earphones - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-n6-neck-hanging-wireless-earphones-black/</t>
   </si>
   <si>
-    <t>6974316285663</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316283614</t>
   </si>
   <si>
     <t>Наушники ACEFAST W1 Active Noise Cancelling true wireless eaabuds Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-w1-active-noise-cancelling-true-wireless-e/</t>
   </si>
   <si>
     <t>6974316284406</t>
   </si>
   <si>
     <t>Наушники ACEFAST W2 active noise cancelling true wireless earbuds, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-w2-active-noise-cancelling-true-wireless-e/</t>
   </si>
   <si>
     <t>6974316284802</t>
   </si>
   <si>
     <t>Наушники ACEFAST W3 active noise cancelling true wireless earbuds, Biege</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-w3-active-noise-cancelling-true-wireless-1/</t>
   </si>
   <si>
-    <t>6974316284796</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316283522</t>
   </si>
   <si>
     <t>Наушники Беспроводные AceFast H4 active noise canceling Wireless headset Beige</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-besprovodnye-acefast-h4-active-noise-canceling-wir/</t>
   </si>
   <si>
+    <t>6974316287032</t>
+  </si>
+  <si>
+    <t>Проводные наушники ACEFAST H18 wired headset for kids - Grey White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/provodnye-naushniki-acefast-h18-wired-headset-for-kids-grey/</t>
+  </si>
+  <si>
     <t>6974316286189</t>
   </si>
   <si>
     <t>Проводные наушники ACEFAST L12 USB-C semi-in-ear karaoke wired earphones - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/provodnye-naushniki-acefast-l12-usb-c-semi-in-ear-karaoke-wi/</t>
   </si>
   <si>
     <t>Беспроводные зарядки Acefast</t>
   </si>
   <si>
     <t>6974316283478</t>
   </si>
   <si>
     <t>Беспроводная зарядка ACEFAST E20 Desktop 3-in-1 Wireless Charging Holder - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnaya-zaryadka-acefast-e20-desktop-3-in-1-wireless-c/</t>
   </si>
   <si>
     <t>6974316284079</t>
   </si>
   <si>
     <t>Беспроводная Зарядка ACEFAST E22 Desktop 3-in-1 Wireless charging holder, Metal gray</t>
@@ -1586,213 +1625,186 @@
   <si>
     <t>https://hoco-optom.ru/product/besprovodnoe-zaryadnoe-ustrojstvo-acefast-e39-4-in-1-desktop/</t>
   </si>
   <si>
     <t>6974316285809</t>
   </si>
   <si>
     <t>Зарядная станция ACEFAST Z9 80W 6-in-1 multifunctional GaN desktop charging station (EU) - Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadnaya-stanciya-acefast-z9-80w-6-in-1-multifunctional-ga/</t>
   </si>
   <si>
     <t>6974316285632</t>
   </si>
   <si>
     <t>Зарядное устройство ACEFAST E34 electric flip 3-in-1 wireless charger - Metal - Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-e34-electric-flip-3-in-1-wirele/</t>
   </si>
   <si>
     <t>Сетевые адаптеры Acefast</t>
   </si>
   <si>
-    <t>6974316284048</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/zaryadka-acefast-a108-pd67w-gan-2-usb-c-usb-a-charger-eu-bla/</t>
+    <t>6974316284062</t>
+  </si>
+  <si>
+    <t>Зарядка ACEFAST A111 PD67W GaN charger(2*USB-C+USB-A) whith retractable cable, Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/zaryadka-acefast-a111-pd67w-gan-charger-2-usb-c-usb-a-whith/</t>
   </si>
   <si>
     <t>6974316284055</t>
   </si>
   <si>
     <t>Зарядка ACEFAST A112 PD45W GaN USB-C charger, Black (EU)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-acefast-a112-pd45w-gan-usb-c-charger-black-eu/</t>
   </si>
   <si>
-    <t>6974316283263</t>
-[...16 lines deleted...]
-  <si>
     <t>6974316285403</t>
   </si>
   <si>
     <t>Зарядное устройство ACEFAST Z8 PD45W GaN (3*USB-C+2*USB-A) multifunctional charging adapter - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-z8-pd45w-gan-3-usb-c-2-usb-a-mu/</t>
   </si>
   <si>
     <t>6974316285717</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство ACEFAST A134 PD67W mini GaN USB-C fast charger (EU) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a134-pd67w-mini-gan-usb/</t>
   </si>
   <si>
     <t>6974316286226</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство ACEFAST A135 PD40W GaN charger USB-C with digital display, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a135-pd40w-gan-charger/</t>
   </si>
   <si>
-    <t>6974316280064</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a90-qc18w-gan-single--1/</t>
+    <t>6974316283232</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство ACEFAST A82 PD20W GaN Single USB-C Charger (EU) Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a82-pd20w-gan-single-us/</t>
+  </si>
+  <si>
+    <t>6974316280057</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство ACEFAST A82 PD20W GaN Single USB-C Charger Set (P5) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a82-pd20w-gan-single--1/</t>
   </si>
   <si>
     <t>6974316283133</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство ACEFAST A94 PD100W GaN (3*USB-C+USB-A) Charger - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a94-pd100w-gan-3-usb-c/</t>
   </si>
   <si>
     <t>6974316286233</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство ACEFAST PD40W mini GaN USB-C fast charger Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-pd40w-mini-gan-usb-c-fa/</t>
   </si>
   <si>
-    <t>6974316280033</t>
-[...16 lines deleted...]
-  <si>
     <t>6974316284444</t>
   </si>
   <si>
     <t>Сетевой Адаптер ACEFAST A115 PD30W GaN charger USB-C with digital display (EU) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-acefast-a115-pd30w-gan-charger-usb-c-with-di/</t>
   </si>
   <si>
-    <t>6974316284659</t>
-[...16 lines deleted...]
-  <si>
     <t>6974316282662</t>
   </si>
   <si>
     <t>Сетевой адаптер ACEFAST A77  mini PD30W GaN USB-C - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-acefast-a77-mini-pd30w-gan-usb-c-black/</t>
   </si>
   <si>
+    <t>6974316286530</t>
+  </si>
+  <si>
+    <t>Сетевой адаптер ACEFAST Z11 global travel AC conversion adapter - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoj-adapter-acefast-z11-global-travel-ac-conversion-adap/</t>
+  </si>
+  <si>
     <t>Трипод Acefast</t>
   </si>
   <si>
     <t>6974316286134</t>
   </si>
   <si>
     <t>Монопод для селфи ACEFAST E42 Selfie stick with automatic tripod - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/monopod-dlya-selfi-acefast-e42-selfie-stick-with-automatic-t/</t>
   </si>
   <si>
     <t>6974316286141</t>
   </si>
   <si>
     <t>Монопод для селфи ACEFAST E43 selfie stick automatic tripod - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/monopod-dlya-selfi-acefast-e43-selfie-stick-automatic-tripod/</t>
+  </si>
+  <si>
+    <t>6974316286172</t>
+  </si>
+  <si>
+    <t>Селфи-палка ACEFAST E41 selfie stick with automatic tripod and face tracking - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/selfi-palka-acefast-e41-selfie-stick-with-automatic-tripod-a/</t>
   </si>
   <si>
     <t>6974316284888</t>
   </si>
   <si>
     <t>Трипод ACEFAST E31 selfie with automatic tripod, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/tripod-acefast-e31-selfie-with-automatic-tripod-black/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -2205,59 +2217,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-petlichnyj-mikrofon-acefast-r3-wireless-lavalie/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-petlichnyj-mikrofon-acefast-r4-wireless-lavalie/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/mikrofon-acefast-r2-wireless-lavalier-microphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-adapter-carplay-acefast-qc1-carplay-wireless-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-adapter-carplay-acefast-qc2al-box-carplay-wirel/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/treker-acefast-s1-button-type-positioning-device-single-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/treker-acefast-s2-button-type-positioning-device-set-of-4-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/treker-acefast-s2-button-type-positioning-device-single-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/treker-acefast-s3-metal-card-positioning-device-set-of-2-met/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/treker-acefast-s3-metal-card-positioning-device-single-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/ustrojstvo-dlya-pozicionirovaniya-bagazha-acefast-s5-luggage/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/usb-hub-acefast-j17-usb-a-4-in-1-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/usb-c-hab-acefast-j15-usb-c-4-in-1-hub-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/usb-c-hab-acefast-j16-usb-c-5-in-1-hub-docking-station-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k2-max-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k3-max-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k3-nano-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k3-ultra-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k4-go-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k5-pro-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-acefast-j8-usb-c-to-usb-a-adapter-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-acefast-j7-usb-c-to-usb-a-adapter-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-usb-c-2-in-1-dlya-zaryadki-i-audio-acefast-j14-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-acefast-j2-usb-c-to-usb-a-adapter-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-acefast-j9-usb-c-to-usb-c-digital-display-adapte/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/audioperekhodnik-acefast-c1-05-lightning-to-3-5mm-aluminum-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/audioperekhodnik-acefast-c1-07-type-s-to-3-5mm-aluminum-allo/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c2-02-lightning-zinc-alloy-silicone-charging-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c23-01-usb-c-to-l-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c4-02-lightning-aluminum-alloy-charging-data-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c18-04-usb-a-to-usb-c-braid-charging-data-cabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c1-01-type-s-to-lighting-aluminum-alloy-chargi/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c16-03-usb-c-to-usb-c-tep-charging-data-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c6-01-type-s-to-lighting-zinc-alloy-digital-di/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c1-03-type-c-to-type-c-aluminum-alloy-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c12-03-usb-c-to-usb-c-transparent-shell-stainl/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c14-03-usb-c-to-usb-c-spring-charging-data-cab/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c15-03-usb-c-to-usb-c-zinc-alloy-digital-displ/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c18-03-usb-c-to-usb-c-braid-charging-data-cabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c22-02-usb-c-to-2-usb-c-100w-aluminum-alloy-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c22-05-usb-c-to-usb-c-magnetic-aluminum-alloy/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c23-03-usb-c-to-usb-c-intellingent-power-off-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c24-03-usb-c-to-usb-c-ultra-thin-charging-data/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c5-03-type-c-to-type-c-100w-right-angled-alumi/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c8-03-usb-c-to-usb-c-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c9-03-usb-c-to-usb-c-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-c19-03-usb-c-to-usb-c-60w-fast-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-c19-04-usb-a-to-usb-c-fast-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-c21-03-usb-c-to-usb-c-60w-fantasy-co/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c1-04-type-c-aluminum-alloy-charging-data-cabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c1-10-usb-c-to-hdtv-aluminum-alloy-connectors/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c11-04-usb-a-to-usb-c-magnetic-charging-data-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c13-05-usb-a-usb-c-to-usb-c-short-zinc-alloy-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c14-04-usb-a-to-usb-c-spring-charging-data-cab/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c3-04-type-c-tpe-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c7-04-type-c-zinc-alloy-charging-data-cable-wi/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c9-04-usb-a-to-usb-c-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-c21-04-usb-a-to-usb-c-fantasy-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnyj-derzhatel-acefast-e46-ultra-thin-magnetic-phone-ho/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/nastolnaya-podstavka-acefast-e45-tabletop-folding-stand-for/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-shtativ-acefast-e44-360-degree-ai-intelligent-follow-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/velo-moto-derzhatel-acefast-d58-cycling-phone-holder-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-dlya-telefona-acefast-e36-multifunctional-flexible/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-dlya-telefona-acefast-e40-lazy-holder-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-acefast-d19-velcro-in-car-holder-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-acefast-d20-magnetic-folding-holder-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-acefast-d20-magnetic-folding-holder-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-s-besprovodnoj-zaryadkoj-acefast-d3-magnetic-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-celebrat-hc-21-fold-magnetic-holder-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d22-magnetic-car-holder-for-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d27-press-type-car-holder-for/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d29-center-console-magnetic-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d33-qi2-magnetic-wireless-cha/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d36-magnetic-car-holder-for-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d43-magnetic-car-holder-for-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d44-magnetic-car-holder-for-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d45-magnetic-car-holder-for-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d46-magnetic-wireless-chargin/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d53-wireless-charging-car-hol/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d54-magnetic-car-holder-for-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d56-one-key-lock-car-holder-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d57-one-key-lock-car-holder-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d62-double-cup-magnetic-car-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d63-double-cup-holder-cilp-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d64-magnetic-folding-car-hold/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d70-magnetic-car-holder-with/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-e29-electric-suction-cup-magn/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-e30-electric-suction-cup-magn/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoe-zaryadnoe-ustrojstvo-acefast-e47-qi2-magnetic-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-acefast-d60-dual-magnet-car-holder-for-dashboard-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-dlya-telefona-acefast-d30-magnetic-folding-wireles/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnoe-kolco-derzhatel-acefast-e35-magnetic-ring-holder-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnyj-derzhatel-acefast-e23-magnetic-phone-holder-for-tr/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/power-bank-acefast-m4-pd67w-20000mah-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m11-pd30w-qi2-magnetic-wireles/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m12-pd20w-ultra-thin-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m16-pd18w-ultra-thin-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m17-pd20w-22-5w-magnetic-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m18-pd20w-22-5w-magnetic-fast/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m30-pd20w-magnetic-fast-chargi/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m31-22-5w-magnetic-fast-chargi/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m33-100w-fast-charging-power-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m7-pd30w-power-bank-with-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m8-pd18w-ultra-thin-magnetic-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-acefast-b13-53w-2-in-1-2-usb-c-car-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-besprovodnoe-zaryadnoe-ustrojstvo-derzhatel-ace/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b17-95w-car-charge/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b18-200w-2usb-c-us/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b2-72w-dual-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b21-75w-usb-c-usb/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b3-66w-c-c-a-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b4-66w-c-a-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b5-101w-2c-a-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b6-63w-a-c-transpa/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b9-66w-2a-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-acefast-b15-65w-usb-a-usb-c-dual-port-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-acefast-b16-95w-usb-a-usb-c-dual-port-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-b16-95w-usb-a-usb-c-dual-port-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa001-acefit-pro-wireless-ear/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa001-acefit-pro-wireless-e-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa001-acefit-pro-wireless-e-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa006-aceclip-pro-wireless-ea/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa006-aceclip-pro-wireless--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa006-aceclip-pro-wireless--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h12-hybrid-active-noise-cance/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h12-hybrid-active-noise-can-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h13-wireless-headset-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-n8-neck-hanging-wireless-earp/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w6-smart-screen-active-noise/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w7-true-wireless-earbuds-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w8-anc-ai-translation-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/igrovaya-garnitura-acefast-h11-gaming-wireless-headset-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w4-true-wireless-earbuds-with-phone-stan-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w4-true-wireless-earbuds-with-phone-stand/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-fa002-acefit-air-wireless-earbuds-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h10-wireless-headset-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h3-active-noise-canceling-wireless-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h5-active-noise-cancelling-wireless-head-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h6-active-noise-reduction-wireless-heads-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h8-active-noise-cancelling-wireless-head-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h9-active-noise-cancelling-wireless-headse/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h9-active-noise-cancelling-wireless-head-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l2-usb-c-wired-earphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l6-usb-c-in-ear-wired-earphones-with-mic-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l8-usb-c-in-ear-silicone-wired-earphones-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l8-usb-c-in-ear-silicone-wired-earphones-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l9-usb-c-single-ear-wired-earphone-with-mi/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l9-usb-c-single-ear-wired-earphone-with--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-n4-neck-hanging-wireless-earphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-n5-neck-hanging-wireless-headset-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-n6-neck-hanging-wireless-earphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-n7-neck-hanging-wireless-earphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w1-active-noise-cancelling-true-wireless-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w2-active-noise-cancelling-true-wireless-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w3-active-noise-cancelling-true-wireless-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w3-active-noise-cancelling-true-wireless-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-besprovodnye-acefast-h4-active-noise-canceling-wir/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-acefast-l12-usb-c-semi-in-ear-karaoke-wi/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-acefast-e20-desktop-3-in-1-wireless-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-acefast-e22-desktop-3-in-1-wireless-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-acefast-e24-qi2-desktop-magnetic-wire/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoe-zaryadnoe-ustrojstvo-acefast-e39-4-in-1-desktop/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnaya-stanciya-acefast-z9-80w-6-in-1-multifunctional-ga/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-e34-electric-flip-3-in-1-wirele/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-acefast-a108-pd67w-gan-2-usb-c-usb-a-charger-eu-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-acefast-a112-pd45w-gan-usb-c-charger-black-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-acefast-a98-pd30w-gan-usb-c-usb-a-charger-eu-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-a118-pd30w-mini-gan-usb-c-fast/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-z8-pd45w-gan-3-usb-c-2-usb-a-mu/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a134-pd67w-mini-gan-usb/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a135-pd40w-gan-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a90-qc18w-gan-single--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a94-pd100w-gan-3-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-pd40w-mini-gan-usb-c-fa/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a1-pd-20w-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a102-pd30w-gan-single-usb-c-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a115-pd30w-gan-charger-usb-c-with-di/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a130-pd20w-single-usb-c-charger-eu-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a65-pd20w-gan-usb-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a77-mini-pd30w-gan-usb-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/monopod-dlya-selfi-acefast-e42-selfie-stick-with-automatic-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/monopod-dlya-selfi-acefast-e43-selfie-stick-automatic-tripod/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/tripod-acefast-e31-selfie-with-automatic-tripod-black/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/stilus-acefast-v1-universal-capacitive-pen-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/stilus-acefast-v2-universal-capacitive-pen-for-ipad-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-mikrofon-acefast-r5-wireless-lavalier-microphon/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-mikrofon-acefast-r7-wireless-lavalier-microphon/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-petlichnyj-mikrofon-acefast-r3-wireless-lavalie/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-petlichnyj-mikrofon-acefast-r4-wireless-lavalie/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/mikrofon-acefast-r2-wireless-lavalier-microphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-adapter-carplay-acefast-qc1-carplay-wireless-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-adapter-carplay-acefast-qc2al-box-carplay-wirel/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/treker-acefast-s1-button-type-positioning-device-single-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/treker-acefast-s2-button-type-positioning-device-set-of-4-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/treker-acefast-s2-button-type-positioning-device-single-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/treker-acefast-s3-metal-card-positioning-device-set-of-2-met/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/ustrojstvo-dlya-pozicionirovaniya-bagazha-acefast-s5-luggage/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/usb-hub-acefast-j17-usb-a-4-in-1-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/usb-c-hab-acefast-j15-usb-c-4-in-1-hub-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/usb-c-hab-acefast-j16-usb-c-5-in-1-hub-docking-station-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/usb-c-hab-acefast-j18-usb-c-6-in-1-hub-docking-station-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k2-max-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k3-max-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k3-nano-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k3-ultra-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k4-go-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-usb-c-2-in-1-dlya-zaryadki-i-audio-acefast-j14-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-acefast-j9-usb-c-to-usb-c-digital-display-adapte/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/aux-acefast-j10-3-5mm-audio-adapter-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/audioperekhodnik-acefast-c1-05-lightning-to-3-5mm-aluminum-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/audioperekhodnik-acefast-c1-07-type-s-to-3-5mm-aluminum-allo/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c1-02-lightning-aluminum-alloy-charging-data-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c16-05-usb-c-to-lightning-tpu-charging-data-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c16-06-usb-a-to-lightning-tpu-charging-data-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c2-02-lightning-zinc-alloy-silicone-charging-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c3-02-lightning-tpe-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c3-02-lightning-tpe-charging-data-cable-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c4-02-lightning-aluminum-alloy-charging-data-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c18-04-usb-a-to-usb-c-braid-charging-data-cabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c1-01-type-s-to-lighting-aluminum-alloy-chargi/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c16-03-usb-c-to-usb-c-tep-charging-data-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c2-01-type-s-to-lighting-zinc-alloy-silicone-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c3-01-type-s-to-lighting-tpe-charging-data-cab/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c3-01-type-s-to-lighting-tpe-charging-data-c-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c4-01-type-s-to-lighting-aluminum-alloy-chargi/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c6-01-type-s-to-lighting-zinc-alloy-digital-di/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c1-03-type-c-to-type-c-aluminum-alloy-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c14-03-usb-c-to-usb-c-spring-charging-data-cab/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c15-03-usb-c-to-usb-c-zinc-alloy-digital-displ/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c22-02-usb-c-to-2-usb-c-100w-aluminum-alloy-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c22-05-usb-c-to-usb-c-magnetic-aluminum-alloy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c23-03-usb-c-to-usb-c-intellingent-power-off-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c24-03-usb-c-to-usb-c-ultra-thin-charging-data/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c25-03-usb-c-to-usb-c-silicone-charging-data-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c8-03-usb-c-to-usb-c-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c9-03-usb-c-to-usb-c-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-c19-03-usb-c-to-usb-c-60w-fast-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-c19-04-usb-a-to-usb-c-fast-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-c21-03-usb-c-to-usb-c-60w-fantasy-co/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c1-04-type-c-aluminum-alloy-charging-data-cabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c1-10-usb-c-to-hdtv-aluminum-alloy-connectors/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c13-05-usb-a-usb-c-to-usb-c-short-zinc-alloy-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c14-04-usb-a-to-usb-c-spring-charging-data-cab/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c2-04-type-c-zinc-alloy-silicone-charging-data/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c25-04-usb-a-to-usb-c-silicone-charging-data-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c7-04-type-c-zinc-alloy-charging-data-cable-wi/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c9-04-usb-a-to-usb-c-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-c21-04-usb-a-to-usb-c-fantasy-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoe-zaryadnoe-ustrojstvo-acefast-e48-15w-3-in-1-wir/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnyj-derzhatel-acefast-e46-ultra-thin-magnetic-phone-ho/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/nastolnaya-podstavka-acefast-e45-tabletop-folding-stand-for/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-shtativ-acefast-e44-360-degree-ai-intelligent-follow-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/velo-moto-derzhatel-acefast-d58-cycling-phone-holder-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-acefast-d19-velcro-in-car-holder-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-acefast-d20-magnetic-folding-holder-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-s-besprovodnoj-zaryadkoj-acefast-d3-magnetic-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-celebrat-hc-21-fold-magnetic-holder-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d27-press-type-car-holder-for/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d29-center-console-magnetic-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d33-qi2-magnetic-wireless-cha/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d34-magnnetic-car-holder-for/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d35-magnetic-car-holder-for-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d36-magnetic-car-holder-for-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d44-magnetic-car-holder-for-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d45-magnetic-car-holder-for-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d46-magnetic-wireless-chargin/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d47-magnetic-wireless-chargin/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d50-magnetic-car-holder-for-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d51-magnetic-car-holder-for-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d54-magnetic-car-holder-for-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d56-one-key-lock-car-holder-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d57-one-key-lock-car-holder-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d62-double-cup-magnetic-car-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d63-double-cup-holder-cilp-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d64-magnetic-folding-car-hold/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d70-magnetic-car-holder-with/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-e29-electric-suction-cup-magn/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-e30-electric-suction-cup-magn/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoe-zaryadnoe-ustrojstvo-acefast-e47-qi2-magnetic-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnoe-kolco-derzhatel-acefast-e35-magnetic-ring-holder-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnyj-derzhatel-acefast-e23-magnetic-phone-holder-for-tr/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m12-pd20w-ultra-thin-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m17-pd20w-22-5w-magnetic-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m33-100w-fast-charging-power-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m7-pd30w-power-bank-with-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m8-pd18w-ultra-thin-magnetic-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-pb0902-pd45w-fast-charging-pow/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-acefast-b13-53w-2-in-1-2-usb-c-car-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b17-95w-car-charge/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b18-200w-2usb-c-us/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b2-72w-dual-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b21-75w-usb-c-usb/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b22-15w-2-in-1-car/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b3-66w-c-c-a-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b4-66w-c-a-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b5-101w-2c-a-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b6-63w-a-c-transpa/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b9-66w-2a-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-acefast-b16-95w-usb-a-usb-c-dual-port-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-b16-95w-usb-a-usb-c-dual-port-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-garnitura-acefast-h15-gaming-wireless-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa001-acefit-pro-wireless-ear/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa001-acefit-pro-wireless-e-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa001-acefit-pro-wireless-e-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa006-aceclip-pro-wireless-ea/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa006-aceclip-pro-wireless--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa006-aceclip-pro-wireless--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h12-hybrid-active-noise-cance/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h12-hybrid-active-noise-can-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h13-wireless-headset-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-n10-bone-conduction-bt-earpho/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-n8-neck-hanging-wireless-earp/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-n9-neck-hanging-wireless-earp/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w11-semi-in-ear-tws-bt-earb-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w11-semi-in-ear-tws-bt-earbud/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w6-smart-screen-active-noise/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w7-true-wireless-earbuds-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w7-true-wireless-earbuds-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w8-anc-ai-translation-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/igrovaya-garnitura-acefast-h11-gaming-wireless-headset-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w4-true-wireless-earbuds-with-phone-stan-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w4-true-wireless-earbuds-with-phone-stand/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-fa002-acefit-air-wireless-earbuds-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h10-wireless-headset-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h3-active-noise-canceling-wireless-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h5-active-noise-cancelling-wireless-head-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h6-active-noise-reduction-wireless-heads-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h8-active-noise-cancelling-wireless-head-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h9-active-noise-cancelling-wireless-headse/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h9-active-noise-cancelling-wireless-head-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l2-usb-c-wired-earphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l5-usb-c-in-ear-wired-earphones-with-mic-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l6-usb-c-in-ear-wired-earphones-with-mic-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l8-usb-c-in-ear-silicone-wired-earphones-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l8-usb-c-in-ear-silicone-wired-earphones-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l9-usb-c-single-ear-wired-earphone-with-mi/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-n4-neck-hanging-wireless-earphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-n5-neck-hanging-wireless-headset-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-n6-neck-hanging-wireless-earphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w1-active-noise-cancelling-true-wireless-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w2-active-noise-cancelling-true-wireless-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w3-active-noise-cancelling-true-wireless-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-besprovodnye-acefast-h4-active-noise-canceling-wir/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-acefast-h18-wired-headset-for-kids-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-acefast-l12-usb-c-semi-in-ear-karaoke-wi/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-acefast-e20-desktop-3-in-1-wireless-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-acefast-e22-desktop-3-in-1-wireless-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-acefast-e24-qi2-desktop-magnetic-wire/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoe-zaryadnoe-ustrojstvo-acefast-e39-4-in-1-desktop/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnaya-stanciya-acefast-z9-80w-6-in-1-multifunctional-ga/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-e34-electric-flip-3-in-1-wirele/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-acefast-a111-pd67w-gan-charger-2-usb-c-usb-a-whith/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-acefast-a112-pd45w-gan-usb-c-charger-black-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-z8-pd45w-gan-3-usb-c-2-usb-a-mu/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a134-pd67w-mini-gan-usb/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a135-pd40w-gan-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a82-pd20w-gan-single-us/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a82-pd20w-gan-single--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a94-pd100w-gan-3-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-pd40w-mini-gan-usb-c-fa/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a115-pd30w-gan-charger-usb-c-with-di/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a77-mini-pd30w-gan-usb-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-z11-global-travel-ac-conversion-adap/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/monopod-dlya-selfi-acefast-e42-selfie-stick-with-automatic-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/monopod-dlya-selfi-acefast-e43-selfie-stick-automatic-tripod/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/selfi-palka-acefast-e41-selfie-stick-with-automatic-tripod-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/tripod-acefast-e31-selfie-with-automatic-tripod-black/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F231"/>
+  <dimension ref="A1:F234"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -2302,4496 +2314,4548 @@
       </c>
       <c r="E8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6" outlineLevel="2">
       <c r="A9" s="16">
         <v>1</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="12">
-        <v>1340.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="10" spans="1:6" outlineLevel="2">
       <c r="A10" s="16">
         <v>2</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="12">
-        <v>1350.0</v>
-[...6 lines deleted...]
-      <c r="B11" s="8" t="s">
+        <v>630.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" outlineLevel="1">
+      <c r="A11" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="C11" s="9" t="s">
+      <c r="B11" s="2"/>
+      <c r="C11" s="2"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="2"/>
+      <c r="F11" s="10"/>
+    </row>
+    <row r="12" spans="1:6" outlineLevel="2">
+      <c r="A12" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" outlineLevel="2">
+      <c r="A13" s="16">
+        <v>1</v>
+      </c>
+      <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="D11" s="9" t="s">
+      <c r="C13" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="E11" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A12" s="15" t="s">
+      <c r="D13" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="E13" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" s="12">
+        <v>1020.0</v>
       </c>
     </row>
     <row r="14" spans="1:6" outlineLevel="2">
       <c r="A14" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>24</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="12">
-        <v>1300.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="15" spans="1:6" outlineLevel="2">
       <c r="A15" s="16">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="12">
-        <v>2600.0</v>
-[...3 lines deleted...]
-      <c r="A16" s="15" t="s">
+        <v>1340.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" outlineLevel="2">
+      <c r="A16" s="16">
+        <v>4</v>
+      </c>
+      <c r="B16" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="2"/>
-[...3 lines deleted...]
-      <c r="F16" s="10"/>
+      <c r="C16" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D16" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F16" s="12">
+        <v>1350.0</v>
+      </c>
     </row>
     <row r="17" spans="1:6" outlineLevel="2">
-      <c r="A17" s="3" t="s">
+      <c r="A17" s="16">
         <v>5</v>
       </c>
-      <c r="B17" s="4" t="s">
+      <c r="B17" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F17" s="12">
+        <v>1070.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" outlineLevel="1">
+      <c r="A18" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="10"/>
+    </row>
+    <row r="19" spans="1:6" outlineLevel="2">
+      <c r="A19" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C17" s="5" t="s">
+      <c r="C19" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D17" s="5" t="s">
+      <c r="D19" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E17" s="6" t="s">
+      <c r="E19" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F17" s="11" t="s">
+      <c r="F19" s="11" t="s">
         <v>10</v>
-      </c>
-[...38 lines deleted...]
-        <v>1100.0</v>
       </c>
     </row>
     <row r="20" spans="1:6" outlineLevel="2">
       <c r="A20" s="16">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F20" s="12">
-        <v>300.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="21" spans="1:6" outlineLevel="2">
       <c r="A21" s="16">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="12">
-        <v>1600.0</v>
-[...3 lines deleted...]
-      <c r="A22" s="16">
+        <v>2600.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" outlineLevel="1">
+      <c r="A22" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="2"/>
+      <c r="F22" s="10"/>
+    </row>
+    <row r="23" spans="1:6" outlineLevel="2">
+      <c r="A23" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="9" t="s">
+      <c r="B23" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" outlineLevel="2">
+      <c r="A24" s="16">
+        <v>1</v>
+      </c>
+      <c r="B24" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="D22" s="9" t="s">
+      <c r="C24" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="E22" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B23" s="8" t="s">
+      <c r="D24" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="C23" s="9" t="s">
+      <c r="E24" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F24" s="12">
+        <v>310.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" outlineLevel="2">
+      <c r="A25" s="16">
+        <v>2</v>
+      </c>
+      <c r="B25" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="D23" s="9" t="s">
+      <c r="C25" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="E23" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A24" s="15" t="s">
+      <c r="D25" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B24" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="E25" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F25" s="12">
+        <v>1100.0</v>
       </c>
     </row>
     <row r="26" spans="1:6" outlineLevel="2">
       <c r="A26" s="16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>49</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F26" s="12">
-        <v>390.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="27" spans="1:6" outlineLevel="2">
       <c r="A27" s="16">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>52</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>53</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F27" s="12">
-        <v>370.0</v>
+        <v>1600.0</v>
       </c>
     </row>
     <row r="28" spans="1:6" outlineLevel="2">
       <c r="A28" s="16">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>55</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>56</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F28" s="12">
-        <v>600.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="29" spans="1:6" outlineLevel="1">
       <c r="A29" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="10"/>
     </row>
     <row r="30" spans="1:6" outlineLevel="2">
       <c r="A30" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:6" outlineLevel="2">
       <c r="A31" s="16">
         <v>1</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>59</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>60</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F31" s="12">
-        <v>11400.0</v>
+        <v>390.0</v>
       </c>
     </row>
     <row r="32" spans="1:6" outlineLevel="2">
       <c r="A32" s="16">
         <v>2</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>62</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>63</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="12">
-        <v>4100.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="33" spans="1:6" outlineLevel="2">
       <c r="A33" s="16">
         <v>3</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>66</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F33" s="12">
-        <v>2450.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="34" spans="1:6" outlineLevel="2">
       <c r="A34" s="16">
         <v>4</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>68</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>69</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F34" s="12">
-        <v>5450.0</v>
-[...3 lines deleted...]
-      <c r="A35" s="16">
+        <v>660.0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" outlineLevel="1">
+      <c r="A35" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B35" s="2"/>
+      <c r="C35" s="2"/>
+      <c r="D35" s="2"/>
+      <c r="E35" s="2"/>
+      <c r="F35" s="10"/>
+    </row>
+    <row r="36" spans="1:6" outlineLevel="2">
+      <c r="A36" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B35" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="9" t="s">
+      <c r="B36" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" outlineLevel="2">
+      <c r="A37" s="16">
+        <v>1</v>
+      </c>
+      <c r="B37" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="D35" s="9" t="s">
+      <c r="C37" s="9" t="s">
         <v>72</v>
       </c>
-      <c r="E35" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A36" s="16">
+      <c r="D37" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F37" s="12">
+        <v>11400.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" outlineLevel="2">
+      <c r="A38" s="16">
+        <v>2</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C38" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F38" s="12">
+        <v>3700.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" outlineLevel="2">
+      <c r="A39" s="16">
+        <v>3</v>
+      </c>
+      <c r="B39" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="C39" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="D39" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F39" s="12">
+        <v>2200.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" outlineLevel="2">
+      <c r="A40" s="16">
+        <v>4</v>
+      </c>
+      <c r="B40" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="C40" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="D40" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F40" s="12">
+        <v>4900.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" outlineLevel="2">
+      <c r="A41" s="16">
+        <v>5</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="C41" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="D41" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F41" s="12">
+        <v>980.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" outlineLevel="1">
+      <c r="A42" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="B42" s="2"/>
+      <c r="C42" s="2"/>
+      <c r="D42" s="2"/>
+      <c r="E42" s="2"/>
+      <c r="F42" s="10"/>
+    </row>
+    <row r="43" spans="1:6" outlineLevel="2">
+      <c r="A43" s="17" t="s">
+        <v>87</v>
+      </c>
+      <c r="B43" s="2"/>
+      <c r="C43" s="2"/>
+      <c r="D43" s="2"/>
+      <c r="E43" s="2"/>
+      <c r="F43" s="10"/>
+    </row>
+    <row r="44" spans="1:6" outlineLevel="3">
+      <c r="A44" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B44" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B36" s="8" t="s">
-[...36 lines deleted...]
-      <c r="A39" s="3" t="s">
+      <c r="C44" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" outlineLevel="3">
+      <c r="A45" s="16">
+        <v>1</v>
+      </c>
+      <c r="B45" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="C45" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="D45" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F45" s="12">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" outlineLevel="3">
+      <c r="A46" s="16">
+        <v>2</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="C46" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="D46" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F46" s="12">
+        <v>140.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" outlineLevel="2">
+      <c r="A47" s="17" t="s">
+        <v>94</v>
+      </c>
+      <c r="B47" s="2"/>
+      <c r="C47" s="2"/>
+      <c r="D47" s="2"/>
+      <c r="E47" s="2"/>
+      <c r="F47" s="10"/>
+    </row>
+    <row r="48" spans="1:6" outlineLevel="3">
+      <c r="A48" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B39" s="4" t="s">
+      <c r="B48" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C39" s="5" t="s">
+      <c r="C48" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D39" s="5" t="s">
+      <c r="D48" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E39" s="6" t="s">
+      <c r="E48" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F39" s="11" t="s">
+      <c r="F48" s="11" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="40" spans="1:6" outlineLevel="3">
-      <c r="A40" s="16">
+    <row r="49" spans="1:6" outlineLevel="3">
+      <c r="A49" s="16">
         <v>1</v>
       </c>
-      <c r="B40" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A41" s="16">
+      <c r="B49" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="C49" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="D49" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="E49" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F49" s="12">
+        <v>90.0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" outlineLevel="3">
+      <c r="A50" s="16">
         <v>2</v>
       </c>
-      <c r="B41" s="8" t="s">
-[...121 lines deleted...]
-      <c r="F47" s="12">
+      <c r="B50" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="C50" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="D50" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="E50" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F50" s="12">
         <v>790.0</v>
-      </c>
-[...48 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:6" outlineLevel="3">
       <c r="A51" s="16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>101</v>
       </c>
       <c r="C51" s="9" t="s">
         <v>102</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>103</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F51" s="12">
-        <v>680.0</v>
-[...3 lines deleted...]
-      <c r="A52" s="16">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" outlineLevel="2">
+      <c r="A52" s="17" t="s">
+        <v>104</v>
+      </c>
+      <c r="B52" s="2"/>
+      <c r="C52" s="2"/>
+      <c r="D52" s="2"/>
+      <c r="E52" s="2"/>
+      <c r="F52" s="10"/>
+    </row>
+    <row r="53" spans="1:6" outlineLevel="3">
+      <c r="A53" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" outlineLevel="3">
+      <c r="A54" s="16">
+        <v>1</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="C54" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="D54" s="9" t="s">
+        <v>107</v>
+      </c>
+      <c r="E54" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F54" s="12">
+        <v>450.0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" outlineLevel="3">
+      <c r="A55" s="16">
         <v>2</v>
       </c>
-      <c r="B52" s="8" t="s">
-[...22 lines deleted...]
-      <c r="C53" s="9" t="s">
+      <c r="B55" s="8" t="s">
         <v>108</v>
       </c>
-      <c r="D53" s="9" t="s">
+      <c r="C55" s="9" t="s">
         <v>109</v>
       </c>
-      <c r="E53" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A54" s="17" t="s">
+      <c r="D55" s="9" t="s">
         <v>110</v>
       </c>
-      <c r="B54" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="E55" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F55" s="12">
+        <v>195.0</v>
       </c>
     </row>
     <row r="56" spans="1:6" outlineLevel="3">
       <c r="A56" s="16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>111</v>
       </c>
       <c r="C56" s="9" t="s">
         <v>112</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>113</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F56" s="12">
-        <v>100.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="57" spans="1:6" outlineLevel="3">
       <c r="A57" s="16">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>114</v>
       </c>
       <c r="C57" s="9" t="s">
         <v>115</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F57" s="12">
-        <v>510.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="58" spans="1:6" outlineLevel="3">
       <c r="A58" s="16">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>117</v>
       </c>
       <c r="C58" s="9" t="s">
         <v>118</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>119</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F58" s="12">
-        <v>115.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="59" spans="1:6" outlineLevel="3">
       <c r="A59" s="16">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>120</v>
       </c>
       <c r="C59" s="9" t="s">
         <v>121</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>122</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F59" s="12">
-        <v>790.0</v>
-[...3 lines deleted...]
-      <c r="A60" s="17" t="s">
+        <v>440.0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" outlineLevel="3">
+      <c r="A60" s="16">
+        <v>7</v>
+      </c>
+      <c r="B60" s="8" t="s">
         <v>123</v>
       </c>
-      <c r="B60" s="2"/>
-[...6 lines deleted...]
-      <c r="A61" s="3" t="s">
+      <c r="C60" s="9" t="s">
+        <v>124</v>
+      </c>
+      <c r="D60" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="E60" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F60" s="12">
+        <v>640.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" outlineLevel="2">
+      <c r="A61" s="17" t="s">
+        <v>126</v>
+      </c>
+      <c r="B61" s="2"/>
+      <c r="C61" s="2"/>
+      <c r="D61" s="2"/>
+      <c r="E61" s="2"/>
+      <c r="F61" s="10"/>
+    </row>
+    <row r="62" spans="1:6" outlineLevel="3">
+      <c r="A62" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B61" s="4" t="s">
+      <c r="B62" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C61" s="5" t="s">
+      <c r="C62" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D61" s="5" t="s">
+      <c r="D62" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E61" s="6" t="s">
+      <c r="E62" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F61" s="11" t="s">
+      <c r="F62" s="11" t="s">
         <v>10</v>
-      </c>
-[...18 lines deleted...]
-        <v>180.0</v>
       </c>
     </row>
     <row r="63" spans="1:6" outlineLevel="3">
       <c r="A63" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>127</v>
       </c>
       <c r="C63" s="9" t="s">
         <v>128</v>
       </c>
       <c r="D63" s="9" t="s">
         <v>129</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F63" s="12">
-        <v>190.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="64" spans="1:6" outlineLevel="3">
       <c r="A64" s="16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>130</v>
       </c>
       <c r="C64" s="9" t="s">
         <v>131</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>132</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F64" s="12">
-        <v>190.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="65" spans="1:6" outlineLevel="3">
       <c r="A65" s="16">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>133</v>
       </c>
       <c r="C65" s="9" t="s">
         <v>134</v>
       </c>
       <c r="D65" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F65" s="12">
-        <v>240.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="66" spans="1:6" outlineLevel="3">
       <c r="A66" s="16">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>136</v>
       </c>
       <c r="C66" s="9" t="s">
         <v>137</v>
       </c>
       <c r="D66" s="9" t="s">
         <v>138</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F66" s="12">
-        <v>100.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="67" spans="1:6" outlineLevel="3">
       <c r="A67" s="16">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>139</v>
       </c>
       <c r="C67" s="9" t="s">
         <v>140</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>141</v>
       </c>
       <c r="E67" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F67" s="12">
-        <v>400.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="68" spans="1:6" outlineLevel="3">
       <c r="A68" s="16">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>142</v>
       </c>
       <c r="C68" s="9" t="s">
         <v>143</v>
       </c>
       <c r="D68" s="9" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F68" s="12">
-        <v>830.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="69" spans="1:6" outlineLevel="3">
       <c r="A69" s="16">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B69" s="8" t="s">
         <v>145</v>
       </c>
       <c r="C69" s="9" t="s">
         <v>146</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>147</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F69" s="12">
-        <v>260.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="70" spans="1:6" outlineLevel="3">
       <c r="A70" s="16">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>148</v>
       </c>
       <c r="C70" s="9" t="s">
         <v>149</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>150</v>
       </c>
       <c r="E70" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F70" s="12">
-        <v>185.0</v>
-[...3 lines deleted...]
-      <c r="A71" s="16">
+        <v>790.0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" outlineLevel="2">
+      <c r="A71" s="17" t="s">
+        <v>151</v>
+      </c>
+      <c r="B71" s="2"/>
+      <c r="C71" s="2"/>
+      <c r="D71" s="2"/>
+      <c r="E71" s="2"/>
+      <c r="F71" s="10"/>
+    </row>
+    <row r="72" spans="1:6" outlineLevel="3">
+      <c r="A72" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="11" t="s">
         <v>10</v>
-      </c>
-[...33 lines deleted...]
-        <v>150.0</v>
       </c>
     </row>
     <row r="73" spans="1:6" outlineLevel="3">
       <c r="A73" s="16">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B73" s="8" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="C73" s="9" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="D73" s="9" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="E73" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F73" s="12">
-        <v>192.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="74" spans="1:6" outlineLevel="3">
       <c r="A74" s="16">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B74" s="8" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="C74" s="9" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="D74" s="9" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="E74" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F74" s="12">
-        <v>170.0</v>
+        <v>190.0</v>
       </c>
     </row>
     <row r="75" spans="1:6" outlineLevel="3">
       <c r="A75" s="16">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B75" s="8" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C75" s="9" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="D75" s="9" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="E75" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F75" s="12">
-        <v>140.0</v>
+        <v>240.0</v>
       </c>
     </row>
     <row r="76" spans="1:6" outlineLevel="3">
       <c r="A76" s="16">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="B76" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="C76" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="D76" s="9" t="s">
+        <v>163</v>
+      </c>
+      <c r="E76" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F76" s="12">
+        <v>400.0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" outlineLevel="3">
+      <c r="A77" s="16">
+        <v>5</v>
+      </c>
+      <c r="B77" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="C77" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="D77" s="9" t="s">
         <v>166</v>
       </c>
-      <c r="C76" s="9" t="s">
+      <c r="E77" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F77" s="12">
+        <v>830.0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" outlineLevel="3">
+      <c r="A78" s="16">
+        <v>6</v>
+      </c>
+      <c r="B78" s="8" t="s">
         <v>167</v>
       </c>
-      <c r="D76" s="9" t="s">
+      <c r="C78" s="9" t="s">
         <v>168</v>
       </c>
-      <c r="E76" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A77" s="17" t="s">
+      <c r="D78" s="9" t="s">
         <v>169</v>
       </c>
-      <c r="B77" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="E78" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F78" s="12">
+        <v>260.0</v>
       </c>
     </row>
     <row r="79" spans="1:6" outlineLevel="3">
       <c r="A79" s="16">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B79" s="8" t="s">
         <v>170</v>
       </c>
       <c r="C79" s="9" t="s">
         <v>171</v>
       </c>
       <c r="D79" s="9" t="s">
         <v>172</v>
       </c>
       <c r="E79" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F79" s="12">
-        <v>170.0</v>
+        <v>185.0</v>
       </c>
     </row>
     <row r="80" spans="1:6" outlineLevel="3">
       <c r="A80" s="16">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B80" s="8" t="s">
         <v>173</v>
       </c>
       <c r="C80" s="9" t="s">
         <v>174</v>
       </c>
       <c r="D80" s="9" t="s">
         <v>175</v>
       </c>
       <c r="E80" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F80" s="12">
-        <v>670.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="81" spans="1:6" outlineLevel="3">
       <c r="A81" s="16">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B81" s="8" t="s">
         <v>176</v>
       </c>
       <c r="C81" s="9" t="s">
         <v>177</v>
       </c>
       <c r="D81" s="9" t="s">
         <v>178</v>
       </c>
       <c r="E81" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F81" s="12">
-        <v>310.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="82" spans="1:6" outlineLevel="3">
       <c r="A82" s="16">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B82" s="8" t="s">
         <v>179</v>
       </c>
       <c r="C82" s="9" t="s">
         <v>180</v>
       </c>
       <c r="D82" s="9" t="s">
         <v>181</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F82" s="12">
-        <v>182.0</v>
+        <v>192.0</v>
       </c>
     </row>
     <row r="83" spans="1:6" outlineLevel="3">
       <c r="A83" s="16">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B83" s="8" t="s">
         <v>182</v>
       </c>
       <c r="C83" s="9" t="s">
         <v>183</v>
       </c>
       <c r="D83" s="9" t="s">
         <v>184</v>
       </c>
       <c r="E83" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F83" s="12">
-        <v>190.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="84" spans="1:6" outlineLevel="3">
       <c r="A84" s="16">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B84" s="8" t="s">
         <v>185</v>
       </c>
       <c r="C84" s="9" t="s">
         <v>186</v>
       </c>
       <c r="D84" s="9" t="s">
         <v>187</v>
       </c>
       <c r="E84" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F84" s="12">
         <v>140.0</v>
       </c>
     </row>
     <row r="85" spans="1:6" outlineLevel="3">
       <c r="A85" s="16">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B85" s="8" t="s">
         <v>188</v>
       </c>
       <c r="C85" s="9" t="s">
         <v>189</v>
       </c>
       <c r="D85" s="9" t="s">
         <v>190</v>
       </c>
       <c r="E85" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F85" s="12">
-        <v>340.0</v>
-[...3 lines deleted...]
-      <c r="A86" s="16">
+        <v>180.0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" outlineLevel="2">
+      <c r="A86" s="17" t="s">
+        <v>191</v>
+      </c>
+      <c r="B86" s="2"/>
+      <c r="C86" s="2"/>
+      <c r="D86" s="2"/>
+      <c r="E86" s="2"/>
+      <c r="F86" s="10"/>
+    </row>
+    <row r="87" spans="1:6" outlineLevel="3">
+      <c r="A87" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D87" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B86" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C86" s="9" t="s">
+      <c r="E87" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" outlineLevel="3">
+      <c r="A88" s="16">
+        <v>1</v>
+      </c>
+      <c r="B88" s="8" t="s">
         <v>192</v>
       </c>
-      <c r="D86" s="9" t="s">
+      <c r="C88" s="9" t="s">
         <v>193</v>
       </c>
-      <c r="E86" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B87" s="8" t="s">
+      <c r="D88" s="9" t="s">
         <v>194</v>
       </c>
-      <c r="C87" s="9" t="s">
+      <c r="E88" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F88" s="12">
+        <v>170.0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" outlineLevel="3">
+      <c r="A89" s="16">
+        <v>2</v>
+      </c>
+      <c r="B89" s="8" t="s">
         <v>195</v>
       </c>
-      <c r="D87" s="9" t="s">
+      <c r="C89" s="9" t="s">
         <v>196</v>
       </c>
-      <c r="E87" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A88" s="15" t="s">
+      <c r="D89" s="9" t="s">
         <v>197</v>
       </c>
-      <c r="B88" s="2"/>
-[...6 lines deleted...]
-      <c r="A89" s="17" t="s">
+      <c r="E89" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F89" s="12">
+        <v>670.0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" outlineLevel="3">
+      <c r="A90" s="16">
+        <v>3</v>
+      </c>
+      <c r="B90" s="8" t="s">
         <v>198</v>
       </c>
-      <c r="B89" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="C90" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="D90" s="9" t="s">
+        <v>200</v>
+      </c>
+      <c r="E90" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F90" s="12">
+        <v>182.0</v>
       </c>
     </row>
     <row r="91" spans="1:6" outlineLevel="3">
       <c r="A91" s="16">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B91" s="8" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C91" s="9" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D91" s="9" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E91" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F91" s="12">
-        <v>540.0</v>
+        <v>190.0</v>
       </c>
     </row>
     <row r="92" spans="1:6" outlineLevel="3">
       <c r="A92" s="16">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B92" s="8" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C92" s="9" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D92" s="9" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E92" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F92" s="12">
-        <v>365.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="93" spans="1:6" outlineLevel="3">
       <c r="A93" s="16">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B93" s="8" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C93" s="9" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D93" s="9" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F93" s="12">
-        <v>1130.0</v>
-[...10 lines deleted...]
-      <c r="F94" s="10"/>
+        <v>170.0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" outlineLevel="3">
+      <c r="A94" s="16">
+        <v>7</v>
+      </c>
+      <c r="B94" s="8" t="s">
+        <v>210</v>
+      </c>
+      <c r="C94" s="9" t="s">
+        <v>211</v>
+      </c>
+      <c r="D94" s="9" t="s">
+        <v>212</v>
+      </c>
+      <c r="E94" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F94" s="12">
+        <v>340.0</v>
+      </c>
     </row>
     <row r="95" spans="1:6" outlineLevel="3">
-      <c r="A95" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D95" s="5" t="s">
+      <c r="A95" s="16">
         <v>8</v>
       </c>
-      <c r="E95" s="6" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="B95" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="C95" s="9" t="s">
+        <v>214</v>
+      </c>
+      <c r="D95" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="E95" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F95" s="12">
+        <v>180.0</v>
       </c>
     </row>
     <row r="96" spans="1:6" outlineLevel="3">
       <c r="A96" s="16">
+        <v>9</v>
+      </c>
+      <c r="B96" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="C96" s="9" t="s">
+        <v>217</v>
+      </c>
+      <c r="D96" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="E96" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F96" s="12">
+        <v>170.0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" outlineLevel="1">
+      <c r="A97" s="15" t="s">
+        <v>219</v>
+      </c>
+      <c r="B97" s="2"/>
+      <c r="C97" s="2"/>
+      <c r="D97" s="2"/>
+      <c r="E97" s="2"/>
+      <c r="F97" s="10"/>
+    </row>
+    <row r="98" spans="1:6" outlineLevel="2">
+      <c r="A98" s="17" t="s">
+        <v>220</v>
+      </c>
+      <c r="B98" s="2"/>
+      <c r="C98" s="2"/>
+      <c r="D98" s="2"/>
+      <c r="E98" s="2"/>
+      <c r="F98" s="10"/>
+    </row>
+    <row r="99" spans="1:6" outlineLevel="3">
+      <c r="A99" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B99" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" outlineLevel="3">
+      <c r="A100" s="16">
         <v>1</v>
       </c>
-      <c r="B96" s="8" t="s">
-[...82 lines deleted...]
-        <v>10</v>
+      <c r="B100" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="C100" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="D100" s="9" t="s">
+        <v>223</v>
+      </c>
+      <c r="E100" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F100" s="12">
+        <v>1190.0</v>
       </c>
     </row>
     <row r="101" spans="1:6" outlineLevel="3">
       <c r="A101" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B101" s="8" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="C101" s="9" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="D101" s="9" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E101" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F101" s="12">
-        <v>630.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="102" spans="1:6" outlineLevel="3">
       <c r="A102" s="16">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B102" s="8" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="C102" s="9" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="D102" s="9" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="E102" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F102" s="12">
-        <v>560.0</v>
+        <v>365.0</v>
       </c>
     </row>
     <row r="103" spans="1:6" outlineLevel="3">
       <c r="A103" s="16">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B103" s="8" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="C103" s="9" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="D103" s="9" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="E103" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F103" s="12">
-        <v>560.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>1130.0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" outlineLevel="2">
+      <c r="A104" s="17" t="s">
+        <v>233</v>
+      </c>
+      <c r="B104" s="2"/>
+      <c r="C104" s="2"/>
+      <c r="D104" s="2"/>
+      <c r="E104" s="2"/>
+      <c r="F104" s="10"/>
     </row>
     <row r="105" spans="1:6" outlineLevel="3">
-      <c r="A105" s="16">
+      <c r="A105" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B105" s="8" t="s">
-[...12 lines deleted...]
-        <v>265.0</v>
+      <c r="B105" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C105" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E105" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="106" spans="1:6" outlineLevel="3">
       <c r="A106" s="16">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B106" s="8" t="s">
         <v>234</v>
       </c>
       <c r="C106" s="9" t="s">
         <v>235</v>
       </c>
       <c r="D106" s="9" t="s">
         <v>236</v>
       </c>
       <c r="E106" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F106" s="12">
-        <v>790.0</v>
-[...3 lines deleted...]
-      <c r="A107" s="16">
+        <v>360.0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" outlineLevel="2">
+      <c r="A107" s="17" t="s">
+        <v>237</v>
+      </c>
+      <c r="B107" s="2"/>
+      <c r="C107" s="2"/>
+      <c r="D107" s="2"/>
+      <c r="E107" s="2"/>
+      <c r="F107" s="10"/>
+    </row>
+    <row r="108" spans="1:6" outlineLevel="3">
+      <c r="A108" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B108" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C108" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B107" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A108" s="16">
+      <c r="D108" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B108" s="8" t="s">
-[...12 lines deleted...]
-        <v>500.0</v>
+      <c r="E108" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="109" spans="1:6" outlineLevel="3">
       <c r="A109" s="16">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B109" s="8" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="C109" s="9" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="D109" s="9" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="E109" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F109" s="12">
-        <v>1070.0</v>
+        <v>630.0</v>
       </c>
     </row>
     <row r="110" spans="1:6" outlineLevel="3">
       <c r="A110" s="16">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B110" s="8" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="C110" s="9" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="D110" s="9" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="E110" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F110" s="12">
-        <v>620.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="111" spans="1:6" outlineLevel="3">
       <c r="A111" s="16">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B111" s="8" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="C111" s="9" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="D111" s="9" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="E111" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F111" s="12">
-        <v>810.0</v>
+        <v>1110.0</v>
       </c>
     </row>
     <row r="112" spans="1:6" outlineLevel="3">
       <c r="A112" s="16">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B112" s="8" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="C112" s="9" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="D112" s="9" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="E112" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F112" s="12">
-        <v>270.0</v>
+        <v>265.0</v>
       </c>
     </row>
     <row r="113" spans="1:6" outlineLevel="3">
       <c r="A113" s="16">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="B113" s="8" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C113" s="9" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="D113" s="9" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="E113" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F113" s="12">
-        <v>360.0</v>
+        <v>280.0</v>
       </c>
     </row>
     <row r="114" spans="1:6" outlineLevel="3">
       <c r="A114" s="16">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B114" s="8" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="C114" s="9" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="D114" s="9" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="E114" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F114" s="12">
-        <v>460.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="115" spans="1:6" outlineLevel="3">
       <c r="A115" s="16">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B115" s="8" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="C115" s="9" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="D115" s="9" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="E115" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F115" s="12">
-        <v>990.0</v>
+        <v>1070.0</v>
       </c>
     </row>
     <row r="116" spans="1:6" outlineLevel="3">
       <c r="A116" s="16">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B116" s="8" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="C116" s="9" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="D116" s="9" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="E116" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F116" s="12">
-        <v>610.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="117" spans="1:6" outlineLevel="3">
       <c r="A117" s="16">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B117" s="8" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="C117" s="9" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="D117" s="9" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="E117" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F117" s="12">
-        <v>225.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="118" spans="1:6" outlineLevel="3">
       <c r="A118" s="16">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B118" s="8" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="C118" s="9" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="D118" s="9" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="E118" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F118" s="12">
-        <v>310.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="119" spans="1:6" outlineLevel="3">
       <c r="A119" s="16">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="B119" s="8" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="C119" s="9" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="D119" s="9" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="E119" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F119" s="12">
-        <v>780.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="120" spans="1:6" outlineLevel="3">
       <c r="A120" s="16">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B120" s="8" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="C120" s="9" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="D120" s="9" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="E120" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F120" s="12">
-        <v>750.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="121" spans="1:6" outlineLevel="3">
       <c r="A121" s="16">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="B121" s="8" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="C121" s="9" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="D121" s="9" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="E121" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F121" s="12">
-        <v>520.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="122" spans="1:6" outlineLevel="3">
       <c r="A122" s="16">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B122" s="8" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="C122" s="9" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="D122" s="9" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="E122" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F122" s="12">
-        <v>550.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="123" spans="1:6" outlineLevel="3">
       <c r="A123" s="16">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="B123" s="8" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="C123" s="9" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="D123" s="9" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="E123" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F123" s="12">
-        <v>800.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="124" spans="1:6" outlineLevel="3">
       <c r="A124" s="16">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B124" s="8" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="C124" s="9" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="D124" s="9" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="E124" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F124" s="12">
-        <v>840.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="125" spans="1:6" outlineLevel="3">
       <c r="A125" s="16">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B125" s="8" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="C125" s="9" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="D125" s="9" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="E125" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F125" s="12">
-        <v>1250.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="126" spans="1:6" outlineLevel="3">
       <c r="A126" s="16">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B126" s="8" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="C126" s="9" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="D126" s="9" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="E126" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F126" s="12">
-        <v>700.0</v>
+        <v>225.0</v>
       </c>
     </row>
     <row r="127" spans="1:6" outlineLevel="3">
       <c r="A127" s="16">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="B127" s="8" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="C127" s="9" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="D127" s="9" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="E127" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F127" s="12">
-        <v>990.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="128" spans="1:6" outlineLevel="3">
       <c r="A128" s="16">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="B128" s="8" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="C128" s="9" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="D128" s="9" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="E128" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F128" s="12">
-        <v>270.0</v>
+        <v>780.0</v>
       </c>
     </row>
     <row r="129" spans="1:6" outlineLevel="3">
       <c r="A129" s="16">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="B129" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="C129" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="D129" s="9" t="s">
+        <v>300</v>
+      </c>
+      <c r="E129" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F129" s="12">
+        <v>750.0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" outlineLevel="3">
+      <c r="A130" s="16">
+        <v>22</v>
+      </c>
+      <c r="B130" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="C130" s="9" t="s">
+        <v>302</v>
+      </c>
+      <c r="D130" s="9" t="s">
         <v>303</v>
       </c>
-      <c r="C129" s="9" t="s">
+      <c r="E130" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F130" s="12">
+        <v>520.0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" outlineLevel="3">
+      <c r="A131" s="16">
+        <v>23</v>
+      </c>
+      <c r="B131" s="8" t="s">
         <v>304</v>
       </c>
-      <c r="D129" s="9" t="s">
+      <c r="C131" s="9" t="s">
         <v>305</v>
       </c>
-      <c r="E129" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F129" s="12">
+      <c r="D131" s="9" t="s">
+        <v>306</v>
+      </c>
+      <c r="E131" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F131" s="12">
         <v>550.0</v>
       </c>
     </row>
-    <row r="130" spans="1:6" outlineLevel="1">
-[...29 lines deleted...]
-    <row r="132" spans="1:6" outlineLevel="2">
+    <row r="132" spans="1:6" outlineLevel="3">
       <c r="A132" s="16">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="B132" s="8" t="s">
         <v>307</v>
       </c>
       <c r="C132" s="9" t="s">
         <v>308</v>
       </c>
       <c r="D132" s="9" t="s">
         <v>309</v>
       </c>
       <c r="E132" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F132" s="12">
-        <v>2700.0</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:6" outlineLevel="2">
+        <v>800.0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" outlineLevel="3">
       <c r="A133" s="16">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="B133" s="8" t="s">
         <v>310</v>
       </c>
       <c r="C133" s="9" t="s">
         <v>311</v>
       </c>
       <c r="D133" s="9" t="s">
         <v>312</v>
       </c>
       <c r="E133" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F133" s="12">
-        <v>2280.0</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:6" outlineLevel="2">
+        <v>840.0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" outlineLevel="3">
       <c r="A134" s="16">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="B134" s="8" t="s">
         <v>313</v>
       </c>
       <c r="C134" s="9" t="s">
         <v>314</v>
       </c>
       <c r="D134" s="9" t="s">
         <v>315</v>
       </c>
       <c r="E134" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F134" s="12">
-        <v>1650.0</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:6" outlineLevel="2">
+        <v>1250.0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" outlineLevel="3">
       <c r="A135" s="16">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="B135" s="8" t="s">
         <v>316</v>
       </c>
       <c r="C135" s="9" t="s">
         <v>317</v>
       </c>
       <c r="D135" s="9" t="s">
         <v>318</v>
       </c>
       <c r="E135" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F135" s="12">
-        <v>1280.0</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:6" outlineLevel="2">
+        <v>270.0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" outlineLevel="3">
       <c r="A136" s="16">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="B136" s="8" t="s">
         <v>319</v>
       </c>
       <c r="C136" s="9" t="s">
         <v>320</v>
       </c>
       <c r="D136" s="9" t="s">
         <v>321</v>
       </c>
       <c r="E136" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F136" s="12">
-        <v>1650.0</v>
-[...3 lines deleted...]
-      <c r="A137" s="16">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" outlineLevel="1">
+      <c r="A137" s="15" t="s">
+        <v>322</v>
+      </c>
+      <c r="B137" s="2"/>
+      <c r="C137" s="2"/>
+      <c r="D137" s="2"/>
+      <c r="E137" s="2"/>
+      <c r="F137" s="10"/>
+    </row>
+    <row r="138" spans="1:6" outlineLevel="2">
+      <c r="A138" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B138" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B137" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A138" s="16">
+      <c r="C138" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B138" s="8" t="s">
-[...12 lines deleted...]
-        <v>850.0</v>
+      <c r="D138" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E138" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="139" spans="1:6" outlineLevel="2">
       <c r="A139" s="16">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B139" s="8" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="C139" s="9" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="D139" s="9" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="E139" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F139" s="12">
-        <v>940.0</v>
+        <v>1650.0</v>
       </c>
     </row>
     <row r="140" spans="1:6" outlineLevel="2">
       <c r="A140" s="16">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B140" s="8" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="C140" s="9" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="D140" s="9" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="E140" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F140" s="12">
-        <v>2500.0</v>
+        <v>1650.0</v>
       </c>
     </row>
     <row r="141" spans="1:6" outlineLevel="2">
       <c r="A141" s="16">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B141" s="8" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="C141" s="9" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="D141" s="9" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E141" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F141" s="12">
-        <v>1150.0</v>
+        <v>2500.0</v>
       </c>
     </row>
     <row r="142" spans="1:6" outlineLevel="2">
       <c r="A142" s="16">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B142" s="8" t="s">
+        <v>332</v>
+      </c>
+      <c r="C142" s="9" t="s">
+        <v>333</v>
+      </c>
+      <c r="D142" s="9" t="s">
+        <v>334</v>
+      </c>
+      <c r="E142" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F142" s="12">
+        <v>1150.0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" outlineLevel="2">
+      <c r="A143" s="16">
+        <v>5</v>
+      </c>
+      <c r="B143" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="C143" s="9" t="s">
+        <v>336</v>
+      </c>
+      <c r="D143" s="9" t="s">
         <v>337</v>
       </c>
-      <c r="C142" s="9" t="s">
+      <c r="E143" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F143" s="12">
+        <v>1280.0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" outlineLevel="2">
+      <c r="A144" s="16">
+        <v>6</v>
+      </c>
+      <c r="B144" s="8" t="s">
         <v>338</v>
       </c>
-      <c r="D142" s="9" t="s">
+      <c r="C144" s="9" t="s">
         <v>339</v>
       </c>
-      <c r="E142" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A143" s="15" t="s">
+      <c r="D144" s="9" t="s">
         <v>340</v>
       </c>
-      <c r="B143" s="2"/>
-[...6 lines deleted...]
-      <c r="A144" s="3" t="s">
+      <c r="E144" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F144" s="12">
+        <v>2000.0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" outlineLevel="1">
+      <c r="A145" s="15" t="s">
+        <v>341</v>
+      </c>
+      <c r="B145" s="2"/>
+      <c r="C145" s="2"/>
+      <c r="D145" s="2"/>
+      <c r="E145" s="2"/>
+      <c r="F145" s="10"/>
+    </row>
+    <row r="146" spans="1:6" outlineLevel="2">
+      <c r="A146" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B144" s="4" t="s">
+      <c r="B146" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C144" s="5" t="s">
+      <c r="C146" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D144" s="5" t="s">
+      <c r="D146" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E144" s="6" t="s">
+      <c r="E146" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F144" s="11" t="s">
+      <c r="F146" s="11" t="s">
         <v>10</v>
-      </c>
-[...38 lines deleted...]
-        <v>1160.0</v>
       </c>
     </row>
     <row r="147" spans="1:6" outlineLevel="2">
       <c r="A147" s="16">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B147" s="8" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="C147" s="9" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="D147" s="9" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E147" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F147" s="12">
-        <v>760.0</v>
+        <v>970.0</v>
       </c>
     </row>
     <row r="148" spans="1:6" outlineLevel="2">
       <c r="A148" s="16">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B148" s="8" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="C148" s="9" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="D148" s="9" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E148" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F148" s="12">
-        <v>940.0</v>
+        <v>760.0</v>
       </c>
     </row>
     <row r="149" spans="1:6" outlineLevel="2">
       <c r="A149" s="16">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B149" s="8" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="C149" s="9" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="D149" s="9" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="E149" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F149" s="12">
-        <v>630.0</v>
+        <v>940.0</v>
       </c>
     </row>
     <row r="150" spans="1:6" outlineLevel="2">
       <c r="A150" s="16">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B150" s="8" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="C150" s="9" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="D150" s="9" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="E150" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F150" s="12">
-        <v>650.0</v>
+        <v>630.0</v>
       </c>
     </row>
     <row r="151" spans="1:6" outlineLevel="2">
       <c r="A151" s="16">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B151" s="8" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="C151" s="9" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="D151" s="9" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="E151" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F151" s="12">
-        <v>830.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="152" spans="1:6" outlineLevel="2">
       <c r="A152" s="16">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B152" s="8" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="C152" s="9" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="D152" s="9" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="E152" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F152" s="12">
-        <v>580.0</v>
+        <v>760.0</v>
       </c>
     </row>
     <row r="153" spans="1:6" outlineLevel="2">
       <c r="A153" s="16">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B153" s="8" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="C153" s="9" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="D153" s="9" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="E153" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F153" s="12">
-        <v>1470.0</v>
+        <v>830.0</v>
       </c>
     </row>
     <row r="154" spans="1:6" outlineLevel="2">
       <c r="A154" s="16">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B154" s="8" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="C154" s="9" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="D154" s="9" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="E154" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F154" s="12">
-        <v>620.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="155" spans="1:6" outlineLevel="2">
       <c r="A155" s="16">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B155" s="8" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="C155" s="9" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="D155" s="9" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="E155" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F155" s="12">
-        <v>850.0</v>
+        <v>1470.0</v>
       </c>
     </row>
     <row r="156" spans="1:6" outlineLevel="2">
       <c r="A156" s="16">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B156" s="8" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="C156" s="9" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="D156" s="9" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="E156" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F156" s="12">
-        <v>320.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="157" spans="1:6" outlineLevel="2">
       <c r="A157" s="16">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B157" s="8" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="C157" s="9" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="D157" s="9" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="E157" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F157" s="12">
-        <v>350.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="158" spans="1:6" outlineLevel="2">
       <c r="A158" s="16">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B158" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="C158" s="9" t="s">
+        <v>376</v>
+      </c>
+      <c r="D158" s="9" t="s">
+        <v>377</v>
+      </c>
+      <c r="E158" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F158" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" outlineLevel="2">
+      <c r="A159" s="16">
+        <v>13</v>
+      </c>
+      <c r="B159" s="8" t="s">
+        <v>378</v>
+      </c>
+      <c r="C159" s="9" t="s">
+        <v>379</v>
+      </c>
+      <c r="D159" s="9" t="s">
         <v>380</v>
       </c>
-      <c r="C158" s="9" t="s">
+      <c r="E159" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F159" s="12">
+        <v>420.0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" outlineLevel="1">
+      <c r="A160" s="15" t="s">
         <v>381</v>
       </c>
-      <c r="D158" s="9" t="s">
-[...20 lines deleted...]
-      <c r="A160" s="3" t="s">
+      <c r="B160" s="2"/>
+      <c r="C160" s="2"/>
+      <c r="D160" s="2"/>
+      <c r="E160" s="2"/>
+      <c r="F160" s="10"/>
+    </row>
+    <row r="161" spans="1:6" outlineLevel="2">
+      <c r="A161" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B160" s="4" t="s">
+      <c r="B161" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C160" s="5" t="s">
+      <c r="C161" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D160" s="5" t="s">
+      <c r="D161" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E160" s="6" t="s">
+      <c r="E161" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F160" s="11" t="s">
+      <c r="F161" s="11" t="s">
         <v>10</v>
-      </c>
-[...18 lines deleted...]
-        <v>2750.0</v>
       </c>
     </row>
     <row r="162" spans="1:6" outlineLevel="2">
       <c r="A162" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B162" s="8" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="C162" s="9" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="D162" s="9" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="E162" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F162" s="12">
-        <v>2750.0</v>
+        <v>1490.0</v>
       </c>
     </row>
     <row r="163" spans="1:6" outlineLevel="2">
       <c r="A163" s="16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B163" s="8" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="C163" s="9" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="D163" s="9" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="E163" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F163" s="12">
         <v>2750.0</v>
       </c>
     </row>
     <row r="164" spans="1:6" outlineLevel="2">
       <c r="A164" s="16">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B164" s="8" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="C164" s="9" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="D164" s="9" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="E164" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F164" s="12">
-        <v>2350.0</v>
+        <v>2750.0</v>
       </c>
     </row>
     <row r="165" spans="1:6" outlineLevel="2">
       <c r="A165" s="16">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B165" s="8" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="C165" s="9" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="D165" s="9" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="E165" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F165" s="12">
-        <v>2350.0</v>
+        <v>2750.0</v>
       </c>
     </row>
     <row r="166" spans="1:6" outlineLevel="2">
       <c r="A166" s="16">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B166" s="8" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="C166" s="9" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="D166" s="9" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="E166" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F166" s="12">
         <v>2350.0</v>
       </c>
     </row>
     <row r="167" spans="1:6" outlineLevel="2">
       <c r="A167" s="16">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B167" s="8" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="C167" s="9" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="D167" s="9" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="E167" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F167" s="12">
-        <v>1170.0</v>
+        <v>2350.0</v>
       </c>
     </row>
     <row r="168" spans="1:6" outlineLevel="2">
       <c r="A168" s="16">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B168" s="8" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="C168" s="9" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="D168" s="9" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="E168" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F168" s="12">
-        <v>1170.0</v>
+        <v>2350.0</v>
       </c>
     </row>
     <row r="169" spans="1:6" outlineLevel="2">
       <c r="A169" s="16">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B169" s="8" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="C169" s="9" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="D169" s="9" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="E169" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F169" s="12">
-        <v>860.0</v>
+        <v>1170.0</v>
       </c>
     </row>
     <row r="170" spans="1:6" outlineLevel="2">
       <c r="A170" s="16">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B170" s="8" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="C170" s="9" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="D170" s="9" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="E170" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F170" s="12">
-        <v>610.0</v>
+        <v>1170.0</v>
       </c>
     </row>
     <row r="171" spans="1:6" outlineLevel="2">
       <c r="A171" s="16">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B171" s="8" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="C171" s="9" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="D171" s="9" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="E171" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F171" s="12">
-        <v>1060.0</v>
+        <v>860.0</v>
       </c>
     </row>
     <row r="172" spans="1:6" outlineLevel="2">
       <c r="A172" s="16">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B172" s="8" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="C172" s="9" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="D172" s="9" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="E172" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F172" s="12">
-        <v>600.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="173" spans="1:6" outlineLevel="2">
       <c r="A173" s="16">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B173" s="8" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="C173" s="9" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="D173" s="9" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="E173" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F173" s="12">
-        <v>1350.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="174" spans="1:6" outlineLevel="2">
       <c r="A174" s="16">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B174" s="8" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="C174" s="9" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="D174" s="9" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="E174" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F174" s="12">
-        <v>1790.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="175" spans="1:6" outlineLevel="2">
       <c r="A175" s="16">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B175" s="8" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="C175" s="9" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="D175" s="9" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="E175" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F175" s="12">
-        <v>840.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="176" spans="1:6" outlineLevel="2">
       <c r="A176" s="16">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B176" s="8" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="C176" s="9" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="D176" s="9" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="E176" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F176" s="12">
-        <v>840.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="177" spans="1:6" outlineLevel="2">
       <c r="A177" s="16">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B177" s="8" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="C177" s="9" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="D177" s="9" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="E177" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F177" s="12">
-        <v>2750.0</v>
+        <v>1060.0</v>
       </c>
     </row>
     <row r="178" spans="1:6" outlineLevel="2">
       <c r="A178" s="16">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B178" s="8" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="C178" s="9" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="D178" s="9" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="E178" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F178" s="12">
-        <v>830.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="179" spans="1:6" outlineLevel="2">
       <c r="A179" s="16">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B179" s="8" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="C179" s="9" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="D179" s="9" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="E179" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F179" s="12">
-        <v>1450.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="180" spans="1:6" outlineLevel="2">
       <c r="A180" s="16">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B180" s="8" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="C180" s="9" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="D180" s="9" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="E180" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F180" s="12">
-        <v>1100.0</v>
+        <v>1350.0</v>
       </c>
     </row>
     <row r="181" spans="1:6" outlineLevel="2">
       <c r="A181" s="16">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B181" s="8" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="C181" s="9" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="D181" s="9" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="E181" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F181" s="12">
-        <v>1100.0</v>
+        <v>1790.0</v>
       </c>
     </row>
     <row r="182" spans="1:6" outlineLevel="2">
       <c r="A182" s="16">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B182" s="8" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="C182" s="9" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="D182" s="9" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="E182" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F182" s="12">
-        <v>1100.0</v>
+        <v>840.0</v>
       </c>
     </row>
     <row r="183" spans="1:6" outlineLevel="2">
       <c r="A183" s="16">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B183" s="8" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="C183" s="9" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="D183" s="9" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="E183" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F183" s="12">
-        <v>1060.0</v>
+        <v>840.0</v>
       </c>
     </row>
     <row r="184" spans="1:6" outlineLevel="2">
       <c r="A184" s="16">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B184" s="8" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
       <c r="C184" s="9" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="D184" s="9" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="E184" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F184" s="12">
-        <v>1060.0</v>
+        <v>2750.0</v>
       </c>
     </row>
     <row r="185" spans="1:6" outlineLevel="2">
       <c r="A185" s="16">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B185" s="8" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="C185" s="9" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
       <c r="D185" s="9" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="E185" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F185" s="12">
-        <v>420.0</v>
+        <v>830.0</v>
       </c>
     </row>
     <row r="186" spans="1:6" outlineLevel="2">
       <c r="A186" s="16">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B186" s="8" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="C186" s="9" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="D186" s="9" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="E186" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F186" s="12">
-        <v>350.0</v>
+        <v>1450.0</v>
       </c>
     </row>
     <row r="187" spans="1:6" outlineLevel="2">
       <c r="A187" s="16">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B187" s="8" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="C187" s="9" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="D187" s="9" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="E187" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F187" s="12">
-        <v>360.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="188" spans="1:6" outlineLevel="2">
       <c r="A188" s="16">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B188" s="8" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="C188" s="9" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="D188" s="9" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="E188" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F188" s="12">
-        <v>360.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="189" spans="1:6" outlineLevel="2">
       <c r="A189" s="16">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B189" s="8" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="C189" s="9" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="D189" s="9" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="E189" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F189" s="12">
-        <v>260.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="190" spans="1:6" outlineLevel="2">
       <c r="A190" s="16">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B190" s="8" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="C190" s="9" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="D190" s="9" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="E190" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F190" s="12">
-        <v>260.0</v>
+        <v>1060.0</v>
       </c>
     </row>
     <row r="191" spans="1:6" outlineLevel="2">
       <c r="A191" s="16">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B191" s="8" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="C191" s="9" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="D191" s="9" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="E191" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F191" s="12">
-        <v>530.0</v>
+        <v>1060.0</v>
       </c>
     </row>
     <row r="192" spans="1:6" outlineLevel="2">
       <c r="A192" s="16">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B192" s="8" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="C192" s="9" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="D192" s="9" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="E192" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F192" s="12">
-        <v>520.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="193" spans="1:6" outlineLevel="2">
       <c r="A193" s="16">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B193" s="8" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="C193" s="9" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="D193" s="9" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="E193" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F193" s="12">
-        <v>670.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="194" spans="1:6" outlineLevel="2">
       <c r="A194" s="16">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B194" s="8" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="C194" s="9" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="D194" s="9" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="E194" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F194" s="12">
-        <v>610.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="195" spans="1:6" outlineLevel="2">
       <c r="A195" s="16">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B195" s="8" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="C195" s="9" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="D195" s="9" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="E195" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F195" s="12">
-        <v>930.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="196" spans="1:6" outlineLevel="2">
       <c r="A196" s="16">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B196" s="8" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="C196" s="9" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="D196" s="9" t="s">
-        <v>491</v>
+        <v>486</v>
       </c>
       <c r="E196" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F196" s="12">
-        <v>900.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="197" spans="1:6" outlineLevel="2">
       <c r="A197" s="16">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B197" s="8" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="C197" s="9" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="D197" s="9" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
       <c r="E197" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F197" s="12">
-        <v>950.0</v>
+        <v>260.0</v>
       </c>
     </row>
     <row r="198" spans="1:6" outlineLevel="2">
       <c r="A198" s="16">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B198" s="8" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="C198" s="9" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="D198" s="9" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
       <c r="E198" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F198" s="12">
-        <v>950.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="199" spans="1:6" outlineLevel="2">
       <c r="A199" s="16">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B199" s="8" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
       <c r="C199" s="9" t="s">
-        <v>499</v>
+        <v>494</v>
       </c>
       <c r="D199" s="9" t="s">
-        <v>500</v>
+        <v>495</v>
       </c>
       <c r="E199" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F199" s="12">
-        <v>1100.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="200" spans="1:6" outlineLevel="2">
       <c r="A200" s="16">
+        <v>39</v>
+      </c>
+      <c r="B200" s="8" t="s">
+        <v>496</v>
+      </c>
+      <c r="C200" s="9" t="s">
+        <v>497</v>
+      </c>
+      <c r="D200" s="9" t="s">
+        <v>498</v>
+      </c>
+      <c r="E200" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F200" s="12">
+        <v>670.0</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" outlineLevel="2">
+      <c r="A201" s="16">
         <v>40</v>
       </c>
-      <c r="B200" s="8" t="s">
+      <c r="B201" s="8" t="s">
+        <v>499</v>
+      </c>
+      <c r="C201" s="9" t="s">
+        <v>500</v>
+      </c>
+      <c r="D201" s="9" t="s">
         <v>501</v>
       </c>
-      <c r="C200" s="9" t="s">
+      <c r="E201" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F201" s="12">
+        <v>930.0</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" outlineLevel="2">
+      <c r="A202" s="16">
+        <v>41</v>
+      </c>
+      <c r="B202" s="8" t="s">
         <v>502</v>
       </c>
-      <c r="D200" s="9" t="s">
+      <c r="C202" s="9" t="s">
         <v>503</v>
       </c>
-      <c r="E200" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A201" s="15" t="s">
+      <c r="D202" s="9" t="s">
         <v>504</v>
       </c>
-      <c r="B201" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="E202" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F202" s="12">
+        <v>900.0</v>
       </c>
     </row>
     <row r="203" spans="1:6" outlineLevel="2">
       <c r="A203" s="16">
-        <v>1</v>
+        <v>42</v>
       </c>
       <c r="B203" s="8" t="s">
         <v>505</v>
       </c>
       <c r="C203" s="9" t="s">
         <v>506</v>
       </c>
       <c r="D203" s="9" t="s">
         <v>507</v>
       </c>
       <c r="E203" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F203" s="12">
-        <v>1650.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="204" spans="1:6" outlineLevel="2">
       <c r="A204" s="16">
-        <v>2</v>
+        <v>43</v>
       </c>
       <c r="B204" s="8" t="s">
         <v>508</v>
       </c>
       <c r="C204" s="9" t="s">
         <v>509</v>
       </c>
       <c r="D204" s="9" t="s">
         <v>510</v>
       </c>
       <c r="E204" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F204" s="12">
-        <v>1070.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="205" spans="1:6" outlineLevel="2">
       <c r="A205" s="16">
-        <v>3</v>
+        <v>44</v>
       </c>
       <c r="B205" s="8" t="s">
         <v>511</v>
       </c>
       <c r="C205" s="9" t="s">
         <v>512</v>
       </c>
       <c r="D205" s="9" t="s">
         <v>513</v>
       </c>
       <c r="E205" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F205" s="12">
-        <v>820.0</v>
+        <v>590.0</v>
       </c>
     </row>
     <row r="206" spans="1:6" outlineLevel="2">
       <c r="A206" s="16">
-        <v>4</v>
+        <v>45</v>
       </c>
       <c r="B206" s="8" t="s">
         <v>514</v>
       </c>
       <c r="C206" s="9" t="s">
         <v>515</v>
       </c>
       <c r="D206" s="9" t="s">
         <v>516</v>
       </c>
       <c r="E206" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F206" s="12">
-        <v>1825.0</v>
-[...3 lines deleted...]
-      <c r="A207" s="16">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" outlineLevel="1">
+      <c r="A207" s="15" t="s">
+        <v>517</v>
+      </c>
+      <c r="B207" s="2"/>
+      <c r="C207" s="2"/>
+      <c r="D207" s="2"/>
+      <c r="E207" s="2"/>
+      <c r="F207" s="10"/>
+    </row>
+    <row r="208" spans="1:6" outlineLevel="2">
+      <c r="A208" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B207" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C207" s="9" t="s">
+      <c r="B208" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C208" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D208" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E208" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" outlineLevel="2">
+      <c r="A209" s="16">
+        <v>1</v>
+      </c>
+      <c r="B209" s="8" t="s">
         <v>518</v>
       </c>
-      <c r="D207" s="9" t="s">
+      <c r="C209" s="9" t="s">
         <v>519</v>
       </c>
-      <c r="E207" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B208" s="8" t="s">
+      <c r="D209" s="9" t="s">
         <v>520</v>
       </c>
-      <c r="C208" s="9" t="s">
+      <c r="E209" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F209" s="12">
+        <v>1650.0</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" outlineLevel="2">
+      <c r="A210" s="16">
+        <v>2</v>
+      </c>
+      <c r="B210" s="8" t="s">
         <v>521</v>
       </c>
-      <c r="D208" s="9" t="s">
+      <c r="C210" s="9" t="s">
         <v>522</v>
       </c>
-      <c r="E208" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A209" s="15" t="s">
+      <c r="D210" s="9" t="s">
         <v>523</v>
       </c>
-      <c r="B209" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="E210" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F210" s="12">
+        <v>1070.0</v>
       </c>
     </row>
     <row r="211" spans="1:6" outlineLevel="2">
       <c r="A211" s="16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B211" s="8" t="s">
         <v>524</v>
       </c>
       <c r="C211" s="9" t="s">
         <v>525</v>
       </c>
       <c r="D211" s="9" t="s">
         <v>526</v>
       </c>
       <c r="E211" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F211" s="12">
-        <v>770.0</v>
+        <v>820.0</v>
       </c>
     </row>
     <row r="212" spans="1:6" outlineLevel="2">
       <c r="A212" s="16">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B212" s="8" t="s">
         <v>527</v>
       </c>
       <c r="C212" s="9" t="s">
         <v>528</v>
       </c>
       <c r="D212" s="9" t="s">
         <v>529</v>
       </c>
       <c r="E212" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F212" s="12">
-        <v>550.0</v>
+        <v>1825.0</v>
       </c>
     </row>
     <row r="213" spans="1:6" outlineLevel="2">
       <c r="A213" s="16">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B213" s="8" t="s">
         <v>530</v>
       </c>
       <c r="C213" s="9" t="s">
         <v>531</v>
       </c>
       <c r="D213" s="9" t="s">
         <v>532</v>
       </c>
       <c r="E213" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F213" s="12">
-        <v>350.0</v>
+        <v>2630.0</v>
       </c>
     </row>
     <row r="214" spans="1:6" outlineLevel="2">
       <c r="A214" s="16">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B214" s="8" t="s">
         <v>533</v>
       </c>
       <c r="C214" s="9" t="s">
         <v>534</v>
       </c>
       <c r="D214" s="9" t="s">
         <v>535</v>
       </c>
       <c r="E214" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F214" s="12">
-        <v>450.0</v>
-[...3 lines deleted...]
-      <c r="A215" s="16">
+        <v>1790.0</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6" outlineLevel="1">
+      <c r="A215" s="15" t="s">
+        <v>536</v>
+      </c>
+      <c r="B215" s="2"/>
+      <c r="C215" s="2"/>
+      <c r="D215" s="2"/>
+      <c r="E215" s="2"/>
+      <c r="F215" s="10"/>
+    </row>
+    <row r="216" spans="1:6" outlineLevel="2">
+      <c r="A216" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B215" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A216" s="16">
+      <c r="B216" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B216" s="8" t="s">
-[...12 lines deleted...]
-        <v>650.0</v>
+      <c r="C216" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D216" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E216" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="217" spans="1:6" outlineLevel="2">
       <c r="A217" s="16">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B217" s="8" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="C217" s="9" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="D217" s="9" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E217" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F217" s="12">
-        <v>540.0</v>
+        <v>1180.0</v>
       </c>
     </row>
     <row r="218" spans="1:6" outlineLevel="2">
       <c r="A218" s="16">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B218" s="8" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="C218" s="9" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="D218" s="9" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
       <c r="E218" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F218" s="12">
-        <v>300.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="219" spans="1:6" outlineLevel="2">
       <c r="A219" s="16">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B219" s="8" t="s">
-        <v>548</v>
+        <v>543</v>
       </c>
       <c r="C219" s="9" t="s">
-        <v>549</v>
+        <v>544</v>
       </c>
       <c r="D219" s="9" t="s">
-        <v>550</v>
+        <v>545</v>
       </c>
       <c r="E219" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F219" s="12">
-        <v>1800.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="220" spans="1:6" outlineLevel="2">
       <c r="A220" s="16">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B220" s="8" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
       <c r="C220" s="9" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="D220" s="9" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="E220" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F220" s="12">
-        <v>520.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="221" spans="1:6" outlineLevel="2">
       <c r="A221" s="16">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B221" s="8" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
       <c r="C221" s="9" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="D221" s="9" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="E221" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F221" s="12">
-        <v>480.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="222" spans="1:6" outlineLevel="2">
       <c r="A222" s="16">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B222" s="8" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
       <c r="C222" s="9" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="D222" s="9" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="E222" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F222" s="12">
-        <v>330.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="223" spans="1:6" outlineLevel="2">
       <c r="A223" s="16">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B223" s="8" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="C223" s="9" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="D223" s="9" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
       <c r="E223" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F223" s="12">
-        <v>380.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="224" spans="1:6" outlineLevel="2">
       <c r="A224" s="16">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B224" s="8" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
       <c r="C224" s="9" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
       <c r="D224" s="9" t="s">
-        <v>565</v>
+        <v>560</v>
       </c>
       <c r="E224" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F224" s="12">
-        <v>310.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="225" spans="1:6" outlineLevel="2">
       <c r="A225" s="16">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B225" s="8" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
       <c r="C225" s="9" t="s">
-        <v>567</v>
+        <v>562</v>
       </c>
       <c r="D225" s="9" t="s">
-        <v>568</v>
+        <v>563</v>
       </c>
       <c r="E225" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F225" s="12">
-        <v>380.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="226" spans="1:6" outlineLevel="2">
       <c r="A226" s="16">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B226" s="8" t="s">
+        <v>564</v>
+      </c>
+      <c r="C226" s="9" t="s">
+        <v>565</v>
+      </c>
+      <c r="D226" s="9" t="s">
+        <v>566</v>
+      </c>
+      <c r="E226" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F226" s="12">
+        <v>380.0</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6" outlineLevel="2">
+      <c r="A227" s="16">
+        <v>11</v>
+      </c>
+      <c r="B227" s="8" t="s">
+        <v>567</v>
+      </c>
+      <c r="C227" s="9" t="s">
+        <v>568</v>
+      </c>
+      <c r="D227" s="9" t="s">
         <v>569</v>
       </c>
-      <c r="C226" s="9" t="s">
+      <c r="E227" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F227" s="12">
+        <v>530.0</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" outlineLevel="2">
+      <c r="A228" s="16">
+        <v>12</v>
+      </c>
+      <c r="B228" s="8" t="s">
         <v>570</v>
       </c>
-      <c r="D226" s="9" t="s">
+      <c r="C228" s="9" t="s">
         <v>571</v>
       </c>
-      <c r="E226" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A227" s="15" t="s">
+      <c r="D228" s="9" t="s">
         <v>572</v>
       </c>
-      <c r="B227" s="2"/>
-[...6 lines deleted...]
-      <c r="A228" s="3" t="s">
+      <c r="E228" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F228" s="12">
+        <v>420.0</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" outlineLevel="1">
+      <c r="A229" s="15" t="s">
+        <v>573</v>
+      </c>
+      <c r="B229" s="2"/>
+      <c r="C229" s="2"/>
+      <c r="D229" s="2"/>
+      <c r="E229" s="2"/>
+      <c r="F229" s="10"/>
+    </row>
+    <row r="230" spans="1:6" outlineLevel="2">
+      <c r="A230" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B228" s="4" t="s">
+      <c r="B230" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C228" s="5" t="s">
+      <c r="C230" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D228" s="5" t="s">
+      <c r="D230" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E228" s="6" t="s">
+      <c r="E230" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F228" s="11" t="s">
+      <c r="F230" s="11" t="s">
         <v>10</v>
-      </c>
-[...38 lines deleted...]
-        <v>570.0</v>
       </c>
     </row>
     <row r="231" spans="1:6" outlineLevel="2">
       <c r="A231" s="16">
+        <v>1</v>
+      </c>
+      <c r="B231" s="8" t="s">
+        <v>574</v>
+      </c>
+      <c r="C231" s="9" t="s">
+        <v>575</v>
+      </c>
+      <c r="D231" s="9" t="s">
+        <v>576</v>
+      </c>
+      <c r="E231" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F231" s="12">
+        <v>670.0</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6" outlineLevel="2">
+      <c r="A232" s="16">
+        <v>2</v>
+      </c>
+      <c r="B232" s="8" t="s">
+        <v>577</v>
+      </c>
+      <c r="C232" s="9" t="s">
+        <v>578</v>
+      </c>
+      <c r="D232" s="9" t="s">
+        <v>579</v>
+      </c>
+      <c r="E232" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F232" s="12">
+        <v>570.0</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6" outlineLevel="2">
+      <c r="A233" s="16">
         <v>3</v>
       </c>
-      <c r="B231" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C231" s="9" t="s">
+      <c r="B233" s="8" t="s">
         <v>580</v>
       </c>
-      <c r="D231" s="9" t="s">
+      <c r="C233" s="9" t="s">
         <v>581</v>
       </c>
-      <c r="E231" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F231" s="12">
+      <c r="D233" s="9" t="s">
+        <v>582</v>
+      </c>
+      <c r="E233" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F233" s="12">
+        <v>1890.0</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6" outlineLevel="2">
+      <c r="A234" s="16">
+        <v>4</v>
+      </c>
+      <c r="B234" s="8" t="s">
+        <v>583</v>
+      </c>
+      <c r="C234" s="9" t="s">
+        <v>584</v>
+      </c>
+      <c r="D234" s="9" t="s">
+        <v>585</v>
+      </c>
+      <c r="E234" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F234" s="12">
         <v>1210.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
-    <mergeCell ref="A12:F12"/>
-[...1 lines deleted...]
-    <mergeCell ref="A24:F24"/>
+    <mergeCell ref="A11:F11"/>
+    <mergeCell ref="A18:F18"/>
+    <mergeCell ref="A22:F22"/>
     <mergeCell ref="A29:F29"/>
-    <mergeCell ref="A37:F37"/>
-[...15 lines deleted...]
-    <mergeCell ref="A227:F227"/>
+    <mergeCell ref="A35:F35"/>
+    <mergeCell ref="A42:F42"/>
+    <mergeCell ref="A43:F43"/>
+    <mergeCell ref="A47:F47"/>
+    <mergeCell ref="A52:F52"/>
+    <mergeCell ref="A61:F61"/>
+    <mergeCell ref="A71:F71"/>
+    <mergeCell ref="A86:F86"/>
+    <mergeCell ref="A97:F97"/>
+    <mergeCell ref="A98:F98"/>
+    <mergeCell ref="A104:F104"/>
+    <mergeCell ref="A107:F107"/>
+    <mergeCell ref="A137:F137"/>
+    <mergeCell ref="A145:F145"/>
+    <mergeCell ref="A160:F160"/>
+    <mergeCell ref="A207:F207"/>
+    <mergeCell ref="A215:F215"/>
+    <mergeCell ref="A229:F229"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
-    <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="D13" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_6"/>
-    <hyperlink ref="D18" r:id="rId_hyperlink_7"/>
-    <hyperlink ref="D19" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D16" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D17" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_10"/>
-    <hyperlink ref="D22" r:id="rId_hyperlink_11"/>
-    <hyperlink ref="D23" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D25" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_19"/>
-    <hyperlink ref="D35" r:id="rId_hyperlink_20"/>
-[...7 lines deleted...]
-    <hyperlink ref="D48" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_29"/>
-    <hyperlink ref="D52" r:id="rId_hyperlink_30"/>
-    <hyperlink ref="D53" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_35"/>
-    <hyperlink ref="D62" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_44"/>
-    <hyperlink ref="D71" r:id="rId_hyperlink_45"/>
-[...4 lines deleted...]
-    <hyperlink ref="D76" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_57"/>
-    <hyperlink ref="D86" r:id="rId_hyperlink_58"/>
-[...11 lines deleted...]
-    <hyperlink ref="D105" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_71"/>
-    <hyperlink ref="D107" r:id="rId_hyperlink_72"/>
-[...21 lines deleted...]
-    <hyperlink ref="D129" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_98"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_99"/>
-    <hyperlink ref="D137" r:id="rId_hyperlink_100"/>
-[...58 lines deleted...]
-    <hyperlink ref="D200" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D141" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D147" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D148" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D150" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D176" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D187" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D189" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D190" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D192" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D193" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D194" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D200" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D201" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D202" r:id="rId_hyperlink_159"/>
     <hyperlink ref="D203" r:id="rId_hyperlink_160"/>
     <hyperlink ref="D204" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D205" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D206" r:id="rId_hyperlink_163"/>
-    <hyperlink ref="D207" r:id="rId_hyperlink_164"/>
-    <hyperlink ref="D208" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D211" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D212" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D213" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D214" r:id="rId_hyperlink_169"/>
-    <hyperlink ref="D215" r:id="rId_hyperlink_170"/>
-[...13 lines deleted...]
-    <hyperlink ref="D231" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="D217" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D218" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D219" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D220" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D221" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D222" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D223" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D224" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="D225" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="D226" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="D227" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="D228" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="D231" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="D232" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="D233" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="D234" r:id="rId_hyperlink_185"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>