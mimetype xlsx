--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -12,214 +12,247 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="586">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="705">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-01 06:25:33</t>
+    <t>Актуальность прайса на: 2026-10-16 08:27:23</t>
   </si>
   <si>
     <t>Acefast</t>
   </si>
   <si>
+    <t>Видеорегистратор Acefast</t>
+  </si>
+  <si>
+    <t>№</t>
+  </si>
+  <si>
+    <t>Артикул</t>
+  </si>
+  <si>
+    <t>Наименование</t>
+  </si>
+  <si>
+    <t>URL</t>
+  </si>
+  <si>
+    <t>Наличие</t>
+  </si>
+  <si>
+    <t>Цена (руб.)</t>
+  </si>
+  <si>
+    <t>6974316286486</t>
+  </si>
+  <si>
+    <t>Видеорегистратор ACEFAST X2 4K dual-channel dash cam - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/videoregistrator-acefast-x2-4k-dual-channel-dash-cam-black/</t>
+  </si>
+  <si>
+    <t>много</t>
+  </si>
+  <si>
+    <t>Смарт-часы ACEFAST</t>
+  </si>
+  <si>
+    <t>6974316287384</t>
+  </si>
+  <si>
+    <t>Смарт-часы ACEFAST G1 Sports and health smart watch - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/smart-chasy-acefast-g1-sports-and-health-smart-watch-black/</t>
+  </si>
+  <si>
+    <t>6974316287377</t>
+  </si>
+  <si>
+    <t>Смарт-часы ACEFAST G2 Sports and health smart watch - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/smart-chasy-acefast-g2-sports-and-health-smart-watch-black/</t>
+  </si>
+  <si>
     <t>Стилусы AceFast</t>
   </si>
   <si>
-    <t>№</t>
-[...16 lines deleted...]
-  <si>
     <t>6974316285434</t>
   </si>
   <si>
     <t>Стилус ACEFAST V1 universal capacitive Pen - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/stilus-acefast-v1-universal-capacitive-pen-white/</t>
   </si>
   <si>
-    <t>много</t>
-[...1 lines deleted...]
-  <si>
     <t>6974316285441</t>
   </si>
   <si>
     <t>Стилус ACEFAST V2 universal capacitive Pen for iPad - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/stilus-acefast-v2-universal-capacitive-pen-for-ipad-white/</t>
   </si>
   <si>
+    <t>6974316287988</t>
+  </si>
+  <si>
+    <t>Стилус ACEFAST V4 instant writing electromagnetic pen - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/stilus-acefast-v4-instant-writing-electromagnetic-pen-black/</t>
+  </si>
+  <si>
     <t>Микрофон Acefast</t>
   </si>
   <si>
     <t>6974316287407</t>
   </si>
   <si>
     <t>Беспроводной микрофон ACEFAST R5 Wireless lavalier microphone - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnoj-mikrofon-acefast-r5-wireless-lavalier-microphon/</t>
   </si>
   <si>
     <t>6974316287438</t>
   </si>
   <si>
     <t>Беспроводной микрофон ACEFAST R7 Wireless lavalier microphone - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnoj-mikrofon-acefast-r7-wireless-lavalier-microphon/</t>
   </si>
   <si>
-    <t>6974316285847</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316286448</t>
   </si>
   <si>
     <t>Беспроводной петличный микрофон ACEFAST R4 Wireless lavalier microphone Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnoj-petlichnyj-mikrofon-acefast-r4-wireless-lavalie/</t>
   </si>
   <si>
     <t>6974316284901</t>
   </si>
   <si>
     <t>Микрофон ACEFAST R2 wireless lavalier microphones, - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/mikrofon-acefast-r2-wireless-lavalier-microphones-black/</t>
   </si>
   <si>
     <t>Автомобильный адаптер Acefast</t>
   </si>
   <si>
     <t>6974316285793</t>
   </si>
   <si>
     <t>Беспроводной адаптер CarPlay ACEFAST QC1 Carplay wireless adapter for car - Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnoj-adapter-carplay-acefast-qc1-carplay-wireless-ad/</t>
   </si>
   <si>
     <t>6974316285830</t>
   </si>
   <si>
     <t>Беспроводной адаптер CarPlay ACEFAST QC2Al Box carplay wireless adapter for car - Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnoj-adapter-carplay-acefast-qc2al-box-carplay-wirel/</t>
   </si>
   <si>
     <t>Трекеры Acefast</t>
   </si>
   <si>
-    <t>6974316285069</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316285090</t>
   </si>
   <si>
     <t>Трекер ACEFAST S2 button type positioning device set of 4 - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/treker-acefast-s2-button-type-positioning-device-set-of-4-bl/</t>
   </si>
   <si>
     <t>6974316285083</t>
   </si>
   <si>
     <t>Трекер ACEFAST S2 button type positioning device single - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/treker-acefast-s2-button-type-positioning-device-single-blac/</t>
   </si>
   <si>
     <t>6974316285700</t>
   </si>
   <si>
     <t>Трекер ACEFAST S3 metal card positioning device set of 2 - Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/treker-acefast-s3-metal-card-positioning-device-set-of-2-met/</t>
   </si>
   <si>
+    <t>6974316285755</t>
+  </si>
+  <si>
+    <t>Трекер-брелок ACEFAST S4 Keychain positioning device - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/treker-brelok-acefast-s4-keychain-positioning-device-black/</t>
+  </si>
+  <si>
     <t>6974316285762</t>
   </si>
   <si>
     <t>Устройство для позиционирования багажа ACEFAST S5 luggage positioning device Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/ustrojstvo-dlya-pozicionirovaniya-bagazha-acefast-s5-luggage/</t>
   </si>
   <si>
     <t>Хабы Acefast</t>
   </si>
   <si>
     <t>6974316285922</t>
   </si>
   <si>
     <t>USB HUB ACEFAST J17 USB-A 4-in-1 - Metal Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/usb-hub-acefast-j17-usb-a-4-in-1-metal-gray/</t>
   </si>
   <si>
     <t>6974316285908</t>
   </si>
   <si>
     <t>USB-C хаб ACEFAST J15 USB-C 4-in-1 HUB - Metal gray</t>
@@ -245,587 +278,668 @@
   <si>
     <t>https://hoco-optom.ru/product/usb-c-hab-acefast-j18-usb-c-6-in-1-hub-docking-station-metal/</t>
   </si>
   <si>
     <t>Колонки Acefast</t>
   </si>
   <si>
     <t>6974316285328</t>
   </si>
   <si>
     <t>Колонка ACEFAST K2 Max Portable wireless speaker - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-acefast-k2-max-portable-wireless-speaker-black/</t>
   </si>
   <si>
     <t>6974316285038</t>
   </si>
   <si>
     <t>Колонка ACEFAST K3 Max Portable wireless speaker - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-acefast-k3-max-portable-wireless-speaker-black/</t>
   </si>
   <si>
-    <t>6974316285229</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316285106</t>
   </si>
   <si>
     <t>Колонка ACEFAST K3 Ultra Portable wireless speaker - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-acefast-k3-ultra-portable-wireless-speaker-black/</t>
   </si>
   <si>
     <t>6974316285113</t>
   </si>
   <si>
     <t>Колонка ACEFAST K4 Go Portable wireless speaker - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-acefast-k4-go-portable-wireless-speaker-black/</t>
   </si>
   <si>
+    <t>6974316287803</t>
+  </si>
+  <si>
+    <t>Портативная колонка ACEFAST K14 Portable karaoke wireless speaker - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/portativnaya-kolonka-acefast-k14-portable-karaoke-wireless-s/</t>
+  </si>
+  <si>
+    <t>6974316288121</t>
+  </si>
+  <si>
+    <t>Портативная колонка ACEFAST K15 Air portable wireless speaker - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/portativnaya-kolonka-acefast-k15-air-portable-wireless-speak/</t>
+  </si>
+  <si>
+    <t>6974316288152</t>
+  </si>
+  <si>
+    <t>Портативная колонка ACEFAST K15 Go portable wireless speaker - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/portativnaya-kolonka-acefast-k15-go-portable-wireless-speake/</t>
+  </si>
+  <si>
     <t>Кабеля Acefast</t>
   </si>
   <si>
     <t>Переходники Acefast</t>
   </si>
   <si>
     <t>6974316285823</t>
   </si>
   <si>
     <t>Адаптер USB-C 2-in-1 для зарядки и аудио ACEFAST J14 USB-C 2-in-1 charging audio adapter Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/adapter-usb-c-2-in-1-dlya-zaryadki-i-audio-acefast-j14-usb-c/</t>
   </si>
   <si>
     <t>6974316284703</t>
   </si>
   <si>
     <t>Переходник ACEFAST J9 USB-C to USB-C digital display adapter - Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/perekhodnik-acefast-j9-usb-c-to-usb-c-digital-display-adapte/</t>
   </si>
   <si>
     <t>Переходник для наушников Acefast</t>
   </si>
   <si>
-    <t>6974316285267</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316280569</t>
   </si>
   <si>
     <t>Аудиопереходник Acefast C1-05 Lightning to 3.5mm aluminum alloy headphones adapter cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/audioperekhodnik-acefast-c1-05-lightning-to-3-5mm-aluminum-a/</t>
   </si>
   <si>
     <t>6974316280606</t>
   </si>
   <si>
     <t>Аудиопереходник Acefast C1-07 Type-С to 3.5mm aluminum alloy headphones adapter cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/audioperekhodnik-acefast-c1-07-type-s-to-3-5mm-aluminum-allo/</t>
   </si>
   <si>
     <t>Кабель Lightning Acefast</t>
   </si>
   <si>
     <t>6974316280507</t>
   </si>
   <si>
     <t>Кабель Acefast C1-02 Lightning aluminum alloy charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c1-02-lightning-aluminum-alloy-charging-data-c/</t>
   </si>
   <si>
+    <t>6974316286202</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST C16-02 USB-A to L TPU charging data cable - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c16-02-usb-a-to-l-tpu-charging-data-cable-blac/</t>
+  </si>
+  <si>
     <t>6974316286288</t>
   </si>
   <si>
     <t>Кабель ACEFAST C16-05 USB-C to Lightning TPU charging data cable 2M - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c16-05-usb-c-to-lightning-tpu-charging-data-ca/</t>
   </si>
   <si>
     <t>6974316286271</t>
   </si>
   <si>
     <t>Кабель ACEFAST C16-06 USB-A to Lightning TPU charging data cable 2M - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c16-06-usb-a-to-lightning-tpu-charging-data-ca/</t>
   </si>
   <si>
     <t>6974316280682</t>
   </si>
   <si>
     <t>Кабель Acefast C2-02 Lightning zinc alloy silicone charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c2-02-lightning-zinc-alloy-silicone-charging-d/</t>
   </si>
   <si>
-    <t>6974316280828</t>
-[...14 lines deleted...]
-    <t>https://hoco-optom.ru/product/kabel-acefast-c3-02-lightning-tpe-charging-data-cable-white/</t>
+    <t>6974316285410</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST C23-01 USB-C to L charging data cable - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c23-01-usb-c-to-l-charging-data-cable-black/</t>
+  </si>
+  <si>
+    <t>6974316286240</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST C24-01 USB-C to Lightning ultra-thin charging data cable - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c24-01-usb-c-to-lightning-ultra-thin-charging/</t>
+  </si>
+  <si>
+    <t>6974316288053</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST C26-02 USB-A to L PVC charging data cable - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c26-02-usb-a-to-l-pvc-charging-data-cable-whit/</t>
+  </si>
+  <si>
+    <t>6974316287841</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST C29-02 USB-A to L silicone charging data cable 2m - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c29-02-usb-a-to-l-silicone-charging-data-cable/</t>
   </si>
   <si>
     <t>6974316281313</t>
   </si>
   <si>
     <t>Кабель Acefast C4-02 Lightning aluminum alloy charging data cable(1.8m) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c4-02-lightning-aluminum-alloy-charging-data-c/</t>
   </si>
   <si>
     <t>Кабель Type-C TO Lightning Acefast</t>
   </si>
   <si>
-    <t>6974316284260</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316280484</t>
   </si>
   <si>
     <t>Кабель Acefast C1-01 Type-С to lighting aluminum alloy charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c1-01-type-s-to-lighting-aluminum-alloy-chargi/</t>
   </si>
   <si>
-    <t>6974316283805</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/kabel-acefast-c16-03-usb-c-to-usb-c-tep-charging-data-cable/</t>
+    <t>6974316286196</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST C16-01 USB-C to L TPU charging data cable, Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c16-01-usb-c-to-l-tpu-charging-data-cable-blac/</t>
   </si>
   <si>
     <t>6974316280644</t>
   </si>
   <si>
     <t>Кабель Acefast C2-01 Type-С to lighting zinc alloy silicone charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c2-01-type-s-to-lighting-zinc-alloy-silicone-c/</t>
   </si>
   <si>
+    <t>6974316288046</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST C26-01 USB-C to L PVC charging data cable - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c26-01-usb-c-to-l-pvc-charging-data-cable-whit/</t>
+  </si>
+  <si>
+    <t>6974316287834</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST C29-01 USB-C to L silicone charging data cable 2m - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c29-01-usb-c-to-l-silicone-charging-data-cable/</t>
+  </si>
+  <si>
     <t>6974316280804</t>
   </si>
   <si>
     <t>Кабель Acefast C3-01 Type-С to lighting TPE charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c3-01-type-s-to-lighting-tpe-charging-data-cab/</t>
   </si>
   <si>
-    <t>6974316280811</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/kabel-acefast-c3-01-type-s-to-lighting-tpe-charging-data-c-1/</t>
+    <t>6974316288251</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST C30-01 USB-C to L charging data cable - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c30-01-usb-c-to-l-charging-data-cable-black/</t>
+  </si>
+  <si>
+    <t>6974316288268</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST C30-02 USB-A to L charging data cable - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c30-02-usb-a-to-l-charging-data-cable-black/</t>
+  </si>
+  <si>
+    <t>6974316288275</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST C31-01 USB-C to L charging data cable with digital display - Metal grey</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c31-01-usb-c-to-l-charging-data-cable-with-dig/</t>
+  </si>
+  <si>
+    <t>6974316288084</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST C34-01 USB-C to L zinc alloy charging data cable - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c34-01-usb-c-to-l-zinc-alloy-charging-data-c-1/</t>
+  </si>
+  <si>
+    <t>6974316288091</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST C34-01 USB-C to L zinc alloy charging data cable - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c34-01-usb-c-to-l-zinc-alloy-charging-data-cab/</t>
   </si>
   <si>
     <t>6974316281306</t>
   </si>
   <si>
     <t>Кабель Acefast C4-01 Type-С to lighting aluminum alloy charging data cable(1.8m) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c4-01-type-s-to-lighting-aluminum-alloy-chargi/</t>
   </si>
   <si>
     <t>6974316281030</t>
   </si>
   <si>
     <t>Кабель Acefast C6-01 Type-С to lighting zinc alloy digital display braided charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c6-01-type-s-to-lighting-zinc-alloy-digital-di/</t>
   </si>
   <si>
     <t>Кабель Type-C to Type-C Acefast</t>
   </si>
   <si>
-    <t>6974316280521</t>
-[...16 lines deleted...]
-  <si>
     <t>6974316283720</t>
   </si>
   <si>
     <t>Кабель ACEFAST C15-03 USB-C to USB-C zinc alloy digital display braided charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c15-03-usb-c-to-usb-c-zinc-alloy-digital-displ/</t>
   </si>
   <si>
     <t>6974316285120</t>
   </si>
   <si>
     <t>Кабель ACEFAST C22-02 USB-C to 2*USB-C 100W aluminum alloy charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c22-02-usb-c-to-2-usb-c-100w-aluminum-alloy-ch/</t>
   </si>
   <si>
     <t>6974316285151</t>
   </si>
   <si>
     <t>Кабель ACEFAST C22-05 USB-C to USB-C / magnetic aluminum alloy charging data cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c22-05-usb-c-to-usb-c-magnetic-aluminum-alloy/</t>
   </si>
   <si>
     <t>6974316285427</t>
   </si>
   <si>
     <t>Кабель ACEFAST C23-03 USB-C to USB-C intellingent power-off charging data cabl Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c23-03-usb-c-to-usb-c-intellingent-power-off-c/</t>
   </si>
   <si>
-    <t>6974316286257</t>
-[...23 lines deleted...]
-    <t>https://hoco-optom.ru/product/kabel-acefast-c8-03-usb-c-to-usb-c-charging-data-cable-black/</t>
+    <t>6974316288060</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST C26-03 USB-C to USB-C PVC charging data cable - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c26-03-usb-c-to-usb-c-pvc-charging-data-cabl-1/</t>
+  </si>
+  <si>
+    <t>6974316287810</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST C27-04 USB-C to USB-C magnetic charging data cable - Metal grey</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c27-04-usb-c-to-usb-c-magnetic-charging-data-c/</t>
+  </si>
+  <si>
+    <t>6974316287858</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST C29-03 USB-C to USB-C 240W silicone fast charging data cable 2m - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c29-03-usb-c-to-usb-c-240w-silicone-fast-charg/</t>
+  </si>
+  <si>
+    <t>6974316287827</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST C30-03 USB-C to USB-C 240W silicone fast charging data cable - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c30-03-usb-c-to-usb-c-240w-silicone-fast-charg/</t>
+  </si>
+  <si>
+    <t>6974316288299</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST C31-04 USB-A to USB-C charging data cable with digital display - Metal grey</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c31-04-usb-a-to-usb-c-charging-data-cable-with/</t>
+  </si>
+  <si>
+    <t>6974316280996</t>
+  </si>
+  <si>
+    <t>Кабель Acefast C4-03 Type-C to Type-C 100W aluminum alloy charging data cable - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c4-03-type-c-to-type-c-100w-aluminum-alloy-cha/</t>
   </si>
   <si>
     <t>6974316282679</t>
   </si>
   <si>
     <t>Кабель ACEFAST C9-03 USB-C to USB-C Charging Data Cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c9-03-usb-c-to-usb-c-charging-data-cable-black/</t>
   </si>
   <si>
     <t>6974316284475</t>
   </si>
   <si>
     <t>Сетевой Адаптер ACEFAST C19-03 USB-C to USB-C 60W fast charging data cable, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-acefast-c19-03-usb-c-to-usb-c-60w-fast-charg/</t>
   </si>
   <si>
-    <t>6974316284482</t>
-[...16 lines deleted...]
-  <si>
     <t>Кабель Type-C Acefast</t>
   </si>
   <si>
-    <t>6974316280545</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316283362</t>
   </si>
   <si>
     <t>Кабель ACEFAST C1-10 USB-C to HDTV aluminum alloy connectors HD video cable, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c1-10-usb-c-to-hdtv-aluminum-alloy-connectors/</t>
   </si>
   <si>
+    <t>6974316283119</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST C10-03 USB-C to USB-C Silicone Braid Charging Data Cable - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c10-03-usb-c-to-usb-c-silicone-braid-charging/</t>
+  </si>
+  <si>
+    <t>6974316283126</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST C10-04 USB-A to USB-C Silicone Braid Charging Data Cable - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c10-04-usb-a-to-usb-c-silicone-braid-charging/</t>
+  </si>
+  <si>
+    <t>6974316282334</t>
+  </si>
+  <si>
+    <t>Кабель AceFast C13-04 USB-A/USB-C to USB-C zinc alloy connectors charging data cable Mountain mist</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c13-04-usb-a-usb-c-to-usb-c-zinc-alloy-connect/</t>
+  </si>
+  <si>
     <t>6974316283539</t>
   </si>
   <si>
     <t>Кабель AceFast C13-05 USB-A/USB-C to USB-C Short zinc alloy connectors charging data cable Balck</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c13-05-usb-a-usb-c-to-usb-c-short-zinc-alloy-c/</t>
   </si>
   <si>
-    <t>6974316283713</t>
-[...23 lines deleted...]
-    <t>https://hoco-optom.ru/product/kabel-acefast-c25-04-usb-a-to-usb-c-silicone-charging-data-c/</t>
+    <t>6974316283812</t>
+  </si>
+  <si>
+    <t>Кабель AceFast C16-04 USB-A to USB-C TPE charging data, Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c16-04-usb-a-to-usb-c-tpe-charging-data-black/</t>
+  </si>
+  <si>
+    <t>6974316288077</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST C26-04 USB-A to USB-C silicone charging data cable - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c26-04-usb-a-to-usb-c-silicone-charging-data-1/</t>
+  </si>
+  <si>
+    <t>6974316287865</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST C29-04 USB-A to USB-C silicone charging data cable 2m - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-acefast-c29-04-usb-a-to-usb-c-silicone-charging-data-c/</t>
   </si>
   <si>
     <t>6974316282785</t>
   </si>
   <si>
     <t>Кабель Acefast C7-04 Type-C zinc alloy charging data cable with display - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-acefast-c7-04-type-c-zinc-alloy-charging-data-cable-wi/</t>
   </si>
   <si>
-    <t>6974316283010</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316284673</t>
   </si>
   <si>
     <t>Сетевой Адаптер ACEFAST C21-04 USB-A to USB-C fantasy color series braided charging data cable ,Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-acefast-c21-04-usb-a-to-usb-c-fantasy-color/</t>
   </si>
   <si>
     <t>Держатели для телефона Acefast</t>
   </si>
   <si>
     <t>Настольные держатели Acefast</t>
   </si>
   <si>
     <t>6974316287148</t>
   </si>
   <si>
     <t>Беспроводное зарядное устройство ACEFAST E48 15W 3-in-1 wireless charging desktop stan - Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnoe-zaryadnoe-ustrojstvo-acefast-e48-15w-3-in-1-wir/</t>
   </si>
   <si>
+    <t>6974316284826</t>
+  </si>
+  <si>
+    <t>Магнитные держатель для телефона ACEFAST E27 manual suction cup magnetic Phone holder, kmetal gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/magnitnye-derzhatel-dlya-telefona-acefast-e27-manual-suction/</t>
+  </si>
+  <si>
     <t>6974316286615</t>
   </si>
   <si>
     <t>Магнитный держатель ACEFAST E46 ultra-thin magnetic phone holder - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/magnitnyj-derzhatel-acefast-e46-ultra-thin-magnetic-phone-ho/</t>
   </si>
   <si>
     <t>6974316286431</t>
   </si>
   <si>
     <t>Настольная подставка ACEFAST E45 tabletop folding stand for mobile phone - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/nastolnaya-podstavka-acefast-e45-tabletop-folding-stand-for/</t>
   </si>
   <si>
     <t>6974316286356</t>
   </si>
   <si>
     <t>Смарт-штатив ACEFAST E44 360-degree AI intelligent follow-up PTZ - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/smart-shtativ-acefast-e44-360-degree-ai-intelligent-follow-u/</t>
   </si>
   <si>
     <t>Мото/Вело держатели для телефона Acefast</t>
   </si>
   <si>
     <t>6974316284918</t>
   </si>
   <si>
     <t>Вело/Мото Держатель ACEFAST D58 Cycling phone holder,Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/velo-moto-derzhatel-acefast-d58-cycling-phone-holder-black/</t>
   </si>
   <si>
     <t>Автодержатель для телефона Acefast</t>
   </si>
   <si>
-    <t>6974316282747</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/avtoderzhatel-acefast-d19-velcro-in-car-holder-black/</t>
+    <t>6974316282822</t>
+  </si>
+  <si>
+    <t>Автодержатель Acefast D20 magnetic folding holder - Metal gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtoderzhatel-acefast-d20-magnetic-folding-holder-metal-gray/</t>
   </si>
   <si>
     <t>6974316282839</t>
   </si>
   <si>
     <t>Автодержатель Acefast D20 magnetic folding holder - Silver</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtoderzhatel-acefast-d20-magnetic-folding-holder-silver/</t>
   </si>
   <si>
     <t>6974316280446</t>
   </si>
   <si>
     <t>Автодержатель с беспроводной зарядкой Acefast D3 magnetic wireless charging car holder - Silver</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtoderzhatel-s-besprovodnoj-zaryadkoj-acefast-d3-magnetic-w/</t>
   </si>
   <si>
     <t>6925146970212</t>
   </si>
   <si>
     <t>Автомобильный держатель  CELEBRAT HC-21 Fold Magnetic Holder - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-celebrat-hc-21-fold-magnetic-holder-b/</t>
   </si>
   <si>
     <t>6974316283164</t>
   </si>
   <si>
     <t>Автомобильный держатель ACEFAST D27 Press Type Car Holder For Air Vent Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d27-press-type-car-holder-for/</t>
   </si>
   <si>
-    <t>6974316283188</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316280293</t>
   </si>
   <si>
     <t>Автомобильный держатель ACEFAST D33 Qi2 Magnetic Wireless Charging Car Holder For Air Vent - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d33-qi2-magnetic-wireless-cha/</t>
   </si>
   <si>
     <t>6974316282310</t>
   </si>
   <si>
     <t>Автомобильный держатель ACEFAST D34 Magnnetic Car Holder For Air Vent - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d34-magnnetic-car-holder-for/</t>
   </si>
   <si>
     <t>6974316282327</t>
   </si>
   <si>
     <t>Автомобильный Держатель AceFast D35 magnetic car holder for center console Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d35-magnetic-car-holder-for-c/</t>
@@ -863,68 +977,68 @@
   <si>
     <t>Автомобильный Держатель ACEFAST D46 magnetic wireless charging car holder for air vent, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d46-magnetic-wireless-chargin/</t>
   </si>
   <si>
     <t>6974316284116</t>
   </si>
   <si>
     <t>Автомобильный Держатель ACEFAST D47 magnetic wireless charging car holder for dashboard, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d47-magnetic-wireless-chargin/</t>
   </si>
   <si>
     <t>6974316284147</t>
   </si>
   <si>
     <t>Автомобильный Держатель ACEFAST D50 magnetic car holder for air vent, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d50-magnetic-car-holder-for-a/</t>
   </si>
   <si>
-    <t>6974316284154</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316284321</t>
   </si>
   <si>
     <t>Автомобильный Держатель ACEFAST D54 magnetic car holder for dashboard, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d54-magnetic-car-holder-for-d/</t>
   </si>
   <si>
+    <t>6974316284338</t>
+  </si>
+  <si>
+    <t>Автомобильный Держатель ACEFAST D55 magnetic car holder for dashboard, Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d55-magnetic-car-holder-for-d/</t>
+  </si>
+  <si>
     <t>6974316284710</t>
   </si>
   <si>
     <t>Автомобильный Держатель ACEFAST D56 one-key lock car holder for air vent, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d56-one-key-lock-car-holder-f/</t>
   </si>
   <si>
     <t>6974316284727</t>
   </si>
   <si>
     <t>Автомобильный Держатель ACEFAST D57 one-key lock car holder for deshboard,Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d57-one-key-lock-car-holder-f/</t>
   </si>
   <si>
     <t>6974316285854</t>
   </si>
   <si>
     <t>Автомобильный держатель ACEFAST D62 Double cup magnetic car holder - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d62-double-cup-magnetic-car-h/</t>
@@ -935,261 +1049,423 @@
   <si>
     <t>Автомобильный держатель ACEFAST D63 Double cup holder cilp car holder - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d63-double-cup-holder-cilp-ca/</t>
   </si>
   <si>
     <t>6974316286332</t>
   </si>
   <si>
     <t>Автомобильный держатель ACEFAST D64 magnetic folding car holder - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d64-magnetic-folding-car-hold/</t>
   </si>
   <si>
     <t>6974316287001</t>
   </si>
   <si>
     <t>Автомобильный держатель ACEFAST D70 magnetic car holder with suction cup, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d70-magnetic-car-holder-with/</t>
   </si>
   <si>
+    <t>6974316284833</t>
+  </si>
+  <si>
+    <t>Автомобильный Держатель ACEFAST E28 manual suction cup magnetic Phone holder, Metal gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-e28-manual-suction-cup-magnet/</t>
+  </si>
+  <si>
     <t>6974316284840</t>
   </si>
   <si>
     <t>Автомобильный Держатель ACEFAST E29 electric Suction cup magnetic wireless charging holder, Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-e29-electric-suction-cup-magn/</t>
   </si>
   <si>
-    <t>6974316284864</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-e30-electric-suction-cup-magn/</t>
+    <t>6974316287933</t>
+  </si>
+  <si>
+    <t>Автомобильный держатель ACEFAST E54 electric suction cup magnetic car holder for dashboard - Metal grey</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-e54-electric-suction-cup-magn/</t>
+  </si>
+  <si>
+    <t>6974316286769</t>
+  </si>
+  <si>
+    <t>Автомобильный держатель с беспроводной зарядкой ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-s-besprovodnoj-zaryadkoj-acefast-d66/</t>
+  </si>
+  <si>
+    <t>6974316288176</t>
+  </si>
+  <si>
+    <t>Автомобильный магнитный держатель ACEFAST D75 magnetic car holder for dashboard - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnyj-magnitnyj-derzhatel-acefast-d75-magnetic-car-ho/</t>
   </si>
   <si>
     <t>6974316286752</t>
   </si>
   <si>
     <t>Беспроводное зарядное устройство ACEFAST E47 QI2 magnetic cooling wireless charger, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnoe-zaryadnoe-ustrojstvo-acefast-e47-qi2-magnetic-c/</t>
   </si>
   <si>
     <t>6974316285960</t>
   </si>
   <si>
     <t>Магнитное кольцо-держатель ACEFAST E35 magnetic ring holder - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/magnitnoe-kolco-derzhatel-acefast-e35-magnetic-ring-holder-b/</t>
   </si>
   <si>
+    <t>6974316286981</t>
+  </si>
+  <si>
+    <t>Магнитный автомобильный держатель ACEFAST D68 magnetic car holder for air vent - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/magnitnyj-avtomobilnyj-derzhatel-acefast-d68-magnetic-car-ho/</t>
+  </si>
+  <si>
     <t>6974316283744</t>
   </si>
   <si>
     <t>Магнитный держатель ACEFAST E23 magnetic Phone holder for travel - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/magnitnyj-derzhatel-acefast-e23-magnetic-phone-holder-for-tr/</t>
   </si>
   <si>
     <t>Power Bank Acefast</t>
   </si>
   <si>
-    <t>6974316283393</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m12-pd20w-ultra-thin-magnetic/</t>
+    <t>6974316283959</t>
+  </si>
+  <si>
+    <t>Внешний Аккумулятор ACEFAST M13 PD22.5W power bank with cable 10000mAh Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m13-pd22-5w-power-bank-with-ca/</t>
+  </si>
+  <si>
+    <t>6974316283966</t>
+  </si>
+  <si>
+    <t>Внешний Аккумулятор ACEFAST M14 PD20W power bank with cable 20000mAh Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m14-pd20w-power-bank-with-cabl/</t>
   </si>
   <si>
     <t>6974316284000</t>
   </si>
   <si>
     <t>Внешний Аккумулятор ACEFAST M17 PD20W/22.5W magnetic charging power bank with built-in stand 1000mAh Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m17-pd20w-22-5w-magnetic-charg/</t>
   </si>
   <si>
+    <t>6974316283898</t>
+  </si>
+  <si>
+    <t>Внешний Аккумулятор ACEFAST M21 PD65W power bank with cable 20000mAh Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m21-pd65w-power-bank-with-cabl/</t>
+  </si>
+  <si>
+    <t>6974316284857</t>
+  </si>
+  <si>
+    <t>Внешний Аккумулятор ACEFAST M23 22.5W Power bank built-in dual cables (10000mAh) Metal gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m23-22-5w-power-bank-built-in/</t>
+  </si>
+  <si>
+    <t>6974316284871</t>
+  </si>
+  <si>
+    <t>Внешний Аккумулятор ACEFAST M24 22.5W Magnetic fast charging power bank with holder and cable 10000mAh Metal gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m24-22-5w-magnetic-fast-chargi/</t>
+  </si>
+  <si>
+    <t>6974316285991</t>
+  </si>
+  <si>
+    <t>Внешний аккумулятор ACEFAST M29 22.5W fast charging power bank with cable 20000mAh - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m29-22-5w-fast-charging-power/</t>
+  </si>
+  <si>
+    <t>6974316286004</t>
+  </si>
+  <si>
+    <t>Внешний аккумулятор ACEFAST M30 PD20W magnetic fast charging power bank with cable (5000mAh) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m30-pd20w-magnetic-fast-chargi/</t>
+  </si>
+  <si>
+    <t>6974316286011</t>
+  </si>
+  <si>
+    <t>Внешний аккумулятор ACEFAST M31 22.5W magnetic fast charging power bank with cable (10000mAh) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m31-22-5w-magnetic-fast-chargi/</t>
+  </si>
+  <si>
+    <t>6974316286394</t>
+  </si>
+  <si>
+    <t>Внешний аккумулятор ACEFAST M32 PD35W fast charging power bank with telescopic cable 10000mAh - Metal gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m32-pd35w-fast-charging-powe-1/</t>
+  </si>
+  <si>
+    <t>6974316286400</t>
+  </si>
+  <si>
+    <t>Внешний аккумулятор ACEFAST M32 PD35W fast charging power bank with telescopic cable 10000mAh - Silver</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m32-pd35w-fast-charging-power/</t>
+  </si>
+  <si>
     <t>6974316286363</t>
   </si>
   <si>
     <t>Внешний аккумулятор ACEFAST M33 100W fast charging power bank with cable and TFT display 20000mAh - Metal Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m33-100w-fast-charging-power-b/</t>
   </si>
   <si>
+    <t>6974316286738</t>
+  </si>
+  <si>
+    <t>Внешний аккумулятор ACEFAST M35 PD18W magnetic fast charging power bank 5000mAh - metal gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m35-pd18w-magnetic-fast-chargi/</t>
+  </si>
+  <si>
+    <t>6974316286745</t>
+  </si>
+  <si>
+    <t>Внешний аккумулятор ACEFAST M36 22.5W magnetic fast charging power bank 10000mAh - metal gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m36-22-5w-magnetic-fast-chargi/</t>
+  </si>
+  <si>
+    <t>6974316288008</t>
+  </si>
+  <si>
+    <t>Внешний аккумулятор ACEFAST M38 PD18W ultra-thin magnetic fast charging power bank 5000mAh - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m38-pd18w-ultra-thin-magnetic/</t>
+  </si>
+  <si>
+    <t>6974316287346</t>
+  </si>
+  <si>
+    <t>Внешний аккумулятор ACEFAST M40 22.5W magnetic wireless charging power bank with holder and cable 10000mAh - Metal grey</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m40-22-5w-magnetic-wireless-ch/</t>
+  </si>
+  <si>
+    <t>6974316288329</t>
+  </si>
+  <si>
+    <t>Внешний аккумулятор ACEFAST M42 PD22.5W fast charging power bank with telescopic cable PB03L 10000mAh - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m42-pd22-5w-fast-charging-powe/</t>
+  </si>
+  <si>
+    <t>6974316288213</t>
+  </si>
+  <si>
+    <t>Внешний аккумулятор ACEFAST M48 22.5W fast charging power bank with two cables T203ALF 10000mAh - Metal grey</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m48-22-5w-fast-charging-power/</t>
+  </si>
+  <si>
+    <t>6974316288220</t>
+  </si>
+  <si>
+    <t>Внешний аккумулятор ACEFAST M49 22.5W fast charging power bank with two cables T205ALF 20000mAh - Metal grey</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m49-22-5w-fast-charging-power/</t>
+  </si>
+  <si>
     <t>6974316283379</t>
   </si>
   <si>
     <t>Внешний Аккумулятор ACEFAST M7 PD30W Power Bank With Cable 10000mAh Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m7-pd30w-power-bank-with-cable/</t>
   </si>
   <si>
     <t>6974316283386</t>
   </si>
   <si>
     <t>Внешний аккумулятор ACEFAST M8 PD18W Ultra-thin Magnetic Wireless Charging Power Bank 5000mAh Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m8-pd18w-ultra-thin-magnetic-w/</t>
   </si>
   <si>
     <t>6974316287209</t>
   </si>
   <si>
     <t>Внешний аккумулятор ACEFAST PB0902 PD45W fast charging power bank with TFT display and retractable cable 10000mAh - Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-pb0902-pd45w-fast-charging-pow/</t>
   </si>
   <si>
     <t>Автомобильные зарядки Acefast</t>
   </si>
   <si>
     <t>6974316282921</t>
   </si>
   <si>
     <t>Автомобильная зарядка ACEFAST B13 53W 2-in-1 (2*USB-C) Car Charger With Retractable Cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnaya-zaryadka-acefast-b13-53w-2-in-1-2-usb-c-car-ch/</t>
   </si>
   <si>
+    <t>6974316285786</t>
+  </si>
+  <si>
+    <t>Автомобильное беспроводное зарядное устройство-держатель ACEFAST D61 Qi2 25W magnetic wireless charging car holder - Metal gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnoe-besprovodnoe-zaryadnoe-ustrojstvo-derzhatel-ace/</t>
+  </si>
+  <si>
     <t>6974316285946</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство ACEFAST B17 95W car charger with telescopic cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b17-95w-car-charge/</t>
   </si>
   <si>
     <t>6974316285953</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство ACEFAST B18 200W(2USB-C+USB-A) fast car charger Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b18-200w-2usb-c-us/</t>
   </si>
   <si>
+    <t>6974316287155</t>
+  </si>
+  <si>
+    <t>Автомобильное зарядное устройство ACEFAST B19 PD30W (USB-C+USB-A) car charger - Metal gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b19-pd30w-usb-c-us/</t>
+  </si>
+  <si>
     <t>6974316280361</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство Acefast B2 72W dual USB-C - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b2-72w-dual-usb-c/</t>
   </si>
   <si>
+    <t>6974316287162</t>
+  </si>
+  <si>
+    <t>Автомобильное зарядное устройство ACEFAST B20 PD45W (USB-C+USB-A) car charger - Metal gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b20-pd45w-usb-c-us/</t>
+  </si>
+  <si>
     <t>6974316286684</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство ACEFAST B21 75W(USB-C+USB-A)car charger,Metal gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b21-75w-usb-c-usb/</t>
   </si>
   <si>
-    <t>6974316287179</t>
-[...59 lines deleted...]
-    <t>https://hoco-optom.ru/product/avtomobilnoe-zu-acefast-b16-95w-usb-a-usb-c-dual-port-metal/</t>
+    <t>6974316287704</t>
+  </si>
+  <si>
+    <t>Автомобильное зарядное устройство ACEFAST B25 36W car charger with audio player - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b25-36w-car-charge/</t>
+  </si>
+  <si>
+    <t>6974316286349</t>
+  </si>
+  <si>
+    <t>Автомобильный держатель ACEFAST D65 magnetic folding wireless charging car holder - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d65-magnetic-folding-wireless/</t>
   </si>
   <si>
     <t>6974316285304</t>
   </si>
   <si>
     <t>Зарядное устройство ACEFAST B16 95W (USB-A+USB-C) dual port metal car charger set (P5), Metal - Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-b16-95w-usb-a-usb-c-dual-port-m/</t>
   </si>
   <si>
     <t>Наушники Acefast</t>
   </si>
   <si>
     <t>6974316286424</t>
   </si>
   <si>
     <t>Беспроводная гарнитура ACEFAST H15 gaming wireless headset - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnaya-garnitura-acefast-h15-gaming-wireless-headset/</t>
   </si>
   <si>
     <t>6974316283881</t>
   </si>
@@ -1250,167 +1526,176 @@
   <si>
     <t>Беспроводные наушники ACEFAST H12 hybrid active noise cancelling wireless headset - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h12-hybrid-active-noise-cance/</t>
   </si>
   <si>
     <t>6974316285731</t>
   </si>
   <si>
     <t>Беспроводные наушники ACEFAST H12 hybrid active noise cancelling wireless headset - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h12-hybrid-active-noise-can-1/</t>
   </si>
   <si>
     <t>6974316285878</t>
   </si>
   <si>
     <t>Беспроводные наушники ACEFAST H13 Wireless headset - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h13-wireless-headset-black/</t>
   </si>
   <si>
+    <t>6974316287391</t>
+  </si>
+  <si>
+    <t>Беспроводные наушники ACEFAST H19 Open BT headset - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h19-open-bt-headset-black/</t>
+  </si>
+  <si>
+    <t>6974316287506</t>
+  </si>
+  <si>
+    <t>Беспроводные наушники ACEFAST H20 gaming wireless headset - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h20-gaming-wireless-headset-b/</t>
+  </si>
+  <si>
     <t>6974316287018</t>
   </si>
   <si>
     <t>Беспроводные наушники ACEFAST N10 bone conduction BT earphones - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-n10-bone-conduction-bt-earpho/</t>
   </si>
   <si>
     <t>6974316286158</t>
   </si>
   <si>
     <t>Беспроводные наушники ACEFAST N8 neck hanging wireless earphones - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-n8-neck-hanging-wireless-earp/</t>
   </si>
   <si>
     <t>6974316286721</t>
   </si>
   <si>
     <t>Беспроводные наушники ACEFAST N9 neck hanging wireless earphones - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-n9-neck-hanging-wireless-earp/</t>
   </si>
   <si>
+    <t>6974316287247</t>
+  </si>
+  <si>
+    <t>Беспроводные наушники ACEFAST W10 in-ear earbuds for sleep - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w10-in-ear-earbuds-for-sleep/</t>
+  </si>
+  <si>
     <t>6974316287254</t>
   </si>
   <si>
     <t>Беспроводные наушники ACEFAST W11 semi-in-ear TWS BT earbuds - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w11-semi-in-ear-tws-bt-earb-1/</t>
   </si>
   <si>
     <t>6974316287261</t>
   </si>
   <si>
     <t>Беспроводные наушники ACEFAST W11 semi-in-ear TWS BT earbuds - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w11-semi-in-ear-tws-bt-earbud/</t>
   </si>
   <si>
     <t>6974316285687</t>
   </si>
   <si>
     <t>Беспроводные наушники ACEFAST W6 Smart screen active noise cancelling tru wireless earbuds - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w6-smart-screen-active-noise/</t>
   </si>
   <si>
-    <t>6974316285885</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316285892</t>
   </si>
   <si>
     <t>Беспроводные наушники ACEFAST W7 true wireless earbuds White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w7-true-wireless-earbuds-whit/</t>
   </si>
   <si>
     <t>6974316286165</t>
   </si>
   <si>
     <t>Беспроводные наушники ACEFAST W8 ANC AI translation earbuds Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w8-anc-ai-translation-earbuds/</t>
   </si>
   <si>
+    <t>6974316287889</t>
+  </si>
+  <si>
+    <t>Беспроводные наушники ACEFAST W9 semi-in-ear anc tws wireless earbuds - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w9-semi-in-ear-anc-tws-wirele/</t>
+  </si>
+  <si>
     <t>6974316285601</t>
   </si>
   <si>
     <t>Игровая гарнитура ACEFAST H11 gaming wireless headset - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/igrovaya-garnitura-acefast-h11-gaming-wireless-headset-white/</t>
   </si>
   <si>
     <t>6974316285021</t>
   </si>
   <si>
     <t>Наушники  ACEFAST W4 true wireless earbuds with phone stand, Biege</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-w4-true-wireless-earbuds-with-phone-stan-1/</t>
   </si>
   <si>
-    <t>6974316285014</t>
-[...16 lines deleted...]
-  <si>
     <t>6974316284932</t>
   </si>
   <si>
     <t>Наушники ACEFAST H10 wireless headset, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-h10-wireless-headset-black/</t>
   </si>
   <si>
     <t>6974316283485</t>
   </si>
   <si>
     <t>Наушники ACEFAST H3 Active Noise Canceling Wireless Headset - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-h3-active-noise-canceling-wireless-headset/</t>
   </si>
   <si>
     <t>6974316284284</t>
   </si>
   <si>
     <t>Наушники ACEFAST H5 active noise cancelling wireless headset Milky White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-h5-active-noise-cancelling-wireless-head-1/</t>
@@ -1421,176 +1706,149 @@
   <si>
     <t>Наушники ACEFAST H6 active noise reduction wireless headset White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-h6-active-noise-reduction-wireless-heads-1/</t>
   </si>
   <si>
     <t>6974316284314</t>
   </si>
   <si>
     <t>Наушники ACEFAST H8 active noise cancelling wireless headset, Purple</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-h8-active-noise-cancelling-wireless-head-1/</t>
   </si>
   <si>
     <t>6974316284390</t>
   </si>
   <si>
     <t>Наушники ACEFAST H9 active noise cancelling wireless headset, Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-h9-active-noise-cancelling-wireless-headse/</t>
   </si>
   <si>
-    <t>6974316284383</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316282891</t>
   </si>
   <si>
     <t>Наушники ACEFAST L2 USB-C Wired Earphones - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-l2-usb-c-wired-earphones-black/</t>
   </si>
   <si>
-    <t>6974316283577</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316283645</t>
   </si>
   <si>
     <t>Наушники ACEFAST L6 USB-C in-ear wired earphones with mic, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-l6-usb-c-in-ear-wired-earphones-with-mic-b/</t>
   </si>
   <si>
     <t>6974316284949</t>
   </si>
   <si>
     <t>Наушники ACEFAST L8 usb-c in-ear silicone wired earphones with mic, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-l8-usb-c-in-ear-silicone-wired-earphones-w/</t>
   </si>
   <si>
-    <t>6974316284956</t>
-[...16 lines deleted...]
-  <si>
     <t>6974316283607</t>
   </si>
   <si>
     <t>Наушники ACEFAST N4 neck hanging wireless earphones Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-n4-neck-hanging-wireless-earphones-black/</t>
   </si>
   <si>
     <t>6974316284192</t>
   </si>
   <si>
     <t>Наушники ACEFAST N5 neck hanging wireless headset Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-n5-neck-hanging-wireless-headset-black/</t>
   </si>
   <si>
     <t>6974316285311</t>
   </si>
   <si>
     <t>Наушники ACEFAST N6 Neck hanging wireless earphones - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-n6-neck-hanging-wireless-earphones-black/</t>
   </si>
   <si>
+    <t>6974316285663</t>
+  </si>
+  <si>
+    <t>Наушники ACEFAST N7 neck hanging wireless earphones - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/naushniki-acefast-n7-neck-hanging-wireless-earphones-black/</t>
+  </si>
+  <si>
     <t>6974316283614</t>
   </si>
   <si>
     <t>Наушники ACEFAST W1 Active Noise Cancelling true wireless eaabuds Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-w1-active-noise-cancelling-true-wireless-e/</t>
   </si>
   <si>
-    <t>6974316284406</t>
-[...7 lines deleted...]
-  <si>
     <t>6974316284802</t>
   </si>
   <si>
     <t>Наушники ACEFAST W3 active noise cancelling true wireless earbuds, Biege</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-acefast-w3-active-noise-cancelling-true-wireless-1/</t>
   </si>
   <si>
     <t>6974316283522</t>
   </si>
   <si>
     <t>Наушники Беспроводные AceFast H4 active noise canceling Wireless headset Beige</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/naushniki-besprovodnye-acefast-h4-active-noise-canceling-wir/</t>
   </si>
   <si>
+    <t>6974316287025</t>
+  </si>
+  <si>
+    <t>Проводные игровые наушники ACEFAST H16 gaming wired headset - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/provodnye-igrovye-naushniki-acefast-h16-gaming-wired-headset/</t>
+  </si>
+  <si>
     <t>6974316287032</t>
   </si>
   <si>
     <t>Проводные наушники ACEFAST H18 wired headset for kids - Grey White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/provodnye-naushniki-acefast-h18-wired-headset-for-kids-grey/</t>
   </si>
   <si>
     <t>6974316286189</t>
   </si>
   <si>
     <t>Проводные наушники ACEFAST L12 USB-C semi-in-ear karaoke wired earphones - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/provodnye-naushniki-acefast-l12-usb-c-semi-in-ear-karaoke-wi/</t>
   </si>
   <si>
     <t>Беспроводные зарядки Acefast</t>
   </si>
   <si>
     <t>6974316283478</t>
   </si>
   <si>
     <t>Беспроводная зарядка ACEFAST E20 Desktop 3-in-1 Wireless Charging Holder - Black</t>
@@ -1634,168 +1892,267 @@
   <si>
     <t>https://hoco-optom.ru/product/zaryadnaya-stanciya-acefast-z9-80w-6-in-1-multifunctional-ga/</t>
   </si>
   <si>
     <t>6974316285632</t>
   </si>
   <si>
     <t>Зарядное устройство ACEFAST E34 electric flip 3-in-1 wireless charger - Metal - Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-e34-electric-flip-3-in-1-wirele/</t>
   </si>
   <si>
     <t>Сетевые адаптеры Acefast</t>
   </si>
   <si>
     <t>6974316284062</t>
   </si>
   <si>
     <t>Зарядка ACEFAST A111 PD67W GaN charger(2*USB-C+USB-A) whith retractable cable, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-acefast-a111-pd67w-gan-charger-2-usb-c-usb-a-whith/</t>
   </si>
   <si>
-    <t>6974316284055</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/zaryadka-acefast-a112-pd45w-gan-usb-c-charger-black-eu/</t>
+    <t>6974316284420</t>
+  </si>
+  <si>
+    <t>Зарядка ACEFAST A113 PD20W GaN charger USB-C with digital display set (P5)(EU) Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/zaryadka-acefast-a113-pd20w-gan-charger-usb-c-with-digital-d/</t>
+  </si>
+  <si>
+    <t>6974316285366</t>
+  </si>
+  <si>
+    <t>Зарядка ACEFAST A118 PD30W mini GaN USB-C fast charger,(EU) White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/zaryadka-acefast-a118-pd30w-mini-gan-usb-c-fast-charger-eu-w/</t>
+  </si>
+  <si>
+    <t>6974316282495</t>
+  </si>
+  <si>
+    <t>Зарядка Acefast Z1 PD75W GaN (3C+2A) multifunctional charging adapter - Black gray</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/zaryadka-acefast-z1-pd75w-gan-3c-2a-multifunctional-charging/</t>
+  </si>
+  <si>
+    <t>6974316284987</t>
+  </si>
+  <si>
+    <t>Зарядное устройство ACEFAST A117 PD20W mini GaN USB-C fast charger - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-a117-pd20w-mini-gan-usb-c-fast/</t>
+  </si>
+  <si>
+    <t>6974316285182</t>
+  </si>
+  <si>
+    <t>Зарядное устройство ACEFAST A118 PD30W mini GaN USB-C fast charger set(P16) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-a118-pd30w-mini-gan-usb-c-fast/</t>
+  </si>
+  <si>
+    <t>6974316287797</t>
+  </si>
+  <si>
+    <t>Зарядное устройство ACEFAST A119 PD45W mini GaN USB-C fast charger Set(P5)(EU) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-a119-pd45w-mini-gan-usb-c-fast/</t>
   </si>
   <si>
     <t>6974316285403</t>
   </si>
   <si>
     <t>Зарядное устройство ACEFAST Z8 PD45W GaN (3*USB-C+2*USB-A) multifunctional charging adapter - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-z8-pd45w-gan-3-usb-c-2-usb-a-mu/</t>
   </si>
   <si>
     <t>6974316285717</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство ACEFAST A134 PD67W mini GaN USB-C fast charger (EU) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a134-pd67w-mini-gan-usb/</t>
   </si>
   <si>
     <t>6974316286226</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство ACEFAST A135 PD40W GaN charger USB-C with digital display, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a135-pd40w-gan-charger/</t>
   </si>
   <si>
-    <t>6974316283232</t>
-[...14 lines deleted...]
-    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a82-pd20w-gan-single--1/</t>
+    <t>6974316280064</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство ACEFAST A90 QC18W GaN Single USB-A Charger Set (P3) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a90-qc18w-gan-single--1/</t>
   </si>
   <si>
     <t>6974316283133</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство ACEFAST A94 PD100W GaN (3*USB-C+USB-A) Charger - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a94-pd100w-gan-3-usb-c/</t>
   </si>
   <si>
     <t>6974316286233</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство ACEFAST PD40W mini GaN USB-C fast charger Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-pd40w-mini-gan-usb-c-fa/</t>
   </si>
   <si>
-    <t>6974316284444</t>
-[...14 lines deleted...]
-    <t>https://hoco-optom.ru/product/setevoj-adapter-acefast-a77-mini-pd30w-gan-usb-c-black/</t>
+    <t>6974316285007</t>
+  </si>
+  <si>
+    <t>Сетевой Адаптер  ACEFAST A119 PD45W mini GaN USB-C fast charger,(EU) Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoj-adapter-acefast-a119-pd45w-mini-gan-usb-c-fast-charg/</t>
+  </si>
+  <si>
+    <t>6974316283287</t>
+  </si>
+  <si>
+    <t>Сетевой адаптер ACEFAST A102 PD30W GaN Single USB-C Charger (EU) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoj-adapter-acefast-a102-pd30w-gan-single-usb-c-charger/</t>
+  </si>
+  <si>
+    <t>6974316284413</t>
+  </si>
+  <si>
+    <t>Сетевой Адаптер ACEFAST A113 PD20W GaN charger USB-C with digital display (EU) Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoj-adapter-acefast-a113-pd20w-gan-charger-usb-c-with-di/</t>
+  </si>
+  <si>
+    <t>6974316284468</t>
+  </si>
+  <si>
+    <t>Сетевой Адаптер ACEFAST A116 PD35W GaN charger (USB-A+USB-C) with digital display, (EU) Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoj-adapter-acefast-a116-pd35w-gan-charger-usb-a-usb-c-w/</t>
+  </si>
+  <si>
+    <t>6974316284994</t>
+  </si>
+  <si>
+    <t>Сетевой Адаптер ACEFAST A118 PD30W mini GaN USB-C fast charger,(EU) Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoj-adapter-acefast-a118-pd30w-mini-gan-usb-c-fast-charg/</t>
+  </si>
+  <si>
+    <t>6974316284659</t>
+  </si>
+  <si>
+    <t>Сетевой Адаптер ACEFAST A130 PD20W single USB-C charger, (EU) white</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoj-adapter-acefast-a130-pd20w-single-usb-c-charger-eu-w/</t>
   </si>
   <si>
     <t>6974316286530</t>
   </si>
   <si>
     <t>Сетевой адаптер ACEFAST Z11 global travel AC conversion adapter - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoj-adapter-acefast-z11-global-travel-ac-conversion-adap/</t>
   </si>
   <si>
     <t>Трипод Acefast</t>
   </si>
   <si>
+    <t>6974316288138</t>
+  </si>
+  <si>
+    <t>Монопод ACEFAST E72 multifunctional mini selfie stick - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/monopod-acefast-e72-multifunctional-mini-selfie-stick-black/</t>
+  </si>
+  <si>
     <t>6974316286134</t>
   </si>
   <si>
     <t>Монопод для селфи ACEFAST E42 Selfie stick with automatic tripod - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/monopod-dlya-selfi-acefast-e42-selfie-stick-with-automatic-t/</t>
   </si>
   <si>
     <t>6974316286141</t>
   </si>
   <si>
     <t>Монопод для селфи ACEFAST E43 selfie stick automatic tripod - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/monopod-dlya-selfi-acefast-e43-selfie-stick-automatic-tripod/</t>
+  </si>
+  <si>
+    <t>6974316288169</t>
+  </si>
+  <si>
+    <t>Настольная подставка ACEFAST D74 magnetic double folding desktop stand - Metal grey</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/nastolnaya-podstavka-acefast-d74-magnetic-double-folding-des/</t>
+  </si>
+  <si>
+    <t>6974316288312</t>
+  </si>
+  <si>
+    <t>Настольная подставка ACEFAST D76 suction cups flexible desktop stand - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/nastolnaya-podstavka-acefast-d76-suction-cups-flexible-deskt/</t>
   </si>
   <si>
     <t>6974316286172</t>
   </si>
   <si>
     <t>Селфи-палка ACEFAST E41 selfie stick with automatic tripod and face tracking - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/selfi-palka-acefast-e41-selfie-stick-with-automatic-tripod-a/</t>
   </si>
   <si>
     <t>6974316284888</t>
   </si>
   <si>
     <t>Трипод ACEFAST E31 selfie with automatic tripod, Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/tripod-acefast-e31-selfie-with-automatic-tripod-black/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -2217,59 +2574,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/stilus-acefast-v1-universal-capacitive-pen-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/stilus-acefast-v2-universal-capacitive-pen-for-ipad-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-mikrofon-acefast-r5-wireless-lavalier-microphon/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-mikrofon-acefast-r7-wireless-lavalier-microphon/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-petlichnyj-mikrofon-acefast-r3-wireless-lavalie/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-petlichnyj-mikrofon-acefast-r4-wireless-lavalie/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/mikrofon-acefast-r2-wireless-lavalier-microphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-adapter-carplay-acefast-qc1-carplay-wireless-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-adapter-carplay-acefast-qc2al-box-carplay-wirel/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/treker-acefast-s1-button-type-positioning-device-single-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/treker-acefast-s2-button-type-positioning-device-set-of-4-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/treker-acefast-s2-button-type-positioning-device-single-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/treker-acefast-s3-metal-card-positioning-device-set-of-2-met/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/ustrojstvo-dlya-pozicionirovaniya-bagazha-acefast-s5-luggage/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/usb-hub-acefast-j17-usb-a-4-in-1-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/usb-c-hab-acefast-j15-usb-c-4-in-1-hub-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/usb-c-hab-acefast-j16-usb-c-5-in-1-hub-docking-station-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/usb-c-hab-acefast-j18-usb-c-6-in-1-hub-docking-station-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k2-max-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k3-max-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k3-nano-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k3-ultra-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k4-go-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-usb-c-2-in-1-dlya-zaryadki-i-audio-acefast-j14-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-acefast-j9-usb-c-to-usb-c-digital-display-adapte/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/aux-acefast-j10-3-5mm-audio-adapter-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/audioperekhodnik-acefast-c1-05-lightning-to-3-5mm-aluminum-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/audioperekhodnik-acefast-c1-07-type-s-to-3-5mm-aluminum-allo/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c1-02-lightning-aluminum-alloy-charging-data-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c16-05-usb-c-to-lightning-tpu-charging-data-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c16-06-usb-a-to-lightning-tpu-charging-data-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c2-02-lightning-zinc-alloy-silicone-charging-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c3-02-lightning-tpe-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c3-02-lightning-tpe-charging-data-cable-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c4-02-lightning-aluminum-alloy-charging-data-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c18-04-usb-a-to-usb-c-braid-charging-data-cabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c1-01-type-s-to-lighting-aluminum-alloy-chargi/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c16-03-usb-c-to-usb-c-tep-charging-data-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c2-01-type-s-to-lighting-zinc-alloy-silicone-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c3-01-type-s-to-lighting-tpe-charging-data-cab/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c3-01-type-s-to-lighting-tpe-charging-data-c-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c4-01-type-s-to-lighting-aluminum-alloy-chargi/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c6-01-type-s-to-lighting-zinc-alloy-digital-di/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c1-03-type-c-to-type-c-aluminum-alloy-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c14-03-usb-c-to-usb-c-spring-charging-data-cab/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c15-03-usb-c-to-usb-c-zinc-alloy-digital-displ/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c22-02-usb-c-to-2-usb-c-100w-aluminum-alloy-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c22-05-usb-c-to-usb-c-magnetic-aluminum-alloy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c23-03-usb-c-to-usb-c-intellingent-power-off-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c24-03-usb-c-to-usb-c-ultra-thin-charging-data/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c25-03-usb-c-to-usb-c-silicone-charging-data-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c8-03-usb-c-to-usb-c-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c9-03-usb-c-to-usb-c-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-c19-03-usb-c-to-usb-c-60w-fast-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-c19-04-usb-a-to-usb-c-fast-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-c21-03-usb-c-to-usb-c-60w-fantasy-co/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c1-04-type-c-aluminum-alloy-charging-data-cabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c1-10-usb-c-to-hdtv-aluminum-alloy-connectors/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c13-05-usb-a-usb-c-to-usb-c-short-zinc-alloy-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c14-04-usb-a-to-usb-c-spring-charging-data-cab/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c2-04-type-c-zinc-alloy-silicone-charging-data/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c25-04-usb-a-to-usb-c-silicone-charging-data-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c7-04-type-c-zinc-alloy-charging-data-cable-wi/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c9-04-usb-a-to-usb-c-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-c21-04-usb-a-to-usb-c-fantasy-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoe-zaryadnoe-ustrojstvo-acefast-e48-15w-3-in-1-wir/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnyj-derzhatel-acefast-e46-ultra-thin-magnetic-phone-ho/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/nastolnaya-podstavka-acefast-e45-tabletop-folding-stand-for/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-shtativ-acefast-e44-360-degree-ai-intelligent-follow-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/velo-moto-derzhatel-acefast-d58-cycling-phone-holder-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-acefast-d19-velcro-in-car-holder-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-acefast-d20-magnetic-folding-holder-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-s-besprovodnoj-zaryadkoj-acefast-d3-magnetic-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-celebrat-hc-21-fold-magnetic-holder-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d27-press-type-car-holder-for/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d29-center-console-magnetic-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d33-qi2-magnetic-wireless-cha/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d34-magnnetic-car-holder-for/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d35-magnetic-car-holder-for-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d36-magnetic-car-holder-for-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d44-magnetic-car-holder-for-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d45-magnetic-car-holder-for-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d46-magnetic-wireless-chargin/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d47-magnetic-wireless-chargin/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d50-magnetic-car-holder-for-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d51-magnetic-car-holder-for-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d54-magnetic-car-holder-for-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d56-one-key-lock-car-holder-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d57-one-key-lock-car-holder-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d62-double-cup-magnetic-car-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d63-double-cup-holder-cilp-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d64-magnetic-folding-car-hold/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d70-magnetic-car-holder-with/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-e29-electric-suction-cup-magn/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-e30-electric-suction-cup-magn/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoe-zaryadnoe-ustrojstvo-acefast-e47-qi2-magnetic-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnoe-kolco-derzhatel-acefast-e35-magnetic-ring-holder-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnyj-derzhatel-acefast-e23-magnetic-phone-holder-for-tr/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m12-pd20w-ultra-thin-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m17-pd20w-22-5w-magnetic-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m33-100w-fast-charging-power-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m7-pd30w-power-bank-with-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m8-pd18w-ultra-thin-magnetic-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-pb0902-pd45w-fast-charging-pow/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-acefast-b13-53w-2-in-1-2-usb-c-car-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b17-95w-car-charge/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b18-200w-2usb-c-us/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b2-72w-dual-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b21-75w-usb-c-usb/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b22-15w-2-in-1-car/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b3-66w-c-c-a-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b4-66w-c-a-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b5-101w-2c-a-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b6-63w-a-c-transpa/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b9-66w-2a-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zu-acefast-b16-95w-usb-a-usb-c-dual-port-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-b16-95w-usb-a-usb-c-dual-port-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-garnitura-acefast-h15-gaming-wireless-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa001-acefit-pro-wireless-ear/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa001-acefit-pro-wireless-e-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa001-acefit-pro-wireless-e-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa006-aceclip-pro-wireless-ea/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa006-aceclip-pro-wireless--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa006-aceclip-pro-wireless--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h12-hybrid-active-noise-cance/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h12-hybrid-active-noise-can-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h13-wireless-headset-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-n10-bone-conduction-bt-earpho/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-n8-neck-hanging-wireless-earp/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-n9-neck-hanging-wireless-earp/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w11-semi-in-ear-tws-bt-earb-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w11-semi-in-ear-tws-bt-earbud/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w6-smart-screen-active-noise/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w7-true-wireless-earbuds-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w7-true-wireless-earbuds-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w8-anc-ai-translation-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/igrovaya-garnitura-acefast-h11-gaming-wireless-headset-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w4-true-wireless-earbuds-with-phone-stan-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w4-true-wireless-earbuds-with-phone-stand/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-fa002-acefit-air-wireless-earbuds-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h10-wireless-headset-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h3-active-noise-canceling-wireless-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h5-active-noise-cancelling-wireless-head-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h6-active-noise-reduction-wireless-heads-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h8-active-noise-cancelling-wireless-head-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h9-active-noise-cancelling-wireless-headse/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h9-active-noise-cancelling-wireless-head-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l2-usb-c-wired-earphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l5-usb-c-in-ear-wired-earphones-with-mic-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l6-usb-c-in-ear-wired-earphones-with-mic-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l8-usb-c-in-ear-silicone-wired-earphones-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l8-usb-c-in-ear-silicone-wired-earphones-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l9-usb-c-single-ear-wired-earphone-with-mi/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-n4-neck-hanging-wireless-earphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-n5-neck-hanging-wireless-headset-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-n6-neck-hanging-wireless-earphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w1-active-noise-cancelling-true-wireless-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w2-active-noise-cancelling-true-wireless-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w3-active-noise-cancelling-true-wireless-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-besprovodnye-acefast-h4-active-noise-canceling-wir/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-acefast-h18-wired-headset-for-kids-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-acefast-l12-usb-c-semi-in-ear-karaoke-wi/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-acefast-e20-desktop-3-in-1-wireless-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-acefast-e22-desktop-3-in-1-wireless-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-acefast-e24-qi2-desktop-magnetic-wire/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoe-zaryadnoe-ustrojstvo-acefast-e39-4-in-1-desktop/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnaya-stanciya-acefast-z9-80w-6-in-1-multifunctional-ga/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-e34-electric-flip-3-in-1-wirele/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-acefast-a111-pd67w-gan-charger-2-usb-c-usb-a-whith/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-acefast-a112-pd45w-gan-usb-c-charger-black-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-z8-pd45w-gan-3-usb-c-2-usb-a-mu/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a134-pd67w-mini-gan-usb/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a135-pd40w-gan-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a82-pd20w-gan-single-us/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a82-pd20w-gan-single--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a94-pd100w-gan-3-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-pd40w-mini-gan-usb-c-fa/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a115-pd30w-gan-charger-usb-c-with-di/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a77-mini-pd30w-gan-usb-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-z11-global-travel-ac-conversion-adap/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/monopod-dlya-selfi-acefast-e42-selfie-stick-with-automatic-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/monopod-dlya-selfi-acefast-e43-selfie-stick-automatic-tripod/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/selfi-palka-acefast-e41-selfie-stick-with-automatic-tripod-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/tripod-acefast-e31-selfie-with-automatic-tripod-black/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/videoregistrator-acefast-x2-4k-dual-channel-dash-cam-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-acefast-g1-sports-and-health-smart-watch-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-acefast-g2-sports-and-health-smart-watch-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/stilus-acefast-v1-universal-capacitive-pen-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/stilus-acefast-v2-universal-capacitive-pen-for-ipad-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/stilus-acefast-v4-instant-writing-electromagnetic-pen-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-mikrofon-acefast-r5-wireless-lavalier-microphon/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-mikrofon-acefast-r7-wireless-lavalier-microphon/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-petlichnyj-mikrofon-acefast-r4-wireless-lavalie/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/mikrofon-acefast-r2-wireless-lavalier-microphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-adapter-carplay-acefast-qc1-carplay-wireless-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoj-adapter-carplay-acefast-qc2al-box-carplay-wirel/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/treker-acefast-s2-button-type-positioning-device-set-of-4-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/treker-acefast-s2-button-type-positioning-device-single-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/treker-acefast-s3-metal-card-positioning-device-set-of-2-met/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/treker-brelok-acefast-s4-keychain-positioning-device-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/ustrojstvo-dlya-pozicionirovaniya-bagazha-acefast-s5-luggage/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/usb-hub-acefast-j17-usb-a-4-in-1-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/usb-c-hab-acefast-j15-usb-c-4-in-1-hub-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/usb-c-hab-acefast-j16-usb-c-5-in-1-hub-docking-station-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/usb-c-hab-acefast-j18-usb-c-6-in-1-hub-docking-station-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k2-max-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k3-max-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k3-ultra-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-acefast-k4-go-portable-wireless-speaker-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnaya-kolonka-acefast-k14-portable-karaoke-wireless-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnaya-kolonka-acefast-k15-air-portable-wireless-speak/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnaya-kolonka-acefast-k15-go-portable-wireless-speake/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/adapter-usb-c-2-in-1-dlya-zaryadki-i-audio-acefast-j14-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/perekhodnik-acefast-j9-usb-c-to-usb-c-digital-display-adapte/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/audioperekhodnik-acefast-c1-05-lightning-to-3-5mm-aluminum-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/audioperekhodnik-acefast-c1-07-type-s-to-3-5mm-aluminum-allo/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c1-02-lightning-aluminum-alloy-charging-data-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c16-02-usb-a-to-l-tpu-charging-data-cable-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c16-05-usb-c-to-lightning-tpu-charging-data-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c16-06-usb-a-to-lightning-tpu-charging-data-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c2-02-lightning-zinc-alloy-silicone-charging-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c23-01-usb-c-to-l-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c24-01-usb-c-to-lightning-ultra-thin-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c26-02-usb-a-to-l-pvc-charging-data-cable-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c29-02-usb-a-to-l-silicone-charging-data-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c4-02-lightning-aluminum-alloy-charging-data-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c1-01-type-s-to-lighting-aluminum-alloy-chargi/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c16-01-usb-c-to-l-tpu-charging-data-cable-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c2-01-type-s-to-lighting-zinc-alloy-silicone-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c26-01-usb-c-to-l-pvc-charging-data-cable-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c29-01-usb-c-to-l-silicone-charging-data-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c3-01-type-s-to-lighting-tpe-charging-data-cab/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c30-01-usb-c-to-l-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c30-02-usb-a-to-l-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c31-01-usb-c-to-l-charging-data-cable-with-dig/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c34-01-usb-c-to-l-zinc-alloy-charging-data-c-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c34-01-usb-c-to-l-zinc-alloy-charging-data-cab/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c4-01-type-s-to-lighting-aluminum-alloy-chargi/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c6-01-type-s-to-lighting-zinc-alloy-digital-di/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c15-03-usb-c-to-usb-c-zinc-alloy-digital-displ/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c22-02-usb-c-to-2-usb-c-100w-aluminum-alloy-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c22-05-usb-c-to-usb-c-magnetic-aluminum-alloy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c23-03-usb-c-to-usb-c-intellingent-power-off-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c26-03-usb-c-to-usb-c-pvc-charging-data-cabl-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c27-04-usb-c-to-usb-c-magnetic-charging-data-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c29-03-usb-c-to-usb-c-240w-silicone-fast-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c30-03-usb-c-to-usb-c-240w-silicone-fast-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c31-04-usb-a-to-usb-c-charging-data-cable-with/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c4-03-type-c-to-type-c-100w-aluminum-alloy-cha/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c9-03-usb-c-to-usb-c-charging-data-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-c19-03-usb-c-to-usb-c-60w-fast-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c1-10-usb-c-to-hdtv-aluminum-alloy-connectors/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c10-03-usb-c-to-usb-c-silicone-braid-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c10-04-usb-a-to-usb-c-silicone-braid-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c13-04-usb-a-usb-c-to-usb-c-zinc-alloy-connect/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c13-05-usb-a-usb-c-to-usb-c-short-zinc-alloy-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c16-04-usb-a-to-usb-c-tpe-charging-data-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c26-04-usb-a-to-usb-c-silicone-charging-data-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c29-04-usb-a-to-usb-c-silicone-charging-data-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-acefast-c7-04-type-c-zinc-alloy-charging-data-cable-wi/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-c21-04-usb-a-to-usb-c-fantasy-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoe-zaryadnoe-ustrojstvo-acefast-e48-15w-3-in-1-wir/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnye-derzhatel-dlya-telefona-acefast-e27-manual-suction/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnyj-derzhatel-acefast-e46-ultra-thin-magnetic-phone-ho/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/nastolnaya-podstavka-acefast-e45-tabletop-folding-stand-for/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-shtativ-acefast-e44-360-degree-ai-intelligent-follow-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/velo-moto-derzhatel-acefast-d58-cycling-phone-holder-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-acefast-d20-magnetic-folding-holder-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-acefast-d20-magnetic-folding-holder-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtoderzhatel-s-besprovodnoj-zaryadkoj-acefast-d3-magnetic-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-celebrat-hc-21-fold-magnetic-holder-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d27-press-type-car-holder-for/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d33-qi2-magnetic-wireless-cha/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d34-magnnetic-car-holder-for/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d35-magnetic-car-holder-for-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d36-magnetic-car-holder-for-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d44-magnetic-car-holder-for-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d45-magnetic-car-holder-for-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d46-magnetic-wireless-chargin/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d47-magnetic-wireless-chargin/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d50-magnetic-car-holder-for-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d54-magnetic-car-holder-for-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d55-magnetic-car-holder-for-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d56-one-key-lock-car-holder-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d57-one-key-lock-car-holder-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d62-double-cup-magnetic-car-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d63-double-cup-holder-cilp-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d64-magnetic-folding-car-hold/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d70-magnetic-car-holder-with/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-e28-manual-suction-cup-magnet/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-e29-electric-suction-cup-magn/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-e54-electric-suction-cup-magn/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-s-besprovodnoj-zaryadkoj-acefast-d66/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-magnitnyj-derzhatel-acefast-d75-magnetic-car-ho/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoe-zaryadnoe-ustrojstvo-acefast-e47-qi2-magnetic-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnoe-kolco-derzhatel-acefast-e35-magnetic-ring-holder-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnyj-avtomobilnyj-derzhatel-acefast-d68-magnetic-car-ho/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/magnitnyj-derzhatel-acefast-e23-magnetic-phone-holder-for-tr/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m13-pd22-5w-power-bank-with-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m14-pd20w-power-bank-with-cabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m17-pd20w-22-5w-magnetic-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m21-pd65w-power-bank-with-cabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m23-22-5w-power-bank-built-in/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m24-22-5w-magnetic-fast-chargi/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m29-22-5w-fast-charging-power/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m30-pd20w-magnetic-fast-chargi/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m31-22-5w-magnetic-fast-chargi/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m32-pd35w-fast-charging-powe-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m32-pd35w-fast-charging-power/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m33-100w-fast-charging-power-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m35-pd18w-magnetic-fast-chargi/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m36-22-5w-magnetic-fast-chargi/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m38-pd18w-ultra-thin-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m40-22-5w-magnetic-wireless-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m42-pd22-5w-fast-charging-powe/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m48-22-5w-fast-charging-power/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m49-22-5w-fast-charging-power/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m7-pd30w-power-bank-with-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-m8-pd18w-ultra-thin-magnetic-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-acefast-pb0902-pd45w-fast-charging-pow/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-acefast-b13-53w-2-in-1-2-usb-c-car-ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-besprovodnoe-zaryadnoe-ustrojstvo-derzhatel-ace/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b17-95w-car-charge/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b18-200w-2usb-c-us/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b19-pd30w-usb-c-us/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b2-72w-dual-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b20-pd45w-usb-c-us/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b21-75w-usb-c-usb/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnoe-zaryadnoe-ustrojstvo-acefast-b25-36w-car-charge/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-acefast-d65-magnetic-folding-wireless/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-b16-95w-usb-a-usb-c-dual-port-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-garnitura-acefast-h15-gaming-wireless-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa001-acefit-pro-wireless-ear/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa001-acefit-pro-wireless-e-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa001-acefit-pro-wireless-e-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa006-aceclip-pro-wireless-ea/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa006-aceclip-pro-wireless--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-fa006-aceclip-pro-wireless--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h12-hybrid-active-noise-cance/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h12-hybrid-active-noise-can-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h13-wireless-headset-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h19-open-bt-headset-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-h20-gaming-wireless-headset-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-n10-bone-conduction-bt-earpho/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-n8-neck-hanging-wireless-earp/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-n9-neck-hanging-wireless-earp/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w10-in-ear-earbuds-for-sleep/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w11-semi-in-ear-tws-bt-earb-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w11-semi-in-ear-tws-bt-earbud/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w6-smart-screen-active-noise/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w7-true-wireless-earbuds-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w8-anc-ai-translation-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-acefast-w9-semi-in-ear-anc-tws-wirele/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/igrovaya-garnitura-acefast-h11-gaming-wireless-headset-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w4-true-wireless-earbuds-with-phone-stan-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h10-wireless-headset-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h3-active-noise-canceling-wireless-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h5-active-noise-cancelling-wireless-head-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h6-active-noise-reduction-wireless-heads-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h8-active-noise-cancelling-wireless-head-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-h9-active-noise-cancelling-wireless-headse/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l2-usb-c-wired-earphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l6-usb-c-in-ear-wired-earphones-with-mic-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-l8-usb-c-in-ear-silicone-wired-earphones-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-n4-neck-hanging-wireless-earphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-n5-neck-hanging-wireless-headset-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-n6-neck-hanging-wireless-earphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-n7-neck-hanging-wireless-earphones-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w1-active-noise-cancelling-true-wireless-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-acefast-w3-active-noise-cancelling-true-wireless-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/naushniki-besprovodnye-acefast-h4-active-noise-canceling-wir/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-igrovye-naushniki-acefast-h16-gaming-wired-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-acefast-h18-wired-headset-for-kids-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/provodnye-naushniki-acefast-l12-usb-c-semi-in-ear-karaoke-wi/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-acefast-e20-desktop-3-in-1-wireless-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-acefast-e22-desktop-3-in-1-wireless-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-acefast-e24-qi2-desktop-magnetic-wire/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnoe-zaryadnoe-ustrojstvo-acefast-e39-4-in-1-desktop/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnaya-stanciya-acefast-z9-80w-6-in-1-multifunctional-ga/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-e34-electric-flip-3-in-1-wirele/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-acefast-a111-pd67w-gan-charger-2-usb-c-usb-a-whith/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-acefast-a113-pd20w-gan-charger-usb-c-with-digital-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-acefast-a118-pd30w-mini-gan-usb-c-fast-charger-eu-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-acefast-z1-pd75w-gan-3c-2a-multifunctional-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-a117-pd20w-mini-gan-usb-c-fast/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-a118-pd30w-mini-gan-usb-c-fast/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-a119-pd45w-mini-gan-usb-c-fast/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadnoe-ustrojstvo-acefast-z8-pd45w-gan-3-usb-c-2-usb-a-mu/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a134-pd67w-mini-gan-usb/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a135-pd40w-gan-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a90-qc18w-gan-single--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-a94-pd100w-gan-3-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-acefast-pd40w-mini-gan-usb-c-fa/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a119-pd45w-mini-gan-usb-c-fast-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a102-pd30w-gan-single-usb-c-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a113-pd20w-gan-charger-usb-c-with-di/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a116-pd35w-gan-charger-usb-a-usb-c-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a118-pd30w-mini-gan-usb-c-fast-charg/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-a130-pd20w-single-usb-c-charger-eu-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-acefast-z11-global-travel-ac-conversion-adap/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/monopod-acefast-e72-multifunctional-mini-selfie-stick-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/monopod-dlya-selfi-acefast-e42-selfie-stick-with-automatic-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/monopod-dlya-selfi-acefast-e43-selfie-stick-automatic-tripod/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/nastolnaya-podstavka-acefast-d74-magnetic-double-folding-des/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/nastolnaya-podstavka-acefast-d76-suction-cups-flexible-deskt/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/selfi-palka-acefast-e41-selfie-stick-with-automatic-tripod-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/tripod-acefast-e31-selfie-with-automatic-tripod-black/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F234"/>
+  <dimension ref="A1:F277"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -2314,4548 +2671,5429 @@
       </c>
       <c r="E8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6" outlineLevel="2">
       <c r="A9" s="16">
         <v>1</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="12">
-        <v>420.0</v>
-[...6 lines deleted...]
-      <c r="B10" s="8" t="s">
+        <v>4280.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" outlineLevel="1">
+      <c r="A10" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="9" t="s">
+      <c r="B10" s="2"/>
+      <c r="C10" s="2"/>
+      <c r="D10" s="2"/>
+      <c r="E10" s="2"/>
+      <c r="F10" s="10"/>
+    </row>
+    <row r="11" spans="1:6" outlineLevel="2">
+      <c r="A11" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" outlineLevel="2">
+      <c r="A12" s="16">
+        <v>1</v>
+      </c>
+      <c r="B12" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="D10" s="9" t="s">
+      <c r="C12" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="E10" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A11" s="15" t="s">
+      <c r="D12" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B11" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="E12" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="12">
+        <v>1800.0</v>
       </c>
     </row>
     <row r="13" spans="1:6" outlineLevel="2">
       <c r="A13" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="12">
-        <v>1020.0</v>
-[...6 lines deleted...]
-      <c r="B14" s="8" t="s">
+        <v>1860.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" outlineLevel="1">
+      <c r="A14" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="C14" s="9" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B14" s="2"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2"/>
+      <c r="E14" s="2"/>
+      <c r="F14" s="10"/>
     </row>
     <row r="15" spans="1:6" outlineLevel="2">
-      <c r="A15" s="16">
-[...15 lines deleted...]
-        <v>1340.0</v>
+      <c r="A15" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6" outlineLevel="2">
       <c r="A16" s="16">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="C16" s="9" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="12">
-        <v>1350.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="17" spans="1:6" outlineLevel="2">
       <c r="A17" s="16">
+        <v>2</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F17" s="12">
+        <v>660.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" outlineLevel="2">
+      <c r="A18" s="16">
+        <v>3</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" s="12">
+        <v>880.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" outlineLevel="1">
+      <c r="A19" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="2"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="10"/>
+    </row>
+    <row r="20" spans="1:6" outlineLevel="2">
+      <c r="A20" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="8" t="s">
-[...29 lines deleted...]
-      <c r="B19" s="4" t="s">
+      <c r="B20" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C19" s="5" t="s">
+      <c r="C20" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D19" s="5" t="s">
+      <c r="D20" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E19" s="6" t="s">
+      <c r="E20" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F19" s="11" t="s">
+      <c r="F20" s="11" t="s">
         <v>10</v>
-      </c>
-[...18 lines deleted...]
-        <v>1300.0</v>
       </c>
     </row>
     <row r="21" spans="1:6" outlineLevel="2">
       <c r="A21" s="16">
+        <v>1</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F21" s="12">
+        <v>1060.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" outlineLevel="2">
+      <c r="A22" s="16">
         <v>2</v>
       </c>
-      <c r="B21" s="8" t="s">
+      <c r="B22" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C22" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C21" s="9" t="s">
+      <c r="E22" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F22" s="12">
+        <v>445.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" outlineLevel="2">
+      <c r="A23" s="16">
+        <v>3</v>
+      </c>
+      <c r="B23" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="D21" s="9" t="s">
+      <c r="C23" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E21" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A22" s="15" t="s">
+      <c r="D23" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="B22" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="E23" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F23" s="12">
+        <v>1400.0</v>
       </c>
     </row>
     <row r="24" spans="1:6" outlineLevel="2">
       <c r="A24" s="16">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>43</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>44</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F24" s="12">
-        <v>310.0</v>
-[...6 lines deleted...]
-      <c r="B25" s="8" t="s">
+        <v>1100.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" outlineLevel="1">
+      <c r="A25" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="C25" s="9" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2"/>
+      <c r="F25" s="10"/>
     </row>
     <row r="26" spans="1:6" outlineLevel="2">
-      <c r="A26" s="16">
-[...15 lines deleted...]
-        <v>300.0</v>
+      <c r="A26" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:6" outlineLevel="2">
       <c r="A27" s="16">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B27" s="8" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C27" s="9" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="D27" s="9" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F27" s="12">
-        <v>1600.0</v>
+        <v>1350.0</v>
       </c>
     </row>
     <row r="28" spans="1:6" outlineLevel="2">
       <c r="A28" s="16">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B28" s="8" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="C28" s="9" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D28" s="9" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F28" s="12">
-        <v>680.0</v>
+        <v>2600.0</v>
       </c>
     </row>
     <row r="29" spans="1:6" outlineLevel="1">
       <c r="A29" s="15" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="10"/>
     </row>
     <row r="30" spans="1:6" outlineLevel="2">
       <c r="A30" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:6" outlineLevel="2">
       <c r="A31" s="16">
         <v>1</v>
       </c>
       <c r="B31" s="8" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C31" s="9" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="D31" s="9" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F31" s="12">
-        <v>390.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="32" spans="1:6" outlineLevel="2">
       <c r="A32" s="16">
         <v>2</v>
       </c>
       <c r="B32" s="8" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="C32" s="9" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="12">
-        <v>370.0</v>
+        <v>375.0</v>
       </c>
     </row>
     <row r="33" spans="1:6" outlineLevel="2">
       <c r="A33" s="16">
         <v>3</v>
       </c>
       <c r="B33" s="8" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="C33" s="9" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="D33" s="9" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F33" s="12">
-        <v>600.0</v>
+        <v>1600.0</v>
       </c>
     </row>
     <row r="34" spans="1:6" outlineLevel="2">
       <c r="A34" s="16">
         <v>4</v>
       </c>
       <c r="B34" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C34" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="D34" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F34" s="12">
+        <v>545.0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" outlineLevel="2">
+      <c r="A35" s="16">
+        <v>5</v>
+      </c>
+      <c r="B35" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C35" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="D35" s="9" t="s">
         <v>67</v>
       </c>
-      <c r="C34" s="9" t="s">
+      <c r="E35" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F35" s="12">
+        <v>535.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" outlineLevel="1">
+      <c r="A36" s="15" t="s">
         <v>68</v>
       </c>
-      <c r="D34" s="9" t="s">
-[...20 lines deleted...]
-      <c r="A36" s="3" t="s">
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="2"/>
+      <c r="F36" s="10"/>
+    </row>
+    <row r="37" spans="1:6" outlineLevel="2">
+      <c r="A37" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B36" s="4" t="s">
+      <c r="B37" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C36" s="5" t="s">
+      <c r="C37" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D36" s="5" t="s">
+      <c r="D37" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E36" s="6" t="s">
+      <c r="E37" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F36" s="11" t="s">
+      <c r="F37" s="11" t="s">
         <v>10</v>
-      </c>
-[...18 lines deleted...]
-        <v>11400.0</v>
       </c>
     </row>
     <row r="38" spans="1:6" outlineLevel="2">
       <c r="A38" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B38" s="8" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="C38" s="9" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="D38" s="9" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F38" s="12">
-        <v>3700.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="39" spans="1:6" outlineLevel="2">
       <c r="A39" s="16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B39" s="8" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="C39" s="9" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="D39" s="9" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F39" s="12">
-        <v>2200.0</v>
+        <v>485.0</v>
       </c>
     </row>
     <row r="40" spans="1:6" outlineLevel="2">
       <c r="A40" s="16">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B40" s="8" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="C40" s="9" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="D40" s="9" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F40" s="12">
-        <v>4900.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="41" spans="1:6" outlineLevel="2">
       <c r="A41" s="16">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B41" s="8" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="C41" s="9" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="D41" s="9" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F41" s="12">
-        <v>980.0</v>
+        <v>830.0</v>
       </c>
     </row>
     <row r="42" spans="1:6" outlineLevel="1">
       <c r="A42" s="15" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="10"/>
     </row>
     <row r="43" spans="1:6" outlineLevel="2">
-      <c r="A43" s="17" t="s">
+      <c r="A43" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" outlineLevel="2">
+      <c r="A44" s="16">
+        <v>1</v>
+      </c>
+      <c r="B44" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="C44" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="D44" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F44" s="12">
+        <v>11400.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" outlineLevel="2">
+      <c r="A45" s="16">
+        <v>2</v>
+      </c>
+      <c r="B45" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C45" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="D45" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="B43" s="2"/>
-[...6 lines deleted...]
-      <c r="A44" s="3" t="s">
+      <c r="E45" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F45" s="12">
+        <v>3700.0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" outlineLevel="2">
+      <c r="A46" s="16">
+        <v>3</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="C46" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="D46" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F46" s="12">
+        <v>4900.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" outlineLevel="2">
+      <c r="A47" s="16">
+        <v>4</v>
+      </c>
+      <c r="B47" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="C47" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="D47" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F47" s="12">
+        <v>980.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" outlineLevel="2">
+      <c r="A48" s="16">
         <v>5</v>
       </c>
-      <c r="B44" s="4" t="s">
+      <c r="B48" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="C48" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="D48" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F48" s="12">
+        <v>6100.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" outlineLevel="2">
+      <c r="A49" s="16">
         <v>6</v>
       </c>
-      <c r="C44" s="5" t="s">
+      <c r="B49" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="C49" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="D49" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="E49" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F49" s="12">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" outlineLevel="2">
+      <c r="A50" s="16">
         <v>7</v>
       </c>
-      <c r="D44" s="5" t="s">
-[...102 lines deleted...]
-      </c>
       <c r="B50" s="8" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C50" s="9" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D50" s="9" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F50" s="12">
-        <v>790.0</v>
-[...12 lines deleted...]
-      <c r="D51" s="9" t="s">
+        <v>820.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" outlineLevel="1">
+      <c r="A51" s="15" t="s">
         <v>103</v>
       </c>
-      <c r="E51" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B51" s="2"/>
+      <c r="C51" s="2"/>
+      <c r="D51" s="2"/>
+      <c r="E51" s="2"/>
+      <c r="F51" s="10"/>
     </row>
     <row r="52" spans="1:6" outlineLevel="2">
       <c r="A52" s="17" t="s">
         <v>104</v>
       </c>
       <c r="B52" s="2"/>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
       <c r="E52" s="2"/>
       <c r="F52" s="10"/>
     </row>
     <row r="53" spans="1:6" outlineLevel="3">
       <c r="A53" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:6" outlineLevel="3">
       <c r="A54" s="16">
         <v>1</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>105</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>106</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>107</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F54" s="12">
-        <v>450.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="55" spans="1:6" outlineLevel="3">
       <c r="A55" s="16">
         <v>2</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>108</v>
       </c>
       <c r="C55" s="9" t="s">
         <v>109</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>110</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F55" s="12">
-        <v>195.0</v>
-[...6 lines deleted...]
-      <c r="B56" s="8" t="s">
+        <v>140.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" outlineLevel="2">
+      <c r="A56" s="17" t="s">
         <v>111</v>
       </c>
-      <c r="C56" s="9" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B56" s="2"/>
+      <c r="C56" s="2"/>
+      <c r="D56" s="2"/>
+      <c r="E56" s="2"/>
+      <c r="F56" s="10"/>
     </row>
     <row r="57" spans="1:6" outlineLevel="3">
-      <c r="A57" s="16">
-[...15 lines deleted...]
-        <v>680.0</v>
+      <c r="A57" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="58" spans="1:6" outlineLevel="3">
       <c r="A58" s="16">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B58" s="8" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="C58" s="9" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="D58" s="9" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F58" s="12">
-        <v>440.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="59" spans="1:6" outlineLevel="3">
       <c r="A59" s="16">
+        <v>2</v>
+      </c>
+      <c r="B59" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="C59" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="D59" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F59" s="12">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" outlineLevel="2">
+      <c r="A60" s="17" t="s">
+        <v>118</v>
+      </c>
+      <c r="B60" s="2"/>
+      <c r="C60" s="2"/>
+      <c r="D60" s="2"/>
+      <c r="E60" s="2"/>
+      <c r="F60" s="10"/>
+    </row>
+    <row r="61" spans="1:6" outlineLevel="3">
+      <c r="A61" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B61" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B59" s="8" t="s">
+      <c r="C61" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" outlineLevel="3">
+      <c r="A62" s="16">
+        <v>1</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="C62" s="9" t="s">
         <v>120</v>
       </c>
-      <c r="C59" s="9" t="s">
+      <c r="D62" s="9" t="s">
         <v>121</v>
       </c>
-      <c r="D59" s="9" t="s">
-[...56 lines deleted...]
-        <v>10</v>
+      <c r="E62" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F62" s="12">
+        <v>470.0</v>
       </c>
     </row>
     <row r="63" spans="1:6" outlineLevel="3">
       <c r="A63" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B63" s="8" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="C63" s="9" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="D63" s="9" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F63" s="12">
-        <v>100.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="64" spans="1:6" outlineLevel="3">
       <c r="A64" s="16">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B64" s="8" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="C64" s="9" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="D64" s="9" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F64" s="12">
-        <v>510.0</v>
+        <v>205.0</v>
       </c>
     </row>
     <row r="65" spans="1:6" outlineLevel="3">
       <c r="A65" s="16">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B65" s="8" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="C65" s="9" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="D65" s="9" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F65" s="12">
-        <v>115.0</v>
+        <v>190.0</v>
       </c>
     </row>
     <row r="66" spans="1:6" outlineLevel="3">
       <c r="A66" s="16">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B66" s="8" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="C66" s="9" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="D66" s="9" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F66" s="12">
-        <v>540.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="67" spans="1:6" outlineLevel="3">
       <c r="A67" s="16">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B67" s="8" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="C67" s="9" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="D67" s="9" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="E67" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F67" s="12">
-        <v>500.0</v>
+        <v>195.0</v>
       </c>
     </row>
     <row r="68" spans="1:6" outlineLevel="3">
       <c r="A68" s="16">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B68" s="8" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C68" s="9" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="D68" s="9" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F68" s="12">
-        <v>500.0</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="69" spans="1:6" outlineLevel="3">
       <c r="A69" s="16">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B69" s="8" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="C69" s="9" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="D69" s="9" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F69" s="12">
-        <v>650.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="70" spans="1:6" outlineLevel="3">
       <c r="A70" s="16">
+        <v>9</v>
+      </c>
+      <c r="B70" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="C70" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="D70" s="9" t="s">
+        <v>145</v>
+      </c>
+      <c r="E70" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F70" s="12">
+        <v>180.0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" outlineLevel="3">
+      <c r="A71" s="16">
+        <v>10</v>
+      </c>
+      <c r="B71" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="C71" s="9" t="s">
+        <v>147</v>
+      </c>
+      <c r="D71" s="9" t="s">
+        <v>148</v>
+      </c>
+      <c r="E71" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F71" s="12">
+        <v>640.0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" outlineLevel="2">
+      <c r="A72" s="17" t="s">
+        <v>149</v>
+      </c>
+      <c r="B72" s="2"/>
+      <c r="C72" s="2"/>
+      <c r="D72" s="2"/>
+      <c r="E72" s="2"/>
+      <c r="F72" s="10"/>
+    </row>
+    <row r="73" spans="1:6" outlineLevel="3">
+      <c r="A73" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D73" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B70" s="8" t="s">
-[...38 lines deleted...]
-      <c r="E72" s="6" t="s">
+      <c r="E73" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F72" s="11" t="s">
+      <c r="F73" s="11" t="s">
         <v>10</v>
-      </c>
-[...18 lines deleted...]
-        <v>180.0</v>
       </c>
     </row>
     <row r="74" spans="1:6" outlineLevel="3">
       <c r="A74" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B74" s="8" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="C74" s="9" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="D74" s="9" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="E74" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F74" s="12">
-        <v>190.0</v>
+        <v>535.0</v>
       </c>
     </row>
     <row r="75" spans="1:6" outlineLevel="3">
       <c r="A75" s="16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B75" s="8" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="C75" s="9" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D75" s="9" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="E75" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F75" s="12">
-        <v>240.0</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="76" spans="1:6" outlineLevel="3">
       <c r="A76" s="16">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B76" s="8" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="C76" s="9" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="D76" s="9" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="E76" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F76" s="12">
-        <v>400.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="77" spans="1:6" outlineLevel="3">
       <c r="A77" s="16">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B77" s="8" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="C77" s="9" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D77" s="9" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F77" s="12">
-        <v>830.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="78" spans="1:6" outlineLevel="3">
       <c r="A78" s="16">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B78" s="8" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="C78" s="9" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="D78" s="9" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="E78" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F78" s="12">
-        <v>260.0</v>
+        <v>215.0</v>
       </c>
     </row>
     <row r="79" spans="1:6" outlineLevel="3">
       <c r="A79" s="16">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B79" s="8" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="C79" s="9" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="D79" s="9" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="E79" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F79" s="12">
-        <v>185.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="80" spans="1:6" outlineLevel="3">
       <c r="A80" s="16">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B80" s="8" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="C80" s="9" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="D80" s="9" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="E80" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F80" s="12">
-        <v>170.0</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="81" spans="1:6" outlineLevel="3">
       <c r="A81" s="16">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B81" s="8" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="C81" s="9" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="D81" s="9" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="E81" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F81" s="12">
-        <v>150.0</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="82" spans="1:6" outlineLevel="3">
       <c r="A82" s="16">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B82" s="8" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="C82" s="9" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="D82" s="9" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F82" s="12">
-        <v>192.0</v>
+        <v>285.0</v>
       </c>
     </row>
     <row r="83" spans="1:6" outlineLevel="3">
       <c r="A83" s="16">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B83" s="8" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="C83" s="9" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="D83" s="9" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="E83" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F83" s="12">
-        <v>170.0</v>
+        <v>185.0</v>
       </c>
     </row>
     <row r="84" spans="1:6" outlineLevel="3">
       <c r="A84" s="16">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B84" s="8" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="C84" s="9" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="D84" s="9" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="E84" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F84" s="12">
-        <v>140.0</v>
+        <v>185.0</v>
       </c>
     </row>
     <row r="85" spans="1:6" outlineLevel="3">
       <c r="A85" s="16">
+        <v>12</v>
+      </c>
+      <c r="B85" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="C85" s="9" t="s">
+        <v>184</v>
+      </c>
+      <c r="D85" s="9" t="s">
+        <v>185</v>
+      </c>
+      <c r="E85" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F85" s="12">
+        <v>680.0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" outlineLevel="3">
+      <c r="A86" s="16">
         <v>13</v>
       </c>
-      <c r="B85" s="8" t="s">
+      <c r="B86" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="C86" s="9" t="s">
+        <v>187</v>
+      </c>
+      <c r="D86" s="9" t="s">
         <v>188</v>
       </c>
-      <c r="C85" s="9" t="s">
+      <c r="E86" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F86" s="12">
+        <v>790.0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" outlineLevel="2">
+      <c r="A87" s="17" t="s">
         <v>189</v>
       </c>
-      <c r="D85" s="9" t="s">
-[...20 lines deleted...]
-      <c r="A87" s="3" t="s">
+      <c r="B87" s="2"/>
+      <c r="C87" s="2"/>
+      <c r="D87" s="2"/>
+      <c r="E87" s="2"/>
+      <c r="F87" s="10"/>
+    </row>
+    <row r="88" spans="1:6" outlineLevel="3">
+      <c r="A88" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B87" s="4" t="s">
+      <c r="B88" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C87" s="5" t="s">
+      <c r="C88" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D87" s="5" t="s">
+      <c r="D88" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E87" s="6" t="s">
+      <c r="E88" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F87" s="11" t="s">
+      <c r="F88" s="11" t="s">
         <v>10</v>
-      </c>
-[...18 lines deleted...]
-        <v>170.0</v>
       </c>
     </row>
     <row r="89" spans="1:6" outlineLevel="3">
       <c r="A89" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B89" s="8" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="C89" s="9" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="D89" s="9" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="E89" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F89" s="12">
-        <v>670.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="90" spans="1:6" outlineLevel="3">
       <c r="A90" s="16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B90" s="8" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="C90" s="9" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="D90" s="9" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="E90" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F90" s="12">
-        <v>182.0</v>
+        <v>415.0</v>
       </c>
     </row>
     <row r="91" spans="1:6" outlineLevel="3">
       <c r="A91" s="16">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B91" s="8" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="C91" s="9" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="D91" s="9" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="E91" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F91" s="12">
-        <v>190.0</v>
+        <v>860.0</v>
       </c>
     </row>
     <row r="92" spans="1:6" outlineLevel="3">
       <c r="A92" s="16">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B92" s="8" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="C92" s="9" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="D92" s="9" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="E92" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F92" s="12">
-        <v>230.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="93" spans="1:6" outlineLevel="3">
       <c r="A93" s="16">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B93" s="8" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="C93" s="9" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="D93" s="9" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F93" s="12">
-        <v>170.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="94" spans="1:6" outlineLevel="3">
       <c r="A94" s="16">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B94" s="8" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C94" s="9" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="D94" s="9" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="E94" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F94" s="12">
-        <v>340.0</v>
+        <v>215.0</v>
       </c>
     </row>
     <row r="95" spans="1:6" outlineLevel="3">
       <c r="A95" s="16">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B95" s="8" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="C95" s="9" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="D95" s="9" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="E95" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F95" s="12">
-        <v>180.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="96" spans="1:6" outlineLevel="3">
       <c r="A96" s="16">
+        <v>8</v>
+      </c>
+      <c r="B96" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="C96" s="9" t="s">
+        <v>212</v>
+      </c>
+      <c r="D96" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="E96" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F96" s="12">
+        <v>400.0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" outlineLevel="3">
+      <c r="A97" s="16">
         <v>9</v>
       </c>
-      <c r="B96" s="8" t="s">
+      <c r="B97" s="8" t="s">
+        <v>214</v>
+      </c>
+      <c r="C97" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="D97" s="9" t="s">
         <v>216</v>
       </c>
-      <c r="C96" s="9" t="s">
+      <c r="E97" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F97" s="12">
+        <v>280.0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" outlineLevel="3">
+      <c r="A98" s="16">
+        <v>10</v>
+      </c>
+      <c r="B98" s="8" t="s">
         <v>217</v>
       </c>
-      <c r="D96" s="9" t="s">
+      <c r="C98" s="9" t="s">
         <v>218</v>
       </c>
-      <c r="E96" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A97" s="15" t="s">
+      <c r="D98" s="9" t="s">
         <v>219</v>
       </c>
-      <c r="B97" s="2"/>
-[...6 lines deleted...]
-      <c r="A98" s="17" t="s">
+      <c r="E98" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F98" s="12">
+        <v>290.0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" outlineLevel="3">
+      <c r="A99" s="16">
+        <v>11</v>
+      </c>
+      <c r="B99" s="8" t="s">
         <v>220</v>
       </c>
-      <c r="B98" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="C99" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="D99" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="E99" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F99" s="12">
+        <v>190.0</v>
       </c>
     </row>
     <row r="100" spans="1:6" outlineLevel="3">
       <c r="A100" s="16">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B100" s="8" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C100" s="9" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D100" s="9" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="E100" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F100" s="12">
-        <v>1190.0</v>
-[...12 lines deleted...]
-      <c r="D101" s="9" t="s">
+        <v>175.0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" outlineLevel="2">
+      <c r="A101" s="17" t="s">
         <v>226</v>
       </c>
-      <c r="E101" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B101" s="2"/>
+      <c r="C101" s="2"/>
+      <c r="D101" s="2"/>
+      <c r="E101" s="2"/>
+      <c r="F101" s="10"/>
     </row>
     <row r="102" spans="1:6" outlineLevel="3">
-      <c r="A102" s="16">
-[...15 lines deleted...]
-        <v>365.0</v>
+      <c r="A102" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B102" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E102" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="103" spans="1:6" outlineLevel="3">
       <c r="A103" s="16">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B103" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="C103" s="9" t="s">
+        <v>228</v>
+      </c>
+      <c r="D103" s="9" t="s">
+        <v>229</v>
+      </c>
+      <c r="E103" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F103" s="12">
+        <v>690.0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" outlineLevel="3">
+      <c r="A104" s="16">
+        <v>2</v>
+      </c>
+      <c r="B104" s="8" t="s">
         <v>230</v>
       </c>
-      <c r="C103" s="9" t="s">
+      <c r="C104" s="9" t="s">
         <v>231</v>
       </c>
-      <c r="D103" s="9" t="s">
+      <c r="D104" s="9" t="s">
         <v>232</v>
       </c>
-      <c r="E103" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A104" s="17" t="s">
+      <c r="E104" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F104" s="12">
+        <v>215.0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" outlineLevel="3">
+      <c r="A105" s="16">
+        <v>3</v>
+      </c>
+      <c r="B105" s="8" t="s">
         <v>233</v>
       </c>
-      <c r="B104" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="C105" s="9" t="s">
+        <v>234</v>
+      </c>
+      <c r="D105" s="9" t="s">
+        <v>235</v>
+      </c>
+      <c r="E105" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F105" s="12">
+        <v>210.0</v>
       </c>
     </row>
     <row r="106" spans="1:6" outlineLevel="3">
       <c r="A106" s="16">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B106" s="8" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C106" s="9" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D106" s="9" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E106" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F106" s="12">
-        <v>360.0</v>
-[...10 lines deleted...]
-      <c r="F107" s="10"/>
+        <v>225.0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" outlineLevel="3">
+      <c r="A107" s="16">
+        <v>5</v>
+      </c>
+      <c r="B107" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="C107" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="D107" s="9" t="s">
+        <v>241</v>
+      </c>
+      <c r="E107" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F107" s="12">
+        <v>190.0</v>
+      </c>
     </row>
     <row r="108" spans="1:6" outlineLevel="3">
-      <c r="A108" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B108" s="4" t="s">
+      <c r="A108" s="16">
         <v>6</v>
       </c>
-      <c r="C108" s="5" t="s">
-[...9 lines deleted...]
-        <v>10</v>
+      <c r="B108" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="C108" s="9" t="s">
+        <v>243</v>
+      </c>
+      <c r="D108" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="E108" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F108" s="12">
+        <v>120.0</v>
       </c>
     </row>
     <row r="109" spans="1:6" outlineLevel="3">
       <c r="A109" s="16">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B109" s="8" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="C109" s="9" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="D109" s="9" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="E109" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F109" s="12">
-        <v>630.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="110" spans="1:6" outlineLevel="3">
       <c r="A110" s="16">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B110" s="8" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="C110" s="9" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="D110" s="9" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="E110" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F110" s="12">
-        <v>560.0</v>
+        <v>215.0</v>
       </c>
     </row>
     <row r="111" spans="1:6" outlineLevel="3">
       <c r="A111" s="16">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B111" s="8" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="C111" s="9" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="D111" s="9" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="E111" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F111" s="12">
-        <v>1110.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="112" spans="1:6" outlineLevel="3">
       <c r="A112" s="16">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B112" s="8" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="C112" s="9" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="D112" s="9" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="E112" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F112" s="12">
-        <v>265.0</v>
-[...3 lines deleted...]
-      <c r="A113" s="16">
+        <v>180.0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" outlineLevel="1">
+      <c r="A113" s="15" t="s">
+        <v>257</v>
+      </c>
+      <c r="B113" s="2"/>
+      <c r="C113" s="2"/>
+      <c r="D113" s="2"/>
+      <c r="E113" s="2"/>
+      <c r="F113" s="10"/>
+    </row>
+    <row r="114" spans="1:6" outlineLevel="2">
+      <c r="A114" s="17" t="s">
+        <v>258</v>
+      </c>
+      <c r="B114" s="2"/>
+      <c r="C114" s="2"/>
+      <c r="D114" s="2"/>
+      <c r="E114" s="2"/>
+      <c r="F114" s="10"/>
+    </row>
+    <row r="115" spans="1:6" outlineLevel="3">
+      <c r="A115" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B113" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A114" s="16">
+      <c r="B115" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B114" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A115" s="16">
+      <c r="C115" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B115" s="8" t="s">
-[...12 lines deleted...]
-        <v>1070.0</v>
+      <c r="D115" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E115" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="116" spans="1:6" outlineLevel="3">
       <c r="A116" s="16">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B116" s="8" t="s">
         <v>259</v>
       </c>
       <c r="C116" s="9" t="s">
         <v>260</v>
       </c>
       <c r="D116" s="9" t="s">
         <v>261</v>
       </c>
       <c r="E116" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F116" s="12">
-        <v>250.0</v>
+        <v>1320.0</v>
       </c>
     </row>
     <row r="117" spans="1:6" outlineLevel="3">
       <c r="A117" s="16">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B117" s="8" t="s">
         <v>262</v>
       </c>
       <c r="C117" s="9" t="s">
         <v>263</v>
       </c>
       <c r="D117" s="9" t="s">
         <v>264</v>
       </c>
       <c r="E117" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F117" s="12">
-        <v>230.0</v>
+        <v>375.0</v>
       </c>
     </row>
     <row r="118" spans="1:6" outlineLevel="3">
       <c r="A118" s="16">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B118" s="8" t="s">
         <v>265</v>
       </c>
       <c r="C118" s="9" t="s">
         <v>266</v>
       </c>
       <c r="D118" s="9" t="s">
         <v>267</v>
       </c>
       <c r="E118" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F118" s="12">
-        <v>620.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="119" spans="1:6" outlineLevel="3">
       <c r="A119" s="16">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B119" s="8" t="s">
         <v>268</v>
       </c>
       <c r="C119" s="9" t="s">
         <v>269</v>
       </c>
       <c r="D119" s="9" t="s">
         <v>270</v>
       </c>
       <c r="E119" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F119" s="12">
-        <v>270.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="120" spans="1:6" outlineLevel="3">
       <c r="A120" s="16">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B120" s="8" t="s">
         <v>271</v>
       </c>
       <c r="C120" s="9" t="s">
         <v>272</v>
       </c>
       <c r="D120" s="9" t="s">
         <v>273</v>
       </c>
       <c r="E120" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F120" s="12">
-        <v>360.0</v>
-[...6 lines deleted...]
-      <c r="B121" s="8" t="s">
+        <v>1170.0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" outlineLevel="2">
+      <c r="A121" s="17" t="s">
         <v>274</v>
       </c>
-      <c r="C121" s="9" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B121" s="2"/>
+      <c r="C121" s="2"/>
+      <c r="D121" s="2"/>
+      <c r="E121" s="2"/>
+      <c r="F121" s="10"/>
     </row>
     <row r="122" spans="1:6" outlineLevel="3">
-      <c r="A122" s="16">
-[...15 lines deleted...]
-        <v>540.0</v>
+      <c r="A122" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B122" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C122" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E122" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="123" spans="1:6" outlineLevel="3">
       <c r="A123" s="16">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B123" s="8" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="C123" s="9" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="D123" s="9" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E123" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F123" s="12">
-        <v>230.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>360.0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" outlineLevel="2">
+      <c r="A124" s="17" t="s">
+        <v>278</v>
+      </c>
+      <c r="B124" s="2"/>
+      <c r="C124" s="2"/>
+      <c r="D124" s="2"/>
+      <c r="E124" s="2"/>
+      <c r="F124" s="10"/>
     </row>
     <row r="125" spans="1:6" outlineLevel="3">
-      <c r="A125" s="16">
-[...15 lines deleted...]
-        <v>610.0</v>
+      <c r="A125" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B125" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C125" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E125" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="126" spans="1:6" outlineLevel="3">
       <c r="A126" s="16">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="B126" s="8" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="C126" s="9" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="D126" s="9" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="E126" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F126" s="12">
-        <v>225.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="127" spans="1:6" outlineLevel="3">
       <c r="A127" s="16">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="B127" s="8" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="C127" s="9" t="s">
-        <v>293</v>
+        <v>283</v>
       </c>
       <c r="D127" s="9" t="s">
-        <v>294</v>
+        <v>284</v>
       </c>
       <c r="E127" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F127" s="12">
-        <v>310.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="128" spans="1:6" outlineLevel="3">
       <c r="A128" s="16">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="B128" s="8" t="s">
-        <v>295</v>
+        <v>285</v>
       </c>
       <c r="C128" s="9" t="s">
-        <v>296</v>
+        <v>286</v>
       </c>
       <c r="D128" s="9" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
       <c r="E128" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F128" s="12">
-        <v>780.0</v>
+        <v>1110.0</v>
       </c>
     </row>
     <row r="129" spans="1:6" outlineLevel="3">
       <c r="A129" s="16">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="B129" s="8" t="s">
-        <v>298</v>
+        <v>288</v>
       </c>
       <c r="C129" s="9" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
       <c r="D129" s="9" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="E129" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F129" s="12">
-        <v>750.0</v>
+        <v>265.0</v>
       </c>
     </row>
     <row r="130" spans="1:6" outlineLevel="3">
       <c r="A130" s="16">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="B130" s="8" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="C130" s="9" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
       <c r="D130" s="9" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="E130" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F130" s="12">
-        <v>520.0</v>
+        <v>280.0</v>
       </c>
     </row>
     <row r="131" spans="1:6" outlineLevel="3">
       <c r="A131" s="16">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="B131" s="8" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="C131" s="9" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="D131" s="9" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="E131" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F131" s="12">
-        <v>550.0</v>
+        <v>1070.0</v>
       </c>
     </row>
     <row r="132" spans="1:6" outlineLevel="3">
       <c r="A132" s="16">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="B132" s="8" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="C132" s="9" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="D132" s="9" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="E132" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F132" s="12">
-        <v>800.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="133" spans="1:6" outlineLevel="3">
       <c r="A133" s="16">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="B133" s="8" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="C133" s="9" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="D133" s="9" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="E133" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F133" s="12">
-        <v>840.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="134" spans="1:6" outlineLevel="3">
       <c r="A134" s="16">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="B134" s="8" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
       <c r="C134" s="9" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="D134" s="9" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="E134" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F134" s="12">
-        <v>1250.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="135" spans="1:6" outlineLevel="3">
       <c r="A135" s="16">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="B135" s="8" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="C135" s="9" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="D135" s="9" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="E135" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F135" s="12">
         <v>270.0</v>
       </c>
     </row>
     <row r="136" spans="1:6" outlineLevel="3">
       <c r="A136" s="16">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="B136" s="8" t="s">
+        <v>309</v>
+      </c>
+      <c r="C136" s="9" t="s">
+        <v>310</v>
+      </c>
+      <c r="D136" s="9" t="s">
+        <v>311</v>
+      </c>
+      <c r="E136" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F136" s="12">
+        <v>360.0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" outlineLevel="3">
+      <c r="A137" s="16">
+        <v>12</v>
+      </c>
+      <c r="B137" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="C137" s="9" t="s">
+        <v>313</v>
+      </c>
+      <c r="D137" s="9" t="s">
+        <v>314</v>
+      </c>
+      <c r="E137" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F137" s="12">
+        <v>460.0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" outlineLevel="3">
+      <c r="A138" s="16">
+        <v>13</v>
+      </c>
+      <c r="B138" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="C138" s="9" t="s">
+        <v>316</v>
+      </c>
+      <c r="D138" s="9" t="s">
+        <v>317</v>
+      </c>
+      <c r="E138" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F138" s="12">
+        <v>540.0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" outlineLevel="3">
+      <c r="A139" s="16">
+        <v>14</v>
+      </c>
+      <c r="B139" s="8" t="s">
+        <v>318</v>
+      </c>
+      <c r="C139" s="9" t="s">
         <v>319</v>
       </c>
-      <c r="C136" s="9" t="s">
+      <c r="D139" s="9" t="s">
         <v>320</v>
       </c>
-      <c r="D136" s="9" t="s">
+      <c r="E139" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F139" s="12">
+        <v>230.0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" outlineLevel="3">
+      <c r="A140" s="16">
+        <v>15</v>
+      </c>
+      <c r="B140" s="8" t="s">
         <v>321</v>
       </c>
-      <c r="E136" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A137" s="15" t="s">
+      <c r="C140" s="9" t="s">
         <v>322</v>
       </c>
-      <c r="B137" s="2"/>
-[...29 lines deleted...]
-      <c r="B139" s="8" t="s">
+      <c r="D140" s="9" t="s">
         <v>323</v>
       </c>
-      <c r="C139" s="9" t="s">
+      <c r="E140" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F140" s="12">
+        <v>610.0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" outlineLevel="3">
+      <c r="A141" s="16">
+        <v>16</v>
+      </c>
+      <c r="B141" s="8" t="s">
         <v>324</v>
       </c>
-      <c r="D139" s="9" t="s">
+      <c r="C141" s="9" t="s">
         <v>325</v>
       </c>
-      <c r="E139" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B140" s="8" t="s">
+      <c r="D141" s="9" t="s">
         <v>326</v>
       </c>
-      <c r="C140" s="9" t="s">
+      <c r="E141" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F141" s="12">
+        <v>530.0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" outlineLevel="3">
+      <c r="A142" s="16">
+        <v>17</v>
+      </c>
+      <c r="B142" s="8" t="s">
         <v>327</v>
       </c>
-      <c r="D140" s="9" t="s">
+      <c r="C142" s="9" t="s">
         <v>328</v>
       </c>
-      <c r="E140" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B141" s="8" t="s">
+      <c r="D142" s="9" t="s">
         <v>329</v>
       </c>
-      <c r="C141" s="9" t="s">
+      <c r="E142" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F142" s="12">
+        <v>225.0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" outlineLevel="3">
+      <c r="A143" s="16">
+        <v>18</v>
+      </c>
+      <c r="B143" s="8" t="s">
         <v>330</v>
       </c>
-      <c r="D141" s="9" t="s">
+      <c r="C143" s="9" t="s">
         <v>331</v>
       </c>
-      <c r="E141" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B142" s="8" t="s">
+      <c r="D143" s="9" t="s">
         <v>332</v>
       </c>
-      <c r="C142" s="9" t="s">
+      <c r="E143" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F143" s="12">
+        <v>310.0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" outlineLevel="3">
+      <c r="A144" s="16">
+        <v>19</v>
+      </c>
+      <c r="B144" s="8" t="s">
         <v>333</v>
       </c>
-      <c r="D142" s="9" t="s">
+      <c r="C144" s="9" t="s">
         <v>334</v>
       </c>
-      <c r="E142" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B143" s="8" t="s">
+      <c r="D144" s="9" t="s">
         <v>335</v>
       </c>
-      <c r="C143" s="9" t="s">
+      <c r="E144" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F144" s="12">
+        <v>780.0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" outlineLevel="3">
+      <c r="A145" s="16">
+        <v>20</v>
+      </c>
+      <c r="B145" s="8" t="s">
         <v>336</v>
       </c>
-      <c r="D143" s="9" t="s">
+      <c r="C145" s="9" t="s">
         <v>337</v>
       </c>
-      <c r="E143" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B144" s="8" t="s">
+      <c r="D145" s="9" t="s">
         <v>338</v>
       </c>
-      <c r="C144" s="9" t="s">
+      <c r="E145" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F145" s="12">
+        <v>750.0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" outlineLevel="3">
+      <c r="A146" s="16">
+        <v>21</v>
+      </c>
+      <c r="B146" s="8" t="s">
         <v>339</v>
       </c>
-      <c r="D144" s="9" t="s">
+      <c r="C146" s="9" t="s">
         <v>340</v>
       </c>
-      <c r="E144" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A145" s="15" t="s">
+      <c r="D146" s="9" t="s">
         <v>341</v>
       </c>
-      <c r="B145" s="2"/>
-[...25 lines deleted...]
-    <row r="147" spans="1:6" outlineLevel="2">
+      <c r="E146" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F146" s="12">
+        <v>520.0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" outlineLevel="3">
       <c r="A147" s="16">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="B147" s="8" t="s">
         <v>342</v>
       </c>
       <c r="C147" s="9" t="s">
         <v>343</v>
       </c>
       <c r="D147" s="9" t="s">
         <v>344</v>
       </c>
       <c r="E147" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F147" s="12">
-        <v>970.0</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:6" outlineLevel="2">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" outlineLevel="3">
       <c r="A148" s="16">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="B148" s="8" t="s">
         <v>345</v>
       </c>
       <c r="C148" s="9" t="s">
         <v>346</v>
       </c>
       <c r="D148" s="9" t="s">
         <v>347</v>
       </c>
       <c r="E148" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F148" s="12">
-        <v>760.0</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:6" outlineLevel="2">
+        <v>535.0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" outlineLevel="3">
       <c r="A149" s="16">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="B149" s="8" t="s">
         <v>348</v>
       </c>
       <c r="C149" s="9" t="s">
         <v>349</v>
       </c>
       <c r="D149" s="9" t="s">
         <v>350</v>
       </c>
       <c r="E149" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F149" s="12">
-        <v>940.0</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:6" outlineLevel="2">
+        <v>830.0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" outlineLevel="3">
       <c r="A150" s="16">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="B150" s="8" t="s">
         <v>351</v>
       </c>
       <c r="C150" s="9" t="s">
         <v>352</v>
       </c>
       <c r="D150" s="9" t="s">
         <v>353</v>
       </c>
       <c r="E150" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F150" s="12">
-        <v>630.0</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:6" outlineLevel="2">
+        <v>880.0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" outlineLevel="3">
       <c r="A151" s="16">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="B151" s="8" t="s">
         <v>354</v>
       </c>
       <c r="C151" s="9" t="s">
         <v>355</v>
       </c>
       <c r="D151" s="9" t="s">
         <v>356</v>
       </c>
       <c r="E151" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F151" s="12">
-        <v>650.0</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:6" outlineLevel="2">
+        <v>1260.0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" outlineLevel="3">
       <c r="A152" s="16">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="B152" s="8" t="s">
         <v>357</v>
       </c>
       <c r="C152" s="9" t="s">
         <v>358</v>
       </c>
       <c r="D152" s="9" t="s">
         <v>359</v>
       </c>
       <c r="E152" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F152" s="12">
-        <v>760.0</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:6" outlineLevel="2">
+        <v>340.0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" outlineLevel="3">
       <c r="A153" s="16">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="B153" s="8" t="s">
         <v>360</v>
       </c>
       <c r="C153" s="9" t="s">
         <v>361</v>
       </c>
       <c r="D153" s="9" t="s">
         <v>362</v>
       </c>
       <c r="E153" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F153" s="12">
-        <v>830.0</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:6" outlineLevel="2">
+        <v>1310.0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" outlineLevel="3">
       <c r="A154" s="16">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="B154" s="8" t="s">
         <v>363</v>
       </c>
       <c r="C154" s="9" t="s">
         <v>364</v>
       </c>
       <c r="D154" s="9" t="s">
         <v>365</v>
       </c>
       <c r="E154" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F154" s="12">
-        <v>580.0</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:6" outlineLevel="2">
+        <v>285.0</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" outlineLevel="3">
       <c r="A155" s="16">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="B155" s="8" t="s">
         <v>366</v>
       </c>
       <c r="C155" s="9" t="s">
         <v>367</v>
       </c>
       <c r="D155" s="9" t="s">
         <v>368</v>
       </c>
       <c r="E155" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F155" s="12">
-        <v>1470.0</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:6" outlineLevel="2">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" outlineLevel="3">
       <c r="A156" s="16">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="B156" s="8" t="s">
         <v>369</v>
       </c>
       <c r="C156" s="9" t="s">
         <v>370</v>
       </c>
       <c r="D156" s="9" t="s">
         <v>371</v>
       </c>
       <c r="E156" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F156" s="12">
-        <v>620.0</v>
-[...6 lines deleted...]
-      <c r="B157" s="8" t="s">
+        <v>580.0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" outlineLevel="1">
+      <c r="A157" s="15" t="s">
         <v>372</v>
       </c>
-      <c r="C157" s="9" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B157" s="2"/>
+      <c r="C157" s="2"/>
+      <c r="D157" s="2"/>
+      <c r="E157" s="2"/>
+      <c r="F157" s="10"/>
     </row>
     <row r="158" spans="1:6" outlineLevel="2">
-      <c r="A158" s="16">
-[...15 lines deleted...]
-        <v>350.0</v>
+      <c r="A158" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B158" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C158" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D158" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E158" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="159" spans="1:6" outlineLevel="2">
       <c r="A159" s="16">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B159" s="8" t="s">
+        <v>373</v>
+      </c>
+      <c r="C159" s="9" t="s">
+        <v>374</v>
+      </c>
+      <c r="D159" s="9" t="s">
+        <v>375</v>
+      </c>
+      <c r="E159" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F159" s="12">
+        <v>870.0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" outlineLevel="2">
+      <c r="A160" s="16">
+        <v>2</v>
+      </c>
+      <c r="B160" s="8" t="s">
+        <v>376</v>
+      </c>
+      <c r="C160" s="9" t="s">
+        <v>377</v>
+      </c>
+      <c r="D160" s="9" t="s">
         <v>378</v>
       </c>
-      <c r="C159" s="9" t="s">
+      <c r="E160" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F160" s="12">
+        <v>1280.0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" outlineLevel="2">
+      <c r="A161" s="16">
+        <v>3</v>
+      </c>
+      <c r="B161" s="8" t="s">
         <v>379</v>
       </c>
-      <c r="D159" s="9" t="s">
+      <c r="C161" s="9" t="s">
         <v>380</v>
       </c>
-      <c r="E159" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A160" s="15" t="s">
+      <c r="D161" s="9" t="s">
         <v>381</v>
       </c>
-      <c r="B160" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="E161" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F161" s="12">
+        <v>1650.0</v>
       </c>
     </row>
     <row r="162" spans="1:6" outlineLevel="2">
       <c r="A162" s="16">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B162" s="8" t="s">
         <v>382</v>
       </c>
       <c r="C162" s="9" t="s">
         <v>383</v>
       </c>
       <c r="D162" s="9" t="s">
         <v>384</v>
       </c>
       <c r="E162" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F162" s="12">
-        <v>1490.0</v>
+        <v>2550.0</v>
       </c>
     </row>
     <row r="163" spans="1:6" outlineLevel="2">
       <c r="A163" s="16">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B163" s="8" t="s">
         <v>385</v>
       </c>
       <c r="C163" s="9" t="s">
         <v>386</v>
       </c>
       <c r="D163" s="9" t="s">
         <v>387</v>
       </c>
       <c r="E163" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F163" s="12">
-        <v>2750.0</v>
+        <v>1360.0</v>
       </c>
     </row>
     <row r="164" spans="1:6" outlineLevel="2">
       <c r="A164" s="16">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B164" s="8" t="s">
         <v>388</v>
       </c>
       <c r="C164" s="9" t="s">
         <v>389</v>
       </c>
       <c r="D164" s="9" t="s">
         <v>390</v>
       </c>
       <c r="E164" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F164" s="12">
-        <v>2750.0</v>
+        <v>1470.0</v>
       </c>
     </row>
     <row r="165" spans="1:6" outlineLevel="2">
       <c r="A165" s="16">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B165" s="8" t="s">
         <v>391</v>
       </c>
       <c r="C165" s="9" t="s">
         <v>392</v>
       </c>
       <c r="D165" s="9" t="s">
         <v>393</v>
       </c>
       <c r="E165" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F165" s="12">
-        <v>2750.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="166" spans="1:6" outlineLevel="2">
       <c r="A166" s="16">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B166" s="8" t="s">
         <v>394</v>
       </c>
       <c r="C166" s="9" t="s">
         <v>395</v>
       </c>
       <c r="D166" s="9" t="s">
         <v>396</v>
       </c>
       <c r="E166" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F166" s="12">
-        <v>2350.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="167" spans="1:6" outlineLevel="2">
       <c r="A167" s="16">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B167" s="8" t="s">
         <v>397</v>
       </c>
       <c r="C167" s="9" t="s">
         <v>398</v>
       </c>
       <c r="D167" s="9" t="s">
         <v>399</v>
       </c>
       <c r="E167" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F167" s="12">
-        <v>2350.0</v>
+        <v>1200.0</v>
       </c>
     </row>
     <row r="168" spans="1:6" outlineLevel="2">
       <c r="A168" s="16">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B168" s="8" t="s">
         <v>400</v>
       </c>
       <c r="C168" s="9" t="s">
         <v>401</v>
       </c>
       <c r="D168" s="9" t="s">
         <v>402</v>
       </c>
       <c r="E168" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F168" s="12">
-        <v>2350.0</v>
+        <v>1850.0</v>
       </c>
     </row>
     <row r="169" spans="1:6" outlineLevel="2">
       <c r="A169" s="16">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B169" s="8" t="s">
         <v>403</v>
       </c>
       <c r="C169" s="9" t="s">
         <v>404</v>
       </c>
       <c r="D169" s="9" t="s">
         <v>405</v>
       </c>
       <c r="E169" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F169" s="12">
-        <v>1170.0</v>
+        <v>1850.0</v>
       </c>
     </row>
     <row r="170" spans="1:6" outlineLevel="2">
       <c r="A170" s="16">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B170" s="8" t="s">
         <v>406</v>
       </c>
       <c r="C170" s="9" t="s">
         <v>407</v>
       </c>
       <c r="D170" s="9" t="s">
         <v>408</v>
       </c>
       <c r="E170" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F170" s="12">
-        <v>1170.0</v>
+        <v>2800.0</v>
       </c>
     </row>
     <row r="171" spans="1:6" outlineLevel="2">
       <c r="A171" s="16">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B171" s="8" t="s">
         <v>409</v>
       </c>
       <c r="C171" s="9" t="s">
         <v>410</v>
       </c>
       <c r="D171" s="9" t="s">
         <v>411</v>
       </c>
       <c r="E171" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F171" s="12">
-        <v>860.0</v>
+        <v>1250.0</v>
       </c>
     </row>
     <row r="172" spans="1:6" outlineLevel="2">
       <c r="A172" s="16">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B172" s="8" t="s">
         <v>412</v>
       </c>
       <c r="C172" s="9" t="s">
         <v>413</v>
       </c>
       <c r="D172" s="9" t="s">
         <v>414</v>
       </c>
       <c r="E172" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F172" s="12">
-        <v>1300.0</v>
+        <v>1360.0</v>
       </c>
     </row>
     <row r="173" spans="1:6" outlineLevel="2">
       <c r="A173" s="16">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B173" s="8" t="s">
         <v>415</v>
       </c>
       <c r="C173" s="9" t="s">
         <v>416</v>
       </c>
       <c r="D173" s="9" t="s">
         <v>417</v>
       </c>
       <c r="E173" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F173" s="12">
-        <v>610.0</v>
+        <v>1810.0</v>
       </c>
     </row>
     <row r="174" spans="1:6" outlineLevel="2">
       <c r="A174" s="16">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B174" s="8" t="s">
         <v>418</v>
       </c>
       <c r="C174" s="9" t="s">
         <v>419</v>
       </c>
       <c r="D174" s="9" t="s">
         <v>420</v>
       </c>
       <c r="E174" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F174" s="12">
-        <v>360.0</v>
+        <v>1550.0</v>
       </c>
     </row>
     <row r="175" spans="1:6" outlineLevel="2">
       <c r="A175" s="16">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B175" s="8" t="s">
         <v>421</v>
       </c>
       <c r="C175" s="9" t="s">
         <v>422</v>
       </c>
       <c r="D175" s="9" t="s">
         <v>423</v>
       </c>
       <c r="E175" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F175" s="12">
-        <v>600.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="176" spans="1:6" outlineLevel="2">
       <c r="A176" s="16">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B176" s="8" t="s">
         <v>424</v>
       </c>
       <c r="C176" s="9" t="s">
         <v>425</v>
       </c>
       <c r="D176" s="9" t="s">
         <v>426</v>
       </c>
       <c r="E176" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F176" s="12">
-        <v>600.0</v>
+        <v>1450.0</v>
       </c>
     </row>
     <row r="177" spans="1:6" outlineLevel="2">
       <c r="A177" s="16">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B177" s="8" t="s">
         <v>427</v>
       </c>
       <c r="C177" s="9" t="s">
         <v>428</v>
       </c>
       <c r="D177" s="9" t="s">
         <v>429</v>
       </c>
       <c r="E177" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F177" s="12">
-        <v>1060.0</v>
+        <v>1950.0</v>
       </c>
     </row>
     <row r="178" spans="1:6" outlineLevel="2">
       <c r="A178" s="16">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B178" s="8" t="s">
         <v>430</v>
       </c>
       <c r="C178" s="9" t="s">
         <v>431</v>
       </c>
       <c r="D178" s="9" t="s">
         <v>432</v>
       </c>
       <c r="E178" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F178" s="12">
-        <v>600.0</v>
+        <v>1150.0</v>
       </c>
     </row>
     <row r="179" spans="1:6" outlineLevel="2">
       <c r="A179" s="16">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B179" s="8" t="s">
         <v>433</v>
       </c>
       <c r="C179" s="9" t="s">
         <v>434</v>
       </c>
       <c r="D179" s="9" t="s">
         <v>435</v>
       </c>
       <c r="E179" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F179" s="12">
-        <v>600.0</v>
+        <v>1280.0</v>
       </c>
     </row>
     <row r="180" spans="1:6" outlineLevel="2">
       <c r="A180" s="16">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B180" s="8" t="s">
         <v>436</v>
       </c>
       <c r="C180" s="9" t="s">
         <v>437</v>
       </c>
       <c r="D180" s="9" t="s">
         <v>438</v>
       </c>
       <c r="E180" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F180" s="12">
-        <v>1350.0</v>
-[...6 lines deleted...]
-      <c r="B181" s="8" t="s">
+        <v>2000.0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" outlineLevel="1">
+      <c r="A181" s="15" t="s">
         <v>439</v>
       </c>
-      <c r="C181" s="9" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B181" s="2"/>
+      <c r="C181" s="2"/>
+      <c r="D181" s="2"/>
+      <c r="E181" s="2"/>
+      <c r="F181" s="10"/>
     </row>
     <row r="182" spans="1:6" outlineLevel="2">
-      <c r="A182" s="16">
-[...15 lines deleted...]
-        <v>840.0</v>
+      <c r="A182" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B182" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C182" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D182" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E182" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="183" spans="1:6" outlineLevel="2">
       <c r="A183" s="16">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="B183" s="8" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="C183" s="9" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="D183" s="9" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="E183" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F183" s="12">
-        <v>840.0</v>
+        <v>970.0</v>
       </c>
     </row>
     <row r="184" spans="1:6" outlineLevel="2">
       <c r="A184" s="16">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="B184" s="8" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="C184" s="9" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="D184" s="9" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="E184" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F184" s="12">
-        <v>2750.0</v>
+        <v>1160.0</v>
       </c>
     </row>
     <row r="185" spans="1:6" outlineLevel="2">
       <c r="A185" s="16">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="B185" s="8" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="C185" s="9" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="D185" s="9" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
       <c r="E185" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F185" s="12">
-        <v>830.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="186" spans="1:6" outlineLevel="2">
       <c r="A186" s="16">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B186" s="8" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="C186" s="9" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="D186" s="9" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="E186" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F186" s="12">
-        <v>1450.0</v>
+        <v>940.0</v>
       </c>
     </row>
     <row r="187" spans="1:6" outlineLevel="2">
       <c r="A187" s="16">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="B187" s="8" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
       <c r="C187" s="9" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="D187" s="9" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="E187" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F187" s="12">
-        <v>1100.0</v>
+        <v>260.0</v>
       </c>
     </row>
     <row r="188" spans="1:6" outlineLevel="2">
       <c r="A188" s="16">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="B188" s="8" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="C188" s="9" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="D188" s="9" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="E188" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F188" s="12">
-        <v>1100.0</v>
+        <v>630.0</v>
       </c>
     </row>
     <row r="189" spans="1:6" outlineLevel="2">
       <c r="A189" s="16">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="B189" s="8" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="C189" s="9" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="D189" s="9" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="E189" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F189" s="12">
-        <v>1100.0</v>
+        <v>465.0</v>
       </c>
     </row>
     <row r="190" spans="1:6" outlineLevel="2">
       <c r="A190" s="16">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="B190" s="8" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="C190" s="9" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="D190" s="9" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="E190" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F190" s="12">
-        <v>1060.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="191" spans="1:6" outlineLevel="2">
       <c r="A191" s="16">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="B191" s="8" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="C191" s="9" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="D191" s="9" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="E191" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F191" s="12">
-        <v>1060.0</v>
+        <v>535.0</v>
       </c>
     </row>
     <row r="192" spans="1:6" outlineLevel="2">
       <c r="A192" s="16">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="B192" s="8" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="C192" s="9" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="D192" s="9" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="E192" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F192" s="12">
-        <v>420.0</v>
+        <v>830.0</v>
       </c>
     </row>
     <row r="193" spans="1:6" outlineLevel="2">
       <c r="A193" s="16">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="B193" s="8" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="C193" s="9" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="D193" s="9" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="E193" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F193" s="12">
-        <v>350.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>470.0</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" outlineLevel="1">
+      <c r="A194" s="15" t="s">
+        <v>473</v>
+      </c>
+      <c r="B194" s="2"/>
+      <c r="C194" s="2"/>
+      <c r="D194" s="2"/>
+      <c r="E194" s="2"/>
+      <c r="F194" s="10"/>
     </row>
     <row r="195" spans="1:6" outlineLevel="2">
-      <c r="A195" s="16">
-[...15 lines deleted...]
-        <v>360.0</v>
+      <c r="A195" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B195" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C195" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D195" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E195" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="196" spans="1:6" outlineLevel="2">
       <c r="A196" s="16">
-        <v>35</v>
+        <v>1</v>
       </c>
       <c r="B196" s="8" t="s">
-        <v>484</v>
+        <v>474</v>
       </c>
       <c r="C196" s="9" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="D196" s="9" t="s">
-        <v>486</v>
+        <v>476</v>
       </c>
       <c r="E196" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F196" s="12">
-        <v>360.0</v>
+        <v>1540.0</v>
       </c>
     </row>
     <row r="197" spans="1:6" outlineLevel="2">
       <c r="A197" s="16">
-        <v>36</v>
+        <v>2</v>
       </c>
       <c r="B197" s="8" t="s">
-        <v>487</v>
+        <v>477</v>
       </c>
       <c r="C197" s="9" t="s">
-        <v>488</v>
+        <v>478</v>
       </c>
       <c r="D197" s="9" t="s">
-        <v>489</v>
+        <v>479</v>
       </c>
       <c r="E197" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F197" s="12">
-        <v>260.0</v>
+        <v>2750.0</v>
       </c>
     </row>
     <row r="198" spans="1:6" outlineLevel="2">
       <c r="A198" s="16">
-        <v>37</v>
+        <v>3</v>
       </c>
       <c r="B198" s="8" t="s">
-        <v>490</v>
+        <v>480</v>
       </c>
       <c r="C198" s="9" t="s">
-        <v>491</v>
+        <v>481</v>
       </c>
       <c r="D198" s="9" t="s">
-        <v>492</v>
+        <v>482</v>
       </c>
       <c r="E198" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F198" s="12">
-        <v>530.0</v>
+        <v>2750.0</v>
       </c>
     </row>
     <row r="199" spans="1:6" outlineLevel="2">
       <c r="A199" s="16">
-        <v>38</v>
+        <v>4</v>
       </c>
       <c r="B199" s="8" t="s">
-        <v>493</v>
+        <v>483</v>
       </c>
       <c r="C199" s="9" t="s">
-        <v>494</v>
+        <v>484</v>
       </c>
       <c r="D199" s="9" t="s">
-        <v>495</v>
+        <v>485</v>
       </c>
       <c r="E199" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F199" s="12">
-        <v>520.0</v>
+        <v>2750.0</v>
       </c>
     </row>
     <row r="200" spans="1:6" outlineLevel="2">
       <c r="A200" s="16">
-        <v>39</v>
+        <v>5</v>
       </c>
       <c r="B200" s="8" t="s">
-        <v>496</v>
+        <v>486</v>
       </c>
       <c r="C200" s="9" t="s">
-        <v>497</v>
+        <v>487</v>
       </c>
       <c r="D200" s="9" t="s">
-        <v>498</v>
+        <v>488</v>
       </c>
       <c r="E200" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F200" s="12">
-        <v>670.0</v>
+        <v>2450.0</v>
       </c>
     </row>
     <row r="201" spans="1:6" outlineLevel="2">
       <c r="A201" s="16">
-        <v>40</v>
+        <v>6</v>
       </c>
       <c r="B201" s="8" t="s">
-        <v>499</v>
+        <v>489</v>
       </c>
       <c r="C201" s="9" t="s">
-        <v>500</v>
+        <v>490</v>
       </c>
       <c r="D201" s="9" t="s">
-        <v>501</v>
+        <v>491</v>
       </c>
       <c r="E201" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F201" s="12">
-        <v>930.0</v>
+        <v>2450.0</v>
       </c>
     </row>
     <row r="202" spans="1:6" outlineLevel="2">
       <c r="A202" s="16">
-        <v>41</v>
+        <v>7</v>
       </c>
       <c r="B202" s="8" t="s">
-        <v>502</v>
+        <v>492</v>
       </c>
       <c r="C202" s="9" t="s">
-        <v>503</v>
+        <v>493</v>
       </c>
       <c r="D202" s="9" t="s">
-        <v>504</v>
+        <v>494</v>
       </c>
       <c r="E202" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F202" s="12">
-        <v>900.0</v>
+        <v>2450.0</v>
       </c>
     </row>
     <row r="203" spans="1:6" outlineLevel="2">
       <c r="A203" s="16">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="B203" s="8" t="s">
-        <v>505</v>
+        <v>495</v>
       </c>
       <c r="C203" s="9" t="s">
-        <v>506</v>
+        <v>496</v>
       </c>
       <c r="D203" s="9" t="s">
-        <v>507</v>
+        <v>497</v>
       </c>
       <c r="E203" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F203" s="12">
-        <v>950.0</v>
+        <v>1210.0</v>
       </c>
     </row>
     <row r="204" spans="1:6" outlineLevel="2">
       <c r="A204" s="16">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="B204" s="8" t="s">
-        <v>508</v>
+        <v>498</v>
       </c>
       <c r="C204" s="9" t="s">
-        <v>509</v>
+        <v>499</v>
       </c>
       <c r="D204" s="9" t="s">
-        <v>510</v>
+        <v>500</v>
       </c>
       <c r="E204" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F204" s="12">
-        <v>1100.0</v>
+        <v>1210.0</v>
       </c>
     </row>
     <row r="205" spans="1:6" outlineLevel="2">
       <c r="A205" s="16">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="B205" s="8" t="s">
-        <v>511</v>
+        <v>501</v>
       </c>
       <c r="C205" s="9" t="s">
-        <v>512</v>
+        <v>502</v>
       </c>
       <c r="D205" s="9" t="s">
-        <v>513</v>
+        <v>503</v>
       </c>
       <c r="E205" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F205" s="12">
-        <v>590.0</v>
+        <v>890.0</v>
       </c>
     </row>
     <row r="206" spans="1:6" outlineLevel="2">
       <c r="A206" s="16">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="B206" s="8" t="s">
-        <v>514</v>
+        <v>504</v>
       </c>
       <c r="C206" s="9" t="s">
-        <v>515</v>
+        <v>505</v>
       </c>
       <c r="D206" s="9" t="s">
-        <v>516</v>
+        <v>506</v>
       </c>
       <c r="E206" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F206" s="12">
-        <v>550.0</v>
-[...10 lines deleted...]
-      <c r="F207" s="10"/>
+        <v>1150.0</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" outlineLevel="2">
+      <c r="A207" s="16">
+        <v>12</v>
+      </c>
+      <c r="B207" s="8" t="s">
+        <v>507</v>
+      </c>
+      <c r="C207" s="9" t="s">
+        <v>508</v>
+      </c>
+      <c r="D207" s="9" t="s">
+        <v>509</v>
+      </c>
+      <c r="E207" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F207" s="12">
+        <v>1570.0</v>
+      </c>
     </row>
     <row r="208" spans="1:6" outlineLevel="2">
-      <c r="A208" s="3" t="s">
-[...15 lines deleted...]
-        <v>10</v>
+      <c r="A208" s="16">
+        <v>13</v>
+      </c>
+      <c r="B208" s="8" t="s">
+        <v>510</v>
+      </c>
+      <c r="C208" s="9" t="s">
+        <v>511</v>
+      </c>
+      <c r="D208" s="9" t="s">
+        <v>512</v>
+      </c>
+      <c r="E208" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F208" s="12">
+        <v>1350.0</v>
       </c>
     </row>
     <row r="209" spans="1:6" outlineLevel="2">
       <c r="A209" s="16">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B209" s="8" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="C209" s="9" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="D209" s="9" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="E209" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F209" s="12">
-        <v>1650.0</v>
+        <v>630.0</v>
       </c>
     </row>
     <row r="210" spans="1:6" outlineLevel="2">
       <c r="A210" s="16">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B210" s="8" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="C210" s="9" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="D210" s="9" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="E210" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F210" s="12">
-        <v>1070.0</v>
+        <v>375.0</v>
       </c>
     </row>
     <row r="211" spans="1:6" outlineLevel="2">
       <c r="A211" s="16">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="B211" s="8" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
       <c r="C211" s="9" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="D211" s="9" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="E211" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F211" s="12">
-        <v>820.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="212" spans="1:6" outlineLevel="2">
       <c r="A212" s="16">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B212" s="8" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="C212" s="9" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
       <c r="D212" s="9" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
       <c r="E212" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F212" s="12">
-        <v>1825.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="213" spans="1:6" outlineLevel="2">
       <c r="A213" s="16">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="B213" s="8" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="C213" s="9" t="s">
-        <v>531</v>
+        <v>526</v>
       </c>
       <c r="D213" s="9" t="s">
-        <v>532</v>
+        <v>527</v>
       </c>
       <c r="E213" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F213" s="12">
-        <v>2630.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="214" spans="1:6" outlineLevel="2">
       <c r="A214" s="16">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="B214" s="8" t="s">
+        <v>528</v>
+      </c>
+      <c r="C214" s="9" t="s">
+        <v>529</v>
+      </c>
+      <c r="D214" s="9" t="s">
+        <v>530</v>
+      </c>
+      <c r="E214" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F214" s="12">
+        <v>1250.0</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6" outlineLevel="2">
+      <c r="A215" s="16">
+        <v>20</v>
+      </c>
+      <c r="B215" s="8" t="s">
+        <v>531</v>
+      </c>
+      <c r="C215" s="9" t="s">
+        <v>532</v>
+      </c>
+      <c r="D215" s="9" t="s">
         <v>533</v>
       </c>
-      <c r="C214" s="9" t="s">
+      <c r="E215" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F215" s="12">
+        <v>650.0</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" outlineLevel="2">
+      <c r="A216" s="16">
+        <v>21</v>
+      </c>
+      <c r="B216" s="8" t="s">
         <v>534</v>
       </c>
-      <c r="D214" s="9" t="s">
+      <c r="C216" s="9" t="s">
         <v>535</v>
       </c>
-      <c r="E214" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A215" s="15" t="s">
+      <c r="D216" s="9" t="s">
         <v>536</v>
       </c>
-      <c r="B215" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="E216" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F216" s="12">
+        <v>1300.0</v>
       </c>
     </row>
     <row r="217" spans="1:6" outlineLevel="2">
       <c r="A217" s="16">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="B217" s="8" t="s">
         <v>537</v>
       </c>
       <c r="C217" s="9" t="s">
         <v>538</v>
       </c>
       <c r="D217" s="9" t="s">
         <v>539</v>
       </c>
       <c r="E217" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F217" s="12">
-        <v>1180.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="218" spans="1:6" outlineLevel="2">
       <c r="A218" s="16">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="B218" s="8" t="s">
         <v>540</v>
       </c>
       <c r="C218" s="9" t="s">
         <v>541</v>
       </c>
       <c r="D218" s="9" t="s">
         <v>542</v>
       </c>
       <c r="E218" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F218" s="12">
-        <v>550.0</v>
+        <v>1850.0</v>
       </c>
     </row>
     <row r="219" spans="1:6" outlineLevel="2">
       <c r="A219" s="16">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="B219" s="8" t="s">
         <v>543</v>
       </c>
       <c r="C219" s="9" t="s">
         <v>544</v>
       </c>
       <c r="D219" s="9" t="s">
         <v>545</v>
       </c>
       <c r="E219" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F219" s="12">
-        <v>1050.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="220" spans="1:6" outlineLevel="2">
       <c r="A220" s="16">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="B220" s="8" t="s">
         <v>546</v>
       </c>
       <c r="C220" s="9" t="s">
         <v>547</v>
       </c>
       <c r="D220" s="9" t="s">
         <v>548</v>
       </c>
       <c r="E220" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F220" s="12">
-        <v>650.0</v>
+        <v>830.0</v>
       </c>
     </row>
     <row r="221" spans="1:6" outlineLevel="2">
       <c r="A221" s="16">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="B221" s="8" t="s">
         <v>549</v>
       </c>
       <c r="C221" s="9" t="s">
         <v>550</v>
       </c>
       <c r="D221" s="9" t="s">
         <v>551</v>
       </c>
       <c r="E221" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F221" s="12">
-        <v>540.0</v>
+        <v>1450.0</v>
       </c>
     </row>
     <row r="222" spans="1:6" outlineLevel="2">
       <c r="A222" s="16">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="B222" s="8" t="s">
         <v>552</v>
       </c>
       <c r="C222" s="9" t="s">
         <v>553</v>
       </c>
       <c r="D222" s="9" t="s">
         <v>554</v>
       </c>
       <c r="E222" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F222" s="12">
-        <v>270.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="223" spans="1:6" outlineLevel="2">
       <c r="A223" s="16">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="B223" s="8" t="s">
         <v>555</v>
       </c>
       <c r="C223" s="9" t="s">
         <v>556</v>
       </c>
       <c r="D223" s="9" t="s">
         <v>557</v>
       </c>
       <c r="E223" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F223" s="12">
-        <v>310.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="224" spans="1:6" outlineLevel="2">
       <c r="A224" s="16">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="B224" s="8" t="s">
         <v>558</v>
       </c>
       <c r="C224" s="9" t="s">
         <v>559</v>
       </c>
       <c r="D224" s="9" t="s">
         <v>560</v>
       </c>
       <c r="E224" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F224" s="12">
-        <v>1800.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="225" spans="1:6" outlineLevel="2">
       <c r="A225" s="16">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="B225" s="8" t="s">
         <v>561</v>
       </c>
       <c r="C225" s="9" t="s">
         <v>562</v>
       </c>
       <c r="D225" s="9" t="s">
         <v>563</v>
       </c>
       <c r="E225" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F225" s="12">
-        <v>520.0</v>
+        <v>1110.0</v>
       </c>
     </row>
     <row r="226" spans="1:6" outlineLevel="2">
       <c r="A226" s="16">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="B226" s="8" t="s">
         <v>564</v>
       </c>
       <c r="C226" s="9" t="s">
         <v>565</v>
       </c>
       <c r="D226" s="9" t="s">
         <v>566</v>
       </c>
       <c r="E226" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F226" s="12">
-        <v>380.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="227" spans="1:6" outlineLevel="2">
       <c r="A227" s="16">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="B227" s="8" t="s">
         <v>567</v>
       </c>
       <c r="C227" s="9" t="s">
         <v>568</v>
       </c>
       <c r="D227" s="9" t="s">
         <v>569</v>
       </c>
       <c r="E227" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F227" s="12">
-        <v>530.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="228" spans="1:6" outlineLevel="2">
       <c r="A228" s="16">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="B228" s="8" t="s">
         <v>570</v>
       </c>
       <c r="C228" s="9" t="s">
         <v>571</v>
       </c>
       <c r="D228" s="9" t="s">
         <v>572</v>
       </c>
       <c r="E228" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F228" s="12">
-        <v>420.0</v>
-[...3 lines deleted...]
-      <c r="A229" s="15" t="s">
+        <v>375.0</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" outlineLevel="2">
+      <c r="A229" s="16">
+        <v>34</v>
+      </c>
+      <c r="B229" s="8" t="s">
         <v>573</v>
       </c>
-      <c r="B229" s="2"/>
-[...3 lines deleted...]
-      <c r="F229" s="10"/>
+      <c r="C229" s="9" t="s">
+        <v>574</v>
+      </c>
+      <c r="D229" s="9" t="s">
+        <v>575</v>
+      </c>
+      <c r="E229" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F229" s="12">
+        <v>545.0</v>
+      </c>
     </row>
     <row r="230" spans="1:6" outlineLevel="2">
-      <c r="A230" s="3" t="s">
-[...15 lines deleted...]
-        <v>10</v>
+      <c r="A230" s="16">
+        <v>35</v>
+      </c>
+      <c r="B230" s="8" t="s">
+        <v>576</v>
+      </c>
+      <c r="C230" s="9" t="s">
+        <v>577</v>
+      </c>
+      <c r="D230" s="9" t="s">
+        <v>578</v>
+      </c>
+      <c r="E230" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F230" s="12">
+        <v>540.0</v>
       </c>
     </row>
     <row r="231" spans="1:6" outlineLevel="2">
       <c r="A231" s="16">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="B231" s="8" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
       <c r="C231" s="9" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
       <c r="D231" s="9" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
       <c r="E231" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F231" s="12">
-        <v>670.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="232" spans="1:6" outlineLevel="2">
       <c r="A232" s="16">
-        <v>2</v>
+        <v>37</v>
       </c>
       <c r="B232" s="8" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="C232" s="9" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="D232" s="9" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="E232" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F232" s="12">
-        <v>570.0</v>
+        <v>625.0</v>
       </c>
     </row>
     <row r="233" spans="1:6" outlineLevel="2">
       <c r="A233" s="16">
-        <v>3</v>
+        <v>38</v>
       </c>
       <c r="B233" s="8" t="s">
-        <v>580</v>
+        <v>585</v>
       </c>
       <c r="C233" s="9" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="D233" s="9" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="E233" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F233" s="12">
-        <v>1890.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="234" spans="1:6" outlineLevel="2">
       <c r="A234" s="16">
+        <v>39</v>
+      </c>
+      <c r="B234" s="8" t="s">
+        <v>588</v>
+      </c>
+      <c r="C234" s="9" t="s">
+        <v>589</v>
+      </c>
+      <c r="D234" s="9" t="s">
+        <v>590</v>
+      </c>
+      <c r="E234" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F234" s="12">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6" outlineLevel="2">
+      <c r="A235" s="16">
+        <v>40</v>
+      </c>
+      <c r="B235" s="8" t="s">
+        <v>591</v>
+      </c>
+      <c r="C235" s="9" t="s">
+        <v>592</v>
+      </c>
+      <c r="D235" s="9" t="s">
+        <v>593</v>
+      </c>
+      <c r="E235" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F235" s="12">
+        <v>1100.0</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6" outlineLevel="2">
+      <c r="A236" s="16">
+        <v>41</v>
+      </c>
+      <c r="B236" s="8" t="s">
+        <v>594</v>
+      </c>
+      <c r="C236" s="9" t="s">
+        <v>595</v>
+      </c>
+      <c r="D236" s="9" t="s">
+        <v>596</v>
+      </c>
+      <c r="E236" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F236" s="12">
+        <v>740.0</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6" outlineLevel="2">
+      <c r="A237" s="16">
+        <v>42</v>
+      </c>
+      <c r="B237" s="8" t="s">
+        <v>597</v>
+      </c>
+      <c r="C237" s="9" t="s">
+        <v>598</v>
+      </c>
+      <c r="D237" s="9" t="s">
+        <v>599</v>
+      </c>
+      <c r="E237" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F237" s="12">
+        <v>605.0</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6" outlineLevel="2">
+      <c r="A238" s="16">
+        <v>43</v>
+      </c>
+      <c r="B238" s="8" t="s">
+        <v>600</v>
+      </c>
+      <c r="C238" s="9" t="s">
+        <v>601</v>
+      </c>
+      <c r="D238" s="9" t="s">
+        <v>602</v>
+      </c>
+      <c r="E238" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F238" s="12">
+        <v>520.0</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6" outlineLevel="1">
+      <c r="A239" s="15" t="s">
+        <v>603</v>
+      </c>
+      <c r="B239" s="2"/>
+      <c r="C239" s="2"/>
+      <c r="D239" s="2"/>
+      <c r="E239" s="2"/>
+      <c r="F239" s="10"/>
+    </row>
+    <row r="240" spans="1:6" outlineLevel="2">
+      <c r="A240" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B240" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C240" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D240" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E240" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F240" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6" outlineLevel="2">
+      <c r="A241" s="16">
+        <v>1</v>
+      </c>
+      <c r="B241" s="8" t="s">
+        <v>604</v>
+      </c>
+      <c r="C241" s="9" t="s">
+        <v>605</v>
+      </c>
+      <c r="D241" s="9" t="s">
+        <v>606</v>
+      </c>
+      <c r="E241" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F241" s="12">
+        <v>1740.0</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6" outlineLevel="2">
+      <c r="A242" s="16">
+        <v>2</v>
+      </c>
+      <c r="B242" s="8" t="s">
+        <v>607</v>
+      </c>
+      <c r="C242" s="9" t="s">
+        <v>608</v>
+      </c>
+      <c r="D242" s="9" t="s">
+        <v>609</v>
+      </c>
+      <c r="E242" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F242" s="12">
+        <v>1120.0</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6" outlineLevel="2">
+      <c r="A243" s="16">
+        <v>3</v>
+      </c>
+      <c r="B243" s="8" t="s">
+        <v>610</v>
+      </c>
+      <c r="C243" s="9" t="s">
+        <v>611</v>
+      </c>
+      <c r="D243" s="9" t="s">
+        <v>612</v>
+      </c>
+      <c r="E243" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F243" s="12">
+        <v>920.0</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6" outlineLevel="2">
+      <c r="A244" s="16">
         <v>4</v>
       </c>
-      <c r="B234" s="8" t="s">
-[...12 lines deleted...]
-        <v>1210.0</v>
+      <c r="B244" s="8" t="s">
+        <v>613</v>
+      </c>
+      <c r="C244" s="9" t="s">
+        <v>614</v>
+      </c>
+      <c r="D244" s="9" t="s">
+        <v>615</v>
+      </c>
+      <c r="E244" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F244" s="12">
+        <v>1985.0</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6" outlineLevel="2">
+      <c r="A245" s="16">
+        <v>5</v>
+      </c>
+      <c r="B245" s="8" t="s">
+        <v>616</v>
+      </c>
+      <c r="C245" s="9" t="s">
+        <v>617</v>
+      </c>
+      <c r="D245" s="9" t="s">
+        <v>618</v>
+      </c>
+      <c r="E245" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F245" s="12">
+        <v>2750.0</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6" outlineLevel="2">
+      <c r="A246" s="16">
+        <v>6</v>
+      </c>
+      <c r="B246" s="8" t="s">
+        <v>619</v>
+      </c>
+      <c r="C246" s="9" t="s">
+        <v>620</v>
+      </c>
+      <c r="D246" s="9" t="s">
+        <v>621</v>
+      </c>
+      <c r="E246" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F246" s="12">
+        <v>1850.0</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6" outlineLevel="1">
+      <c r="A247" s="15" t="s">
+        <v>622</v>
+      </c>
+      <c r="B247" s="2"/>
+      <c r="C247" s="2"/>
+      <c r="D247" s="2"/>
+      <c r="E247" s="2"/>
+      <c r="F247" s="10"/>
+    </row>
+    <row r="248" spans="1:6" outlineLevel="2">
+      <c r="A248" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B248" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C248" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D248" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E248" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F248" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6" outlineLevel="2">
+      <c r="A249" s="16">
+        <v>1</v>
+      </c>
+      <c r="B249" s="8" t="s">
+        <v>623</v>
+      </c>
+      <c r="C249" s="9" t="s">
+        <v>624</v>
+      </c>
+      <c r="D249" s="9" t="s">
+        <v>625</v>
+      </c>
+      <c r="E249" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F249" s="12">
+        <v>1230.0</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6" outlineLevel="2">
+      <c r="A250" s="16">
+        <v>2</v>
+      </c>
+      <c r="B250" s="8" t="s">
+        <v>626</v>
+      </c>
+      <c r="C250" s="9" t="s">
+        <v>627</v>
+      </c>
+      <c r="D250" s="9" t="s">
+        <v>628</v>
+      </c>
+      <c r="E250" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F250" s="12">
+        <v>410.0</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6" outlineLevel="2">
+      <c r="A251" s="16">
+        <v>3</v>
+      </c>
+      <c r="B251" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="C251" s="9" t="s">
+        <v>630</v>
+      </c>
+      <c r="D251" s="9" t="s">
+        <v>631</v>
+      </c>
+      <c r="E251" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F251" s="12">
+        <v>385.0</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6" outlineLevel="2">
+      <c r="A252" s="16">
+        <v>4</v>
+      </c>
+      <c r="B252" s="8" t="s">
+        <v>632</v>
+      </c>
+      <c r="C252" s="9" t="s">
+        <v>633</v>
+      </c>
+      <c r="D252" s="9" t="s">
+        <v>634</v>
+      </c>
+      <c r="E252" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F252" s="12">
+        <v>2430.0</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6" outlineLevel="2">
+      <c r="A253" s="16">
+        <v>5</v>
+      </c>
+      <c r="B253" s="8" t="s">
+        <v>635</v>
+      </c>
+      <c r="C253" s="9" t="s">
+        <v>636</v>
+      </c>
+      <c r="D253" s="9" t="s">
+        <v>637</v>
+      </c>
+      <c r="E253" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F253" s="12">
+        <v>320.0</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6" outlineLevel="2">
+      <c r="A254" s="16">
+        <v>6</v>
+      </c>
+      <c r="B254" s="8" t="s">
+        <v>638</v>
+      </c>
+      <c r="C254" s="9" t="s">
+        <v>639</v>
+      </c>
+      <c r="D254" s="9" t="s">
+        <v>640</v>
+      </c>
+      <c r="E254" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F254" s="12">
+        <v>470.0</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6" outlineLevel="2">
+      <c r="A255" s="16">
+        <v>7</v>
+      </c>
+      <c r="B255" s="8" t="s">
+        <v>641</v>
+      </c>
+      <c r="C255" s="9" t="s">
+        <v>642</v>
+      </c>
+      <c r="D255" s="9" t="s">
+        <v>643</v>
+      </c>
+      <c r="E255" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F255" s="12">
+        <v>600.0</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6" outlineLevel="2">
+      <c r="A256" s="16">
+        <v>8</v>
+      </c>
+      <c r="B256" s="8" t="s">
+        <v>644</v>
+      </c>
+      <c r="C256" s="9" t="s">
+        <v>645</v>
+      </c>
+      <c r="D256" s="9" t="s">
+        <v>646</v>
+      </c>
+      <c r="E256" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F256" s="12">
+        <v>1100.0</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6" outlineLevel="2">
+      <c r="A257" s="16">
+        <v>9</v>
+      </c>
+      <c r="B257" s="8" t="s">
+        <v>647</v>
+      </c>
+      <c r="C257" s="9" t="s">
+        <v>648</v>
+      </c>
+      <c r="D257" s="9" t="s">
+        <v>649</v>
+      </c>
+      <c r="E257" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F257" s="12">
+        <v>670.0</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6" outlineLevel="2">
+      <c r="A258" s="16">
+        <v>10</v>
+      </c>
+      <c r="B258" s="8" t="s">
+        <v>650</v>
+      </c>
+      <c r="C258" s="9" t="s">
+        <v>651</v>
+      </c>
+      <c r="D258" s="9" t="s">
+        <v>652</v>
+      </c>
+      <c r="E258" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F258" s="12">
+        <v>560.0</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6" outlineLevel="2">
+      <c r="A259" s="16">
+        <v>11</v>
+      </c>
+      <c r="B259" s="8" t="s">
+        <v>653</v>
+      </c>
+      <c r="C259" s="9" t="s">
+        <v>654</v>
+      </c>
+      <c r="D259" s="9" t="s">
+        <v>655</v>
+      </c>
+      <c r="E259" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F259" s="12">
+        <v>320.0</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6" outlineLevel="2">
+      <c r="A260" s="16">
+        <v>12</v>
+      </c>
+      <c r="B260" s="8" t="s">
+        <v>656</v>
+      </c>
+      <c r="C260" s="9" t="s">
+        <v>657</v>
+      </c>
+      <c r="D260" s="9" t="s">
+        <v>658</v>
+      </c>
+      <c r="E260" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F260" s="12">
+        <v>1880.0</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6" outlineLevel="2">
+      <c r="A261" s="16">
+        <v>13</v>
+      </c>
+      <c r="B261" s="8" t="s">
+        <v>659</v>
+      </c>
+      <c r="C261" s="9" t="s">
+        <v>660</v>
+      </c>
+      <c r="D261" s="9" t="s">
+        <v>661</v>
+      </c>
+      <c r="E261" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F261" s="12">
+        <v>540.0</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6" outlineLevel="2">
+      <c r="A262" s="16">
+        <v>14</v>
+      </c>
+      <c r="B262" s="8" t="s">
+        <v>662</v>
+      </c>
+      <c r="C262" s="9" t="s">
+        <v>663</v>
+      </c>
+      <c r="D262" s="9" t="s">
+        <v>664</v>
+      </c>
+      <c r="E262" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F262" s="12">
+        <v>520.0</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6" outlineLevel="2">
+      <c r="A263" s="16">
+        <v>15</v>
+      </c>
+      <c r="B263" s="8" t="s">
+        <v>665</v>
+      </c>
+      <c r="C263" s="9" t="s">
+        <v>666</v>
+      </c>
+      <c r="D263" s="9" t="s">
+        <v>667</v>
+      </c>
+      <c r="E263" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F263" s="12">
+        <v>360.0</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6" outlineLevel="2">
+      <c r="A264" s="16">
+        <v>16</v>
+      </c>
+      <c r="B264" s="8" t="s">
+        <v>668</v>
+      </c>
+      <c r="C264" s="9" t="s">
+        <v>669</v>
+      </c>
+      <c r="D264" s="9" t="s">
+        <v>670</v>
+      </c>
+      <c r="E264" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F264" s="12">
+        <v>360.0</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6" outlineLevel="2">
+      <c r="A265" s="16">
+        <v>17</v>
+      </c>
+      <c r="B265" s="8" t="s">
+        <v>671</v>
+      </c>
+      <c r="C265" s="9" t="s">
+        <v>672</v>
+      </c>
+      <c r="D265" s="9" t="s">
+        <v>673</v>
+      </c>
+      <c r="E265" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F265" s="12">
+        <v>460.0</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6" outlineLevel="2">
+      <c r="A266" s="16">
+        <v>18</v>
+      </c>
+      <c r="B266" s="8" t="s">
+        <v>674</v>
+      </c>
+      <c r="C266" s="9" t="s">
+        <v>675</v>
+      </c>
+      <c r="D266" s="9" t="s">
+        <v>676</v>
+      </c>
+      <c r="E266" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F266" s="12">
+        <v>385.0</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6" outlineLevel="2">
+      <c r="A267" s="16">
+        <v>19</v>
+      </c>
+      <c r="B267" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="C267" s="9" t="s">
+        <v>678</v>
+      </c>
+      <c r="D267" s="9" t="s">
+        <v>679</v>
+      </c>
+      <c r="E267" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F267" s="12">
+        <v>330.0</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6" outlineLevel="2">
+      <c r="A268" s="16">
+        <v>20</v>
+      </c>
+      <c r="B268" s="8" t="s">
+        <v>680</v>
+      </c>
+      <c r="C268" s="9" t="s">
+        <v>681</v>
+      </c>
+      <c r="D268" s="9" t="s">
+        <v>682</v>
+      </c>
+      <c r="E268" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F268" s="12">
+        <v>440.0</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6" outlineLevel="1">
+      <c r="A269" s="15" t="s">
+        <v>683</v>
+      </c>
+      <c r="B269" s="2"/>
+      <c r="C269" s="2"/>
+      <c r="D269" s="2"/>
+      <c r="E269" s="2"/>
+      <c r="F269" s="10"/>
+    </row>
+    <row r="270" spans="1:6" outlineLevel="2">
+      <c r="A270" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B270" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C270" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D270" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E270" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F270" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6" outlineLevel="2">
+      <c r="A271" s="16">
+        <v>1</v>
+      </c>
+      <c r="B271" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="C271" s="9" t="s">
+        <v>685</v>
+      </c>
+      <c r="D271" s="9" t="s">
+        <v>686</v>
+      </c>
+      <c r="E271" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F271" s="12">
+        <v>680.0</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6" outlineLevel="2">
+      <c r="A272" s="16">
+        <v>2</v>
+      </c>
+      <c r="B272" s="8" t="s">
+        <v>687</v>
+      </c>
+      <c r="C272" s="9" t="s">
+        <v>688</v>
+      </c>
+      <c r="D272" s="9" t="s">
+        <v>689</v>
+      </c>
+      <c r="E272" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F272" s="12">
+        <v>690.0</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6" outlineLevel="2">
+      <c r="A273" s="16">
+        <v>3</v>
+      </c>
+      <c r="B273" s="8" t="s">
+        <v>690</v>
+      </c>
+      <c r="C273" s="9" t="s">
+        <v>691</v>
+      </c>
+      <c r="D273" s="9" t="s">
+        <v>692</v>
+      </c>
+      <c r="E273" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F273" s="12">
+        <v>595.0</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6" outlineLevel="2">
+      <c r="A274" s="16">
+        <v>4</v>
+      </c>
+      <c r="B274" s="8" t="s">
+        <v>693</v>
+      </c>
+      <c r="C274" s="9" t="s">
+        <v>694</v>
+      </c>
+      <c r="D274" s="9" t="s">
+        <v>695</v>
+      </c>
+      <c r="E274" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F274" s="12">
+        <v>900.0</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6" outlineLevel="2">
+      <c r="A275" s="16">
+        <v>5</v>
+      </c>
+      <c r="B275" s="8" t="s">
+        <v>696</v>
+      </c>
+      <c r="C275" s="9" t="s">
+        <v>697</v>
+      </c>
+      <c r="D275" s="9" t="s">
+        <v>698</v>
+      </c>
+      <c r="E275" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F275" s="12">
+        <v>280.0</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6" outlineLevel="2">
+      <c r="A276" s="16">
+        <v>6</v>
+      </c>
+      <c r="B276" s="8" t="s">
+        <v>699</v>
+      </c>
+      <c r="C276" s="9" t="s">
+        <v>700</v>
+      </c>
+      <c r="D276" s="9" t="s">
+        <v>701</v>
+      </c>
+      <c r="E276" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F276" s="12">
+        <v>1890.0</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6" outlineLevel="2">
+      <c r="A277" s="16">
+        <v>7</v>
+      </c>
+      <c r="B277" s="8" t="s">
+        <v>702</v>
+      </c>
+      <c r="C277" s="9" t="s">
+        <v>703</v>
+      </c>
+      <c r="D277" s="9" t="s">
+        <v>704</v>
+      </c>
+      <c r="E277" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F277" s="12">
+        <v>1250.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
-    <mergeCell ref="A11:F11"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:F22"/>
+    <mergeCell ref="A10:F10"/>
+    <mergeCell ref="A14:F14"/>
+    <mergeCell ref="A19:F19"/>
+    <mergeCell ref="A25:F25"/>
     <mergeCell ref="A29:F29"/>
-    <mergeCell ref="A35:F35"/>
+    <mergeCell ref="A36:F36"/>
     <mergeCell ref="A42:F42"/>
-    <mergeCell ref="A43:F43"/>
-    <mergeCell ref="A47:F47"/>
+    <mergeCell ref="A51:F51"/>
     <mergeCell ref="A52:F52"/>
-    <mergeCell ref="A61:F61"/>
-[...11 lines deleted...]
-    <mergeCell ref="A229:F229"/>
+    <mergeCell ref="A56:F56"/>
+    <mergeCell ref="A60:F60"/>
+    <mergeCell ref="A72:F72"/>
+    <mergeCell ref="A87:F87"/>
+    <mergeCell ref="A101:F101"/>
+    <mergeCell ref="A113:F113"/>
+    <mergeCell ref="A114:F114"/>
+    <mergeCell ref="A121:F121"/>
+    <mergeCell ref="A124:F124"/>
+    <mergeCell ref="A157:F157"/>
+    <mergeCell ref="A181:F181"/>
+    <mergeCell ref="A194:F194"/>
+    <mergeCell ref="A239:F239"/>
+    <mergeCell ref="A247:F247"/>
+    <mergeCell ref="A269:F269"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
-    <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D12" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_4"/>
-    <hyperlink ref="D14" r:id="rId_hyperlink_5"/>
-[...4 lines deleted...]
-    <hyperlink ref="D21" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D16" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="D17" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D18" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_11"/>
-    <hyperlink ref="D25" r:id="rId_hyperlink_12"/>
-[...16 lines deleted...]
-    <hyperlink ref="D51" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_31"/>
-    <hyperlink ref="D56" r:id="rId_hyperlink_32"/>
-[...45 lines deleted...]
-    <hyperlink ref="D115" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D82" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D83" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D86" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D98" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D99" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D116" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D117" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D118" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D119" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D120" r:id="rId_hyperlink_83"/>
-    <hyperlink ref="D121" r:id="rId_hyperlink_84"/>
-[...20 lines deleted...]
-    <hyperlink ref="D144" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D137" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D141" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_110"/>
     <hyperlink ref="D152" r:id="rId_hyperlink_111"/>
     <hyperlink ref="D153" r:id="rId_hyperlink_112"/>
     <hyperlink ref="D154" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D155" r:id="rId_hyperlink_114"/>
     <hyperlink ref="D156" r:id="rId_hyperlink_115"/>
-    <hyperlink ref="D157" r:id="rId_hyperlink_116"/>
-[...1 lines deleted...]
-    <hyperlink ref="D159" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_118"/>
     <hyperlink ref="D162" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D163" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D164" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D167" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D169" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D170" r:id="rId_hyperlink_127"/>
     <hyperlink ref="D171" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D172" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D173" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D174" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D175" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D177" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D178" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D179" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D180" r:id="rId_hyperlink_137"/>
-    <hyperlink ref="D181" r:id="rId_hyperlink_138"/>
-[...30 lines deleted...]
-    <hyperlink ref="D214" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D187" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D189" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D190" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D192" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D193" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D200" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D201" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D202" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D205" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D206" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D207" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D208" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D213" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D214" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D215" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D216" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D217" r:id="rId_hyperlink_170"/>
     <hyperlink ref="D218" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D219" r:id="rId_hyperlink_172"/>
     <hyperlink ref="D220" r:id="rId_hyperlink_173"/>
     <hyperlink ref="D221" r:id="rId_hyperlink_174"/>
     <hyperlink ref="D222" r:id="rId_hyperlink_175"/>
     <hyperlink ref="D223" r:id="rId_hyperlink_176"/>
     <hyperlink ref="D224" r:id="rId_hyperlink_177"/>
     <hyperlink ref="D225" r:id="rId_hyperlink_178"/>
     <hyperlink ref="D226" r:id="rId_hyperlink_179"/>
     <hyperlink ref="D227" r:id="rId_hyperlink_180"/>
     <hyperlink ref="D228" r:id="rId_hyperlink_181"/>
-    <hyperlink ref="D231" r:id="rId_hyperlink_182"/>
-[...2 lines deleted...]
-    <hyperlink ref="D234" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="D229" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="D230" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="D231" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="D232" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="D233" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="D234" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="D235" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="D236" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="D237" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="D238" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="D241" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="D242" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="D243" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="D244" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="D245" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="D246" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="D249" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="D250" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="D251" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="D252" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="D253" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="D254" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="D255" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="D256" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="D257" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="D258" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="D259" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="D260" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="D261" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="D262" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="D263" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="D264" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="D265" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="D266" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="D267" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="D268" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="D271" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="D272" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="D273" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="D274" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="D275" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="D276" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="D277" r:id="rId_hyperlink_224"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>