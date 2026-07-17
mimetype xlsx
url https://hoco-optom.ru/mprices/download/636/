--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-31 06:15:00</t>
+    <t>Актуальность прайса на: 2026-07-17 22:37:58</t>
   </si>
   <si>
     <t>Samsung</t>
   </si>
   <si>
     <t>Кабели Samsung</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>