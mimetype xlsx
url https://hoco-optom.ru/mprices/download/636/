--- v1 (2026-07-17)
+++ v2 (2026-09-01)
@@ -12,133 +12,133 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-17 22:37:58</t>
+    <t>Актуальность прайса на: 2026-09-01 05:56:33</t>
   </si>
   <si>
     <t>Samsung</t>
   </si>
   <si>
     <t>Кабели Samsung</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>8806094043723</t>
   </si>
   <si>
     <t>Кабель Samsung Cable USB-C to USB-C 3A 1.8m - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-samsung-cable-usb-c-to-usb-c-3a-1-8m-black/</t>
   </si>
   <si>
     <t>много</t>
   </si>
   <si>
     <t>8806094043693</t>
   </si>
   <si>
     <t>Кабель Samsung Cable USB-C to USB-C 3A 1.8m - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-samsung-cable-usb-c-to-usb-c-3a-1-8m-white/</t>
   </si>
   <si>
-    <t>8801643998981</t>
-[...7 lines deleted...]
-  <si>
     <t>8806094043709</t>
   </si>
   <si>
     <t>Кабель Samsung Cable USB-C to USB-C 5A 1.8m - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-samsung-cable-usb-c-to-usb-c-5a-1-8m-black/</t>
   </si>
   <si>
     <t>8806094043686</t>
   </si>
   <si>
     <t>Кабель Samsung Cable USB-C to USB-C 5A 1.8m - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-samsung-cable-usb-c-to-usb-c-5a-1-8m-white/</t>
   </si>
   <si>
+    <t>8801643993566</t>
+  </si>
+  <si>
+    <t>Кабель Samsung USB-C to USB-C 3A 1m - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/kabel-samsung-usb-c-to-usb-c-3a-1m-black/</t>
+  </si>
+  <si>
     <t>8806090144028</t>
   </si>
   <si>
     <t>Кабель Samsung USB-C to USB-C Cable 5A (1m) Black "1:1 orig"</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-samsung-usb-c-to-usb-c-cable-5a-1m-black-1-1-orig/</t>
   </si>
   <si>
     <t>8806090144059</t>
   </si>
   <si>
     <t>Кабель Samsung USB-C to USB-C Cable 5A (1m) White "1:1 orig"</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-samsung-usb-c-to-usb-c-cable-5a-1m-white-1-1-orig/</t>
   </si>
   <si>
     <t>Зарядки Samsung</t>
   </si>
   <si>
     <t>8806092673878</t>
   </si>
   <si>
     <t>SAMSUNG Original 65W PD Power Adapter Trio USB-C X2, USB-A (EP-T6530) White</t>
@@ -213,50 +213,149 @@
     <t>8801643979393</t>
   </si>
   <si>
     <t>Зарядка Samsung Adapter 25W+Cable USB-C to USB-C - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-samsung-adapter-25w-cable-usb-c-to-usb-c-black/</t>
   </si>
   <si>
     <t>88460808008</t>
   </si>
   <si>
     <t>Зарядка Samsung Original Adapter 25W+Cable USB-C to USB-C  White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-samsung-original-adapter-25w-cable-usb-c-to-usb-c-w/</t>
   </si>
   <si>
     <t>6920250625140</t>
   </si>
   <si>
     <t>Защитное стекло SUPGLASS Nano Edge Glass SG-08 IPh 17 Pro Max (6.9)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-supglass-nano-edge-glass-sg-08-iph-17-pro/</t>
+  </si>
+  <si>
+    <t>8806092673885</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство Samsung 65W PD Power Adapter Trio EP-T6530 - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-65w-pd-power-adapter-tr/</t>
+  </si>
+  <si>
+    <t>8806090973369</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство Samsung Adapter 25W TA800 - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-adapter-25w-ta800-black/</t>
+  </si>
+  <si>
+    <t>8806090105517</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство Samsung Adapter 45W + Кабель USB-C to USB-C TA845 - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-adapter-45w-kabel-usb-1/</t>
+  </si>
+  <si>
+    <t>8806090105500</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство Samsung Adapter 45W + Кабель USB-C to USB-C TA845 - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-adapter-45w-kabel-usb-c/</t>
+  </si>
+  <si>
+    <t>8806090104503</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство Samsung Adapter 45W TA845 - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-adapter-45w-ta845-white/</t>
+  </si>
+  <si>
+    <t>8806095471761</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство Samsung Power Adapter 45W Low Standby + Кабель USB-C to USB-C EP-T4511 - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-power-adapter-45w-low-1/</t>
+  </si>
+  <si>
+    <t>8806095471709</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство Samsung Power Adapter 45W Low Standby + Кабель USB-C to USB-C EP-T4511 - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-power-adapter-45w-low-s/</t>
+  </si>
+  <si>
+    <t>8806092861435</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство Samsung Power Adapter 45W PD Compact Design + Кабель USB-C to USB-C EP-T4510 - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-power-adapter-45w-pd-co/</t>
+  </si>
+  <si>
+    <t>8806092933989</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство Samsung Power Adapter 45W PD USB-C EP-T4510 - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-power-adapter-45w-pd-us/</t>
+  </si>
+  <si>
+    <t>8806095474502</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство Samsung Power Adapter Duo 50W Low Standby EP-T5020 - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-power-adapter-duo-50w-1/</t>
+  </si>
+  <si>
+    <t>8806095474496</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство Samsung Power Adapter Duo 50W Low Standby EP-T5020 - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-power-adapter-duo-50w-l/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -648,59 +747,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-samsung-cable-usb-c-to-usb-c-3a-1-8m-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-samsung-cable-usb-c-to-usb-c-3a-1-8m-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-samsung-cable-usb-c-to-usb-c-3a-1m-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-samsung-cable-usb-c-to-usb-c-5a-1-8m-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-samsung-cable-usb-c-to-usb-c-5a-1-8m-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-samsung-usb-c-to-usb-c-cable-5a-1m-black-1-1-orig/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-samsung-usb-c-to-usb-c-cable-5a-1m-white-1-1-orig/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-65w-pd-power-adapter-trio-usb-c-x2-usb-a-ep/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-power-adapter-25w-law-standby-ep-t2510-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-power-adapter-25w-low-standby-ep-t2510-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-power-adapter-35w-pd-cable-usb-c-to-usb-a-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-power-adapter-45w-low-standby-ep-t4511-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-power-adapter-45w-low-standby-ep-t4511-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-power-adapter-45w-pd-compact-design-cable-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-power-adapter-45w-pd-usb-c-ep-t4510-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-samsung-adapter-25w-cable-usb-c-to-usb-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-samsung-original-adapter-25w-cable-usb-c-to-usb-c-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-supglass-nano-edge-glass-sg-08-iph-17-pro/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-samsung-cable-usb-c-to-usb-c-3a-1-8m-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-samsung-cable-usb-c-to-usb-c-3a-1-8m-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-samsung-cable-usb-c-to-usb-c-5a-1-8m-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-samsung-cable-usb-c-to-usb-c-5a-1-8m-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-samsung-usb-c-to-usb-c-3a-1m-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-samsung-usb-c-to-usb-c-cable-5a-1m-black-1-1-orig/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-samsung-usb-c-to-usb-c-cable-5a-1m-white-1-1-orig/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-65w-pd-power-adapter-trio-usb-c-x2-usb-a-ep/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-power-adapter-25w-law-standby-ep-t2510-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-power-adapter-25w-low-standby-ep-t2510-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-power-adapter-35w-pd-cable-usb-c-to-usb-a-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-power-adapter-45w-low-standby-ep-t4511-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-power-adapter-45w-low-standby-ep-t4511-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-power-adapter-45w-pd-compact-design-cable-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-power-adapter-45w-pd-usb-c-ep-t4510-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-samsung-adapter-25w-cable-usb-c-to-usb-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-samsung-original-adapter-25w-cable-usb-c-to-usb-c-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-supglass-nano-edge-glass-sg-08-iph-17-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-65w-pd-power-adapter-tr/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-adapter-25w-ta800-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-adapter-45w-kabel-usb-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-adapter-45w-kabel-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-adapter-45w-ta845-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-power-adapter-45w-low-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-power-adapter-45w-low-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-power-adapter-45w-pd-co/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-power-adapter-45w-pd-us/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-power-adapter-duo-50w-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-power-adapter-duo-50w-l/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F28"/>
+  <dimension ref="A1:F39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -785,91 +884,91 @@
       </c>
       <c r="E10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="12">
         <v>350.0</v>
       </c>
     </row>
     <row r="11" spans="1:6" outlineLevel="2">
       <c r="A11" s="16">
         <v>3</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="12">
-        <v>290.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="12" spans="1:6" outlineLevel="2">
       <c r="A12" s="16">
         <v>4</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="12">
         <v>490.0</v>
       </c>
     </row>
     <row r="13" spans="1:6" outlineLevel="2">
       <c r="A13" s="16">
         <v>5</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>26</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="12">
-        <v>490.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="14" spans="1:6" outlineLevel="2">
       <c r="A14" s="16">
         <v>6</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="12">
         <v>400.0</v>
       </c>
     </row>
     <row r="15" spans="1:6" outlineLevel="2">
       <c r="A15" s="16">
         <v>7</v>
@@ -1116,80 +1215,311 @@
       <c r="E27" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F27" s="12">
         <v>680.0</v>
       </c>
     </row>
     <row r="28" spans="1:6" outlineLevel="2">
       <c r="A28" s="16">
         <v>11</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>66</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F28" s="12">
         <v>150.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" outlineLevel="2">
+      <c r="A29" s="16">
+        <v>12</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F29" s="12">
+        <v>1450.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" outlineLevel="2">
+      <c r="A30" s="16">
+        <v>13</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C30" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="D30" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F30" s="12">
+        <v>480.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" outlineLevel="2">
+      <c r="A31" s="16">
+        <v>14</v>
+      </c>
+      <c r="B31" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="C31" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="D31" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F31" s="12">
+        <v>900.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" outlineLevel="2">
+      <c r="A32" s="16">
+        <v>15</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="C32" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="D32" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F32" s="12">
+        <v>900.0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" outlineLevel="2">
+      <c r="A33" s="16">
+        <v>16</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C33" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="D33" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F33" s="12">
+        <v>750.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" outlineLevel="2">
+      <c r="A34" s="16">
+        <v>17</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="C34" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="D34" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F34" s="12">
+        <v>850.0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" outlineLevel="2">
+      <c r="A35" s="16">
+        <v>18</v>
+      </c>
+      <c r="B35" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C35" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="D35" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F35" s="12">
+        <v>850.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" outlineLevel="2">
+      <c r="A36" s="16">
+        <v>19</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="C36" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="D36" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F36" s="12">
+        <v>850.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" outlineLevel="2">
+      <c r="A37" s="16">
+        <v>20</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="C37" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="D37" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F37" s="12">
+        <v>650.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" outlineLevel="2">
+      <c r="A38" s="16">
+        <v>21</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="C38" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F38" s="12">
+        <v>750.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" outlineLevel="2">
+      <c r="A39" s="16">
+        <v>22</v>
+      </c>
+      <c r="B39" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="C39" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="D39" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F39" s="12">
+        <v>750.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A16:F16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_30"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>