--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-01 05:56:33</t>
+    <t>Актуальность прайса на: 2026-10-16 08:28:05</t>
   </si>
   <si>
     <t>Samsung</t>
   </si>
   <si>
     <t>Кабели Samsung</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
@@ -215,68 +215,95 @@
   <si>
     <t>Зарядка Samsung Adapter 25W+Cable USB-C to USB-C - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-samsung-adapter-25w-cable-usb-c-to-usb-c-black/</t>
   </si>
   <si>
     <t>88460808008</t>
   </si>
   <si>
     <t>Зарядка Samsung Original Adapter 25W+Cable USB-C to USB-C  White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zaryadka-samsung-original-adapter-25w-cable-usb-c-to-usb-c-w/</t>
   </si>
   <si>
     <t>6920250625140</t>
   </si>
   <si>
     <t>Защитное стекло SUPGLASS Nano Edge Glass SG-08 IPh 17 Pro Max (6.9)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/zashchitnoe-steklo-supglass-nano-edge-glass-sg-08-iph-17-pro/</t>
   </si>
   <si>
+    <t>8806092669918</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство Samsung 65W PD Power Adapter Trio + Кабель EP-T6530 - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-65w-pd-power-adapter--2/</t>
+  </si>
+  <si>
+    <t>8806092669901</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство Samsung 65W PD Power Adapter Trio + Кабель EP-T6530 - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-65w-pd-power-adapter--1/</t>
+  </si>
+  <si>
     <t>8806092673885</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство Samsung 65W PD Power Adapter Trio EP-T6530 - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-65w-pd-power-adapter-tr/</t>
   </si>
   <si>
     <t>8806090973369</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство Samsung Adapter 25W TA800 - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-adapter-25w-ta800-black/</t>
   </si>
   <si>
+    <t>8806090973338</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство Samsung Adapter 25W TA800 - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-adapter-25w-ta800-white/</t>
+  </si>
+  <si>
     <t>8806090105517</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство Samsung Adapter 45W + Кабель USB-C to USB-C TA845 - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-adapter-45w-kabel-usb-1/</t>
   </si>
   <si>
     <t>8806090105500</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство Samsung Adapter 45W + Кабель USB-C to USB-C TA845 - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-adapter-45w-kabel-usb-c/</t>
   </si>
   <si>
     <t>8806090104503</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство Samsung Adapter 45W TA845 - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-adapter-45w-ta845-white/</t>
@@ -312,50 +339,68 @@
     <t>8806092933989</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство Samsung Power Adapter 45W PD USB-C EP-T4510 - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-power-adapter-45w-pd-us/</t>
   </si>
   <si>
     <t>8806095474502</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство Samsung Power Adapter Duo 50W Low Standby EP-T5020 - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-power-adapter-duo-50w-1/</t>
   </si>
   <si>
     <t>8806095474496</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство Samsung Power Adapter Duo 50W Low Standby EP-T5020 - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-power-adapter-duo-50w-l/</t>
+  </si>
+  <si>
+    <t>8806092265585</t>
+  </si>
+  <si>
+    <t>Сетевой адаптер Samsung 35W Charger White "1:1 orig"</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/zaryadka-samsung-35w-charger-cable-white-1-1-orig/</t>
+  </si>
+  <si>
+    <t>8806092265578</t>
+  </si>
+  <si>
+    <t>Сетевой адаптер Samsung Original Adapter 35W White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/setevoj-adapter-samsung-original-adapter-35w-white/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -747,59 +792,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-samsung-cable-usb-c-to-usb-c-3a-1-8m-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-samsung-cable-usb-c-to-usb-c-3a-1-8m-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-samsung-cable-usb-c-to-usb-c-5a-1-8m-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-samsung-cable-usb-c-to-usb-c-5a-1-8m-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-samsung-usb-c-to-usb-c-3a-1m-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-samsung-usb-c-to-usb-c-cable-5a-1m-black-1-1-orig/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-samsung-usb-c-to-usb-c-cable-5a-1m-white-1-1-orig/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-65w-pd-power-adapter-trio-usb-c-x2-usb-a-ep/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-power-adapter-25w-law-standby-ep-t2510-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-power-adapter-25w-low-standby-ep-t2510-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-power-adapter-35w-pd-cable-usb-c-to-usb-a-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-power-adapter-45w-low-standby-ep-t4511-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-power-adapter-45w-low-standby-ep-t4511-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-power-adapter-45w-pd-compact-design-cable-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-power-adapter-45w-pd-usb-c-ep-t4510-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-samsung-adapter-25w-cable-usb-c-to-usb-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-samsung-original-adapter-25w-cable-usb-c-to-usb-c-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-supglass-nano-edge-glass-sg-08-iph-17-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-65w-pd-power-adapter-tr/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-adapter-25w-ta800-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-adapter-45w-kabel-usb-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-adapter-45w-kabel-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-adapter-45w-ta845-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-power-adapter-45w-low-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-power-adapter-45w-low-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-power-adapter-45w-pd-co/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-power-adapter-45w-pd-us/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-power-adapter-duo-50w-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-power-adapter-duo-50w-l/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-samsung-cable-usb-c-to-usb-c-3a-1-8m-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-samsung-cable-usb-c-to-usb-c-3a-1-8m-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-samsung-cable-usb-c-to-usb-c-5a-1-8m-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-samsung-cable-usb-c-to-usb-c-5a-1-8m-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-samsung-usb-c-to-usb-c-3a-1m-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-samsung-usb-c-to-usb-c-cable-5a-1m-black-1-1-orig/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-samsung-usb-c-to-usb-c-cable-5a-1m-white-1-1-orig/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-65w-pd-power-adapter-trio-usb-c-x2-usb-a-ep/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-power-adapter-25w-law-standby-ep-t2510-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-power-adapter-25w-low-standby-ep-t2510-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-power-adapter-35w-pd-cable-usb-c-to-usb-a-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-power-adapter-45w-low-standby-ep-t4511-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-power-adapter-45w-low-standby-ep-t4511-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-power-adapter-45w-pd-compact-design-cable-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/samsung-original-power-adapter-45w-pd-usb-c-ep-t4510-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-samsung-adapter-25w-cable-usb-c-to-usb-c-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-samsung-original-adapter-25w-cable-usb-c-to-usb-c-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnoe-steklo-supglass-nano-edge-glass-sg-08-iph-17-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-65w-pd-power-adapter--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-65w-pd-power-adapter--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-65w-pd-power-adapter-tr/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-adapter-25w-ta800-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-adapter-25w-ta800-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-adapter-45w-kabel-usb-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-adapter-45w-kabel-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-adapter-45w-ta845-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-power-adapter-45w-low-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-power-adapter-45w-low-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-power-adapter-45w-pd-co/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-power-adapter-45w-pd-us/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-power-adapter-duo-50w-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoe-zaryadnoe-ustrojstvo-samsung-power-adapter-duo-50w-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zaryadka-samsung-35w-charger-cable-white-1-1-orig/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/setevoj-adapter-samsung-original-adapter-35w-white/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F39"/>
+  <dimension ref="A1:F44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -1234,292 +1279,397 @@
       </c>
       <c r="E28" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F28" s="12">
         <v>150.0</v>
       </c>
     </row>
     <row r="29" spans="1:6" outlineLevel="2">
       <c r="A29" s="16">
         <v>12</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>68</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>69</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F29" s="12">
-        <v>1450.0</v>
+        <v>1600.0</v>
       </c>
     </row>
     <row r="30" spans="1:6" outlineLevel="2">
       <c r="A30" s="16">
         <v>13</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>71</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>72</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F30" s="12">
-        <v>480.0</v>
+        <v>1600.0</v>
       </c>
     </row>
     <row r="31" spans="1:6" outlineLevel="2">
       <c r="A31" s="16">
         <v>14</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>75</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F31" s="12">
-        <v>900.0</v>
+        <v>1450.0</v>
       </c>
     </row>
     <row r="32" spans="1:6" outlineLevel="2">
       <c r="A32" s="16">
         <v>15</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>77</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>78</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="12">
-        <v>900.0</v>
+        <v>480.0</v>
       </c>
     </row>
     <row r="33" spans="1:6" outlineLevel="2">
       <c r="A33" s="16">
         <v>16</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>80</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>81</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F33" s="12">
-        <v>750.0</v>
+        <v>480.0</v>
       </c>
     </row>
     <row r="34" spans="1:6" outlineLevel="2">
       <c r="A34" s="16">
         <v>17</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>83</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>84</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F34" s="12">
-        <v>850.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="35" spans="1:6" outlineLevel="2">
       <c r="A35" s="16">
         <v>18</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>86</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>87</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F35" s="12">
-        <v>850.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="36" spans="1:6" outlineLevel="2">
       <c r="A36" s="16">
         <v>19</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>88</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>89</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>90</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F36" s="12">
-        <v>850.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="37" spans="1:6" outlineLevel="2">
       <c r="A37" s="16">
         <v>20</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>91</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>92</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>93</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F37" s="12">
-        <v>650.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="38" spans="1:6" outlineLevel="2">
       <c r="A38" s="16">
         <v>21</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>94</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>95</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>96</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F38" s="12">
-        <v>750.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="39" spans="1:6" outlineLevel="2">
       <c r="A39" s="16">
         <v>22</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>97</v>
       </c>
       <c r="C39" s="9" t="s">
         <v>98</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>99</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F39" s="12">
-        <v>750.0</v>
+        <v>850.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" outlineLevel="2">
+      <c r="A40" s="16">
+        <v>23</v>
+      </c>
+      <c r="B40" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="C40" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="D40" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F40" s="12">
+        <v>650.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" outlineLevel="2">
+      <c r="A41" s="16">
+        <v>24</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="C41" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="D41" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F41" s="12">
+        <v>800.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" outlineLevel="2">
+      <c r="A42" s="16">
+        <v>25</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="C42" s="9" t="s">
+        <v>107</v>
+      </c>
+      <c r="D42" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F42" s="12">
+        <v>800.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" outlineLevel="2">
+      <c r="A43" s="16">
+        <v>26</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="C43" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="D43" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F43" s="12">
+        <v>900.0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" outlineLevel="2">
+      <c r="A44" s="16">
+        <v>27</v>
+      </c>
+      <c r="B44" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="C44" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="D44" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F44" s="12">
+        <v>900.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A16:F16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_35"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>