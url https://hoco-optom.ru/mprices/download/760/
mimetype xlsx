--- v0 (2026-05-31)
+++ v1 (2026-07-18)
@@ -12,253 +12,211 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="594">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-31 06:11:22</t>
+    <t>Актуальность прайса на: 2026-07-19 00:18:22</t>
   </si>
   <si>
     <t>MOSBROS</t>
   </si>
   <si>
+    <t>Колонки MOSBROS</t>
+  </si>
+  <si>
+    <t>№</t>
+  </si>
+  <si>
+    <t>Артикул</t>
+  </si>
+  <si>
+    <t>Наименование</t>
+  </si>
+  <si>
+    <t>URL</t>
+  </si>
+  <si>
+    <t>Наличие</t>
+  </si>
+  <si>
+    <t>Цена (руб.)</t>
+  </si>
+  <si>
+    <t>6977532450068</t>
+  </si>
+  <si>
+    <t>Портативная колонка MOSBROS BeastBos Karaoke bluetooth speaker</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/portativnaya-kolonka-mosbros-beastbos-karaoke-bluetooth-spea/</t>
+  </si>
+  <si>
+    <t>много</t>
+  </si>
+  <si>
+    <t>6977532450082</t>
+  </si>
+  <si>
+    <t>Портативная колонка MOSBROS Kara Bass 5S Multime Bluetooth Speaker</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/portativnaya-kolonka-mosbros-kara-bass-5s-multime-bluetooth/</t>
+  </si>
+  <si>
     <t>Чехлы Mosbros Carbon для Samsung</t>
   </si>
   <si>
-    <t>№</t>
-[...16 lines deleted...]
-  <si>
     <t>2000000183749</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe S25 J220</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s25-j220/</t>
   </si>
   <si>
-    <t>много</t>
-[...19 lines deleted...]
-  <si>
     <t>2000000211053</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe S26 G35</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-g35/</t>
   </si>
   <si>
     <t>2000000210926</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe S26 G37</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-g37/</t>
   </si>
   <si>
-    <t>2000000208183</t>
-[...25 lines deleted...]
-  <si>
     <t>2000000210773</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe S26 M004</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-m004/</t>
   </si>
   <si>
     <t>2000000210988</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe S26 Plus G35</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-plus-g35/</t>
   </si>
   <si>
     <t>2000000210827</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe S26 Plus G37</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-plus-g37/</t>
   </si>
   <si>
     <t>2000000208176</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe S26 Plus J220</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-plus-j220/</t>
   </si>
   <si>
-    <t>2000000208053</t>
-[...7 lines deleted...]
-  <si>
     <t>2000000211121</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe S26 Plus M004</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-plus-m004/</t>
   </si>
   <si>
     <t>2000000211084</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe S26 Ultra G35</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-ultra-g35/</t>
   </si>
   <si>
     <t>2000000210889</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe S26 Ultra G37</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-ultra-g37/</t>
   </si>
   <si>
     <t>2000000211138</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe S26 Ultra M004</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-ultra-m004/</t>
   </si>
   <si>
     <t>Чехлы MOSBROS для Iphone 16E</t>
   </si>
   <si>
-    <t>6975011590243</t>
-[...7 lines deleted...]
-  <si>
     <t>6975011590250</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 16E Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16e-blue/</t>
   </si>
   <si>
     <t>6975011590311</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 16E Grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16e-grey/</t>
   </si>
   <si>
     <t>6975011590328</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 16E White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16e-white/</t>
@@ -299,95 +257,77 @@
   <si>
     <t>Чехол MOSBROS Xing Y1 Series Cover For IPad Air 11 (M2/M3) (2024) IPad Air4/5 Gen Happy Puppy-Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-air-11-m2-m3-1/</t>
   </si>
   <si>
     <t>6925700942341</t>
   </si>
   <si>
     <t>Чехол MOSBROS Xing Y1 Series Cover For IPad Air 11 (M2/M3) (2024) IPad Air4/5 Gen Hi Panda-Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-air-11-m2-m3-2/</t>
   </si>
   <si>
     <t>6925700942563</t>
   </si>
   <si>
     <t>Чехол MOSBROS Xing Y1 Series Cover For IPad Pro 11 (M4) (2024) Bear-Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-pro-11-m4-20-5/</t>
   </si>
   <si>
-    <t>6925700942532</t>
-[...7 lines deleted...]
-  <si>
     <t>6925700942525</t>
   </si>
   <si>
     <t>Чехол MOSBROS Xing Y1 Series Cover For IPad Pro 11 (M4) (2024) Cute Cat-Pink</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-pro-11-m4-20-3/</t>
   </si>
   <si>
     <t>6925700942556</t>
   </si>
   <si>
     <t>Чехол MOSBROS Xing Y1 Series Cover For IPad Pro 11 (M4) (2024) Cute Puppy-SkyBlue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-pro-11-m4-20-2/</t>
   </si>
   <si>
     <t>6925700942570</t>
   </si>
   <si>
     <t>Чехол MOSBROS Xing Y1 Series Cover For IPad Pro 11 (M4) (2024) Happy Puppy-Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-pro-11-m4-20-1/</t>
   </si>
   <si>
-    <t>6925700942587</t>
-[...7 lines deleted...]
-  <si>
     <t>Чехлы MOSBROS для Iphone 17 MIX</t>
   </si>
   <si>
     <t>6975011592346</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 17 Air Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-air-black/</t>
   </si>
   <si>
     <t>6975011592360</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 17 Air Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-air-blue/</t>
   </si>
   <si>
     <t>6975011592353</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 17 Air Grey</t>
@@ -428,140 +368,149 @@
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 17 Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-black/</t>
   </si>
   <si>
     <t>6975011592438</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 17 Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-blue/</t>
   </si>
   <si>
     <t>6975011592421</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 17 Grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-grey/</t>
   </si>
   <si>
-    <t>6975011592469</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pink/</t>
+    <t>6975011591691</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Eushield Magnetic Series IP 17 Orange</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-orange/</t>
   </si>
   <si>
     <t>6975011592209</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 17 Pro Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-black/</t>
   </si>
   <si>
+    <t>6975011592223</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Eushield Magnetic Series IP 17 Pro Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-blue/</t>
+  </si>
+  <si>
     <t>6975011592278</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 17 Pro Max Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-max-black/</t>
   </si>
   <si>
+    <t>6975011592285</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Eushield Magnetic Series IP 17 Pro Max Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-max-blue/</t>
+  </si>
+  <si>
     <t>6975011592339</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 17 Pro Max Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-max-orang/</t>
   </si>
   <si>
     <t>6975011592261</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 17 Pro Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-orange/</t>
   </si>
   <si>
+    <t>6975011592247</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Eushield Magnetic Series IP 17 Pro White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-white/</t>
+  </si>
+  <si>
     <t>6975011592452</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 17 White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-white/</t>
   </si>
   <si>
     <t>6925700945021</t>
   </si>
   <si>
     <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-black/</t>
   </si>
   <si>
     <t>6925700948640</t>
   </si>
   <si>
     <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 - Marine Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-marine-blue/</t>
   </si>
   <si>
-    <t>6925700945052</t>
-[...16 lines deleted...]
-  <si>
     <t>6925700945083</t>
   </si>
   <si>
     <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 Air - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-air-black/</t>
   </si>
   <si>
     <t>6925700948619</t>
   </si>
   <si>
     <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 Air - Marine Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-air-marine/</t>
   </si>
   <si>
     <t>6925700946349</t>
   </si>
   <si>
     <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 Air - Purple</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-air-purple/</t>
@@ -608,107 +557,143 @@
   <si>
     <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 pro - Grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-grey/</t>
   </si>
   <si>
     <t>6925700947780</t>
   </si>
   <si>
     <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 pro - Marine Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-marine/</t>
   </si>
   <si>
     <t>6925700944956</t>
   </si>
   <si>
     <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 pro - Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-orange/</t>
   </si>
   <si>
+    <t>6925700944932</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 pro - Pink</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-pink/</t>
+  </si>
+  <si>
+    <t>6925700944925</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 pro - Sky Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-sky-blu/</t>
+  </si>
+  <si>
     <t>6925700944949</t>
   </si>
   <si>
     <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 pro - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-white/</t>
   </si>
   <si>
     <t>6925700948596</t>
   </si>
   <si>
     <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 pro Max - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-bla/</t>
   </si>
   <si>
     <t>6925700948589</t>
   </si>
   <si>
     <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 pro Max - Green</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-gre/</t>
   </si>
   <si>
+    <t>6925700948572</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 pro Max - Grey</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-g-1/</t>
+  </si>
+  <si>
     <t>6925700948565</t>
   </si>
   <si>
     <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 pro Max - Marine Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-mar/</t>
   </si>
   <si>
     <t>6925700948527</t>
   </si>
   <si>
     <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 pro Max - Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-ora/</t>
   </si>
   <si>
+    <t>6925700948541</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 pro Max - Sky Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-sky/</t>
+  </si>
+  <si>
+    <t>6925700948510</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 pro Max - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-whi/</t>
+  </si>
+  <si>
     <t>Чехлы Mosbros Carbon для Iphone 17</t>
   </si>
   <si>
-    <t>2000000201276</t>
-[...7 lines deleted...]
-  <si>
     <t>2000000201214</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 AIR LF114</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-lf114/</t>
   </si>
   <si>
     <t>2000000211695</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe IP17 Air M001</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m001/</t>
   </si>
   <si>
     <t>2000000211701</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe IP17 Air M002</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m002/</t>
@@ -746,293 +731,131 @@
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 AIR M006</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m006/</t>
   </si>
   <si>
     <t>2000000211015</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 AIR M007</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m007/</t>
   </si>
   <si>
     <t>2000000210858</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 AIR M008</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m008/</t>
   </si>
   <si>
-    <t>2000000207681</t>
-[...34 lines deleted...]
-  <si>
     <t>2000000207803</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe IP17 G89</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-g89/</t>
   </si>
   <si>
-    <t>2000000200309</t>
-[...34 lines deleted...]
-  <si>
     <t>2000000211671</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe IP17 M001</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-m001/</t>
   </si>
   <si>
     <t>2000000211688</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe IP17 M002</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-m002/</t>
   </si>
   <si>
-    <t>2000000210872</t>
-[...52 lines deleted...]
-  <si>
     <t>2000000200446</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO G35</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g35/</t>
   </si>
   <si>
     <t>2000000201078</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO G36</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g36/</t>
   </si>
   <si>
     <t>2000000201030</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO G37</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g37/</t>
   </si>
   <si>
     <t>2000000207612</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe IP17 Pro G45</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g45/</t>
   </si>
   <si>
-    <t>2000000207667</t>
-[...25 lines deleted...]
-  <si>
     <t>2000000210957</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO G75</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g75/</t>
   </si>
   <si>
     <t>2000000210841</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO G76</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g76/</t>
   </si>
   <si>
-    <t>2000000207650</t>
-[...7 lines deleted...]
-  <si>
     <t>2000000207674</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe IP17 Pro G81</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g81/</t>
   </si>
   <si>
     <t>2000000210742</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO G82</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g82/</t>
   </si>
   <si>
     <t>2000000201191</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO J162</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-j162/</t>
@@ -1205,75 +1028,66 @@
   <si>
     <t>Чехол Mosbros carbon Magsafe IP17 Pro Max G80</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g80/</t>
   </si>
   <si>
     <t>2000000207834</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe IP17 Pro Max G81</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g81/</t>
   </si>
   <si>
     <t>2000000211022</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO MAX G82</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g82/</t>
   </si>
   <si>
-    <t>2000000201238</t>
-[...23 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-j222/</t>
+    <t>2000000217055</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Carbon Magsafe IP17 PRO MAX G83</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g83/</t>
+  </si>
+  <si>
+    <t>2000000217079</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Carbon Magsafe IP17 PRO MAX G84</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g84/</t>
   </si>
   <si>
     <t>2000000201061</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO MAX J224</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-j224/</t>
   </si>
   <si>
     <t>2000000210759</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO MAX J275-1</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-j275-1/</t>
   </si>
   <si>
     <t>2000000200200</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO MAX LF113</t>
   </si>
@@ -1343,104 +1157,140 @@
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m006/</t>
   </si>
   <si>
     <t>2000000211077</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO MAX M007</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m007/</t>
   </si>
   <si>
     <t>2000000211169</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO MAX M008</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m008/</t>
   </si>
   <si>
     <t>Чехлы MOSBROS для Iphone 16</t>
   </si>
   <si>
-    <t>2000000176123</t>
-[...7 lines deleted...]
-  <si>
     <t>2000000176062</t>
   </si>
   <si>
     <t>Чехол MOSBROS Carbon fiber phone case For IP 16 Pro max - Gold</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-fiber-phone-case-for-ip-16-pro-max-go/</t>
   </si>
   <si>
     <t>2000000163321</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 16 - Pink</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pink/</t>
   </si>
   <si>
-    <t>2000000163338</t>
-[...7 lines deleted...]
-  <si>
     <t>2000000163260</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 16 Pro - Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-blue/</t>
   </si>
   <si>
+    <t>2000000163253</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Eushield Magnetic Series IP 16 Pro Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-black/</t>
+  </si>
+  <si>
     <t>2000000163222</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 16 Pro Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-gray/</t>
   </si>
   <si>
+    <t>2000000163383</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Eushield Magnetic Series IP 16 Pro Max - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-max-black/</t>
+  </si>
+  <si>
+    <t>2000000163352</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Eushield Magnetic Series IP 16 Pro Max - Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-max-blue/</t>
+  </si>
+  <si>
+    <t>2000000163345</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Eushield Magnetic Series IP 16 Pro Max - Grey</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-max-grey/</t>
+  </si>
+  <si>
+    <t>2000000163390</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Eushield Magnetic Series IP 16 Pro Max - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-max-white/</t>
+  </si>
+  <si>
+    <t>2000000163376</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Eushield Magnetic Series IP 16 Pro Max Pink</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-max-pink/</t>
+  </si>
+  <si>
     <t>2000000163246</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 16 Pro Pink</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-pink/</t>
   </si>
   <si>
     <t>2000000175645</t>
   </si>
   <si>
     <t>Чехол MOSBROS Leather phone case For IP 16 - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-black/</t>
   </si>
   <si>
     <t>2000000175638</t>
   </si>
   <si>
     <t>Чехол MOSBROS Leather phone case For IP 16 - Brown</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-brown/</t>
@@ -1460,234 +1310,225 @@
   <si>
     <t>Чехол MOSBROS Leather phone case For IP 16 - Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-gray/</t>
   </si>
   <si>
     <t>2000000175652</t>
   </si>
   <si>
     <t>Чехол MOSBROS Leather phone case For IP 16 - Silver</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-silver/</t>
   </si>
   <si>
     <t>2000000175560</t>
   </si>
   <si>
     <t>Чехол MOSBROS Leather phone case For IP 16 Pro - Gold</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-pro-gold/</t>
   </si>
   <si>
-    <t>2000000175577</t>
-[...7 lines deleted...]
-  <si>
     <t>Чехлы Mosbros Carbon для Iphone 16</t>
   </si>
   <si>
-    <t>2000000207858</t>
-[...23 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-j299/</t>
+    <t>2000000208404</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP16 Pro J222</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-j222/</t>
+  </si>
+  <si>
+    <t>2000000175904</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP16 PRO LF113</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-lf113/</t>
+  </si>
+  <si>
+    <t>2000000175959</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon magsafe IP16 PRO LF114</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-lf114/</t>
+  </si>
+  <si>
+    <t>2000000175942</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP16 PRO MAX</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max/</t>
   </si>
   <si>
     <t>2000000207933</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe IP16 Pro Max G43</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-g43/</t>
   </si>
   <si>
     <t>2000000207896</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe IP16 Pro Max G45-1</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-g45-1/</t>
   </si>
   <si>
     <t>2000000208220</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe IP16 Pro Max G46</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-g46/</t>
   </si>
   <si>
     <t>2000000207902</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe IP16 Pro Max J161-2</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-j161-2/</t>
   </si>
   <si>
     <t>2000000208251</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe IP16 Pro Max J222</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-j222/</t>
   </si>
   <si>
-    <t>2000000208091</t>
-[...7 lines deleted...]
-  <si>
     <t>2000000156125</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP16 Pro Max J275</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-j275/</t>
   </si>
   <si>
     <t>2000000208244</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe IP16 Pro Max J299</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-j299/</t>
   </si>
   <si>
-    <t>2000000171821</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-lf112/</t>
+    <t>2000000175782</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon magsafe IP16 PRO Max LF114</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-lf114/</t>
   </si>
   <si>
     <t>2000000156958</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe IP16 PROMAX J220</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-promax-j220/</t>
   </si>
   <si>
-    <t>2000000155722</t>
-[...16 lines deleted...]
-  <si>
     <t>2000000175584</t>
   </si>
   <si>
     <t>Чехол MOSBROS Leather phone case For IP 16 Pro Brown</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-pro-brown/</t>
   </si>
   <si>
     <t>Чехлы Mosbros Carbon MIX</t>
   </si>
   <si>
-    <t>2000000208169</t>
-[...23 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g45-1/</t>
+    <t>2000000208046</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP15 Pro J222</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip15-pro-j222/</t>
+  </si>
+  <si>
+    <t>2000000175843</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP15 PRO LF113</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip15-pro-lf113/</t>
+  </si>
+  <si>
+    <t>2000000207957</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP15 Pro Max J222</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip15-pro-max-j222/</t>
+  </si>
+  <si>
+    <t>2000000175928</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP15 PRO MAX LF113</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip15-pro-max-lf113/</t>
+  </si>
+  <si>
+    <t>2000000175898</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon magsafe IP15 PRO Max LF114</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip15-pro-max-lf114/</t>
   </si>
   <si>
     <t>2000000207599</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe IP17 AIR G46</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g46/</t>
   </si>
   <si>
     <t>2000000211039</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 AIR G47</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g47/</t>
   </si>
   <si>
     <t>2000000207698</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe IP17 AIR G85</t>
   </si>
@@ -1709,134 +1550,143 @@
   <si>
     <t>Чехол Mosbros carbon Magsafe IP17 AIR G87</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g87/</t>
   </si>
   <si>
     <t>2000000207582</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe IP17 AIR G88</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g88/</t>
   </si>
   <si>
     <t>2000000201481</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 AIR J222</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-j222/</t>
   </si>
   <si>
-    <t>2000000201252</t>
-[...7 lines deleted...]
-  <si>
     <t>Чехлы MOSBROS</t>
   </si>
   <si>
     <t>2000000176130</t>
   </si>
   <si>
     <t>Чехол MOSBROS Carbon fiber phone case For IP 15 Pro max - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-fiber-phone-case-for-ip-15-pro-max-bl/</t>
   </si>
   <si>
     <t>2000000176147</t>
   </si>
   <si>
     <t>Чехол MOSBROS Carbon fiber phone case For IP 15 Pro max - Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-fiber-phone-case-for-ip-15-pro-max-gr/</t>
   </si>
   <si>
-    <t>6975011590793</t>
-[...32 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-14-pro-max-black/</t>
+    <t>6975011590199</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Eushield Magnetic Series IP 13/14 - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-13-14-black/</t>
+  </si>
+  <si>
+    <t>6975011590748</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Eushield Magnetic Series IP 13/14 - Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-13-14-blue/</t>
+  </si>
+  <si>
+    <t>6975011590724</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Eushield Magnetic Series IP 13/14 - Pink</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-13-14-pink/</t>
+  </si>
+  <si>
+    <t>6975011590717</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Eushield Magnetic Series IP 13/14 - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-13-14-white/</t>
   </si>
   <si>
     <t>2000000181745</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 14 Pro Max Serria Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-14-pro-max-serri/</t>
   </si>
   <si>
+    <t>6975011590465</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Eushield Magnetic Series IP 15 - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-black/</t>
+  </si>
+  <si>
     <t>6975011590625</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 15 - Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-gray/</t>
   </si>
   <si>
+    <t>6975011590601</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Eushield Magnetic Series IP 15 - Pink</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pink/</t>
+  </si>
+  <si>
     <t>6975011590595</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 15 - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-white/</t>
   </si>
   <si>
     <t>2000000159003</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 15 Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-blue/</t>
   </si>
   <si>
     <t>6975011590458</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 15 Pro - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-black/</t>
@@ -1919,93 +1769,75 @@
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 15 Pro Max - Sierra Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-max-sierr/</t>
   </si>
   <si>
     <t>6975011590472</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 15 Pro Max - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-max-white/</t>
   </si>
   <si>
     <t>2000000163291</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 16 - Grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-grey/</t>
   </si>
   <si>
-    <t>2000000163314</t>
-[...14 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-plus-rose-gol/</t>
+    <t>2000000163277</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Eushield Magnetic Series IP 16 Pro - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-white/</t>
   </si>
   <si>
     <t>2000000175669</t>
   </si>
   <si>
     <t>Чехол MOSBROS Leather phone case For IP 15 Pro max - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-15-pro-max-black/</t>
   </si>
   <si>
     <t>2000000175683</t>
   </si>
   <si>
     <t>Чехол MOSBROS Leather phone case For IP 15 Pro max - Brown</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-15-pro-max-brown/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-mosbros-timber-phone-case-for-ip-15-pro-black/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -2397,59 +2229,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s25-j220/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s25-j224/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s25-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-g35/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-g37/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-j220/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-m004/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-plus-g35/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-plus-g37/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-plus-j220/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-plus-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-plus-m004/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-ultra-g35/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-ultra-g37/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-ultra-m004/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16e-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16e-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16e-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16e-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-air-11-m2-m3-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-air-11-m2-m3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-air-11-m2-m3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-air-11-m2-m3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-air-11-m2-m3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-pro-11-m4-20-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-pro-11-m4-20-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-pro-11-m4-20-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-pro-11-m4-20-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-pro-11-m4-20-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-pro-11-m4-2024/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-air-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-air-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-air-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-air-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-air-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-air-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-max-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-max-orang/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-marine-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-air-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-air-marine/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-air-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-air-sky-blu/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-air-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-marine/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-gre/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-mar/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-ora/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m001/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m002/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m003/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m004/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m005/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m006/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m007/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m008/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-g85/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-g86/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-g87/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-g88/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-g89/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-j224/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-m001/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-m002/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-m003/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-m004/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-m005/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-m006/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-m007/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-m008/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g35/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g36/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g37/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g45/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g45-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g46/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g47/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g75/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g76/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g80/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g81/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g82/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-j162/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-j224/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-j275-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-m003/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-m004/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-m005/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-m006/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-m007/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-m008/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g35/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g36/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g37/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g45/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g47/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g75/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g76/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g80/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g81/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g82/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-j162/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-j164/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-j224/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-j275-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m001/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m002/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m003/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m004/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m005/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m006/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m007/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m008/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-fiber-phone-case-for-ip-16-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-fiber-phone-case-for-ip-16-pro-max-go/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-pro-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-pro-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-j161-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-j161-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-j299/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-g43/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-g45-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-g46/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-j161-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-j224/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-j275/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-j299/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-lf112/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-promax-j220/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-promax-j278/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16e-g64/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-pro-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip15-pro-max-j299/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip15-promax-j275/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g45-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g46/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g47/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g85/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g86/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g87/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g88/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-j224/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-fiber-phone-case-for-ip-15-pro-max-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-fiber-phone-case-for-ip-15-pro-max-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-14-pro-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-14-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-14-pro-max-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-14-pro-max-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-14-pro-max-serri/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-sierra-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-max-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-max-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-max-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-max-sierr/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-max-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-rose-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-plus-rose-gol/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-15-pro-max-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-15-pro-max-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-timber-phone-case-for-ip-15-pro-black/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnaya-kolonka-mosbros-beastbos-karaoke-bluetooth-spea/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnaya-kolonka-mosbros-kara-bass-5s-multime-bluetooth/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s25-j220/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-g35/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-g37/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-m004/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-plus-g35/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-plus-g37/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-plus-j220/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-plus-m004/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-ultra-g35/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-ultra-g37/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-ultra-m004/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16e-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16e-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16e-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-air-11-m2-m3-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-air-11-m2-m3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-air-11-m2-m3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-air-11-m2-m3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-air-11-m2-m3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-pro-11-m4-20-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-pro-11-m4-20-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-pro-11-m4-20-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-pro-11-m4-20-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-air-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-air-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-air-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-air-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-air-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-air-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-max-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-max-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-max-orang/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-marine-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-air-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-air-marine/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-air-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-air-sky-blu/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-air-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-marine/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-sky-blu/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-gre/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-g-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-mar/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-ora/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-sky/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-whi/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m001/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m002/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m003/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m004/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m005/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m006/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m007/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m008/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-g89/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-m001/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-m002/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g35/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g36/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g37/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g45/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g75/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g76/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g81/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g82/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-j162/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-j224/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-j275-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-m003/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-m004/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-m005/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-m006/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-m007/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-m008/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g35/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g36/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g37/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g45/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g47/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g75/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g76/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g80/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g81/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g82/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g83/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g84/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-j224/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-j275-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m001/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m002/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m003/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m004/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m005/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m006/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m007/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m008/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-fiber-phone-case-for-ip-16-pro-max-go/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-max-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-max-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-max-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-max-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-max-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-pro-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-g43/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-g45-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-g46/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-j161-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-j275/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-j299/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-promax-j220/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-pro-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip15-pro-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip15-pro-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip15-pro-max-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip15-pro-max-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip15-pro-max-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g46/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g47/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g85/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g86/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g87/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g88/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-fiber-phone-case-for-ip-15-pro-max-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-fiber-phone-case-for-ip-15-pro-max-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-13-14-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-13-14-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-13-14-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-13-14-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-14-pro-max-serri/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-sierra-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-max-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-max-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-max-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-max-sierr/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-max-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-15-pro-max-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-15-pro-max-brown/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F234"/>
+  <dimension ref="A1:F217"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -2494,4700 +2326,4332 @@
       </c>
       <c r="E8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6" outlineLevel="2">
       <c r="A9" s="16">
         <v>1</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="12">
-        <v>400.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="10" spans="1:6" outlineLevel="2">
       <c r="A10" s="16">
         <v>2</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="12">
-        <v>400.0</v>
-[...6 lines deleted...]
-      <c r="B11" s="8" t="s">
+        <v>2600.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" outlineLevel="1">
+      <c r="A11" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="C11" s="9" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B11" s="2"/>
+      <c r="C11" s="2"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="2"/>
+      <c r="F11" s="10"/>
     </row>
     <row r="12" spans="1:6" outlineLevel="2">
-      <c r="A12" s="16">
-[...15 lines deleted...]
-        <v>400.0</v>
+      <c r="A12" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6" outlineLevel="2">
       <c r="A13" s="16">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="C13" s="9" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D13" s="9" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="12">
         <v>400.0</v>
       </c>
     </row>
     <row r="14" spans="1:6" outlineLevel="2">
       <c r="A14" s="16">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="C14" s="9" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D14" s="9" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="12">
         <v>400.0</v>
       </c>
     </row>
     <row r="15" spans="1:6" outlineLevel="2">
       <c r="A15" s="16">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C15" s="9" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D15" s="9" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="12">
         <v>400.0</v>
       </c>
     </row>
     <row r="16" spans="1:6" outlineLevel="2">
       <c r="A16" s="16">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C16" s="9" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="12">
         <v>400.0</v>
       </c>
     </row>
     <row r="17" spans="1:6" outlineLevel="2">
       <c r="A17" s="16">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="C17" s="9" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D17" s="9" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="12">
         <v>400.0</v>
       </c>
     </row>
     <row r="18" spans="1:6" outlineLevel="2">
       <c r="A18" s="16">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="C18" s="9" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D18" s="9" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="12">
         <v>400.0</v>
       </c>
     </row>
     <row r="19" spans="1:6" outlineLevel="2">
       <c r="A19" s="16">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="C19" s="9" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D19" s="9" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F19" s="12">
         <v>400.0</v>
       </c>
     </row>
     <row r="20" spans="1:6" outlineLevel="2">
       <c r="A20" s="16">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="C20" s="9" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="D20" s="9" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F20" s="12">
         <v>400.0</v>
       </c>
     </row>
     <row r="21" spans="1:6" outlineLevel="2">
       <c r="A21" s="16">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="C21" s="9" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D21" s="9" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="12">
         <v>400.0</v>
       </c>
     </row>
     <row r="22" spans="1:6" outlineLevel="2">
       <c r="A22" s="16">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B22" s="8" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C22" s="9" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F22" s="12">
         <v>400.0</v>
       </c>
     </row>
     <row r="23" spans="1:6" outlineLevel="2">
       <c r="A23" s="16">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B23" s="8" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="C23" s="9" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D23" s="9" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="12">
         <v>400.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6" outlineLevel="2">
-[...3 lines deleted...]
-      <c r="B24" s="8" t="s">
+    <row r="24" spans="1:6" outlineLevel="1">
+      <c r="A24" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="B24" s="2"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="2"/>
+      <c r="F24" s="10"/>
+    </row>
+    <row r="25" spans="1:6" outlineLevel="2">
+      <c r="A25" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" outlineLevel="2">
+      <c r="A26" s="16">
+        <v>1</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C26" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F26" s="12">
+        <v>750.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" outlineLevel="2">
+      <c r="A27" s="16">
+        <v>2</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="C24" s="9" t="s">
+      <c r="D27" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="D24" s="9" t="s">
-[...56 lines deleted...]
-        <v>10</v>
+      <c r="E27" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F27" s="12">
+        <v>750.0</v>
       </c>
     </row>
     <row r="28" spans="1:6" outlineLevel="2">
       <c r="A28" s="16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B28" s="8" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="C28" s="9" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="D28" s="9" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F28" s="12">
         <v>750.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6" outlineLevel="2">
-[...17 lines deleted...]
-      </c>
+    <row r="29" spans="1:6" outlineLevel="1">
+      <c r="A29" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="2"/>
+      <c r="F29" s="10"/>
     </row>
     <row r="30" spans="1:6" outlineLevel="2">
-      <c r="A30" s="16">
-[...15 lines deleted...]
-        <v>750.0</v>
+      <c r="A30" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:6" outlineLevel="2">
       <c r="A31" s="16">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B31" s="8" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="C31" s="9" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="D31" s="9" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F31" s="12">
-        <v>750.0</v>
-[...10 lines deleted...]
-      <c r="F32" s="10"/>
+        <v>1050.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" outlineLevel="2">
+      <c r="A32" s="16">
+        <v>2</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C32" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="D32" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F32" s="12">
+        <v>1050.0</v>
+      </c>
     </row>
     <row r="33" spans="1:6" outlineLevel="2">
-      <c r="A33" s="3" t="s">
-[...15 lines deleted...]
-        <v>10</v>
+      <c r="A33" s="16">
+        <v>3</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C33" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="D33" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F33" s="12">
+        <v>1050.0</v>
       </c>
     </row>
     <row r="34" spans="1:6" outlineLevel="2">
       <c r="A34" s="16">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B34" s="8" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="C34" s="9" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="D34" s="9" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F34" s="12">
         <v>1050.0</v>
       </c>
     </row>
     <row r="35" spans="1:6" outlineLevel="2">
       <c r="A35" s="16">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B35" s="8" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="C35" s="9" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="D35" s="9" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F35" s="12">
         <v>1050.0</v>
       </c>
     </row>
     <row r="36" spans="1:6" outlineLevel="2">
       <c r="A36" s="16">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B36" s="8" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="C36" s="9" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="D36" s="9" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F36" s="12">
         <v>1050.0</v>
       </c>
     </row>
     <row r="37" spans="1:6" outlineLevel="2">
       <c r="A37" s="16">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B37" s="8" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="C37" s="9" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="D37" s="9" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F37" s="12">
         <v>1050.0</v>
       </c>
     </row>
     <row r="38" spans="1:6" outlineLevel="2">
       <c r="A38" s="16">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B38" s="8" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="C38" s="9" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="D38" s="9" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F38" s="12">
         <v>1050.0</v>
       </c>
     </row>
     <row r="39" spans="1:6" outlineLevel="2">
       <c r="A39" s="16">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B39" s="8" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="C39" s="9" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="D39" s="9" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F39" s="12">
         <v>1050.0</v>
       </c>
     </row>
-    <row r="40" spans="1:6" outlineLevel="2">
-      <c r="A40" s="16">
+    <row r="40" spans="1:6" outlineLevel="1">
+      <c r="A40" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="B40" s="2"/>
+      <c r="C40" s="2"/>
+      <c r="D40" s="2"/>
+      <c r="E40" s="2"/>
+      <c r="F40" s="10"/>
+    </row>
+    <row r="41" spans="1:6" outlineLevel="2">
+      <c r="A41" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C41" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B40" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A41" s="16">
+      <c r="D41" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B41" s="8" t="s">
-[...12 lines deleted...]
-        <v>1050.0</v>
+      <c r="E41" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6" outlineLevel="2">
       <c r="A42" s="16">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B42" s="8" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="C42" s="9" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="D42" s="9" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F42" s="12">
-        <v>1050.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="43" spans="1:6" outlineLevel="2">
       <c r="A43" s="16">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B43" s="8" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="C43" s="9" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="D43" s="9" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F43" s="12">
-        <v>1050.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="44" spans="1:6" outlineLevel="2">
       <c r="A44" s="16">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B44" s="8" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="C44" s="9" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="D44" s="9" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F44" s="12">
-        <v>1050.0</v>
-[...10 lines deleted...]
-      <c r="F45" s="10"/>
+        <v>750.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" outlineLevel="2">
+      <c r="A45" s="16">
+        <v>4</v>
+      </c>
+      <c r="B45" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="C45" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="D45" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F45" s="12">
+        <v>750.0</v>
+      </c>
     </row>
     <row r="46" spans="1:6" outlineLevel="2">
-      <c r="A46" s="3" t="s">
+      <c r="A46" s="16">
         <v>5</v>
       </c>
-      <c r="B46" s="4" t="s">
-[...12 lines deleted...]
-        <v>10</v>
+      <c r="B46" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="C46" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="D46" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F46" s="12">
+        <v>750.0</v>
       </c>
     </row>
     <row r="47" spans="1:6" outlineLevel="2">
       <c r="A47" s="16">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B47" s="8" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="C47" s="9" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="D47" s="9" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F47" s="12">
         <v>750.0</v>
       </c>
     </row>
     <row r="48" spans="1:6" outlineLevel="2">
       <c r="A48" s="16">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B48" s="8" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="C48" s="9" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="D48" s="9" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F48" s="12">
         <v>750.0</v>
       </c>
     </row>
     <row r="49" spans="1:6" outlineLevel="2">
       <c r="A49" s="16">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B49" s="8" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="C49" s="9" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="D49" s="9" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F49" s="12">
         <v>750.0</v>
       </c>
     </row>
     <row r="50" spans="1:6" outlineLevel="2">
       <c r="A50" s="16">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B50" s="8" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="C50" s="9" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="D50" s="9" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F50" s="12">
         <v>750.0</v>
       </c>
     </row>
     <row r="51" spans="1:6" outlineLevel="2">
       <c r="A51" s="16">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B51" s="8" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="C51" s="9" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="D51" s="9" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F51" s="12">
         <v>750.0</v>
       </c>
     </row>
     <row r="52" spans="1:6" outlineLevel="2">
       <c r="A52" s="16">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B52" s="8" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="C52" s="9" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="D52" s="9" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F52" s="12">
         <v>750.0</v>
       </c>
     </row>
     <row r="53" spans="1:6" outlineLevel="2">
       <c r="A53" s="16">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B53" s="8" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="C53" s="9" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F53" s="12">
         <v>750.0</v>
       </c>
     </row>
     <row r="54" spans="1:6" outlineLevel="2">
       <c r="A54" s="16">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B54" s="8" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C54" s="9" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="D54" s="9" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F54" s="12">
         <v>750.0</v>
       </c>
     </row>
     <row r="55" spans="1:6" outlineLevel="2">
       <c r="A55" s="16">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B55" s="8" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="C55" s="9" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D55" s="9" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F55" s="12">
         <v>750.0</v>
       </c>
     </row>
     <row r="56" spans="1:6" outlineLevel="2">
       <c r="A56" s="16">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B56" s="8" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="C56" s="9" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="D56" s="9" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F56" s="12">
         <v>750.0</v>
       </c>
     </row>
     <row r="57" spans="1:6" outlineLevel="2">
       <c r="A57" s="16">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B57" s="8" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="C57" s="9" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="D57" s="9" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F57" s="12">
         <v>750.0</v>
       </c>
     </row>
     <row r="58" spans="1:6" outlineLevel="2">
       <c r="A58" s="16">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B58" s="8" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="C58" s="9" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="D58" s="9" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F58" s="12">
         <v>750.0</v>
       </c>
     </row>
     <row r="59" spans="1:6" outlineLevel="2">
       <c r="A59" s="16">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="B59" s="8" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="C59" s="9" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="D59" s="9" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F59" s="12">
         <v>750.0</v>
       </c>
     </row>
     <row r="60" spans="1:6" outlineLevel="2">
       <c r="A60" s="16">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B60" s="8" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="C60" s="9" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="D60" s="9" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F60" s="12">
-        <v>750.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="61" spans="1:6" outlineLevel="2">
       <c r="A61" s="16">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B61" s="8" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="C61" s="9" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="D61" s="9" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F61" s="12">
-        <v>750.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="62" spans="1:6" outlineLevel="2">
       <c r="A62" s="16">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B62" s="8" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="C62" s="9" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="D62" s="9" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F62" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="63" spans="1:6" outlineLevel="2">
       <c r="A63" s="16">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B63" s="8" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="C63" s="9" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="D63" s="9" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F63" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="64" spans="1:6" outlineLevel="2">
       <c r="A64" s="16">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="B64" s="8" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="C64" s="9" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D64" s="9" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F64" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="65" spans="1:6" outlineLevel="2">
       <c r="A65" s="16">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="B65" s="8" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="C65" s="9" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="D65" s="9" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F65" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="66" spans="1:6" outlineLevel="2">
       <c r="A66" s="16">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="B66" s="8" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="C66" s="9" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="D66" s="9" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F66" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="67" spans="1:6" outlineLevel="2">
       <c r="A67" s="16">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="B67" s="8" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="C67" s="9" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="D67" s="9" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="E67" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F67" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="68" spans="1:6" outlineLevel="2">
       <c r="A68" s="16">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="B68" s="8" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="C68" s="9" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="D68" s="9" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F68" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="69" spans="1:6" outlineLevel="2">
       <c r="A69" s="16">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="B69" s="8" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="C69" s="9" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="D69" s="9" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F69" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="70" spans="1:6" outlineLevel="2">
       <c r="A70" s="16">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="B70" s="8" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="C70" s="9" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="D70" s="9" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="E70" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F70" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="71" spans="1:6" outlineLevel="2">
       <c r="A71" s="16">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B71" s="8" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="C71" s="9" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="D71" s="9" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F71" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="72" spans="1:6" outlineLevel="2">
       <c r="A72" s="16">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="B72" s="8" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="C72" s="9" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="D72" s="9" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="E72" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F72" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="73" spans="1:6" outlineLevel="2">
       <c r="A73" s="16">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="B73" s="8" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="C73" s="9" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="D73" s="9" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="E73" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F73" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="74" spans="1:6" outlineLevel="2">
       <c r="A74" s="16">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="B74" s="8" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="C74" s="9" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="D74" s="9" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="E74" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F74" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="75" spans="1:6" outlineLevel="2">
       <c r="A75" s="16">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="B75" s="8" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="C75" s="9" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="D75" s="9" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="E75" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F75" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="76" spans="1:6" outlineLevel="2">
       <c r="A76" s="16">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="B76" s="8" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="C76" s="9" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="D76" s="9" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="E76" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F76" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="77" spans="1:6" outlineLevel="2">
       <c r="A77" s="16">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="B77" s="8" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="C77" s="9" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="D77" s="9" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F77" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="78" spans="1:6" outlineLevel="2">
       <c r="A78" s="16">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="B78" s="8" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="C78" s="9" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="D78" s="9" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="E78" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F78" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="79" spans="1:6" outlineLevel="2">
       <c r="A79" s="16">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="B79" s="8" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="C79" s="9" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="D79" s="9" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="E79" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F79" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="80" spans="1:6" outlineLevel="2">
       <c r="A80" s="16">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="B80" s="8" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C80" s="9" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="D80" s="9" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="E80" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F80" s="12">
         <v>950.0</v>
       </c>
     </row>
-    <row r="81" spans="1:6" outlineLevel="1">
-[...10 lines deleted...]
-      <c r="A82" s="3" t="s">
+    <row r="81" spans="1:6" outlineLevel="2">
+      <c r="A81" s="16">
+        <v>40</v>
+      </c>
+      <c r="B81" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="C81" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="D81" s="9" t="s">
+        <v>210</v>
+      </c>
+      <c r="E81" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F81" s="12">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" outlineLevel="1">
+      <c r="A82" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="B82" s="2"/>
+      <c r="C82" s="2"/>
+      <c r="D82" s="2"/>
+      <c r="E82" s="2"/>
+      <c r="F82" s="10"/>
+    </row>
+    <row r="83" spans="1:6" outlineLevel="2">
+      <c r="A83" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B82" s="4" t="s">
+      <c r="B83" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C82" s="5" t="s">
+      <c r="C83" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D82" s="5" t="s">
+      <c r="D83" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E82" s="6" t="s">
+      <c r="E83" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F82" s="11" t="s">
+      <c r="F83" s="11" t="s">
         <v>10</v>
-      </c>
-[...18 lines deleted...]
-        <v>450.0</v>
       </c>
     </row>
     <row r="84" spans="1:6" outlineLevel="2">
       <c r="A84" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B84" s="8" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="C84" s="9" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="D84" s="9" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="E84" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F84" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="85" spans="1:6" outlineLevel="2">
       <c r="A85" s="16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B85" s="8" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="C85" s="9" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="D85" s="9" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="E85" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F85" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="86" spans="1:6" outlineLevel="2">
       <c r="A86" s="16">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B86" s="8" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="C86" s="9" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="D86" s="9" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="E86" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F86" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="87" spans="1:6" outlineLevel="2">
       <c r="A87" s="16">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B87" s="8" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="C87" s="9" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="D87" s="9" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="E87" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F87" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="88" spans="1:6" outlineLevel="2">
       <c r="A88" s="16">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B88" s="8" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="C88" s="9" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="D88" s="9" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="E88" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F88" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="89" spans="1:6" outlineLevel="2">
       <c r="A89" s="16">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B89" s="8" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="C89" s="9" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="D89" s="9" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="E89" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F89" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="90" spans="1:6" outlineLevel="2">
       <c r="A90" s="16">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B90" s="8" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="C90" s="9" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="D90" s="9" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="E90" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F90" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="91" spans="1:6" outlineLevel="2">
       <c r="A91" s="16">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B91" s="8" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="C91" s="9" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="D91" s="9" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="E91" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F91" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="92" spans="1:6" outlineLevel="2">
       <c r="A92" s="16">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B92" s="8" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="C92" s="9" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="D92" s="9" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="E92" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F92" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="93" spans="1:6" outlineLevel="2">
       <c r="A93" s="16">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B93" s="8" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="C93" s="9" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="D93" s="9" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F93" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="94" spans="1:6" outlineLevel="2">
       <c r="A94" s="16">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B94" s="8" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="C94" s="9" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="D94" s="9" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="E94" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F94" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="95" spans="1:6" outlineLevel="2">
       <c r="A95" s="16">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B95" s="8" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="C95" s="9" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="D95" s="9" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="E95" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F95" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="96" spans="1:6" outlineLevel="2">
       <c r="A96" s="16">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B96" s="8" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="C96" s="9" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="D96" s="9" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="E96" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F96" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="97" spans="1:6" outlineLevel="2">
       <c r="A97" s="16">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B97" s="8" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="C97" s="9" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="D97" s="9" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="E97" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F97" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="98" spans="1:6" outlineLevel="2">
       <c r="A98" s="16">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B98" s="8" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="C98" s="9" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="D98" s="9" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="E98" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F98" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="99" spans="1:6" outlineLevel="2">
       <c r="A99" s="16">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B99" s="8" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="C99" s="9" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="D99" s="9" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="E99" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F99" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="100" spans="1:6" outlineLevel="2">
       <c r="A100" s="16">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B100" s="8" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="C100" s="9" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="D100" s="9" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="E100" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F100" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="101" spans="1:6" outlineLevel="2">
       <c r="A101" s="16">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B101" s="8" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="C101" s="9" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="D101" s="9" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="E101" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F101" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="102" spans="1:6" outlineLevel="2">
       <c r="A102" s="16">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B102" s="8" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="C102" s="9" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="D102" s="9" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="E102" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F102" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="103" spans="1:6" outlineLevel="2">
       <c r="A103" s="16">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B103" s="8" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="C103" s="9" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="D103" s="9" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="E103" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F103" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="104" spans="1:6" outlineLevel="2">
       <c r="A104" s="16">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B104" s="8" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="C104" s="9" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="D104" s="9" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F104" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="105" spans="1:6" outlineLevel="2">
       <c r="A105" s="16">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B105" s="8" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="C105" s="9" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="D105" s="9" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E105" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F105" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="106" spans="1:6" outlineLevel="2">
       <c r="A106" s="16">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B106" s="8" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="C106" s="9" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="D106" s="9" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="E106" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F106" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="107" spans="1:6" outlineLevel="2">
       <c r="A107" s="16">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B107" s="8" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C107" s="9" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="D107" s="9" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="E107" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F107" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="108" spans="1:6" outlineLevel="2">
       <c r="A108" s="16">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B108" s="8" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="C108" s="9" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="D108" s="9" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="E108" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F108" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="109" spans="1:6" outlineLevel="2">
       <c r="A109" s="16">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B109" s="8" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="C109" s="9" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="D109" s="9" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="E109" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F109" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="110" spans="1:6" outlineLevel="2">
       <c r="A110" s="16">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B110" s="8" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="C110" s="9" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="D110" s="9" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="E110" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F110" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="111" spans="1:6" outlineLevel="2">
       <c r="A111" s="16">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B111" s="8" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="C111" s="9" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="D111" s="9" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="E111" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F111" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="112" spans="1:6" outlineLevel="2">
       <c r="A112" s="16">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B112" s="8" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="C112" s="9" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="D112" s="9" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="E112" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F112" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="113" spans="1:6" outlineLevel="2">
       <c r="A113" s="16">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B113" s="8" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="C113" s="9" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="D113" s="9" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="E113" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F113" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="114" spans="1:6" outlineLevel="2">
       <c r="A114" s="16">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B114" s="8" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="C114" s="9" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="D114" s="9" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="E114" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F114" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="115" spans="1:6" outlineLevel="2">
       <c r="A115" s="16">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B115" s="8" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="C115" s="9" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="D115" s="9" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="E115" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F115" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="116" spans="1:6" outlineLevel="2">
       <c r="A116" s="16">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B116" s="8" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="C116" s="9" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="D116" s="9" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="E116" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F116" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="117" spans="1:6" outlineLevel="2">
       <c r="A117" s="16">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B117" s="8" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="C117" s="9" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="D117" s="9" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="E117" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F117" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="118" spans="1:6" outlineLevel="2">
       <c r="A118" s="16">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B118" s="8" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="C118" s="9" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="D118" s="9" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="E118" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F118" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="119" spans="1:6" outlineLevel="2">
       <c r="A119" s="16">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B119" s="8" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="C119" s="9" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="D119" s="9" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="E119" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F119" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="120" spans="1:6" outlineLevel="2">
       <c r="A120" s="16">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B120" s="8" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="C120" s="9" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="D120" s="9" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="E120" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F120" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="121" spans="1:6" outlineLevel="2">
       <c r="A121" s="16">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B121" s="8" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="C121" s="9" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="D121" s="9" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="E121" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F121" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="122" spans="1:6" outlineLevel="2">
       <c r="A122" s="16">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B122" s="8" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="C122" s="9" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="D122" s="9" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="E122" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F122" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="123" spans="1:6" outlineLevel="2">
       <c r="A123" s="16">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B123" s="8" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="C123" s="9" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="D123" s="9" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E123" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F123" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="124" spans="1:6" outlineLevel="2">
       <c r="A124" s="16">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B124" s="8" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="C124" s="9" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="D124" s="9" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E124" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F124" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="125" spans="1:6" outlineLevel="2">
       <c r="A125" s="16">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B125" s="8" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="C125" s="9" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="D125" s="9" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="E125" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F125" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="126" spans="1:6" outlineLevel="2">
       <c r="A126" s="16">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B126" s="8" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="C126" s="9" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="D126" s="9" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="E126" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F126" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="127" spans="1:6" outlineLevel="2">
       <c r="A127" s="16">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B127" s="8" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="C127" s="9" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="D127" s="9" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="E127" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F127" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="128" spans="1:6" outlineLevel="2">
       <c r="A128" s="16">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B128" s="8" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="C128" s="9" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="D128" s="9" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="E128" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F128" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="129" spans="1:6" outlineLevel="2">
       <c r="A129" s="16">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B129" s="8" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="C129" s="9" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="D129" s="9" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="E129" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F129" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="130" spans="1:6" outlineLevel="2">
       <c r="A130" s="16">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B130" s="8" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="C130" s="9" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="D130" s="9" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="E130" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F130" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="131" spans="1:6" outlineLevel="2">
       <c r="A131" s="16">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B131" s="8" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="C131" s="9" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="D131" s="9" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="E131" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F131" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="132" spans="1:6" outlineLevel="2">
       <c r="A132" s="16">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B132" s="8" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="C132" s="9" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="D132" s="9" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="E132" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F132" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="133" spans="1:6" outlineLevel="2">
       <c r="A133" s="16">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B133" s="8" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="C133" s="9" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="D133" s="9" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="E133" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F133" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="134" spans="1:6" outlineLevel="2">
       <c r="A134" s="16">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B134" s="8" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="C134" s="9" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="D134" s="9" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="E134" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F134" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="135" spans="1:6" outlineLevel="2">
       <c r="A135" s="16">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B135" s="8" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="C135" s="9" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="D135" s="9" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="E135" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F135" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="136" spans="1:6" outlineLevel="2">
       <c r="A136" s="16">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B136" s="8" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="C136" s="9" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="D136" s="9" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="E136" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F136" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="137" spans="1:6" outlineLevel="2">
       <c r="A137" s="16">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B137" s="8" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="C137" s="9" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="D137" s="9" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="E137" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F137" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="138" spans="1:6" outlineLevel="2">
       <c r="A138" s="16">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B138" s="8" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="C138" s="9" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="D138" s="9" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="E138" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F138" s="12">
         <v>450.0</v>
       </c>
     </row>
     <row r="139" spans="1:6" outlineLevel="2">
       <c r="A139" s="16">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B139" s="8" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="C139" s="9" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="D139" s="9" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="E139" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F139" s="12">
         <v>450.0</v>
       </c>
     </row>
-    <row r="140" spans="1:6" outlineLevel="2">
-[...17 lines deleted...]
-      </c>
+    <row r="140" spans="1:6" outlineLevel="1">
+      <c r="A140" s="15" t="s">
+        <v>380</v>
+      </c>
+      <c r="B140" s="2"/>
+      <c r="C140" s="2"/>
+      <c r="D140" s="2"/>
+      <c r="E140" s="2"/>
+      <c r="F140" s="10"/>
     </row>
     <row r="141" spans="1:6" outlineLevel="2">
-      <c r="A141" s="16">
-[...15 lines deleted...]
-        <v>450.0</v>
+      <c r="A141" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B141" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E141" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="142" spans="1:6" outlineLevel="2">
       <c r="A142" s="16">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="B142" s="8" t="s">
-        <v>391</v>
+        <v>381</v>
       </c>
       <c r="C142" s="9" t="s">
-        <v>392</v>
+        <v>382</v>
       </c>
       <c r="D142" s="9" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
       <c r="E142" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F142" s="12">
-        <v>450.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="143" spans="1:6" outlineLevel="2">
       <c r="A143" s="16">
-        <v>61</v>
+        <v>2</v>
       </c>
       <c r="B143" s="8" t="s">
-        <v>394</v>
+        <v>384</v>
       </c>
       <c r="C143" s="9" t="s">
-        <v>395</v>
+        <v>385</v>
       </c>
       <c r="D143" s="9" t="s">
-        <v>396</v>
+        <v>386</v>
       </c>
       <c r="E143" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F143" s="12">
-        <v>450.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="144" spans="1:6" outlineLevel="2">
       <c r="A144" s="16">
-        <v>62</v>
+        <v>3</v>
       </c>
       <c r="B144" s="8" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="C144" s="9" t="s">
-        <v>398</v>
+        <v>388</v>
       </c>
       <c r="D144" s="9" t="s">
-        <v>399</v>
+        <v>389</v>
       </c>
       <c r="E144" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F144" s="12">
-        <v>450.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="145" spans="1:6" outlineLevel="2">
       <c r="A145" s="16">
-        <v>63</v>
+        <v>4</v>
       </c>
       <c r="B145" s="8" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="C145" s="9" t="s">
-        <v>401</v>
+        <v>391</v>
       </c>
       <c r="D145" s="9" t="s">
-        <v>402</v>
+        <v>392</v>
       </c>
       <c r="E145" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F145" s="12">
-        <v>450.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="146" spans="1:6" outlineLevel="2">
       <c r="A146" s="16">
-        <v>64</v>
+        <v>5</v>
       </c>
       <c r="B146" s="8" t="s">
-        <v>403</v>
+        <v>393</v>
       </c>
       <c r="C146" s="9" t="s">
-        <v>404</v>
+        <v>394</v>
       </c>
       <c r="D146" s="9" t="s">
-        <v>405</v>
+        <v>395</v>
       </c>
       <c r="E146" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F146" s="12">
-        <v>450.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="147" spans="1:6" outlineLevel="2">
       <c r="A147" s="16">
-        <v>65</v>
+        <v>6</v>
       </c>
       <c r="B147" s="8" t="s">
-        <v>406</v>
+        <v>396</v>
       </c>
       <c r="C147" s="9" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
       <c r="D147" s="9" t="s">
-        <v>408</v>
+        <v>398</v>
       </c>
       <c r="E147" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F147" s="12">
-        <v>450.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="148" spans="1:6" outlineLevel="2">
       <c r="A148" s="16">
-        <v>66</v>
+        <v>7</v>
       </c>
       <c r="B148" s="8" t="s">
-        <v>409</v>
+        <v>399</v>
       </c>
       <c r="C148" s="9" t="s">
-        <v>410</v>
+        <v>400</v>
       </c>
       <c r="D148" s="9" t="s">
-        <v>411</v>
+        <v>401</v>
       </c>
       <c r="E148" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F148" s="12">
-        <v>450.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="149" spans="1:6" outlineLevel="2">
       <c r="A149" s="16">
-        <v>67</v>
+        <v>8</v>
       </c>
       <c r="B149" s="8" t="s">
-        <v>412</v>
+        <v>402</v>
       </c>
       <c r="C149" s="9" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
       <c r="D149" s="9" t="s">
-        <v>414</v>
+        <v>404</v>
       </c>
       <c r="E149" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F149" s="12">
-        <v>450.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="150" spans="1:6" outlineLevel="2">
       <c r="A150" s="16">
-        <v>68</v>
+        <v>9</v>
       </c>
       <c r="B150" s="8" t="s">
-        <v>415</v>
+        <v>405</v>
       </c>
       <c r="C150" s="9" t="s">
-        <v>416</v>
+        <v>406</v>
       </c>
       <c r="D150" s="9" t="s">
-        <v>417</v>
+        <v>407</v>
       </c>
       <c r="E150" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F150" s="12">
-        <v>450.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="151" spans="1:6" outlineLevel="2">
       <c r="A151" s="16">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="B151" s="8" t="s">
-        <v>418</v>
+        <v>408</v>
       </c>
       <c r="C151" s="9" t="s">
-        <v>419</v>
+        <v>409</v>
       </c>
       <c r="D151" s="9" t="s">
-        <v>420</v>
+        <v>410</v>
       </c>
       <c r="E151" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F151" s="12">
-        <v>450.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="152" spans="1:6" outlineLevel="2">
       <c r="A152" s="16">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="B152" s="8" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="C152" s="9" t="s">
-        <v>422</v>
+        <v>412</v>
       </c>
       <c r="D152" s="9" t="s">
-        <v>423</v>
+        <v>413</v>
       </c>
       <c r="E152" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F152" s="12">
-        <v>450.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="153" spans="1:6" outlineLevel="2">
       <c r="A153" s="16">
-        <v>71</v>
+        <v>12</v>
       </c>
       <c r="B153" s="8" t="s">
-        <v>424</v>
+        <v>414</v>
       </c>
       <c r="C153" s="9" t="s">
-        <v>425</v>
+        <v>415</v>
       </c>
       <c r="D153" s="9" t="s">
-        <v>426</v>
+        <v>416</v>
       </c>
       <c r="E153" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F153" s="12">
-        <v>450.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="154" spans="1:6" outlineLevel="2">
       <c r="A154" s="16">
-        <v>72</v>
+        <v>13</v>
       </c>
       <c r="B154" s="8" t="s">
-        <v>427</v>
+        <v>417</v>
       </c>
       <c r="C154" s="9" t="s">
-        <v>428</v>
+        <v>418</v>
       </c>
       <c r="D154" s="9" t="s">
-        <v>429</v>
+        <v>419</v>
       </c>
       <c r="E154" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F154" s="12">
-        <v>450.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="155" spans="1:6" outlineLevel="2">
       <c r="A155" s="16">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="B155" s="8" t="s">
-        <v>430</v>
+        <v>420</v>
       </c>
       <c r="C155" s="9" t="s">
-        <v>431</v>
+        <v>421</v>
       </c>
       <c r="D155" s="9" t="s">
-        <v>432</v>
+        <v>422</v>
       </c>
       <c r="E155" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F155" s="12">
-        <v>450.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="156" spans="1:6" outlineLevel="2">
       <c r="A156" s="16">
-        <v>74</v>
+        <v>15</v>
       </c>
       <c r="B156" s="8" t="s">
-        <v>433</v>
+        <v>423</v>
       </c>
       <c r="C156" s="9" t="s">
-        <v>434</v>
+        <v>424</v>
       </c>
       <c r="D156" s="9" t="s">
-        <v>435</v>
+        <v>425</v>
       </c>
       <c r="E156" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F156" s="12">
-        <v>450.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="157" spans="1:6" outlineLevel="2">
       <c r="A157" s="16">
-        <v>75</v>
+        <v>16</v>
       </c>
       <c r="B157" s="8" t="s">
-        <v>436</v>
+        <v>426</v>
       </c>
       <c r="C157" s="9" t="s">
-        <v>437</v>
+        <v>427</v>
       </c>
       <c r="D157" s="9" t="s">
-        <v>438</v>
+        <v>428</v>
       </c>
       <c r="E157" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F157" s="12">
-        <v>450.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="158" spans="1:6" outlineLevel="2">
       <c r="A158" s="16">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="B158" s="8" t="s">
-        <v>439</v>
+        <v>429</v>
       </c>
       <c r="C158" s="9" t="s">
-        <v>440</v>
+        <v>430</v>
       </c>
       <c r="D158" s="9" t="s">
-        <v>441</v>
+        <v>431</v>
       </c>
       <c r="E158" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F158" s="12">
-        <v>450.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="159" spans="1:6" outlineLevel="1">
       <c r="A159" s="15" t="s">
-        <v>442</v>
+        <v>432</v>
       </c>
       <c r="B159" s="2"/>
       <c r="C159" s="2"/>
       <c r="D159" s="2"/>
       <c r="E159" s="2"/>
       <c r="F159" s="10"/>
     </row>
     <row r="160" spans="1:6" outlineLevel="2">
       <c r="A160" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B160" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E160" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161" spans="1:6" outlineLevel="2">
       <c r="A161" s="16">
         <v>1</v>
       </c>
       <c r="B161" s="8" t="s">
-        <v>443</v>
+        <v>433</v>
       </c>
       <c r="C161" s="9" t="s">
-        <v>444</v>
+        <v>434</v>
       </c>
       <c r="D161" s="9" t="s">
-        <v>445</v>
+        <v>435</v>
       </c>
       <c r="E161" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F161" s="12">
-        <v>650.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="162" spans="1:6" outlineLevel="2">
       <c r="A162" s="16">
         <v>2</v>
       </c>
       <c r="B162" s="8" t="s">
-        <v>446</v>
+        <v>436</v>
       </c>
       <c r="C162" s="9" t="s">
-        <v>447</v>
+        <v>437</v>
       </c>
       <c r="D162" s="9" t="s">
-        <v>448</v>
+        <v>438</v>
       </c>
       <c r="E162" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F162" s="12">
-        <v>650.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="163" spans="1:6" outlineLevel="2">
       <c r="A163" s="16">
         <v>3</v>
       </c>
       <c r="B163" s="8" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="C163" s="9" t="s">
-        <v>450</v>
+        <v>440</v>
       </c>
       <c r="D163" s="9" t="s">
-        <v>451</v>
+        <v>441</v>
       </c>
       <c r="E163" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F163" s="12">
-        <v>750.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="164" spans="1:6" outlineLevel="2">
       <c r="A164" s="16">
         <v>4</v>
       </c>
       <c r="B164" s="8" t="s">
-        <v>452</v>
+        <v>442</v>
       </c>
       <c r="C164" s="9" t="s">
-        <v>453</v>
+        <v>443</v>
       </c>
       <c r="D164" s="9" t="s">
-        <v>454</v>
+        <v>444</v>
       </c>
       <c r="E164" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F164" s="12">
-        <v>750.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="165" spans="1:6" outlineLevel="2">
       <c r="A165" s="16">
         <v>5</v>
       </c>
       <c r="B165" s="8" t="s">
-        <v>455</v>
+        <v>445</v>
       </c>
       <c r="C165" s="9" t="s">
-        <v>456</v>
+        <v>446</v>
       </c>
       <c r="D165" s="9" t="s">
-        <v>457</v>
+        <v>447</v>
       </c>
       <c r="E165" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F165" s="12">
-        <v>750.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="166" spans="1:6" outlineLevel="2">
       <c r="A166" s="16">
         <v>6</v>
       </c>
       <c r="B166" s="8" t="s">
-        <v>458</v>
+        <v>448</v>
       </c>
       <c r="C166" s="9" t="s">
-        <v>459</v>
+        <v>449</v>
       </c>
       <c r="D166" s="9" t="s">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="E166" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F166" s="12">
-        <v>750.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="167" spans="1:6" outlineLevel="2">
       <c r="A167" s="16">
         <v>7</v>
       </c>
       <c r="B167" s="8" t="s">
-        <v>461</v>
+        <v>451</v>
       </c>
       <c r="C167" s="9" t="s">
-        <v>462</v>
+        <v>452</v>
       </c>
       <c r="D167" s="9" t="s">
-        <v>463</v>
+        <v>453</v>
       </c>
       <c r="E167" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F167" s="12">
-        <v>750.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="168" spans="1:6" outlineLevel="2">
       <c r="A168" s="16">
         <v>8</v>
       </c>
       <c r="B168" s="8" t="s">
-        <v>464</v>
+        <v>454</v>
       </c>
       <c r="C168" s="9" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="D168" s="9" t="s">
-        <v>466</v>
+        <v>456</v>
       </c>
       <c r="E168" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F168" s="12">
-        <v>650.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="169" spans="1:6" outlineLevel="2">
       <c r="A169" s="16">
         <v>9</v>
       </c>
       <c r="B169" s="8" t="s">
-        <v>467</v>
+        <v>457</v>
       </c>
       <c r="C169" s="9" t="s">
-        <v>468</v>
+        <v>458</v>
       </c>
       <c r="D169" s="9" t="s">
-        <v>469</v>
+        <v>459</v>
       </c>
       <c r="E169" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F169" s="12">
-        <v>650.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="170" spans="1:6" outlineLevel="2">
       <c r="A170" s="16">
         <v>10</v>
       </c>
       <c r="B170" s="8" t="s">
-        <v>470</v>
+        <v>460</v>
       </c>
       <c r="C170" s="9" t="s">
-        <v>471</v>
+        <v>461</v>
       </c>
       <c r="D170" s="9" t="s">
-        <v>472</v>
+        <v>462</v>
       </c>
       <c r="E170" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F170" s="12">
-        <v>650.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="171" spans="1:6" outlineLevel="2">
       <c r="A171" s="16">
         <v>11</v>
       </c>
       <c r="B171" s="8" t="s">
-        <v>473</v>
+        <v>463</v>
       </c>
       <c r="C171" s="9" t="s">
-        <v>474</v>
+        <v>464</v>
       </c>
       <c r="D171" s="9" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="E171" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F171" s="12">
-        <v>650.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="172" spans="1:6" outlineLevel="2">
       <c r="A172" s="16">
         <v>12</v>
       </c>
       <c r="B172" s="8" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
       <c r="C172" s="9" t="s">
-        <v>477</v>
+        <v>467</v>
       </c>
       <c r="D172" s="9" t="s">
-        <v>478</v>
+        <v>468</v>
       </c>
       <c r="E172" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F172" s="12">
-        <v>650.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="173" spans="1:6" outlineLevel="2">
       <c r="A173" s="16">
         <v>13</v>
       </c>
       <c r="B173" s="8" t="s">
-        <v>479</v>
+        <v>469</v>
       </c>
       <c r="C173" s="9" t="s">
-        <v>480</v>
+        <v>470</v>
       </c>
       <c r="D173" s="9" t="s">
-        <v>481</v>
+        <v>471</v>
       </c>
       <c r="E173" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F173" s="12">
-        <v>650.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="174" spans="1:6" outlineLevel="2">
       <c r="A174" s="16">
         <v>14</v>
       </c>
       <c r="B174" s="8" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="C174" s="9" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
       <c r="D174" s="9" t="s">
-        <v>484</v>
+        <v>474</v>
       </c>
       <c r="E174" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F174" s="12">
         <v>650.0</v>
       </c>
     </row>
     <row r="175" spans="1:6" outlineLevel="1">
       <c r="A175" s="15" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="B175" s="2"/>
       <c r="C175" s="2"/>
       <c r="D175" s="2"/>
       <c r="E175" s="2"/>
       <c r="F175" s="10"/>
     </row>
     <row r="176" spans="1:6" outlineLevel="2">
       <c r="A176" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B176" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D176" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E176" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="177" spans="1:6" outlineLevel="2">
       <c r="A177" s="16">
         <v>1</v>
       </c>
       <c r="B177" s="8" t="s">
-        <v>486</v>
+        <v>476</v>
       </c>
       <c r="C177" s="9" t="s">
-        <v>487</v>
+        <v>477</v>
       </c>
       <c r="D177" s="9" t="s">
-        <v>488</v>
+        <v>478</v>
       </c>
       <c r="E177" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F177" s="12">
         <v>400.0</v>
       </c>
     </row>
     <row r="178" spans="1:6" outlineLevel="2">
       <c r="A178" s="16">
         <v>2</v>
       </c>
       <c r="B178" s="8" t="s">
-        <v>489</v>
+        <v>479</v>
       </c>
       <c r="C178" s="9" t="s">
-        <v>490</v>
+        <v>480</v>
       </c>
       <c r="D178" s="9" t="s">
-        <v>491</v>
+        <v>481</v>
       </c>
       <c r="E178" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F178" s="12">
         <v>400.0</v>
       </c>
     </row>
     <row r="179" spans="1:6" outlineLevel="2">
       <c r="A179" s="16">
         <v>3</v>
       </c>
       <c r="B179" s="8" t="s">
-        <v>492</v>
+        <v>482</v>
       </c>
       <c r="C179" s="9" t="s">
-        <v>493</v>
+        <v>483</v>
       </c>
       <c r="D179" s="9" t="s">
-        <v>494</v>
+        <v>484</v>
       </c>
       <c r="E179" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F179" s="12">
         <v>400.0</v>
       </c>
     </row>
     <row r="180" spans="1:6" outlineLevel="2">
       <c r="A180" s="16">
         <v>4</v>
       </c>
       <c r="B180" s="8" t="s">
-        <v>495</v>
+        <v>485</v>
       </c>
       <c r="C180" s="9" t="s">
-        <v>496</v>
+        <v>486</v>
       </c>
       <c r="D180" s="9" t="s">
-        <v>497</v>
+        <v>487</v>
       </c>
       <c r="E180" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F180" s="12">
         <v>400.0</v>
       </c>
     </row>
     <row r="181" spans="1:6" outlineLevel="2">
       <c r="A181" s="16">
         <v>5</v>
       </c>
       <c r="B181" s="8" t="s">
-        <v>498</v>
+        <v>488</v>
       </c>
       <c r="C181" s="9" t="s">
-        <v>499</v>
+        <v>489</v>
       </c>
       <c r="D181" s="9" t="s">
-        <v>500</v>
+        <v>490</v>
       </c>
       <c r="E181" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F181" s="12">
         <v>400.0</v>
       </c>
     </row>
     <row r="182" spans="1:6" outlineLevel="2">
       <c r="A182" s="16">
         <v>6</v>
       </c>
       <c r="B182" s="8" t="s">
-        <v>501</v>
+        <v>491</v>
       </c>
       <c r="C182" s="9" t="s">
-        <v>502</v>
+        <v>492</v>
       </c>
       <c r="D182" s="9" t="s">
-        <v>503</v>
+        <v>493</v>
       </c>
       <c r="E182" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F182" s="12">
-        <v>400.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="183" spans="1:6" outlineLevel="2">
       <c r="A183" s="16">
         <v>7</v>
       </c>
       <c r="B183" s="8" t="s">
-        <v>504</v>
+        <v>494</v>
       </c>
       <c r="C183" s="9" t="s">
-        <v>505</v>
+        <v>495</v>
       </c>
       <c r="D183" s="9" t="s">
-        <v>506</v>
+        <v>496</v>
       </c>
       <c r="E183" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F183" s="12">
-        <v>400.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="184" spans="1:6" outlineLevel="2">
       <c r="A184" s="16">
         <v>8</v>
       </c>
       <c r="B184" s="8" t="s">
-        <v>507</v>
+        <v>497</v>
       </c>
       <c r="C184" s="9" t="s">
-        <v>508</v>
+        <v>498</v>
       </c>
       <c r="D184" s="9" t="s">
-        <v>509</v>
+        <v>499</v>
       </c>
       <c r="E184" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F184" s="12">
-        <v>400.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="185" spans="1:6" outlineLevel="2">
       <c r="A185" s="16">
         <v>9</v>
       </c>
       <c r="B185" s="8" t="s">
-        <v>510</v>
+        <v>500</v>
       </c>
       <c r="C185" s="9" t="s">
-        <v>511</v>
+        <v>501</v>
       </c>
       <c r="D185" s="9" t="s">
-        <v>512</v>
+        <v>502</v>
       </c>
       <c r="E185" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F185" s="12">
-        <v>400.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="186" spans="1:6" outlineLevel="2">
       <c r="A186" s="16">
         <v>10</v>
       </c>
       <c r="B186" s="8" t="s">
-        <v>513</v>
+        <v>503</v>
       </c>
       <c r="C186" s="9" t="s">
-        <v>514</v>
+        <v>504</v>
       </c>
       <c r="D186" s="9" t="s">
-        <v>515</v>
+        <v>505</v>
       </c>
       <c r="E186" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F186" s="12">
-        <v>400.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="187" spans="1:6" outlineLevel="2">
       <c r="A187" s="16">
         <v>11</v>
       </c>
       <c r="B187" s="8" t="s">
-        <v>516</v>
+        <v>506</v>
       </c>
       <c r="C187" s="9" t="s">
-        <v>517</v>
+        <v>507</v>
       </c>
       <c r="D187" s="9" t="s">
-        <v>518</v>
+        <v>508</v>
       </c>
       <c r="E187" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F187" s="12">
-        <v>400.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="188" spans="1:6" outlineLevel="2">
       <c r="A188" s="16">
         <v>12</v>
       </c>
       <c r="B188" s="8" t="s">
-        <v>519</v>
+        <v>509</v>
       </c>
       <c r="C188" s="9" t="s">
-        <v>520</v>
+        <v>510</v>
       </c>
       <c r="D188" s="9" t="s">
-        <v>521</v>
+        <v>511</v>
       </c>
       <c r="E188" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F188" s="12">
-        <v>400.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>450.0</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" outlineLevel="1">
+      <c r="A189" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="B189" s="2"/>
+      <c r="C189" s="2"/>
+      <c r="D189" s="2"/>
+      <c r="E189" s="2"/>
+      <c r="F189" s="10"/>
     </row>
     <row r="190" spans="1:6" outlineLevel="2">
-      <c r="A190" s="16">
-[...15 lines deleted...]
-        <v>400.0</v>
+      <c r="A190" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B190" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C190" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D190" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E190" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="191" spans="1:6" outlineLevel="2">
       <c r="A191" s="16">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B191" s="8" t="s">
-        <v>528</v>
+        <v>513</v>
       </c>
       <c r="C191" s="9" t="s">
-        <v>529</v>
+        <v>514</v>
       </c>
       <c r="D191" s="9" t="s">
-        <v>530</v>
+        <v>515</v>
       </c>
       <c r="E191" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F191" s="12">
-        <v>400.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="192" spans="1:6" outlineLevel="2">
       <c r="A192" s="16">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="B192" s="8" t="s">
-        <v>531</v>
+        <v>516</v>
       </c>
       <c r="C192" s="9" t="s">
-        <v>532</v>
+        <v>517</v>
       </c>
       <c r="D192" s="9" t="s">
-        <v>533</v>
+        <v>518</v>
       </c>
       <c r="E192" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F192" s="12">
         <v>650.0</v>
       </c>
     </row>
-    <row r="193" spans="1:6" outlineLevel="1">
-[...7 lines deleted...]
-      <c r="F193" s="10"/>
+    <row r="193" spans="1:6" outlineLevel="2">
+      <c r="A193" s="16">
+        <v>3</v>
+      </c>
+      <c r="B193" s="8" t="s">
+        <v>519</v>
+      </c>
+      <c r="C193" s="9" t="s">
+        <v>520</v>
+      </c>
+      <c r="D193" s="9" t="s">
+        <v>521</v>
+      </c>
+      <c r="E193" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F193" s="12">
+        <v>650.0</v>
+      </c>
     </row>
     <row r="194" spans="1:6" outlineLevel="2">
-      <c r="A194" s="3" t="s">
-[...15 lines deleted...]
-        <v>10</v>
+      <c r="A194" s="16">
+        <v>4</v>
+      </c>
+      <c r="B194" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="C194" s="9" t="s">
+        <v>523</v>
+      </c>
+      <c r="D194" s="9" t="s">
+        <v>524</v>
+      </c>
+      <c r="E194" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F194" s="12">
+        <v>650.0</v>
       </c>
     </row>
     <row r="195" spans="1:6" outlineLevel="2">
       <c r="A195" s="16">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B195" s="8" t="s">
-        <v>535</v>
+        <v>525</v>
       </c>
       <c r="C195" s="9" t="s">
-        <v>536</v>
+        <v>526</v>
       </c>
       <c r="D195" s="9" t="s">
-        <v>537</v>
+        <v>527</v>
       </c>
       <c r="E195" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F195" s="12">
-        <v>400.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="196" spans="1:6" outlineLevel="2">
       <c r="A196" s="16">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B196" s="8" t="s">
-        <v>538</v>
+        <v>528</v>
       </c>
       <c r="C196" s="9" t="s">
-        <v>539</v>
+        <v>529</v>
       </c>
       <c r="D196" s="9" t="s">
-        <v>540</v>
+        <v>530</v>
       </c>
       <c r="E196" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F196" s="12">
-        <v>400.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="197" spans="1:6" outlineLevel="2">
       <c r="A197" s="16">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B197" s="8" t="s">
-        <v>541</v>
+        <v>531</v>
       </c>
       <c r="C197" s="9" t="s">
-        <v>542</v>
+        <v>532</v>
       </c>
       <c r="D197" s="9" t="s">
-        <v>543</v>
+        <v>533</v>
       </c>
       <c r="E197" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F197" s="12">
-        <v>450.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="198" spans="1:6" outlineLevel="2">
       <c r="A198" s="16">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B198" s="8" t="s">
-        <v>544</v>
+        <v>534</v>
       </c>
       <c r="C198" s="9" t="s">
-        <v>545</v>
+        <v>535</v>
       </c>
       <c r="D198" s="9" t="s">
-        <v>546</v>
+        <v>536</v>
       </c>
       <c r="E198" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F198" s="12">
-        <v>450.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="199" spans="1:6" outlineLevel="2">
       <c r="A199" s="16">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B199" s="8" t="s">
-        <v>547</v>
+        <v>537</v>
       </c>
       <c r="C199" s="9" t="s">
-        <v>548</v>
+        <v>538</v>
       </c>
       <c r="D199" s="9" t="s">
-        <v>549</v>
+        <v>539</v>
       </c>
       <c r="E199" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F199" s="12">
-        <v>450.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="200" spans="1:6" outlineLevel="2">
       <c r="A200" s="16">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B200" s="8" t="s">
-        <v>550</v>
+        <v>540</v>
       </c>
       <c r="C200" s="9" t="s">
-        <v>551</v>
+        <v>541</v>
       </c>
       <c r="D200" s="9" t="s">
-        <v>552</v>
+        <v>542</v>
       </c>
       <c r="E200" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F200" s="12">
-        <v>450.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="201" spans="1:6" outlineLevel="2">
       <c r="A201" s="16">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B201" s="8" t="s">
-        <v>553</v>
+        <v>543</v>
       </c>
       <c r="C201" s="9" t="s">
-        <v>554</v>
+        <v>544</v>
       </c>
       <c r="D201" s="9" t="s">
-        <v>555</v>
+        <v>545</v>
       </c>
       <c r="E201" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F201" s="12">
-        <v>450.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="202" spans="1:6" outlineLevel="2">
       <c r="A202" s="16">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B202" s="8" t="s">
-        <v>556</v>
+        <v>546</v>
       </c>
       <c r="C202" s="9" t="s">
-        <v>557</v>
+        <v>547</v>
       </c>
       <c r="D202" s="9" t="s">
-        <v>558</v>
+        <v>548</v>
       </c>
       <c r="E202" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F202" s="12">
-        <v>450.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="203" spans="1:6" outlineLevel="2">
       <c r="A203" s="16">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B203" s="8" t="s">
-        <v>559</v>
+        <v>549</v>
       </c>
       <c r="C203" s="9" t="s">
-        <v>560</v>
+        <v>550</v>
       </c>
       <c r="D203" s="9" t="s">
-        <v>561</v>
+        <v>551</v>
       </c>
       <c r="E203" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F203" s="12">
-        <v>450.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="204" spans="1:6" outlineLevel="2">
       <c r="A204" s="16">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B204" s="8" t="s">
-        <v>562</v>
+        <v>552</v>
       </c>
       <c r="C204" s="9" t="s">
-        <v>563</v>
+        <v>553</v>
       </c>
       <c r="D204" s="9" t="s">
-        <v>564</v>
+        <v>554</v>
       </c>
       <c r="E204" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F204" s="12">
-        <v>450.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="205" spans="1:6" outlineLevel="2">
       <c r="A205" s="16">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B205" s="8" t="s">
-        <v>565</v>
+        <v>555</v>
       </c>
       <c r="C205" s="9" t="s">
-        <v>566</v>
+        <v>556</v>
       </c>
       <c r="D205" s="9" t="s">
-        <v>567</v>
+        <v>557</v>
       </c>
       <c r="E205" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F205" s="12">
-        <v>450.0</v>
-[...10 lines deleted...]
-      <c r="F206" s="10"/>
+        <v>650.0</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" outlineLevel="2">
+      <c r="A206" s="16">
+        <v>16</v>
+      </c>
+      <c r="B206" s="8" t="s">
+        <v>558</v>
+      </c>
+      <c r="C206" s="9" t="s">
+        <v>559</v>
+      </c>
+      <c r="D206" s="9" t="s">
+        <v>560</v>
+      </c>
+      <c r="E206" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F206" s="12">
+        <v>650.0</v>
+      </c>
     </row>
     <row r="207" spans="1:6" outlineLevel="2">
-      <c r="A207" s="3" t="s">
-[...15 lines deleted...]
-        <v>10</v>
+      <c r="A207" s="16">
+        <v>17</v>
+      </c>
+      <c r="B207" s="8" t="s">
+        <v>561</v>
+      </c>
+      <c r="C207" s="9" t="s">
+        <v>562</v>
+      </c>
+      <c r="D207" s="9" t="s">
+        <v>563</v>
+      </c>
+      <c r="E207" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F207" s="12">
+        <v>650.0</v>
       </c>
     </row>
     <row r="208" spans="1:6" outlineLevel="2">
       <c r="A208" s="16">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="B208" s="8" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="C208" s="9" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="D208" s="9" t="s">
-        <v>571</v>
+        <v>566</v>
       </c>
       <c r="E208" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F208" s="12">
         <v>650.0</v>
       </c>
     </row>
     <row r="209" spans="1:6" outlineLevel="2">
       <c r="A209" s="16">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="B209" s="8" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="C209" s="9" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
       <c r="D209" s="9" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
       <c r="E209" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F209" s="12">
         <v>650.0</v>
       </c>
     </row>
     <row r="210" spans="1:6" outlineLevel="2">
       <c r="A210" s="16">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="B210" s="8" t="s">
-        <v>575</v>
+        <v>570</v>
       </c>
       <c r="C210" s="9" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="D210" s="9" t="s">
-        <v>577</v>
+        <v>572</v>
       </c>
       <c r="E210" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F210" s="12">
         <v>650.0</v>
       </c>
     </row>
     <row r="211" spans="1:6" outlineLevel="2">
       <c r="A211" s="16">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="B211" s="8" t="s">
-        <v>578</v>
+        <v>573</v>
       </c>
       <c r="C211" s="9" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
       <c r="D211" s="9" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
       <c r="E211" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F211" s="12">
         <v>650.0</v>
       </c>
     </row>
     <row r="212" spans="1:6" outlineLevel="2">
       <c r="A212" s="16">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="B212" s="8" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="C212" s="9" t="s">
-        <v>582</v>
+        <v>577</v>
       </c>
       <c r="D212" s="9" t="s">
-        <v>583</v>
+        <v>578</v>
       </c>
       <c r="E212" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F212" s="12">
         <v>650.0</v>
       </c>
     </row>
     <row r="213" spans="1:6" outlineLevel="2">
       <c r="A213" s="16">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="B213" s="8" t="s">
-        <v>584</v>
+        <v>579</v>
       </c>
       <c r="C213" s="9" t="s">
-        <v>585</v>
+        <v>580</v>
       </c>
       <c r="D213" s="9" t="s">
-        <v>586</v>
+        <v>581</v>
       </c>
       <c r="E213" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F213" s="12">
         <v>650.0</v>
       </c>
     </row>
     <row r="214" spans="1:6" outlineLevel="2">
       <c r="A214" s="16">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="B214" s="8" t="s">
-        <v>587</v>
+        <v>582</v>
       </c>
       <c r="C214" s="9" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
       <c r="D214" s="9" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E214" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F214" s="12">
-        <v>650.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="215" spans="1:6" outlineLevel="2">
       <c r="A215" s="16">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B215" s="8" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="C215" s="9" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
       <c r="D215" s="9" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E215" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F215" s="12">
-        <v>650.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="216" spans="1:6" outlineLevel="2">
       <c r="A216" s="16">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="B216" s="8" t="s">
-        <v>593</v>
+        <v>588</v>
       </c>
       <c r="C216" s="9" t="s">
-        <v>594</v>
+        <v>589</v>
       </c>
       <c r="D216" s="9" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="E216" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F216" s="12">
         <v>650.0</v>
       </c>
     </row>
     <row r="217" spans="1:6" outlineLevel="2">
       <c r="A217" s="16">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="B217" s="8" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="C217" s="9" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
       <c r="D217" s="9" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="E217" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F217" s="12">
         <v>650.0</v>
-      </c>
-[...338 lines deleted...]
-        <v>1200.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
-    <mergeCell ref="A26:F26"/>
-[...2 lines deleted...]
-    <mergeCell ref="A81:F81"/>
+    <mergeCell ref="A11:F11"/>
+    <mergeCell ref="A24:F24"/>
+    <mergeCell ref="A29:F29"/>
+    <mergeCell ref="A40:F40"/>
+    <mergeCell ref="A82:F82"/>
+    <mergeCell ref="A140:F140"/>
     <mergeCell ref="A159:F159"/>
     <mergeCell ref="A175:F175"/>
-    <mergeCell ref="A193:F193"/>
-    <mergeCell ref="A206:F206"/>
+    <mergeCell ref="A189:F189"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
-    <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
-[...206 lines deleted...]
-    <hyperlink ref="D234" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="D13" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="D14" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="D15" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D16" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D17" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D18" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D86" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D87" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D98" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D99" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D137" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D147" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D148" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D150" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D187" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D192" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D193" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D194" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D200" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D201" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D202" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="D205" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="D206" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="D207" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="D208" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="D213" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="D214" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="D215" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="D216" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="D217" r:id="rId_hyperlink_192"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>