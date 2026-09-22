--- v1 (2026-07-18)
+++ v2 (2026-09-22)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="594">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1038">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-19 00:18:22</t>
+    <t>Актуальность прайса на: 2026-09-22 07:45:13</t>
   </si>
   <si>
     <t>MOSBROS</t>
   </si>
   <si>
     <t>Колонки MOSBROS</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
@@ -107,146 +107,497 @@
   <si>
     <t>Чехол Mosbros Carbon Magsafe S26 G35</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-g35/</t>
   </si>
   <si>
     <t>2000000210926</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe S26 G37</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-g37/</t>
   </si>
   <si>
     <t>2000000210773</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe S26 M004</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-m004/</t>
   </si>
   <si>
-    <t>2000000210988</t>
-[...7 lines deleted...]
-  <si>
     <t>2000000210827</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe S26 Plus G37</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-plus-g37/</t>
   </si>
   <si>
-    <t>2000000208176</t>
-[...16 lines deleted...]
-  <si>
     <t>2000000211084</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe S26 Ultra G35</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-ultra-g35/</t>
   </si>
   <si>
     <t>2000000210889</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe S26 Ultra G37</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-ultra-g37/</t>
   </si>
   <si>
     <t>2000000211138</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe S26 Ultra M004</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-ultra-m004/</t>
   </si>
   <si>
+    <t>6949660545539</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series Samsung S25 Ultra M010</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-samsung-s25-ultra-m010/</t>
+  </si>
+  <si>
+    <t>6949660545549</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series Samsung S26 M008</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-samsung-s26-m008/</t>
+  </si>
+  <si>
+    <t>6949660545532</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series Samsung S26 Ultra M001</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-samsung-s26-ultra-m001/</t>
+  </si>
+  <si>
     <t>Чехлы MOSBROS для Iphone 16E</t>
   </si>
   <si>
+    <t>2000000224619</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP16E  J222IP16E</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16e-j222ip16e/</t>
+  </si>
+  <si>
+    <t>2000000224602</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP16E  LF114</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16e-lf114/</t>
+  </si>
+  <si>
+    <t>2000000224626</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP16E  LF152</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16e-lf152/</t>
+  </si>
+  <si>
+    <t>2000000224633</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP16E  LF153</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16e-lf153/</t>
+  </si>
+  <si>
+    <t>2000000224596</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP16E  LF154</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16e-lf154/</t>
+  </si>
+  <si>
     <t>6975011590250</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 16E Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16e-blue/</t>
   </si>
   <si>
     <t>6975011590311</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 16E Grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16e-grey/</t>
   </si>
   <si>
     <t>6975011590328</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 16E White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16e-white/</t>
   </si>
   <si>
     <t>Чехлы MOSBROS для Планшетов</t>
   </si>
   <si>
+    <t>6925700940781</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro 2024 Case for IPad Pro 11(M4/M5) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-2024-case-for-ipad-pro-11-m4-m5-bl/</t>
+  </si>
+  <si>
+    <t>6925700940798</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro 2024 Case for IPad Pro 11(M4/M5) - Grey</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-2024-case-for-ipad-pro-11-m4-m5-gr/</t>
+  </si>
+  <si>
+    <t>6925700940774</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro 2024 Case for IPad Pro 11(M4/M5) - MintGreen</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-2024-case-for-ipad-pro-11-m4-m5-mi/</t>
+  </si>
+  <si>
+    <t>6925700940804</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro 2024 Case for IPad Pro 11(M4/M5) - Navy Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-2024-case-for-ipad-pro-11-m4-m5-na/</t>
+  </si>
+  <si>
+    <t>6925700949173</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro 2024 Case for IPad Pro 11(M4/M5) - Orange</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-2024-case-for-ipad-pro-11-m4-m5-or/</t>
+  </si>
+  <si>
+    <t>6925700940743</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro 2024 Case for IPad Pro 11(M4/M5) - Pink</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-2024-case-for-ipad-pro-11-m4-m5-pi/</t>
+  </si>
+  <si>
+    <t>6925700940767</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro 2024 Case for IPad Pro 11(M4/M5) - Sky Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-2024-case-for-ipad-pro-11-m4-m5-sk/</t>
+  </si>
+  <si>
+    <t>6925700940927</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro 2024 Case for IPad Pro 13(M4/M5) - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-2024-case-for-ipad-pro-13-m4-m5-bl/</t>
+  </si>
+  <si>
+    <t>6925700940934</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro 2024 Case for IPad Pro 13(M4/M5) - Grey</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-2024-case-for-ipad-pro-13-m4-m5-gr/</t>
+  </si>
+  <si>
+    <t>6925700940910</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro 2024 Case for IPad Pro 13(M4/M5) - MintGreen</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-2024-case-for-ipad-pro-13-m4-m5-mi/</t>
+  </si>
+  <si>
+    <t>6925700940941</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro 2024 Case for IPad Pro 13(M4/M5) - Navy Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-2024-case-for-ipad-pro-13-m4-m5-na/</t>
+  </si>
+  <si>
+    <t>6925700949456</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro 2024 Case for IPad Pro 13(M4/M5) - Orange</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-2024-case-for-ipad-pro-13-m4-m5-or/</t>
+  </si>
+  <si>
+    <t>6925700940880</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro 2024 Case for IPad Pro 13(M4/M5) - Pink</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-2024-case-for-ipad-pro-13-m4-m5-pi/</t>
+  </si>
+  <si>
+    <t>6925700940903</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro 2024 Case for IPad Pro 13(M4/M5) - Sky Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-2024-case-for-ipad-pro-13-m4-m5-sk/</t>
+  </si>
+  <si>
+    <t>6925700940712</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro Case for IPad 10th/11th Gen - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-10th-11th-gen-black/</t>
+  </si>
+  <si>
+    <t>6925700940729</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro Case for IPad 10th/11th Gen - Grey</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-10th-11th-gen-grey/</t>
+  </si>
+  <si>
+    <t>6925700940705</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro Case for IPad 10th/11th Gen - MintGreen</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-10th-11th-gen-mintgr/</t>
+  </si>
+  <si>
+    <t>6925700940736</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro Case for IPad 10th/11th Gen - Navy Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-10th-11th-gen-navy-b/</t>
+  </si>
+  <si>
+    <t>6925700949159</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro Case for IPad 10th/11th Gen - Orange</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-10th-11th-gen-orange/</t>
+  </si>
+  <si>
+    <t>6925700940699</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro Case for IPad 10th/11th Gen - Sky Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-10th-11th-gen-sky-bl/</t>
+  </si>
+  <si>
+    <t>6925700940866</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro Case for IPad Air 11 M2/M3/M4 Air10.9 4/5 Gen Pro 11 2/3/4 - Grey</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-air-11-m2-m3-m4-ai-1/</t>
+  </si>
+  <si>
+    <t>6925700949166</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro Case for IPad Air 11 M2/M3/M4 Air10.9 4/5 Gen Pro 11 2/3/4 - Orange</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-air-11-m2-m3-m4-air1/</t>
+  </si>
+  <si>
+    <t>6925700940859</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro Case for IPad Air 11 M2/M3/M4 Air10.9 4/5 Gen Pro 11 2/3/4 Gen - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-air-11-m2-m3-m4-ai-6/</t>
+  </si>
+  <si>
+    <t>6925700940842</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro Case for IPad Air 11 M2/M3/M4 Air10.9 4/5 Gen Pro 11 2/3/4 Gen - MintGreen</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-air-11-m2-m3-m4-ai-5/</t>
+  </si>
+  <si>
+    <t>6925700940811</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro Case for IPad Air 11 M2/M3/M4 Air10.9 4/5 Gen Pro 11 2/3/4 Gen - Pink</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-air-11-m2-m3-m4-ai-3/</t>
+  </si>
+  <si>
+    <t>6925700940835</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro Case for IPad Air 11 M2/M3/M4 Air10.9 4/5 Gen Pro 11 2/3/4 Gen - Sky Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-air-11-m2-m3-m4-ai-2/</t>
+  </si>
+  <si>
+    <t>6925700940873</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro Case for IPad Air 11 M2/M3/M4 Air10.9 4/5 Gen Pro 11/2/3/4 Gen - Navy Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-air-11-m2-m3-m4-ai-4/</t>
+  </si>
+  <si>
+    <t>6925700940996</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro Case for IPad Air 13 M2/M3/M4 IPad Pro 12.9 - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-air-13-m2-m3-m4-ip-6/</t>
+  </si>
+  <si>
+    <t>6925700941009</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro Case for IPad Air 13 M2/M3/M4 IPad Pro 12.9 - Grey</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-air-13-m2-m3-m4-ip-5/</t>
+  </si>
+  <si>
+    <t>6925700940989</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro Case for IPad Air 13 M2/M3/M4 IPad Pro 12.9 - Mintgreen</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-air-13-m2-m3-m4-ip-4/</t>
+  </si>
+  <si>
+    <t>6925700941016</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro Case for IPad Air 13 M2/M3/M4 IPad Pro 12.9 - Navy Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-air-13-m2-m3-m4-ip-3/</t>
+  </si>
+  <si>
+    <t>6925700949371</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro Case for IPad Air 13 M2/M3/M4 IPad Pro 12.9 - Orange</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-air-13-m2-m3-m4-ip-2/</t>
+  </si>
+  <si>
+    <t>6925700940958</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro Case for IPad Air 13 M2/M3/M4 IPad Pro 12.9 - Pink</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-air-13-m2-m3-m4-ip-1/</t>
+  </si>
+  <si>
+    <t>6925700940972</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Clear-Pro Case for IPad Air 13 M2/M3/M4 IPad Pro 12.9 - Sky Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-air-13-m2-m3-m4-ipad/</t>
+  </si>
+  <si>
     <t>6925700942327</t>
   </si>
   <si>
     <t>Чехол MOSBROS Xing Y1 Series Cover For IPad Air 11 (M2/M3) (2024) IPad Air4/5 Gen Bear-Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-air-11-m2-m3-6/</t>
   </si>
   <si>
     <t>6925700942297</t>
   </si>
   <si>
     <t>Чехол MOSBROS Xing Y1 Series Cover For IPad Air 11 (M2/M3) (2024) IPad Air4/5 Gen Cute Bear-Pink</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-air-11-m2-m3-5/</t>
   </si>
   <si>
     <t>6925700942310</t>
   </si>
   <si>
     <t>Чехол MOSBROS Xing Y1 Series Cover For IPad Air 11 (M2/M3) (2024) IPad Air4/5 Gen Cute Puppy-Sky Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-air-11-m2-m3-3/</t>
@@ -359,156 +710,615 @@
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 17 Air White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-air-white/</t>
   </si>
   <si>
     <t>6975011592414</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 17 Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-black/</t>
   </si>
   <si>
     <t>6975011592438</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 17 Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-blue/</t>
   </si>
   <si>
-    <t>6975011592421</t>
-[...50 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-max-blue/</t>
+    <t>6975011592469</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Eushield Magnetic Series IP 17 Pink</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pink/</t>
   </si>
   <si>
     <t>6975011592339</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 17 Pro Max Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-max-orang/</t>
   </si>
   <si>
     <t>6975011592261</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 17 Pro Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-orange/</t>
   </si>
   <si>
-    <t>6975011592247</t>
-[...7 lines deleted...]
-  <si>
     <t>6975011592452</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 17 White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-white/</t>
   </si>
   <si>
+    <t>6949266537733</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series IP 17 M061</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-m061/</t>
+  </si>
+  <si>
+    <t>6949266537734</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series IP 17 M062</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-m062/</t>
+  </si>
+  <si>
+    <t>6949266537735</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series IP 17 M063</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-m063/</t>
+  </si>
+  <si>
+    <t>6949266537736</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series IP 17 M064</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-m064/</t>
+  </si>
+  <si>
+    <t>6949266537737</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series IP 17 M065</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-m065/</t>
+  </si>
+  <si>
+    <t>6949660545492</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro G103</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-g103/</t>
+  </si>
+  <si>
+    <t>6949660545495</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro G37</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-g37/</t>
+  </si>
+  <si>
+    <t>6949660545499</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro G45</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-g45/</t>
+  </si>
+  <si>
+    <t>6949660545489</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro G45-1</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-g45-1/</t>
+  </si>
+  <si>
+    <t>6949660545491</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro G95-1</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-g95-1/</t>
+  </si>
+  <si>
+    <t>6949660545500</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro H1</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-h1/</t>
+  </si>
+  <si>
+    <t>6949660545503</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro H4</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-h4/</t>
+  </si>
+  <si>
+    <t>6949660545487</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro J222</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-j222/</t>
+  </si>
+  <si>
+    <t>6949660545494</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro LF113</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-lf113/</t>
+  </si>
+  <si>
+    <t>6949660545488</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro LF114</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-lf114/</t>
+  </si>
+  <si>
+    <t>6949660545498</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro LF127</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-lf127/</t>
+  </si>
+  <si>
+    <t>6949660545490</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro LF157</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-lf157/</t>
+  </si>
+  <si>
+    <t>6949660545483</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro M010</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-m010/</t>
+  </si>
+  <si>
+    <t>6949660545493</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro M015</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-m015/</t>
+  </si>
+  <si>
+    <t>6949660545484</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro M016</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-m016/</t>
+  </si>
+  <si>
+    <t>6949660545485</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro M018</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-m018/</t>
+  </si>
+  <si>
+    <t>6949660545486</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro M019</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-m019/</t>
+  </si>
+  <si>
+    <t>6949660545496</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro M035</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-m035/</t>
+  </si>
+  <si>
+    <t>6949660545497</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro M037</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-m037/</t>
+  </si>
+  <si>
+    <t>6949266537726</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series IP 17 Pro M061</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-m061/</t>
+  </si>
+  <si>
+    <t>6949266537727</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series IP 17 Pro M062</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-m062/</t>
+  </si>
+  <si>
+    <t>6949266537728</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series IP 17 Pro M063</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-m063/</t>
+  </si>
+  <si>
+    <t>6949266537729</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series IP 17 Pro M064</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-m064/</t>
+  </si>
+  <si>
+    <t>6949266537730</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series IP 17 Pro M065</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-m065/</t>
+  </si>
+  <si>
+    <t>6949266537731</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series IP 17 Pro M066</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-m066/</t>
+  </si>
+  <si>
+    <t>6949660545470</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro Max G103</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-g103/</t>
+  </si>
+  <si>
+    <t>6949660545473</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro Max G37</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-g37/</t>
+  </si>
+  <si>
+    <t>6949660545477</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro Max G45</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-g45/</t>
+  </si>
+  <si>
+    <t>6949660545467</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro Max G45-1</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-g45-1/</t>
+  </si>
+  <si>
+    <t>6949660545469</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro Max G95-1</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-g95-1/</t>
+  </si>
+  <si>
+    <t>6949660545478</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro Max H1</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-h1/</t>
+  </si>
+  <si>
+    <t>6949660545465</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro Max J222</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-j222/</t>
+  </si>
+  <si>
+    <t>6949660545472</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro Max LF113</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-lf113/</t>
+  </si>
+  <si>
+    <t>6949660545466</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro Max LF114</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-lf114/</t>
+  </si>
+  <si>
+    <t>6949660545476</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro Max LF127</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-lf127/</t>
+  </si>
+  <si>
+    <t>6949660545460</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro Max M010</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-m010/</t>
+  </si>
+  <si>
+    <t>6949660545471</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro Max M015</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-m015/</t>
+  </si>
+  <si>
+    <t>6949660545462</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro Max M016</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-m016/</t>
+  </si>
+  <si>
+    <t>6949660545463</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro Max M018</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-m018/</t>
+  </si>
+  <si>
+    <t>6949660545464</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro Max M019</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-m019/</t>
+  </si>
+  <si>
+    <t>6949660545474</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro Max M035</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-m035/</t>
+  </si>
+  <si>
+    <t>6949660545475</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 17 Pro Max M037</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-m037/</t>
+  </si>
+  <si>
+    <t>6949266537712</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series IP 17 Pro Max M061</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-m061/</t>
+  </si>
+  <si>
+    <t>6949266537713</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series IP 17 Pro Max M062</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-m062/</t>
+  </si>
+  <si>
+    <t>6949266537714</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series IP 17 Pro Max M063</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-m063/</t>
+  </si>
+  <si>
+    <t>6949266537715</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series IP 17 Pro Max M064</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-m064/</t>
+  </si>
+  <si>
+    <t>6949266537716</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series IP 17 Pro Max M065</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-m065/</t>
+  </si>
+  <si>
+    <t>6949266537717</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series IP 17 Pro Max M066</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-m066/</t>
+  </si>
+  <si>
     <t>6925700945021</t>
   </si>
   <si>
     <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-black/</t>
   </si>
   <si>
-    <t>6925700948640</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-marine-blue/</t>
+    <t>6925700948633</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 - Green</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-green/</t>
+  </si>
+  <si>
+    <t>6925700945052</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 - Pink</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pink/</t>
+  </si>
+  <si>
+    <t>6925700946462</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 - Purple</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-purple/</t>
+  </si>
+  <si>
+    <t>6925700945045</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 - Sky Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-sky-blue/</t>
+  </si>
+  <si>
+    <t>6925700945069</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 - White</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-white/</t>
   </si>
   <si>
     <t>6925700945083</t>
   </si>
   <si>
     <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 Air - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-air-black/</t>
   </si>
   <si>
     <t>6925700948619</t>
   </si>
   <si>
     <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 Air - Marine Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-air-marine/</t>
   </si>
   <si>
     <t>6925700946349</t>
   </si>
   <si>
     <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 Air - Purple</t>
   </si>
@@ -566,120 +1376,102 @@
   <si>
     <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 pro - Marine Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-marine/</t>
   </si>
   <si>
     <t>6925700944956</t>
   </si>
   <si>
     <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 pro - Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-orange/</t>
   </si>
   <si>
     <t>6925700944932</t>
   </si>
   <si>
     <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 pro - Pink</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-pink/</t>
   </si>
   <si>
-    <t>6925700944925</t>
-[...7 lines deleted...]
-  <si>
     <t>6925700944949</t>
   </si>
   <si>
     <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 pro - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-white/</t>
   </si>
   <si>
     <t>6925700948596</t>
   </si>
   <si>
     <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 pro Max - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-bla/</t>
   </si>
   <si>
     <t>6925700948589</t>
   </si>
   <si>
     <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 pro Max - Green</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-gre/</t>
   </si>
   <si>
-    <t>6925700948572</t>
-[...7 lines deleted...]
-  <si>
     <t>6925700948565</t>
   </si>
   <si>
     <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 pro Max - Marine Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-mar/</t>
   </si>
   <si>
     <t>6925700948527</t>
   </si>
   <si>
     <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 pro Max - Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-ora/</t>
   </si>
   <si>
-    <t>6925700948541</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-sky/</t>
+    <t>6925700948534</t>
+  </si>
+  <si>
+    <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 pro Max - Pink</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-pin/</t>
   </si>
   <si>
     <t>6925700948510</t>
   </si>
   <si>
     <t>Чехол MOSBROS Pure Magsafe Mag Icoat for IP 17 pro Max - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-whi/</t>
   </si>
   <si>
     <t>Чехлы Mosbros Carbon для Iphone 17</t>
   </si>
   <si>
     <t>2000000201214</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 AIR LF114</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-lf114/</t>
   </si>
   <si>
     <t>2000000211695</t>
   </si>
@@ -758,50 +1550,59 @@
   <si>
     <t>Чехол Mosbros carbon Magsafe IP17 G89</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-g89/</t>
   </si>
   <si>
     <t>2000000211671</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe IP17 M001</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-m001/</t>
   </si>
   <si>
     <t>2000000211688</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe IP17 M002</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-m002/</t>
   </si>
   <si>
+    <t>2000000225289</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP17 Pro  LF154</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-lf154/</t>
+  </si>
+  <si>
     <t>2000000200446</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO G35</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g35/</t>
   </si>
   <si>
     <t>2000000201078</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO G36</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g36/</t>
   </si>
   <si>
     <t>2000000201030</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO G37</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g37/</t>
@@ -812,176 +1613,140 @@
   <si>
     <t>Чехол Mosbros carbon Magsafe IP17 Pro G45</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g45/</t>
   </si>
   <si>
     <t>2000000210957</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO G75</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g75/</t>
   </si>
   <si>
     <t>2000000210841</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO G76</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g76/</t>
   </si>
   <si>
-    <t>2000000207674</t>
-[...7 lines deleted...]
-  <si>
     <t>2000000210742</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO G82</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g82/</t>
   </si>
   <si>
-    <t>2000000201191</t>
-[...7 lines deleted...]
-  <si>
     <t>2000000200316</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO J222</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-j222/</t>
   </si>
   <si>
     <t>2000000200835</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO J224</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-j224/</t>
   </si>
   <si>
     <t>2000000211060</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO J275-1</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-j275-1/</t>
   </si>
   <si>
     <t>2000000200477</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO LF113</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-lf113/</t>
   </si>
   <si>
     <t>2000000200927</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO LF114</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-lf114/</t>
   </si>
   <si>
-    <t>2000000210797</t>
-[...7 lines deleted...]
-  <si>
     <t>2000000211114</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO M004</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-m004/</t>
   </si>
   <si>
     <t>2000000210766</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO M005</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-m005/</t>
   </si>
   <si>
     <t>2000000210933</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO M006</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-m006/</t>
   </si>
   <si>
     <t>2000000210964</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO M007</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-m007/</t>
   </si>
   <si>
-    <t>2000000211107</t>
-[...7 lines deleted...]
-  <si>
     <t>2000000200262</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO MAX G35</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g35/</t>
   </si>
   <si>
     <t>2000000200934</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO MAX G36</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g36/</t>
   </si>
   <si>
     <t>2000000200873</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO MAX G37</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g37/</t>
@@ -1157,66 +1922,102 @@
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m006/</t>
   </si>
   <si>
     <t>2000000211077</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO MAX M007</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m007/</t>
   </si>
   <si>
     <t>2000000211169</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 PRO MAX M008</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m008/</t>
   </si>
   <si>
     <t>Чехлы MOSBROS для Iphone 16</t>
   </si>
   <si>
-    <t>2000000176062</t>
-[...14 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pink/</t>
+    <t>2000000225326</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP16 Pro LF152</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-lf152/</t>
+  </si>
+  <si>
+    <t>2000000225333</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP16 Pro LF153</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-lf153/</t>
+  </si>
+  <si>
+    <t>2000000225340</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP16 Pro LF154</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-lf154/</t>
+  </si>
+  <si>
+    <t>2000000225302</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP16 Pro Max LF152</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-lf152/</t>
+  </si>
+  <si>
+    <t>2000000225296</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP16 Pro Max LF153</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-lf153/</t>
+  </si>
+  <si>
+    <t>2000000225319</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP16 Pro Max LF154</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-lf154/</t>
   </si>
   <si>
     <t>2000000163260</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 16 Pro - Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-blue/</t>
   </si>
   <si>
     <t>2000000163253</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 16 Pro Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-black/</t>
   </si>
   <si>
     <t>2000000163222</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 16 Pro Gray</t>
   </si>
@@ -1238,308 +2039,893 @@
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 16 Pro Max - Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-max-blue/</t>
   </si>
   <si>
     <t>2000000163345</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 16 Pro Max - Grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-max-grey/</t>
   </si>
   <si>
     <t>2000000163390</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 16 Pro Max - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-max-white/</t>
   </si>
   <si>
-    <t>2000000163376</t>
-[...7 lines deleted...]
-  <si>
     <t>2000000163246</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 16 Pro Pink</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-pink/</t>
   </si>
   <si>
-    <t>2000000175645</t>
-[...25 lines deleted...]
-  <si>
     <t>2000000175621</t>
   </si>
   <si>
     <t>Чехол MOSBROS Leather phone case For IP 16 - Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-gray/</t>
   </si>
   <si>
     <t>2000000175652</t>
   </si>
   <si>
     <t>Чехол MOSBROS Leather phone case For IP 16 - Silver</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-silver/</t>
   </si>
   <si>
-    <t>2000000175560</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-pro-gold/</t>
+    <t>6949660545514</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 16 Pro Max G103</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-g103/</t>
+  </si>
+  <si>
+    <t>6949660545511</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 16 Pro Max G45-1</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-g45-1/</t>
+  </si>
+  <si>
+    <t>6949660545513</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 16 Pro Max G95-1</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-g95-1/</t>
+  </si>
+  <si>
+    <t>6949660545522</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 16 Pro Max H1</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-h1/</t>
+  </si>
+  <si>
+    <t>6949660545523</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 16 Pro Max H2</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-h2/</t>
+  </si>
+  <si>
+    <t>6949660545524</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 16 Pro Max H3</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-h3/</t>
+  </si>
+  <si>
+    <t>6949660545525</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 16 Pro Max H4</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-h4/</t>
+  </si>
+  <si>
+    <t>6949660545509</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 16 Pro Max J222</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-j222/</t>
+  </si>
+  <si>
+    <t>6949660545516</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 16 Pro Max LF113</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-lf113/</t>
+  </si>
+  <si>
+    <t>6949660545510</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 16 Pro Max LF114</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-lf114/</t>
+  </si>
+  <si>
+    <t>6949660545520</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 16 Pro Max LF127</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-lf127/</t>
+  </si>
+  <si>
+    <t>6949660545512</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 16 Pro Max LF157</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-lf157/</t>
+  </si>
+  <si>
+    <t>6949660545505</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 16 Pro Max M010</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-m010/</t>
+  </si>
+  <si>
+    <t>6949660545515</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 16 Pro Max M015</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-m015/</t>
+  </si>
+  <si>
+    <t>6949660545506</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 16 Pro Max M016</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-m016/</t>
+  </si>
+  <si>
+    <t>6949660545507</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 16 Pro Max M018</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-m018/</t>
+  </si>
+  <si>
+    <t>6949660545508</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 16 Pro Max M019</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-m019/</t>
+  </si>
+  <si>
+    <t>6949660545518</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 16 Pro Max M035</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-m035/</t>
+  </si>
+  <si>
+    <t>6949660545519</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series iP 16 Pro Max M037</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-m037/</t>
+  </si>
+  <si>
+    <t>6949266537719</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series IP 16 Pro Max M061</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-m061/</t>
+  </si>
+  <si>
+    <t>6949266537720</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series IP 16 Pro Max M062</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-m062/</t>
+  </si>
+  <si>
+    <t>6949266537721</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series IP 16 Pro Max M063</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-m063/</t>
+  </si>
+  <si>
+    <t>6949266537722</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series IP 16 Pro Max M064</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-m064/</t>
+  </si>
+  <si>
+    <t>6949266537723</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series IP 16 Pro Max M065</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-m065/</t>
+  </si>
+  <si>
+    <t>6949266537724</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros Premium Series IP 16 Pro Max M066</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-m066/</t>
   </si>
   <si>
     <t>Чехлы Mosbros Carbon для Iphone 16</t>
   </si>
   <si>
     <t>2000000208404</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe IP16 Pro J222</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-j222/</t>
   </si>
   <si>
     <t>2000000175904</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe IP16 PRO LF113</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-lf113/</t>
   </si>
   <si>
     <t>2000000175959</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon magsafe IP16 PRO LF114</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-lf114/</t>
   </si>
   <si>
     <t>2000000175942</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe IP16 PRO MAX</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max/</t>
   </si>
   <si>
-    <t>2000000207933</t>
-[...25 lines deleted...]
-  <si>
     <t>2000000207902</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe IP16 Pro Max J161-2</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-j161-2/</t>
   </si>
   <si>
     <t>2000000208251</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe IP16 Pro Max J222</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-j222/</t>
   </si>
   <si>
     <t>2000000156125</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP16 Pro Max J275</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-j275/</t>
   </si>
   <si>
-    <t>2000000208244</t>
-[...7 lines deleted...]
-  <si>
     <t>2000000175782</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon magsafe IP16 PRO Max LF114</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-lf114/</t>
   </si>
   <si>
-    <t>2000000156958</t>
-[...16 lines deleted...]
-  <si>
     <t>Чехлы Mosbros Carbon MIX</t>
   </si>
   <si>
-    <t>2000000208046</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip15-pro-j222/</t>
+    <t>2000000224954</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP12 J222</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-j222/</t>
+  </si>
+  <si>
+    <t>2000000224961</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP12 LF113</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-lf113/</t>
+  </si>
+  <si>
+    <t>2000000224978</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP12 LF114</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-lf114/</t>
+  </si>
+  <si>
+    <t>2000000224992</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP12 LF152</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-lf152/</t>
+  </si>
+  <si>
+    <t>2000000224947</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP12 LF153</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-lf153/</t>
+  </si>
+  <si>
+    <t>2000000224985</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP12 LF154</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-lf154/</t>
+  </si>
+  <si>
+    <t>2000000224879</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP12 Mini J222</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-mini-j222/</t>
+  </si>
+  <si>
+    <t>2000000224824</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP12 Mini LF113</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-mini-lf113/</t>
+  </si>
+  <si>
+    <t>2000000224831</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP12 Mini LF114</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-mini-lf114/</t>
+  </si>
+  <si>
+    <t>2000000224862</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP12 Mini LF152</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-mini-lf152/</t>
+  </si>
+  <si>
+    <t>2000000224848</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP12 Mini LF153</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-mini-lf153/</t>
+  </si>
+  <si>
+    <t>2000000224855</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP12 Mini LF154</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-mini-lf154/</t>
+  </si>
+  <si>
+    <t>2000000224923</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP12 Pro Max J222</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-pro-max-j222/</t>
+  </si>
+  <si>
+    <t>2000000224930</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP12 Pro Max LF113</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-pro-max-lf113/</t>
+  </si>
+  <si>
+    <t>2000000224916</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP12 Pro Max LF114</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-pro-max-lf114/</t>
+  </si>
+  <si>
+    <t>2000000224909</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP12 Pro Max LF152</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-pro-max-lf152/</t>
+  </si>
+  <si>
+    <t>2000000224886</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP12 Pro Max LF153</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-pro-max-lf153/</t>
+  </si>
+  <si>
+    <t>2000000224893</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP12 Pro Max LF154</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-pro-max-lf154/</t>
+  </si>
+  <si>
+    <t>2000000224770</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP13 Mini J222</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-mini-j222/</t>
+  </si>
+  <si>
+    <t>2000000224817</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP13 Mini LF113</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-mini-lf113/</t>
+  </si>
+  <si>
+    <t>2000000224794</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP13 Mini LF114</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-mini-lf114/</t>
+  </si>
+  <si>
+    <t>2000000224800</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP13 Mini LF152</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-mini-lf152/</t>
+  </si>
+  <si>
+    <t>2000000224763</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP13 Mini LF153</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-mini-lf153/</t>
+  </si>
+  <si>
+    <t>2000000224787</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP13 Mini LF154</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-mini-lf154/</t>
+  </si>
+  <si>
+    <t>2000000224725</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP13 Pro J222</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-pro-j222/</t>
+  </si>
+  <si>
+    <t>2000000224756</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP13 Pro LF113</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-pro-lf113/</t>
+  </si>
+  <si>
+    <t>2000000224749</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP13 Pro LF114</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-pro-lf114/</t>
+  </si>
+  <si>
+    <t>2000000224718</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP13 Pro LF152</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-pro-lf152/</t>
+  </si>
+  <si>
+    <t>2000000224701</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP13 Pro LF153</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-pro-lf153/</t>
+  </si>
+  <si>
+    <t>2000000224732</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP13 Pro LF154</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-pro-lf154/</t>
+  </si>
+  <si>
+    <t>2000000225012</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP13 Pro Max J222</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-pro-max-j222/</t>
+  </si>
+  <si>
+    <t>2000000225036</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP13 Pro Max LF113</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-pro-max-lf113/</t>
+  </si>
+  <si>
+    <t>2000000225029</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP13 Pro Max LF114</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-pro-max-lf114/</t>
+  </si>
+  <si>
+    <t>2000000225005</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP13 Pro Max LF152</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-pro-max-lf152/</t>
+  </si>
+  <si>
+    <t>2000000224688</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP13/14 LF113</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-14-lf113/</t>
+  </si>
+  <si>
+    <t>2000000224657</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP13/14 LF114</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-14-lf114/</t>
+  </si>
+  <si>
+    <t>2000000224640</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP13/14 LF152</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-14-lf152/</t>
+  </si>
+  <si>
+    <t>2000000224695</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP13/14 LF153</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-14-lf153/</t>
+  </si>
+  <si>
+    <t>2000000224664</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP13/14 LF154</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-14-lf154/</t>
+  </si>
+  <si>
+    <t>2000000225128</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP14 Plus  J222</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-plus-j222/</t>
+  </si>
+  <si>
+    <t>2000000225104</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP14 Plus  LF113</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-plus-lf113/</t>
+  </si>
+  <si>
+    <t>2000000225142</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP14 Plus  LF153</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-plus-lf153/</t>
+  </si>
+  <si>
+    <t>2000000225159</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP14 Plus  LF154</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-plus-lf154/</t>
+  </si>
+  <si>
+    <t>2000000225135</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP14 Plus LF114</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-plus-lf114/</t>
+  </si>
+  <si>
+    <t>2000000225166</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP14 Plus LF152</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-plus-lf152/</t>
+  </si>
+  <si>
+    <t>2000000225197</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP14 Pro J222</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-pro-j222/</t>
+  </si>
+  <si>
+    <t>2000000225227</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP14 Pro LF113</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-pro-lf113/</t>
+  </si>
+  <si>
+    <t>2000000225210</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP14 Pro LF114</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-pro-lf114/</t>
+  </si>
+  <si>
+    <t>2000000225173</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP14 Pro LF152</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-pro-lf152/</t>
+  </si>
+  <si>
+    <t>2000000225203</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP14 Pro LF153</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-pro-lf153/</t>
+  </si>
+  <si>
+    <t>2000000225180</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP14 Pro LF154</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-pro-lf154/</t>
+  </si>
+  <si>
+    <t>2000000225272</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP14 Pro Max LF113</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-pro-max-lf113/</t>
+  </si>
+  <si>
+    <t>2000000225265</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP14 Pro Max LF114</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-pro-max-lf114/</t>
+  </si>
+  <si>
+    <t>2000000225234</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP14 Pro Max LF152</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-pro-max-lf152/</t>
+  </si>
+  <si>
+    <t>2000000225241</t>
+  </si>
+  <si>
+    <t>Чехол Mosbros carbon Magsafe IP14 Pro Max LF153</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-pro-max-lf153/</t>
   </si>
   <si>
     <t>2000000175843</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe IP15 PRO LF113</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip15-pro-lf113/</t>
   </si>
   <si>
-    <t>2000000207957</t>
-[...7 lines deleted...]
-  <si>
     <t>2000000175928</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe IP15 PRO MAX LF113</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip15-pro-max-lf113/</t>
   </si>
   <si>
-    <t>2000000175898</t>
-[...16 lines deleted...]
-  <si>
     <t>2000000211039</t>
   </si>
   <si>
     <t>Чехол Mosbros Carbon Magsafe IP17 AIR G47</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g47/</t>
   </si>
   <si>
     <t>2000000207698</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe IP17 AIR G85</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g85/</t>
   </si>
   <si>
     <t>2000000207810</t>
   </si>
   <si>
     <t>Чехол Mosbros carbon Magsafe IP17 AIR G86</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g86/</t>
@@ -1571,147 +2957,93 @@
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-j222/</t>
   </si>
   <si>
     <t>Чехлы MOSBROS</t>
   </si>
   <si>
     <t>2000000176130</t>
   </si>
   <si>
     <t>Чехол MOSBROS Carbon fiber phone case For IP 15 Pro max - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-fiber-phone-case-for-ip-15-pro-max-bl/</t>
   </si>
   <si>
     <t>2000000176147</t>
   </si>
   <si>
     <t>Чехол MOSBROS Carbon fiber phone case For IP 15 Pro max - Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-carbon-fiber-phone-case-for-ip-15-pro-max-gr/</t>
   </si>
   <si>
-    <t>6975011590199</t>
-[...7 lines deleted...]
-  <si>
     <t>6975011590748</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 13/14 - Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-13-14-blue/</t>
   </si>
   <si>
     <t>6975011590724</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 13/14 - Pink</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-13-14-pink/</t>
   </si>
   <si>
     <t>6975011590717</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 13/14 - White</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-13-14-white/</t>
   </si>
   <si>
-    <t>2000000181745</t>
-[...16 lines deleted...]
-  <si>
     <t>6975011590625</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 15 - Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-gray/</t>
   </si>
   <si>
-    <t>6975011590601</t>
-[...16 lines deleted...]
-  <si>
     <t>2000000159003</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 15 Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-blue/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-black/</t>
   </si>
   <si>
     <t>6975011590571</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 15 Pro - Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-blue/</t>
   </si>
   <si>
     <t>6975011590564</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 15 Pro - Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-gray/</t>
   </si>
   <si>
     <t>6975011590540</t>
   </si>
   <si>
     <t>Чехол MOSBROS Eushield Magnetic Series IP 15 Pro - Pink</t>
   </si>
@@ -2229,59 +3561,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnaya-kolonka-mosbros-beastbos-karaoke-bluetooth-spea/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnaya-kolonka-mosbros-kara-bass-5s-multime-bluetooth/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s25-j220/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-g35/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-g37/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-m004/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-plus-g35/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-plus-g37/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-plus-j220/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-plus-m004/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-ultra-g35/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-ultra-g37/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-ultra-m004/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16e-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16e-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16e-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-air-11-m2-m3-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-air-11-m2-m3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-air-11-m2-m3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-air-11-m2-m3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-air-11-m2-m3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-pro-11-m4-20-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-pro-11-m4-20-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-pro-11-m4-20-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-pro-11-m4-20-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-air-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-air-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-air-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-air-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-air-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-air-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-max-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-max-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-max-orang/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-marine-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-air-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-air-marine/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-air-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-air-sky-blu/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-air-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-marine/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-sky-blu/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-gre/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-g-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-mar/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-ora/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-sky/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-whi/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m001/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m002/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m003/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m004/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m005/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m006/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m007/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m008/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-g89/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-m001/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-m002/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g35/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g36/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g37/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g45/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g75/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g76/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g81/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g82/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-j162/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-j224/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-j275-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-m003/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-m004/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-m005/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-m006/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-m007/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-m008/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g35/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g36/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g37/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g45/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g47/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g75/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g76/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g80/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g81/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g82/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g83/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g84/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-j224/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-j275-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m001/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m002/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m003/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m004/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m005/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m006/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m007/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m008/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-fiber-phone-case-for-ip-16-pro-max-go/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-max-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-max-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-max-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-max-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-max-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-pro-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-g43/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-g45-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-g46/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-j161-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-j275/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-j299/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-promax-j220/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-pro-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip15-pro-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip15-pro-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip15-pro-max-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip15-pro-max-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip15-pro-max-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g46/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g47/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g85/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g86/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g87/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g88/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-fiber-phone-case-for-ip-15-pro-max-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-fiber-phone-case-for-ip-15-pro-max-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-13-14-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-13-14-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-13-14-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-13-14-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-14-pro-max-serri/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-sierra-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-max-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-max-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-max-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-max-sierr/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-max-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-15-pro-max-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-15-pro-max-brown/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnaya-kolonka-mosbros-beastbos-karaoke-bluetooth-spea/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnaya-kolonka-mosbros-kara-bass-5s-multime-bluetooth/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s25-j220/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-g35/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-g37/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-m004/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-plus-g37/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-ultra-g35/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-ultra-g37/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-s26-ultra-m004/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-samsung-s25-ultra-m010/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-samsung-s26-m008/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-samsung-s26-ultra-m001/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16e-j222ip16e/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16e-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16e-lf152/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16e-lf153/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16e-lf154/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16e-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16e-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16e-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-2024-case-for-ipad-pro-11-m4-m5-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-2024-case-for-ipad-pro-11-m4-m5-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-2024-case-for-ipad-pro-11-m4-m5-mi/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-2024-case-for-ipad-pro-11-m4-m5-na/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-2024-case-for-ipad-pro-11-m4-m5-or/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-2024-case-for-ipad-pro-11-m4-m5-pi/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-2024-case-for-ipad-pro-11-m4-m5-sk/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-2024-case-for-ipad-pro-13-m4-m5-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-2024-case-for-ipad-pro-13-m4-m5-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-2024-case-for-ipad-pro-13-m4-m5-mi/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-2024-case-for-ipad-pro-13-m4-m5-na/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-2024-case-for-ipad-pro-13-m4-m5-or/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-2024-case-for-ipad-pro-13-m4-m5-pi/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-2024-case-for-ipad-pro-13-m4-m5-sk/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-10th-11th-gen-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-10th-11th-gen-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-10th-11th-gen-mintgr/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-10th-11th-gen-navy-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-10th-11th-gen-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-10th-11th-gen-sky-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-air-11-m2-m3-m4-ai-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-air-11-m2-m3-m4-air1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-air-11-m2-m3-m4-ai-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-air-11-m2-m3-m4-ai-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-air-11-m2-m3-m4-ai-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-air-11-m2-m3-m4-ai-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-air-11-m2-m3-m4-ai-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-air-13-m2-m3-m4-ip-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-air-13-m2-m3-m4-ip-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-air-13-m2-m3-m4-ip-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-air-13-m2-m3-m4-ip-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-air-13-m2-m3-m4-ip-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-air-13-m2-m3-m4-ip-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-clear-pro-case-for-ipad-air-13-m2-m3-m4-ipad/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-air-11-m2-m3-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-air-11-m2-m3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-air-11-m2-m3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-air-11-m2-m3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-air-11-m2-m3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-pro-11-m4-20-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-pro-11-m4-20-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-pro-11-m4-20-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-xing-y1-series-cover-for-ipad-pro-11-m4-20-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-air-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-air-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-air-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-air-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-air-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-air-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-max-orang/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-pro-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-17-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-m061/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-m062/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-m063/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-m064/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-m065/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-g103/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-g37/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-g45/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-g45-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-g95-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-h1/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-h4/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-lf127/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-lf157/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-m010/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-m015/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-m016/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-m018/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-m019/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-m035/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-m037/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-m061/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-m062/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-m063/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-m064/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-m065/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-m066/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-g103/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-g37/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-g45/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-g45-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-g95-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-h1/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-lf127/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-m010/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-m015/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-m016/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-m018/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-m019/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-m035/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-m037/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-m061/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-m062/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-m063/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-m064/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-m065/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-17-pro-max-m066/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-sky-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-air-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-air-marine/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-air-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-air-sky-blu/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-air-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-marine/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-bla/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-gre/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-mar/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-ora/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-pure-magsafe-mag-icoat-for-ip-17-pro-max-whi/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m001/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m002/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m003/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m004/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m005/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m006/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m007/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-m008/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-g89/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-m001/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-m002/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-lf154/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g35/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g36/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g37/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g45/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g75/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g76/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-g82/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-j224/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-j275-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-m004/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-m005/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-m006/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-m007/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g35/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g36/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g37/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g45/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g47/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g75/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g76/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g80/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g81/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g82/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g83/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-g84/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-j224/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-j275-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m001/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m002/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m003/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m004/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m005/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m006/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m007/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-pro-max-m008/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-lf152/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-lf153/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-lf154/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-lf152/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-lf153/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-lf154/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-max-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-max-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-max-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-max-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-16-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-g103/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-g45-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-g95-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-h1/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-h2/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-h3/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-h4/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-lf127/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-lf157/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-m010/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-m015/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-m016/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-m018/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-m019/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-m035/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-m037/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-m061/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-m062/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-m063/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-m064/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-m065/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-premium-series-ip-16-pro-max-m066/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-j161-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-j275/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip16-pro-max-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-lf152/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-lf153/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-lf154/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-mini-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-mini-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-mini-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-mini-lf152/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-mini-lf153/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-mini-lf154/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-pro-max-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-pro-max-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-pro-max-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-pro-max-lf152/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-pro-max-lf153/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip12-pro-max-lf154/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-mini-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-mini-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-mini-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-mini-lf152/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-mini-lf153/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-mini-lf154/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-pro-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-pro-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-pro-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-pro-lf152/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-pro-lf153/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-pro-lf154/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-pro-max-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-pro-max-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-pro-max-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-pro-max-lf152/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-14-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-14-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-14-lf152/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-14-lf153/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip13-14-lf154/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-plus-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-plus-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-plus-lf153/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-plus-lf154/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-plus-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-plus-lf152/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-pro-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-pro-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-pro-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-pro-lf152/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-pro-lf153/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-pro-lf154/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-pro-max-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-pro-max-lf114/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-pro-max-lf152/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip14-pro-max-lf153/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip15-pro-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip15-pro-max-lf113/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g47/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g85/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g86/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g87/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-g88/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-magsafe-ip17-air-j222/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-fiber-phone-case-for-ip-15-pro-max-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-carbon-fiber-phone-case-for-ip-15-pro-max-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-13-14-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-13-14-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-13-14-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-sierra-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-max-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-max-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-max-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-max-sierr/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-15-pro-max-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-eushield-magnetic-series-ip-16-pro-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-15-pro-max-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-mosbros-leather-phone-case-for-ip-15-pro-max-brown/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F217"/>
+  <dimension ref="A1:F365"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -2326,4332 +3658,7440 @@
       </c>
       <c r="E8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6" outlineLevel="2">
       <c r="A9" s="16">
         <v>1</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="12">
-        <v>4000.0</v>
+        <v>3800.0</v>
       </c>
     </row>
     <row r="10" spans="1:6" outlineLevel="2">
       <c r="A10" s="16">
         <v>2</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="12">
-        <v>2600.0</v>
+        <v>2400.0</v>
       </c>
     </row>
     <row r="11" spans="1:6" outlineLevel="1">
       <c r="A11" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="10"/>
     </row>
     <row r="12" spans="1:6" outlineLevel="2">
       <c r="A12" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6" outlineLevel="2">
       <c r="A13" s="16">
         <v>1</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="12">
-        <v>400.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="14" spans="1:6" outlineLevel="2">
       <c r="A14" s="16">
         <v>2</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>24</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="12">
-        <v>400.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="15" spans="1:6" outlineLevel="2">
       <c r="A15" s="16">
         <v>3</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="12">
-        <v>400.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="16" spans="1:6" outlineLevel="2">
       <c r="A16" s="16">
         <v>4</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="12">
-        <v>400.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="17" spans="1:6" outlineLevel="2">
       <c r="A17" s="16">
         <v>5</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="12">
-        <v>400.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="18" spans="1:6" outlineLevel="2">
       <c r="A18" s="16">
         <v>6</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="12">
-        <v>400.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="19" spans="1:6" outlineLevel="2">
       <c r="A19" s="16">
         <v>7</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>38</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F19" s="12">
-        <v>400.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="20" spans="1:6" outlineLevel="2">
       <c r="A20" s="16">
         <v>8</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>41</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F20" s="12">
-        <v>400.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="21" spans="1:6" outlineLevel="2">
       <c r="A21" s="16">
         <v>9</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="12">
-        <v>400.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="22" spans="1:6" outlineLevel="2">
       <c r="A22" s="16">
         <v>10</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>47</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F22" s="12">
-        <v>400.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="23" spans="1:6" outlineLevel="2">
       <c r="A23" s="16">
         <v>11</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>50</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="12">
-        <v>400.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="24" spans="1:6" outlineLevel="1">
       <c r="A24" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="10"/>
     </row>
     <row r="25" spans="1:6" outlineLevel="2">
       <c r="A25" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6" outlineLevel="2">
       <c r="A26" s="16">
         <v>1</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>55</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F26" s="12">
-        <v>750.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="27" spans="1:6" outlineLevel="2">
       <c r="A27" s="16">
         <v>2</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>57</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>58</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F27" s="12">
-        <v>750.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="28" spans="1:6" outlineLevel="2">
       <c r="A28" s="16">
         <v>3</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>60</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>61</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F28" s="12">
-        <v>750.0</v>
-[...3 lines deleted...]
-      <c r="A29" s="15" t="s">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" outlineLevel="2">
+      <c r="A29" s="16">
+        <v>4</v>
+      </c>
+      <c r="B29" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="B29" s="2"/>
-[...3 lines deleted...]
-      <c r="F29" s="10"/>
+      <c r="C29" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F29" s="12">
+        <v>350.0</v>
+      </c>
     </row>
     <row r="30" spans="1:6" outlineLevel="2">
-      <c r="A30" s="3" t="s">
+      <c r="A30" s="16">
         <v>5</v>
       </c>
-      <c r="B30" s="4" t="s">
-[...12 lines deleted...]
-        <v>10</v>
+      <c r="B30" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C30" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="D30" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F30" s="12">
+        <v>350.0</v>
       </c>
     </row>
     <row r="31" spans="1:6" outlineLevel="2">
       <c r="A31" s="16">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B31" s="8" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="C31" s="9" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="D31" s="9" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F31" s="12">
-        <v>1050.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="32" spans="1:6" outlineLevel="2">
       <c r="A32" s="16">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B32" s="8" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="C32" s="9" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="12">
-        <v>1050.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="33" spans="1:6" outlineLevel="2">
       <c r="A33" s="16">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B33" s="8" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="C33" s="9" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="D33" s="9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F33" s="12">
-        <v>1050.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" outlineLevel="1">
+      <c r="A34" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="2"/>
+      <c r="F34" s="10"/>
     </row>
     <row r="35" spans="1:6" outlineLevel="2">
-      <c r="A35" s="16">
+      <c r="A35" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B35" s="8" t="s">
-[...12 lines deleted...]
-        <v>1050.0</v>
+      <c r="B35" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:6" outlineLevel="2">
       <c r="A36" s="16">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>79</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F36" s="12">
-        <v>1050.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="37" spans="1:6" outlineLevel="2">
       <c r="A37" s="16">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>81</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>82</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>83</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F37" s="12">
-        <v>1050.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="38" spans="1:6" outlineLevel="2">
       <c r="A38" s="16">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>85</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>86</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F38" s="12">
-        <v>1050.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="39" spans="1:6" outlineLevel="2">
       <c r="A39" s="16">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>87</v>
       </c>
       <c r="C39" s="9" t="s">
         <v>88</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>89</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F39" s="12">
-        <v>1050.0</v>
-[...3 lines deleted...]
-      <c r="A40" s="15" t="s">
+        <v>1300.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" outlineLevel="2">
+      <c r="A40" s="16">
+        <v>5</v>
+      </c>
+      <c r="B40" s="8" t="s">
         <v>90</v>
       </c>
-      <c r="B40" s="2"/>
-[...3 lines deleted...]
-      <c r="F40" s="10"/>
+      <c r="C40" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="D40" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F40" s="12">
+        <v>1300.0</v>
+      </c>
     </row>
     <row r="41" spans="1:6" outlineLevel="2">
-      <c r="A41" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B41" s="4" t="s">
+      <c r="A41" s="16">
         <v>6</v>
       </c>
-      <c r="C41" s="5" t="s">
-[...9 lines deleted...]
-        <v>10</v>
+      <c r="B41" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="C41" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="D41" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F41" s="12">
+        <v>1300.0</v>
       </c>
     </row>
     <row r="42" spans="1:6" outlineLevel="2">
       <c r="A42" s="16">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B42" s="8" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="C42" s="9" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="D42" s="9" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F42" s="12">
-        <v>750.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="43" spans="1:6" outlineLevel="2">
       <c r="A43" s="16">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B43" s="8" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="C43" s="9" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D43" s="9" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F43" s="12">
-        <v>750.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="44" spans="1:6" outlineLevel="2">
       <c r="A44" s="16">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B44" s="8" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="C44" s="9" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="D44" s="9" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F44" s="12">
-        <v>750.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="45" spans="1:6" outlineLevel="2">
       <c r="A45" s="16">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B45" s="8" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="C45" s="9" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D45" s="9" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F45" s="12">
-        <v>750.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="46" spans="1:6" outlineLevel="2">
       <c r="A46" s="16">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B46" s="8" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="C46" s="9" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="D46" s="9" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F46" s="12">
-        <v>750.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="47" spans="1:6" outlineLevel="2">
       <c r="A47" s="16">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B47" s="8" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="C47" s="9" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="D47" s="9" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F47" s="12">
-        <v>750.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="48" spans="1:6" outlineLevel="2">
       <c r="A48" s="16">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B48" s="8" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="C48" s="9" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="D48" s="9" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F48" s="12">
-        <v>750.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="49" spans="1:6" outlineLevel="2">
       <c r="A49" s="16">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B49" s="8" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="C49" s="9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="D49" s="9" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F49" s="12">
-        <v>750.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="50" spans="1:6" outlineLevel="2">
       <c r="A50" s="16">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B50" s="8" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="C50" s="9" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="D50" s="9" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F50" s="12">
-        <v>750.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="51" spans="1:6" outlineLevel="2">
       <c r="A51" s="16">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B51" s="8" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="C51" s="9" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="D51" s="9" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F51" s="12">
-        <v>750.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="52" spans="1:6" outlineLevel="2">
       <c r="A52" s="16">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="B52" s="8" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C52" s="9" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="D52" s="9" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F52" s="12">
-        <v>750.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="53" spans="1:6" outlineLevel="2">
       <c r="A53" s="16">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B53" s="8" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="C53" s="9" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F53" s="12">
-        <v>750.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="54" spans="1:6" outlineLevel="2">
       <c r="A54" s="16">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="B54" s="8" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="C54" s="9" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="D54" s="9" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F54" s="12">
-        <v>750.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="55" spans="1:6" outlineLevel="2">
       <c r="A55" s="16">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="B55" s="8" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="C55" s="9" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="D55" s="9" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F55" s="12">
-        <v>750.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="56" spans="1:6" outlineLevel="2">
       <c r="A56" s="16">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B56" s="8" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="C56" s="9" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="D56" s="9" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F56" s="12">
-        <v>750.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="57" spans="1:6" outlineLevel="2">
       <c r="A57" s="16">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B57" s="8" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="C57" s="9" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="D57" s="9" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F57" s="12">
-        <v>750.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="58" spans="1:6" outlineLevel="2">
       <c r="A58" s="16">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="B58" s="8" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="C58" s="9" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="D58" s="9" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F58" s="12">
-        <v>750.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="59" spans="1:6" outlineLevel="2">
       <c r="A59" s="16">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="B59" s="8" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="C59" s="9" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="D59" s="9" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F59" s="12">
-        <v>750.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="60" spans="1:6" outlineLevel="2">
       <c r="A60" s="16">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="B60" s="8" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="C60" s="9" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="D60" s="9" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F60" s="12">
-        <v>950.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="61" spans="1:6" outlineLevel="2">
       <c r="A61" s="16">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="B61" s="8" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C61" s="9" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D61" s="9" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F61" s="12">
-        <v>950.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="62" spans="1:6" outlineLevel="2">
       <c r="A62" s="16">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="B62" s="8" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="C62" s="9" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="D62" s="9" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F62" s="12">
-        <v>950.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="63" spans="1:6" outlineLevel="2">
       <c r="A63" s="16">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="B63" s="8" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="C63" s="9" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="D63" s="9" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F63" s="12">
-        <v>950.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="64" spans="1:6" outlineLevel="2">
       <c r="A64" s="16">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B64" s="8" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="C64" s="9" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="D64" s="9" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F64" s="12">
-        <v>950.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="65" spans="1:6" outlineLevel="2">
       <c r="A65" s="16">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="B65" s="8" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="C65" s="9" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D65" s="9" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F65" s="12">
-        <v>950.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="66" spans="1:6" outlineLevel="2">
       <c r="A66" s="16">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="B66" s="8" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="C66" s="9" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="D66" s="9" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F66" s="12">
-        <v>950.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="67" spans="1:6" outlineLevel="2">
       <c r="A67" s="16">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B67" s="8" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="C67" s="9" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="D67" s="9" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="E67" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F67" s="12">
-        <v>950.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="68" spans="1:6" outlineLevel="2">
       <c r="A68" s="16">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B68" s="8" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="C68" s="9" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="D68" s="9" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F68" s="12">
-        <v>950.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="69" spans="1:6" outlineLevel="2">
       <c r="A69" s="16">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="B69" s="8" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C69" s="9" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D69" s="9" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F69" s="12">
-        <v>950.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="70" spans="1:6" outlineLevel="2">
       <c r="A70" s="16">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="B70" s="8" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C70" s="9" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="D70" s="9" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="E70" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F70" s="12">
-        <v>950.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="71" spans="1:6" outlineLevel="2">
       <c r="A71" s="16">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="B71" s="8" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="C71" s="9" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="D71" s="9" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F71" s="12">
-        <v>950.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="72" spans="1:6" outlineLevel="2">
       <c r="A72" s="16">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B72" s="8" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="C72" s="9" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="D72" s="9" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="E72" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F72" s="12">
-        <v>950.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="73" spans="1:6" outlineLevel="2">
       <c r="A73" s="16">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="B73" s="8" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="C73" s="9" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="D73" s="9" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="E73" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F73" s="12">
-        <v>950.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="74" spans="1:6" outlineLevel="2">
       <c r="A74" s="16">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="B74" s="8" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="C74" s="9" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="D74" s="9" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="E74" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F74" s="12">
-        <v>950.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="75" spans="1:6" outlineLevel="2">
       <c r="A75" s="16">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="B75" s="8" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="C75" s="9" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="D75" s="9" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="E75" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F75" s="12">
-        <v>950.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="76" spans="1:6" outlineLevel="2">
       <c r="A76" s="16">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="B76" s="8" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="C76" s="9" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="D76" s="9" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="E76" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F76" s="12">
-        <v>950.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="77" spans="1:6" outlineLevel="2">
       <c r="A77" s="16">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="B77" s="8" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="C77" s="9" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="D77" s="9" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F77" s="12">
-        <v>950.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="78" spans="1:6" outlineLevel="2">
       <c r="A78" s="16">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="B78" s="8" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="C78" s="9" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="D78" s="9" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="E78" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F78" s="12">
-        <v>950.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>1050.0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" outlineLevel="1">
+      <c r="A79" s="15" t="s">
+        <v>207</v>
+      </c>
+      <c r="B79" s="2"/>
+      <c r="C79" s="2"/>
+      <c r="D79" s="2"/>
+      <c r="E79" s="2"/>
+      <c r="F79" s="10"/>
     </row>
     <row r="80" spans="1:6" outlineLevel="2">
-      <c r="A80" s="16">
-[...15 lines deleted...]
-        <v>950.0</v>
+      <c r="A80" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:6" outlineLevel="2">
       <c r="A81" s="16">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="B81" s="8" t="s">
         <v>208</v>
       </c>
       <c r="C81" s="9" t="s">
         <v>209</v>
       </c>
       <c r="D81" s="9" t="s">
         <v>210</v>
       </c>
       <c r="E81" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F81" s="12">
-        <v>950.0</v>
-[...3 lines deleted...]
-      <c r="A82" s="15" t="s">
+        <v>750.0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" outlineLevel="2">
+      <c r="A82" s="16">
+        <v>2</v>
+      </c>
+      <c r="B82" s="8" t="s">
         <v>211</v>
       </c>
-      <c r="B82" s="2"/>
-[...3 lines deleted...]
-      <c r="F82" s="10"/>
+      <c r="C82" s="9" t="s">
+        <v>212</v>
+      </c>
+      <c r="D82" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="E82" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F82" s="12">
+        <v>750.0</v>
+      </c>
     </row>
     <row r="83" spans="1:6" outlineLevel="2">
-      <c r="A83" s="3" t="s">
-[...15 lines deleted...]
-        <v>10</v>
+      <c r="A83" s="16">
+        <v>3</v>
+      </c>
+      <c r="B83" s="8" t="s">
+        <v>214</v>
+      </c>
+      <c r="C83" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="D83" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="E83" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F83" s="12">
+        <v>750.0</v>
       </c>
     </row>
     <row r="84" spans="1:6" outlineLevel="2">
       <c r="A84" s="16">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B84" s="8" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="C84" s="9" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="D84" s="9" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="E84" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F84" s="12">
-        <v>450.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="85" spans="1:6" outlineLevel="2">
       <c r="A85" s="16">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B85" s="8" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="C85" s="9" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="D85" s="9" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="E85" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F85" s="12">
-        <v>450.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="86" spans="1:6" outlineLevel="2">
       <c r="A86" s="16">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B86" s="8" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="C86" s="9" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="D86" s="9" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="E86" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F86" s="12">
-        <v>450.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="87" spans="1:6" outlineLevel="2">
       <c r="A87" s="16">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B87" s="8" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="C87" s="9" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="D87" s="9" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="E87" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F87" s="12">
-        <v>450.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="88" spans="1:6" outlineLevel="2">
       <c r="A88" s="16">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B88" s="8" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="C88" s="9" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="D88" s="9" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="E88" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F88" s="12">
-        <v>450.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="89" spans="1:6" outlineLevel="2">
       <c r="A89" s="16">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B89" s="8" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="C89" s="9" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="D89" s="9" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="E89" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F89" s="12">
-        <v>450.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="90" spans="1:6" outlineLevel="2">
       <c r="A90" s="16">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B90" s="8" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="C90" s="9" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="D90" s="9" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="E90" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F90" s="12">
-        <v>450.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="91" spans="1:6" outlineLevel="2">
       <c r="A91" s="16">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B91" s="8" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="C91" s="9" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="D91" s="9" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="E91" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F91" s="12">
-        <v>450.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="92" spans="1:6" outlineLevel="2">
       <c r="A92" s="16">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B92" s="8" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="C92" s="9" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="D92" s="9" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="E92" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F92" s="12">
-        <v>450.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="93" spans="1:6" outlineLevel="2">
       <c r="A93" s="16">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B93" s="8" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="C93" s="9" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="D93" s="9" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F93" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="94" spans="1:6" outlineLevel="2">
       <c r="A94" s="16">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B94" s="8" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="C94" s="9" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="D94" s="9" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="E94" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F94" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="95" spans="1:6" outlineLevel="2">
       <c r="A95" s="16">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B95" s="8" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="C95" s="9" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="D95" s="9" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="E95" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F95" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="96" spans="1:6" outlineLevel="2">
       <c r="A96" s="16">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B96" s="8" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="C96" s="9" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="D96" s="9" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="E96" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F96" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="97" spans="1:6" outlineLevel="2">
       <c r="A97" s="16">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B97" s="8" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="C97" s="9" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="D97" s="9" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="E97" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F97" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="98" spans="1:6" outlineLevel="2">
       <c r="A98" s="16">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B98" s="8" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="C98" s="9" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="D98" s="9" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="E98" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F98" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="99" spans="1:6" outlineLevel="2">
       <c r="A99" s="16">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B99" s="8" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="C99" s="9" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="D99" s="9" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="E99" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F99" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="100" spans="1:6" outlineLevel="2">
       <c r="A100" s="16">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B100" s="8" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="C100" s="9" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="D100" s="9" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="E100" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F100" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="101" spans="1:6" outlineLevel="2">
       <c r="A101" s="16">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B101" s="8" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="C101" s="9" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="D101" s="9" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="E101" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F101" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="102" spans="1:6" outlineLevel="2">
       <c r="A102" s="16">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B102" s="8" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="C102" s="9" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="D102" s="9" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="E102" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F102" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="103" spans="1:6" outlineLevel="2">
       <c r="A103" s="16">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B103" s="8" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="C103" s="9" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="D103" s="9" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="E103" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F103" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="104" spans="1:6" outlineLevel="2">
       <c r="A104" s="16">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B104" s="8" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="C104" s="9" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="D104" s="9" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F104" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="105" spans="1:6" outlineLevel="2">
       <c r="A105" s="16">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B105" s="8" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="C105" s="9" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="D105" s="9" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="E105" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F105" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="106" spans="1:6" outlineLevel="2">
       <c r="A106" s="16">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B106" s="8" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="C106" s="9" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="D106" s="9" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="E106" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F106" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="107" spans="1:6" outlineLevel="2">
       <c r="A107" s="16">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B107" s="8" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="C107" s="9" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="D107" s="9" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="E107" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F107" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="108" spans="1:6" outlineLevel="2">
       <c r="A108" s="16">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B108" s="8" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="C108" s="9" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="D108" s="9" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="E108" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F108" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="109" spans="1:6" outlineLevel="2">
       <c r="A109" s="16">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B109" s="8" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="C109" s="9" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="D109" s="9" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="E109" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F109" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="110" spans="1:6" outlineLevel="2">
       <c r="A110" s="16">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B110" s="8" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="C110" s="9" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="D110" s="9" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="E110" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F110" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="111" spans="1:6" outlineLevel="2">
       <c r="A111" s="16">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B111" s="8" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="C111" s="9" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="D111" s="9" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="E111" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F111" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="112" spans="1:6" outlineLevel="2">
       <c r="A112" s="16">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B112" s="8" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="C112" s="9" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="D112" s="9" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="E112" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F112" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="113" spans="1:6" outlineLevel="2">
       <c r="A113" s="16">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B113" s="8" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="C113" s="9" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="D113" s="9" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="E113" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F113" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="114" spans="1:6" outlineLevel="2">
       <c r="A114" s="16">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B114" s="8" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="C114" s="9" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="D114" s="9" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="E114" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F114" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="115" spans="1:6" outlineLevel="2">
       <c r="A115" s="16">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B115" s="8" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="C115" s="9" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="D115" s="9" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="E115" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F115" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="116" spans="1:6" outlineLevel="2">
       <c r="A116" s="16">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B116" s="8" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="C116" s="9" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="D116" s="9" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="E116" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F116" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="117" spans="1:6" outlineLevel="2">
       <c r="A117" s="16">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B117" s="8" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="C117" s="9" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="D117" s="9" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="E117" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F117" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="118" spans="1:6" outlineLevel="2">
       <c r="A118" s="16">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B118" s="8" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="C118" s="9" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="D118" s="9" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E118" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F118" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="119" spans="1:6" outlineLevel="2">
       <c r="A119" s="16">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B119" s="8" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="C119" s="9" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="D119" s="9" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="E119" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F119" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="120" spans="1:6" outlineLevel="2">
       <c r="A120" s="16">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B120" s="8" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="C120" s="9" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="D120" s="9" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="E120" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F120" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="121" spans="1:6" outlineLevel="2">
       <c r="A121" s="16">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B121" s="8" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="C121" s="9" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="D121" s="9" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="E121" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F121" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="122" spans="1:6" outlineLevel="2">
       <c r="A122" s="16">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B122" s="8" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="C122" s="9" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="D122" s="9" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="E122" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F122" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="123" spans="1:6" outlineLevel="2">
       <c r="A123" s="16">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B123" s="8" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="C123" s="9" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="D123" s="9" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="E123" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F123" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="124" spans="1:6" outlineLevel="2">
       <c r="A124" s="16">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B124" s="8" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="C124" s="9" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="D124" s="9" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="E124" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F124" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="125" spans="1:6" outlineLevel="2">
       <c r="A125" s="16">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B125" s="8" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="C125" s="9" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="D125" s="9" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="E125" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F125" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="126" spans="1:6" outlineLevel="2">
       <c r="A126" s="16">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B126" s="8" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C126" s="9" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="D126" s="9" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="E126" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F126" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="127" spans="1:6" outlineLevel="2">
       <c r="A127" s="16">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B127" s="8" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="C127" s="9" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="D127" s="9" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="E127" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F127" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="128" spans="1:6" outlineLevel="2">
       <c r="A128" s="16">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B128" s="8" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="C128" s="9" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="D128" s="9" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="E128" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F128" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="129" spans="1:6" outlineLevel="2">
       <c r="A129" s="16">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B129" s="8" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="C129" s="9" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="D129" s="9" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="E129" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F129" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="130" spans="1:6" outlineLevel="2">
       <c r="A130" s="16">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B130" s="8" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="C130" s="9" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="D130" s="9" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="E130" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F130" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="131" spans="1:6" outlineLevel="2">
       <c r="A131" s="16">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B131" s="8" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="C131" s="9" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="D131" s="9" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="E131" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F131" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="132" spans="1:6" outlineLevel="2">
       <c r="A132" s="16">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B132" s="8" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="C132" s="9" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="D132" s="9" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="E132" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F132" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="133" spans="1:6" outlineLevel="2">
       <c r="A133" s="16">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B133" s="8" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="C133" s="9" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="D133" s="9" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="E133" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F133" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="134" spans="1:6" outlineLevel="2">
       <c r="A134" s="16">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B134" s="8" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="C134" s="9" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="D134" s="9" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="E134" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F134" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="135" spans="1:6" outlineLevel="2">
       <c r="A135" s="16">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B135" s="8" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="C135" s="9" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="D135" s="9" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="E135" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F135" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="136" spans="1:6" outlineLevel="2">
       <c r="A136" s="16">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B136" s="8" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="C136" s="9" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="D136" s="9" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="E136" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F136" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="137" spans="1:6" outlineLevel="2">
       <c r="A137" s="16">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B137" s="8" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="C137" s="9" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="D137" s="9" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="E137" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F137" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="138" spans="1:6" outlineLevel="2">
       <c r="A138" s="16">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B138" s="8" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="C138" s="9" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="D138" s="9" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="E138" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F138" s="12">
-        <v>450.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="139" spans="1:6" outlineLevel="2">
       <c r="A139" s="16">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B139" s="8" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="C139" s="9" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="D139" s="9" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="E139" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F139" s="12">
-        <v>450.0</v>
-[...10 lines deleted...]
-      <c r="F140" s="10"/>
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" outlineLevel="2">
+      <c r="A140" s="16">
+        <v>60</v>
+      </c>
+      <c r="B140" s="8" t="s">
+        <v>385</v>
+      </c>
+      <c r="C140" s="9" t="s">
+        <v>386</v>
+      </c>
+      <c r="D140" s="9" t="s">
+        <v>387</v>
+      </c>
+      <c r="E140" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F140" s="12">
+        <v>550.0</v>
+      </c>
     </row>
     <row r="141" spans="1:6" outlineLevel="2">
-      <c r="A141" s="3" t="s">
-[...15 lines deleted...]
-        <v>10</v>
+      <c r="A141" s="16">
+        <v>61</v>
+      </c>
+      <c r="B141" s="8" t="s">
+        <v>388</v>
+      </c>
+      <c r="C141" s="9" t="s">
+        <v>389</v>
+      </c>
+      <c r="D141" s="9" t="s">
+        <v>390</v>
+      </c>
+      <c r="E141" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F141" s="12">
+        <v>550.0</v>
       </c>
     </row>
     <row r="142" spans="1:6" outlineLevel="2">
       <c r="A142" s="16">
-        <v>1</v>
+        <v>62</v>
       </c>
       <c r="B142" s="8" t="s">
-        <v>381</v>
+        <v>391</v>
       </c>
       <c r="C142" s="9" t="s">
-        <v>382</v>
+        <v>392</v>
       </c>
       <c r="D142" s="9" t="s">
-        <v>383</v>
+        <v>393</v>
       </c>
       <c r="E142" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F142" s="12">
-        <v>650.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="143" spans="1:6" outlineLevel="2">
       <c r="A143" s="16">
-        <v>2</v>
+        <v>63</v>
       </c>
       <c r="B143" s="8" t="s">
-        <v>384</v>
+        <v>394</v>
       </c>
       <c r="C143" s="9" t="s">
-        <v>385</v>
+        <v>395</v>
       </c>
       <c r="D143" s="9" t="s">
-        <v>386</v>
+        <v>396</v>
       </c>
       <c r="E143" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F143" s="12">
-        <v>750.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="144" spans="1:6" outlineLevel="2">
       <c r="A144" s="16">
-        <v>3</v>
+        <v>64</v>
       </c>
       <c r="B144" s="8" t="s">
-        <v>387</v>
+        <v>397</v>
       </c>
       <c r="C144" s="9" t="s">
-        <v>388</v>
+        <v>398</v>
       </c>
       <c r="D144" s="9" t="s">
-        <v>389</v>
+        <v>399</v>
       </c>
       <c r="E144" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F144" s="12">
-        <v>750.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="145" spans="1:6" outlineLevel="2">
       <c r="A145" s="16">
-        <v>4</v>
+        <v>65</v>
       </c>
       <c r="B145" s="8" t="s">
-        <v>390</v>
+        <v>400</v>
       </c>
       <c r="C145" s="9" t="s">
-        <v>391</v>
+        <v>401</v>
       </c>
       <c r="D145" s="9" t="s">
-        <v>392</v>
+        <v>402</v>
       </c>
       <c r="E145" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F145" s="12">
-        <v>750.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="146" spans="1:6" outlineLevel="2">
       <c r="A146" s="16">
-        <v>5</v>
+        <v>66</v>
       </c>
       <c r="B146" s="8" t="s">
-        <v>393</v>
+        <v>403</v>
       </c>
       <c r="C146" s="9" t="s">
-        <v>394</v>
+        <v>404</v>
       </c>
       <c r="D146" s="9" t="s">
-        <v>395</v>
+        <v>405</v>
       </c>
       <c r="E146" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F146" s="12">
-        <v>750.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="147" spans="1:6" outlineLevel="2">
       <c r="A147" s="16">
-        <v>6</v>
+        <v>67</v>
       </c>
       <c r="B147" s="8" t="s">
-        <v>396</v>
+        <v>406</v>
       </c>
       <c r="C147" s="9" t="s">
-        <v>397</v>
+        <v>407</v>
       </c>
       <c r="D147" s="9" t="s">
-        <v>398</v>
+        <v>408</v>
       </c>
       <c r="E147" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F147" s="12">
-        <v>750.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="148" spans="1:6" outlineLevel="2">
       <c r="A148" s="16">
-        <v>7</v>
+        <v>68</v>
       </c>
       <c r="B148" s="8" t="s">
-        <v>399</v>
+        <v>409</v>
       </c>
       <c r="C148" s="9" t="s">
-        <v>400</v>
+        <v>410</v>
       </c>
       <c r="D148" s="9" t="s">
-        <v>401</v>
+        <v>411</v>
       </c>
       <c r="E148" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F148" s="12">
-        <v>750.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="149" spans="1:6" outlineLevel="2">
       <c r="A149" s="16">
-        <v>8</v>
+        <v>69</v>
       </c>
       <c r="B149" s="8" t="s">
-        <v>402</v>
+        <v>412</v>
       </c>
       <c r="C149" s="9" t="s">
-        <v>403</v>
+        <v>413</v>
       </c>
       <c r="D149" s="9" t="s">
-        <v>404</v>
+        <v>414</v>
       </c>
       <c r="E149" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F149" s="12">
-        <v>750.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="150" spans="1:6" outlineLevel="2">
       <c r="A150" s="16">
-        <v>9</v>
+        <v>70</v>
       </c>
       <c r="B150" s="8" t="s">
-        <v>405</v>
+        <v>415</v>
       </c>
       <c r="C150" s="9" t="s">
-        <v>406</v>
+        <v>416</v>
       </c>
       <c r="D150" s="9" t="s">
-        <v>407</v>
+        <v>417</v>
       </c>
       <c r="E150" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F150" s="12">
-        <v>750.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="151" spans="1:6" outlineLevel="2">
       <c r="A151" s="16">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="B151" s="8" t="s">
-        <v>408</v>
+        <v>418</v>
       </c>
       <c r="C151" s="9" t="s">
-        <v>409</v>
+        <v>419</v>
       </c>
       <c r="D151" s="9" t="s">
-        <v>410</v>
+        <v>420</v>
       </c>
       <c r="E151" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F151" s="12">
-        <v>750.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="152" spans="1:6" outlineLevel="2">
       <c r="A152" s="16">
-        <v>11</v>
+        <v>72</v>
       </c>
       <c r="B152" s="8" t="s">
-        <v>411</v>
+        <v>421</v>
       </c>
       <c r="C152" s="9" t="s">
-        <v>412</v>
+        <v>422</v>
       </c>
       <c r="D152" s="9" t="s">
-        <v>413</v>
+        <v>423</v>
       </c>
       <c r="E152" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F152" s="12">
-        <v>750.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="153" spans="1:6" outlineLevel="2">
       <c r="A153" s="16">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="B153" s="8" t="s">
-        <v>414</v>
+        <v>424</v>
       </c>
       <c r="C153" s="9" t="s">
-        <v>415</v>
+        <v>425</v>
       </c>
       <c r="D153" s="9" t="s">
-        <v>416</v>
+        <v>426</v>
       </c>
       <c r="E153" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F153" s="12">
-        <v>650.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="154" spans="1:6" outlineLevel="2">
       <c r="A154" s="16">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="B154" s="8" t="s">
-        <v>417</v>
+        <v>427</v>
       </c>
       <c r="C154" s="9" t="s">
-        <v>418</v>
+        <v>428</v>
       </c>
       <c r="D154" s="9" t="s">
-        <v>419</v>
+        <v>429</v>
       </c>
       <c r="E154" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F154" s="12">
-        <v>650.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="155" spans="1:6" outlineLevel="2">
       <c r="A155" s="16">
-        <v>14</v>
+        <v>75</v>
       </c>
       <c r="B155" s="8" t="s">
-        <v>420</v>
+        <v>430</v>
       </c>
       <c r="C155" s="9" t="s">
-        <v>421</v>
+        <v>431</v>
       </c>
       <c r="D155" s="9" t="s">
-        <v>422</v>
+        <v>432</v>
       </c>
       <c r="E155" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F155" s="12">
-        <v>650.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="156" spans="1:6" outlineLevel="2">
       <c r="A156" s="16">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="B156" s="8" t="s">
-        <v>423</v>
+        <v>433</v>
       </c>
       <c r="C156" s="9" t="s">
-        <v>424</v>
+        <v>434</v>
       </c>
       <c r="D156" s="9" t="s">
-        <v>425</v>
+        <v>435</v>
       </c>
       <c r="E156" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F156" s="12">
-        <v>650.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="157" spans="1:6" outlineLevel="2">
       <c r="A157" s="16">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="B157" s="8" t="s">
-        <v>426</v>
+        <v>436</v>
       </c>
       <c r="C157" s="9" t="s">
-        <v>427</v>
+        <v>437</v>
       </c>
       <c r="D157" s="9" t="s">
-        <v>428</v>
+        <v>438</v>
       </c>
       <c r="E157" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F157" s="12">
-        <v>650.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="158" spans="1:6" outlineLevel="2">
       <c r="A158" s="16">
-        <v>17</v>
+        <v>78</v>
       </c>
       <c r="B158" s="8" t="s">
-        <v>429</v>
+        <v>439</v>
       </c>
       <c r="C158" s="9" t="s">
-        <v>430</v>
+        <v>440</v>
       </c>
       <c r="D158" s="9" t="s">
-        <v>431</v>
+        <v>441</v>
       </c>
       <c r="E158" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F158" s="12">
-        <v>650.0</v>
-[...10 lines deleted...]
-      <c r="F159" s="10"/>
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" outlineLevel="2">
+      <c r="A159" s="16">
+        <v>79</v>
+      </c>
+      <c r="B159" s="8" t="s">
+        <v>442</v>
+      </c>
+      <c r="C159" s="9" t="s">
+        <v>443</v>
+      </c>
+      <c r="D159" s="9" t="s">
+        <v>444</v>
+      </c>
+      <c r="E159" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F159" s="12">
+        <v>950.0</v>
+      </c>
     </row>
     <row r="160" spans="1:6" outlineLevel="2">
-      <c r="A160" s="3" t="s">
-[...15 lines deleted...]
-        <v>10</v>
+      <c r="A160" s="16">
+        <v>80</v>
+      </c>
+      <c r="B160" s="8" t="s">
+        <v>445</v>
+      </c>
+      <c r="C160" s="9" t="s">
+        <v>446</v>
+      </c>
+      <c r="D160" s="9" t="s">
+        <v>447</v>
+      </c>
+      <c r="E160" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F160" s="12">
+        <v>950.0</v>
       </c>
     </row>
     <row r="161" spans="1:6" outlineLevel="2">
       <c r="A161" s="16">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="B161" s="8" t="s">
-        <v>433</v>
+        <v>448</v>
       </c>
       <c r="C161" s="9" t="s">
-        <v>434</v>
+        <v>449</v>
       </c>
       <c r="D161" s="9" t="s">
-        <v>435</v>
+        <v>450</v>
       </c>
       <c r="E161" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F161" s="12">
-        <v>400.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="162" spans="1:6" outlineLevel="2">
       <c r="A162" s="16">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="B162" s="8" t="s">
-        <v>436</v>
+        <v>451</v>
       </c>
       <c r="C162" s="9" t="s">
-        <v>437</v>
+        <v>452</v>
       </c>
       <c r="D162" s="9" t="s">
-        <v>438</v>
+        <v>453</v>
       </c>
       <c r="E162" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F162" s="12">
-        <v>400.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="163" spans="1:6" outlineLevel="2">
       <c r="A163" s="16">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="B163" s="8" t="s">
-        <v>439</v>
+        <v>454</v>
       </c>
       <c r="C163" s="9" t="s">
-        <v>440</v>
+        <v>455</v>
       </c>
       <c r="D163" s="9" t="s">
-        <v>441</v>
+        <v>456</v>
       </c>
       <c r="E163" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F163" s="12">
-        <v>400.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="164" spans="1:6" outlineLevel="2">
       <c r="A164" s="16">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="B164" s="8" t="s">
-        <v>442</v>
+        <v>457</v>
       </c>
       <c r="C164" s="9" t="s">
-        <v>443</v>
+        <v>458</v>
       </c>
       <c r="D164" s="9" t="s">
-        <v>444</v>
+        <v>459</v>
       </c>
       <c r="E164" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F164" s="12">
-        <v>400.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="165" spans="1:6" outlineLevel="2">
       <c r="A165" s="16">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="B165" s="8" t="s">
-        <v>445</v>
+        <v>460</v>
       </c>
       <c r="C165" s="9" t="s">
-        <v>446</v>
+        <v>461</v>
       </c>
       <c r="D165" s="9" t="s">
-        <v>447</v>
+        <v>462</v>
       </c>
       <c r="E165" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F165" s="12">
-        <v>400.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="166" spans="1:6" outlineLevel="2">
       <c r="A166" s="16">
-        <v>6</v>
+        <v>86</v>
       </c>
       <c r="B166" s="8" t="s">
-        <v>448</v>
+        <v>463</v>
       </c>
       <c r="C166" s="9" t="s">
-        <v>449</v>
+        <v>464</v>
       </c>
       <c r="D166" s="9" t="s">
-        <v>450</v>
+        <v>465</v>
       </c>
       <c r="E166" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F166" s="12">
-        <v>400.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="167" spans="1:6" outlineLevel="2">
       <c r="A167" s="16">
-        <v>7</v>
+        <v>87</v>
       </c>
       <c r="B167" s="8" t="s">
-        <v>451</v>
+        <v>466</v>
       </c>
       <c r="C167" s="9" t="s">
-        <v>452</v>
+        <v>467</v>
       </c>
       <c r="D167" s="9" t="s">
-        <v>453</v>
+        <v>468</v>
       </c>
       <c r="E167" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F167" s="12">
-        <v>400.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="168" spans="1:6" outlineLevel="2">
       <c r="A168" s="16">
-        <v>8</v>
+        <v>88</v>
       </c>
       <c r="B168" s="8" t="s">
-        <v>454</v>
+        <v>469</v>
       </c>
       <c r="C168" s="9" t="s">
-        <v>455</v>
+        <v>470</v>
       </c>
       <c r="D168" s="9" t="s">
-        <v>456</v>
+        <v>471</v>
       </c>
       <c r="E168" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F168" s="12">
-        <v>400.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="169" spans="1:6" outlineLevel="2">
       <c r="A169" s="16">
+        <v>89</v>
+      </c>
+      <c r="B169" s="8" t="s">
+        <v>472</v>
+      </c>
+      <c r="C169" s="9" t="s">
+        <v>473</v>
+      </c>
+      <c r="D169" s="9" t="s">
+        <v>474</v>
+      </c>
+      <c r="E169" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F169" s="12">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" outlineLevel="1">
+      <c r="A170" s="15" t="s">
+        <v>475</v>
+      </c>
+      <c r="B170" s="2"/>
+      <c r="C170" s="2"/>
+      <c r="D170" s="2"/>
+      <c r="E170" s="2"/>
+      <c r="F170" s="10"/>
+    </row>
+    <row r="171" spans="1:6" outlineLevel="2">
+      <c r="A171" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B171" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C171" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D171" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E171" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B169" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A170" s="16">
+      <c r="F171" s="11" t="s">
         <v>10</v>
-      </c>
-[...33 lines deleted...]
-        <v>400.0</v>
       </c>
     </row>
     <row r="172" spans="1:6" outlineLevel="2">
       <c r="A172" s="16">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B172" s="8" t="s">
-        <v>466</v>
+        <v>476</v>
       </c>
       <c r="C172" s="9" t="s">
-        <v>467</v>
+        <v>477</v>
       </c>
       <c r="D172" s="9" t="s">
-        <v>468</v>
+        <v>478</v>
       </c>
       <c r="E172" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F172" s="12">
-        <v>400.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="173" spans="1:6" outlineLevel="2">
       <c r="A173" s="16">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B173" s="8" t="s">
-        <v>469</v>
+        <v>479</v>
       </c>
       <c r="C173" s="9" t="s">
-        <v>470</v>
+        <v>480</v>
       </c>
       <c r="D173" s="9" t="s">
-        <v>471</v>
+        <v>481</v>
       </c>
       <c r="E173" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F173" s="12">
-        <v>400.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="174" spans="1:6" outlineLevel="2">
       <c r="A174" s="16">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B174" s="8" t="s">
-        <v>472</v>
+        <v>482</v>
       </c>
       <c r="C174" s="9" t="s">
-        <v>473</v>
+        <v>483</v>
       </c>
       <c r="D174" s="9" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="E174" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F174" s="12">
-        <v>650.0</v>
-[...10 lines deleted...]
-      <c r="F175" s="10"/>
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" outlineLevel="2">
+      <c r="A175" s="16">
+        <v>4</v>
+      </c>
+      <c r="B175" s="8" t="s">
+        <v>485</v>
+      </c>
+      <c r="C175" s="9" t="s">
+        <v>486</v>
+      </c>
+      <c r="D175" s="9" t="s">
+        <v>487</v>
+      </c>
+      <c r="E175" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F175" s="12">
+        <v>350.0</v>
+      </c>
     </row>
     <row r="176" spans="1:6" outlineLevel="2">
-      <c r="A176" s="3" t="s">
+      <c r="A176" s="16">
         <v>5</v>
       </c>
-      <c r="B176" s="4" t="s">
-[...12 lines deleted...]
-        <v>10</v>
+      <c r="B176" s="8" t="s">
+        <v>488</v>
+      </c>
+      <c r="C176" s="9" t="s">
+        <v>489</v>
+      </c>
+      <c r="D176" s="9" t="s">
+        <v>490</v>
+      </c>
+      <c r="E176" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F176" s="12">
+        <v>350.0</v>
       </c>
     </row>
     <row r="177" spans="1:6" outlineLevel="2">
       <c r="A177" s="16">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B177" s="8" t="s">
-        <v>476</v>
+        <v>491</v>
       </c>
       <c r="C177" s="9" t="s">
-        <v>477</v>
+        <v>492</v>
       </c>
       <c r="D177" s="9" t="s">
-        <v>478</v>
+        <v>493</v>
       </c>
       <c r="E177" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F177" s="12">
-        <v>400.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="178" spans="1:6" outlineLevel="2">
       <c r="A178" s="16">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B178" s="8" t="s">
-        <v>479</v>
+        <v>494</v>
       </c>
       <c r="C178" s="9" t="s">
-        <v>480</v>
+        <v>495</v>
       </c>
       <c r="D178" s="9" t="s">
-        <v>481</v>
+        <v>496</v>
       </c>
       <c r="E178" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F178" s="12">
-        <v>400.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="179" spans="1:6" outlineLevel="2">
       <c r="A179" s="16">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B179" s="8" t="s">
-        <v>482</v>
+        <v>497</v>
       </c>
       <c r="C179" s="9" t="s">
-        <v>483</v>
+        <v>498</v>
       </c>
       <c r="D179" s="9" t="s">
-        <v>484</v>
+        <v>499</v>
       </c>
       <c r="E179" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F179" s="12">
-        <v>400.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="180" spans="1:6" outlineLevel="2">
       <c r="A180" s="16">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B180" s="8" t="s">
-        <v>485</v>
+        <v>500</v>
       </c>
       <c r="C180" s="9" t="s">
-        <v>486</v>
+        <v>501</v>
       </c>
       <c r="D180" s="9" t="s">
-        <v>487</v>
+        <v>502</v>
       </c>
       <c r="E180" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F180" s="12">
-        <v>400.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="181" spans="1:6" outlineLevel="2">
       <c r="A181" s="16">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B181" s="8" t="s">
-        <v>488</v>
+        <v>503</v>
       </c>
       <c r="C181" s="9" t="s">
-        <v>489</v>
+        <v>504</v>
       </c>
       <c r="D181" s="9" t="s">
-        <v>490</v>
+        <v>505</v>
       </c>
       <c r="E181" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F181" s="12">
-        <v>400.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="182" spans="1:6" outlineLevel="2">
       <c r="A182" s="16">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B182" s="8" t="s">
-        <v>491</v>
+        <v>506</v>
       </c>
       <c r="C182" s="9" t="s">
-        <v>492</v>
+        <v>507</v>
       </c>
       <c r="D182" s="9" t="s">
-        <v>493</v>
+        <v>508</v>
       </c>
       <c r="E182" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F182" s="12">
-        <v>450.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="183" spans="1:6" outlineLevel="2">
       <c r="A183" s="16">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B183" s="8" t="s">
-        <v>494</v>
+        <v>509</v>
       </c>
       <c r="C183" s="9" t="s">
-        <v>495</v>
+        <v>510</v>
       </c>
       <c r="D183" s="9" t="s">
-        <v>496</v>
+        <v>511</v>
       </c>
       <c r="E183" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F183" s="12">
-        <v>450.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="184" spans="1:6" outlineLevel="2">
       <c r="A184" s="16">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B184" s="8" t="s">
-        <v>497</v>
+        <v>512</v>
       </c>
       <c r="C184" s="9" t="s">
-        <v>498</v>
+        <v>513</v>
       </c>
       <c r="D184" s="9" t="s">
-        <v>499</v>
+        <v>514</v>
       </c>
       <c r="E184" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F184" s="12">
-        <v>450.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="185" spans="1:6" outlineLevel="2">
       <c r="A185" s="16">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B185" s="8" t="s">
-        <v>500</v>
+        <v>515</v>
       </c>
       <c r="C185" s="9" t="s">
-        <v>501</v>
+        <v>516</v>
       </c>
       <c r="D185" s="9" t="s">
-        <v>502</v>
+        <v>517</v>
       </c>
       <c r="E185" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F185" s="12">
-        <v>450.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="186" spans="1:6" outlineLevel="2">
       <c r="A186" s="16">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B186" s="8" t="s">
-        <v>503</v>
+        <v>518</v>
       </c>
       <c r="C186" s="9" t="s">
-        <v>504</v>
+        <v>519</v>
       </c>
       <c r="D186" s="9" t="s">
-        <v>505</v>
+        <v>520</v>
       </c>
       <c r="E186" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F186" s="12">
-        <v>450.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="187" spans="1:6" outlineLevel="2">
       <c r="A187" s="16">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B187" s="8" t="s">
-        <v>506</v>
+        <v>521</v>
       </c>
       <c r="C187" s="9" t="s">
-        <v>507</v>
+        <v>522</v>
       </c>
       <c r="D187" s="9" t="s">
-        <v>508</v>
+        <v>523</v>
       </c>
       <c r="E187" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F187" s="12">
-        <v>450.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="188" spans="1:6" outlineLevel="2">
       <c r="A188" s="16">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B188" s="8" t="s">
-        <v>509</v>
+        <v>524</v>
       </c>
       <c r="C188" s="9" t="s">
-        <v>510</v>
+        <v>525</v>
       </c>
       <c r="D188" s="9" t="s">
-        <v>511</v>
+        <v>526</v>
       </c>
       <c r="E188" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F188" s="12">
-        <v>450.0</v>
-[...10 lines deleted...]
-      <c r="F189" s="10"/>
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" outlineLevel="2">
+      <c r="A189" s="16">
+        <v>18</v>
+      </c>
+      <c r="B189" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="C189" s="9" t="s">
+        <v>528</v>
+      </c>
+      <c r="D189" s="9" t="s">
+        <v>529</v>
+      </c>
+      <c r="E189" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F189" s="12">
+        <v>350.0</v>
+      </c>
     </row>
     <row r="190" spans="1:6" outlineLevel="2">
-      <c r="A190" s="3" t="s">
-[...15 lines deleted...]
-        <v>10</v>
+      <c r="A190" s="16">
+        <v>19</v>
+      </c>
+      <c r="B190" s="8" t="s">
+        <v>530</v>
+      </c>
+      <c r="C190" s="9" t="s">
+        <v>531</v>
+      </c>
+      <c r="D190" s="9" t="s">
+        <v>532</v>
+      </c>
+      <c r="E190" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F190" s="12">
+        <v>350.0</v>
       </c>
     </row>
     <row r="191" spans="1:6" outlineLevel="2">
       <c r="A191" s="16">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="B191" s="8" t="s">
-        <v>513</v>
+        <v>533</v>
       </c>
       <c r="C191" s="9" t="s">
-        <v>514</v>
+        <v>534</v>
       </c>
       <c r="D191" s="9" t="s">
-        <v>515</v>
+        <v>535</v>
       </c>
       <c r="E191" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F191" s="12">
-        <v>650.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="192" spans="1:6" outlineLevel="2">
       <c r="A192" s="16">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="B192" s="8" t="s">
-        <v>516</v>
+        <v>536</v>
       </c>
       <c r="C192" s="9" t="s">
-        <v>517</v>
+        <v>537</v>
       </c>
       <c r="D192" s="9" t="s">
-        <v>518</v>
+        <v>538</v>
       </c>
       <c r="E192" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F192" s="12">
-        <v>650.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="193" spans="1:6" outlineLevel="2">
       <c r="A193" s="16">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="B193" s="8" t="s">
-        <v>519</v>
+        <v>539</v>
       </c>
       <c r="C193" s="9" t="s">
-        <v>520</v>
+        <v>540</v>
       </c>
       <c r="D193" s="9" t="s">
-        <v>521</v>
+        <v>541</v>
       </c>
       <c r="E193" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F193" s="12">
-        <v>650.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="194" spans="1:6" outlineLevel="2">
       <c r="A194" s="16">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="B194" s="8" t="s">
-        <v>522</v>
+        <v>542</v>
       </c>
       <c r="C194" s="9" t="s">
-        <v>523</v>
+        <v>543</v>
       </c>
       <c r="D194" s="9" t="s">
-        <v>524</v>
+        <v>544</v>
       </c>
       <c r="E194" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F194" s="12">
-        <v>650.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="195" spans="1:6" outlineLevel="2">
       <c r="A195" s="16">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="B195" s="8" t="s">
-        <v>525</v>
+        <v>545</v>
       </c>
       <c r="C195" s="9" t="s">
-        <v>526</v>
+        <v>546</v>
       </c>
       <c r="D195" s="9" t="s">
-        <v>527</v>
+        <v>547</v>
       </c>
       <c r="E195" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F195" s="12">
-        <v>650.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="196" spans="1:6" outlineLevel="2">
       <c r="A196" s="16">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="B196" s="8" t="s">
-        <v>528</v>
+        <v>548</v>
       </c>
       <c r="C196" s="9" t="s">
-        <v>529</v>
+        <v>549</v>
       </c>
       <c r="D196" s="9" t="s">
-        <v>530</v>
+        <v>550</v>
       </c>
       <c r="E196" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F196" s="12">
-        <v>650.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="197" spans="1:6" outlineLevel="2">
       <c r="A197" s="16">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="B197" s="8" t="s">
-        <v>531</v>
+        <v>551</v>
       </c>
       <c r="C197" s="9" t="s">
-        <v>532</v>
+        <v>552</v>
       </c>
       <c r="D197" s="9" t="s">
-        <v>533</v>
+        <v>553</v>
       </c>
       <c r="E197" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F197" s="12">
-        <v>650.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="198" spans="1:6" outlineLevel="2">
       <c r="A198" s="16">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="B198" s="8" t="s">
-        <v>534</v>
+        <v>554</v>
       </c>
       <c r="C198" s="9" t="s">
-        <v>535</v>
+        <v>555</v>
       </c>
       <c r="D198" s="9" t="s">
-        <v>536</v>
+        <v>556</v>
       </c>
       <c r="E198" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F198" s="12">
-        <v>650.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="199" spans="1:6" outlineLevel="2">
       <c r="A199" s="16">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="B199" s="8" t="s">
-        <v>537</v>
+        <v>557</v>
       </c>
       <c r="C199" s="9" t="s">
-        <v>538</v>
+        <v>558</v>
       </c>
       <c r="D199" s="9" t="s">
-        <v>539</v>
+        <v>559</v>
       </c>
       <c r="E199" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F199" s="12">
-        <v>650.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="200" spans="1:6" outlineLevel="2">
       <c r="A200" s="16">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="B200" s="8" t="s">
-        <v>540</v>
+        <v>560</v>
       </c>
       <c r="C200" s="9" t="s">
-        <v>541</v>
+        <v>561</v>
       </c>
       <c r="D200" s="9" t="s">
-        <v>542</v>
+        <v>562</v>
       </c>
       <c r="E200" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F200" s="12">
-        <v>650.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="201" spans="1:6" outlineLevel="2">
       <c r="A201" s="16">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="B201" s="8" t="s">
-        <v>543</v>
+        <v>563</v>
       </c>
       <c r="C201" s="9" t="s">
-        <v>544</v>
+        <v>564</v>
       </c>
       <c r="D201" s="9" t="s">
-        <v>545</v>
+        <v>565</v>
       </c>
       <c r="E201" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F201" s="12">
-        <v>650.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="202" spans="1:6" outlineLevel="2">
       <c r="A202" s="16">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="B202" s="8" t="s">
-        <v>546</v>
+        <v>566</v>
       </c>
       <c r="C202" s="9" t="s">
-        <v>547</v>
+        <v>567</v>
       </c>
       <c r="D202" s="9" t="s">
-        <v>548</v>
+        <v>568</v>
       </c>
       <c r="E202" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F202" s="12">
-        <v>650.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="203" spans="1:6" outlineLevel="2">
       <c r="A203" s="16">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="B203" s="8" t="s">
-        <v>549</v>
+        <v>569</v>
       </c>
       <c r="C203" s="9" t="s">
-        <v>550</v>
+        <v>570</v>
       </c>
       <c r="D203" s="9" t="s">
-        <v>551</v>
+        <v>571</v>
       </c>
       <c r="E203" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F203" s="12">
-        <v>650.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="204" spans="1:6" outlineLevel="2">
       <c r="A204" s="16">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="B204" s="8" t="s">
-        <v>552</v>
+        <v>572</v>
       </c>
       <c r="C204" s="9" t="s">
-        <v>553</v>
+        <v>573</v>
       </c>
       <c r="D204" s="9" t="s">
-        <v>554</v>
+        <v>574</v>
       </c>
       <c r="E204" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F204" s="12">
-        <v>650.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="205" spans="1:6" outlineLevel="2">
       <c r="A205" s="16">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="B205" s="8" t="s">
-        <v>555</v>
+        <v>575</v>
       </c>
       <c r="C205" s="9" t="s">
-        <v>556</v>
+        <v>576</v>
       </c>
       <c r="D205" s="9" t="s">
-        <v>557</v>
+        <v>577</v>
       </c>
       <c r="E205" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F205" s="12">
-        <v>650.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="206" spans="1:6" outlineLevel="2">
       <c r="A206" s="16">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="B206" s="8" t="s">
-        <v>558</v>
+        <v>578</v>
       </c>
       <c r="C206" s="9" t="s">
-        <v>559</v>
+        <v>579</v>
       </c>
       <c r="D206" s="9" t="s">
-        <v>560</v>
+        <v>580</v>
       </c>
       <c r="E206" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F206" s="12">
-        <v>650.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="207" spans="1:6" outlineLevel="2">
       <c r="A207" s="16">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="B207" s="8" t="s">
-        <v>561</v>
+        <v>581</v>
       </c>
       <c r="C207" s="9" t="s">
-        <v>562</v>
+        <v>582</v>
       </c>
       <c r="D207" s="9" t="s">
-        <v>563</v>
+        <v>583</v>
       </c>
       <c r="E207" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F207" s="12">
-        <v>650.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="208" spans="1:6" outlineLevel="2">
       <c r="A208" s="16">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="B208" s="8" t="s">
-        <v>564</v>
+        <v>584</v>
       </c>
       <c r="C208" s="9" t="s">
-        <v>565</v>
+        <v>585</v>
       </c>
       <c r="D208" s="9" t="s">
-        <v>566</v>
+        <v>586</v>
       </c>
       <c r="E208" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F208" s="12">
-        <v>650.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="209" spans="1:6" outlineLevel="2">
       <c r="A209" s="16">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="B209" s="8" t="s">
-        <v>567</v>
+        <v>587</v>
       </c>
       <c r="C209" s="9" t="s">
-        <v>568</v>
+        <v>588</v>
       </c>
       <c r="D209" s="9" t="s">
-        <v>569</v>
+        <v>589</v>
       </c>
       <c r="E209" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F209" s="12">
-        <v>650.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="210" spans="1:6" outlineLevel="2">
       <c r="A210" s="16">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="B210" s="8" t="s">
-        <v>570</v>
+        <v>590</v>
       </c>
       <c r="C210" s="9" t="s">
-        <v>571</v>
+        <v>591</v>
       </c>
       <c r="D210" s="9" t="s">
-        <v>572</v>
+        <v>592</v>
       </c>
       <c r="E210" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F210" s="12">
-        <v>650.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="211" spans="1:6" outlineLevel="2">
       <c r="A211" s="16">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="B211" s="8" t="s">
-        <v>573</v>
+        <v>593</v>
       </c>
       <c r="C211" s="9" t="s">
-        <v>574</v>
+        <v>594</v>
       </c>
       <c r="D211" s="9" t="s">
-        <v>575</v>
+        <v>595</v>
       </c>
       <c r="E211" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F211" s="12">
-        <v>650.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="212" spans="1:6" outlineLevel="2">
       <c r="A212" s="16">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="B212" s="8" t="s">
-        <v>576</v>
+        <v>596</v>
       </c>
       <c r="C212" s="9" t="s">
-        <v>577</v>
+        <v>597</v>
       </c>
       <c r="D212" s="9" t="s">
-        <v>578</v>
+        <v>598</v>
       </c>
       <c r="E212" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F212" s="12">
-        <v>650.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="213" spans="1:6" outlineLevel="2">
       <c r="A213" s="16">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="B213" s="8" t="s">
-        <v>579</v>
+        <v>599</v>
       </c>
       <c r="C213" s="9" t="s">
-        <v>580</v>
+        <v>600</v>
       </c>
       <c r="D213" s="9" t="s">
-        <v>581</v>
+        <v>601</v>
       </c>
       <c r="E213" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F213" s="12">
-        <v>650.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="214" spans="1:6" outlineLevel="2">
       <c r="A214" s="16">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="B214" s="8" t="s">
-        <v>582</v>
+        <v>602</v>
       </c>
       <c r="C214" s="9" t="s">
-        <v>583</v>
+        <v>603</v>
       </c>
       <c r="D214" s="9" t="s">
-        <v>584</v>
+        <v>604</v>
       </c>
       <c r="E214" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F214" s="12">
-        <v>750.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="215" spans="1:6" outlineLevel="2">
       <c r="A215" s="16">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="B215" s="8" t="s">
-        <v>585</v>
+        <v>605</v>
       </c>
       <c r="C215" s="9" t="s">
-        <v>586</v>
+        <v>606</v>
       </c>
       <c r="D215" s="9" t="s">
-        <v>587</v>
+        <v>607</v>
       </c>
       <c r="E215" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F215" s="12">
-        <v>750.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="216" spans="1:6" outlineLevel="2">
       <c r="A216" s="16">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="B216" s="8" t="s">
-        <v>588</v>
+        <v>608</v>
       </c>
       <c r="C216" s="9" t="s">
-        <v>589</v>
+        <v>609</v>
       </c>
       <c r="D216" s="9" t="s">
-        <v>590</v>
+        <v>610</v>
       </c>
       <c r="E216" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F216" s="12">
-        <v>650.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="217" spans="1:6" outlineLevel="2">
       <c r="A217" s="16">
+        <v>46</v>
+      </c>
+      <c r="B217" s="8" t="s">
+        <v>611</v>
+      </c>
+      <c r="C217" s="9" t="s">
+        <v>612</v>
+      </c>
+      <c r="D217" s="9" t="s">
+        <v>613</v>
+      </c>
+      <c r="E217" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F217" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" outlineLevel="2">
+      <c r="A218" s="16">
+        <v>47</v>
+      </c>
+      <c r="B218" s="8" t="s">
+        <v>614</v>
+      </c>
+      <c r="C218" s="9" t="s">
+        <v>615</v>
+      </c>
+      <c r="D218" s="9" t="s">
+        <v>616</v>
+      </c>
+      <c r="E218" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F218" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" outlineLevel="2">
+      <c r="A219" s="16">
+        <v>48</v>
+      </c>
+      <c r="B219" s="8" t="s">
+        <v>617</v>
+      </c>
+      <c r="C219" s="9" t="s">
+        <v>618</v>
+      </c>
+      <c r="D219" s="9" t="s">
+        <v>619</v>
+      </c>
+      <c r="E219" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F219" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" outlineLevel="2">
+      <c r="A220" s="16">
+        <v>49</v>
+      </c>
+      <c r="B220" s="8" t="s">
+        <v>620</v>
+      </c>
+      <c r="C220" s="9" t="s">
+        <v>621</v>
+      </c>
+      <c r="D220" s="9" t="s">
+        <v>622</v>
+      </c>
+      <c r="E220" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F220" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" outlineLevel="2">
+      <c r="A221" s="16">
+        <v>50</v>
+      </c>
+      <c r="B221" s="8" t="s">
+        <v>623</v>
+      </c>
+      <c r="C221" s="9" t="s">
+        <v>624</v>
+      </c>
+      <c r="D221" s="9" t="s">
+        <v>625</v>
+      </c>
+      <c r="E221" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F221" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" outlineLevel="2">
+      <c r="A222" s="16">
+        <v>51</v>
+      </c>
+      <c r="B222" s="8" t="s">
+        <v>626</v>
+      </c>
+      <c r="C222" s="9" t="s">
+        <v>627</v>
+      </c>
+      <c r="D222" s="9" t="s">
+        <v>628</v>
+      </c>
+      <c r="E222" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F222" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" outlineLevel="2">
+      <c r="A223" s="16">
+        <v>52</v>
+      </c>
+      <c r="B223" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="C223" s="9" t="s">
+        <v>630</v>
+      </c>
+      <c r="D223" s="9" t="s">
+        <v>631</v>
+      </c>
+      <c r="E223" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F223" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" outlineLevel="2">
+      <c r="A224" s="16">
+        <v>53</v>
+      </c>
+      <c r="B224" s="8" t="s">
+        <v>632</v>
+      </c>
+      <c r="C224" s="9" t="s">
+        <v>633</v>
+      </c>
+      <c r="D224" s="9" t="s">
+        <v>634</v>
+      </c>
+      <c r="E224" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F224" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6" outlineLevel="1">
+      <c r="A225" s="15" t="s">
+        <v>635</v>
+      </c>
+      <c r="B225" s="2"/>
+      <c r="C225" s="2"/>
+      <c r="D225" s="2"/>
+      <c r="E225" s="2"/>
+      <c r="F225" s="10"/>
+    </row>
+    <row r="226" spans="1:6" outlineLevel="2">
+      <c r="A226" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B226" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C226" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D226" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E226" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F226" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6" outlineLevel="2">
+      <c r="A227" s="16">
+        <v>1</v>
+      </c>
+      <c r="B227" s="8" t="s">
+        <v>636</v>
+      </c>
+      <c r="C227" s="9" t="s">
+        <v>637</v>
+      </c>
+      <c r="D227" s="9" t="s">
+        <v>638</v>
+      </c>
+      <c r="E227" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F227" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" outlineLevel="2">
+      <c r="A228" s="16">
+        <v>2</v>
+      </c>
+      <c r="B228" s="8" t="s">
+        <v>639</v>
+      </c>
+      <c r="C228" s="9" t="s">
+        <v>640</v>
+      </c>
+      <c r="D228" s="9" t="s">
+        <v>641</v>
+      </c>
+      <c r="E228" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F228" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" outlineLevel="2">
+      <c r="A229" s="16">
+        <v>3</v>
+      </c>
+      <c r="B229" s="8" t="s">
+        <v>642</v>
+      </c>
+      <c r="C229" s="9" t="s">
+        <v>643</v>
+      </c>
+      <c r="D229" s="9" t="s">
+        <v>644</v>
+      </c>
+      <c r="E229" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F229" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6" outlineLevel="2">
+      <c r="A230" s="16">
+        <v>4</v>
+      </c>
+      <c r="B230" s="8" t="s">
+        <v>645</v>
+      </c>
+      <c r="C230" s="9" t="s">
+        <v>646</v>
+      </c>
+      <c r="D230" s="9" t="s">
+        <v>647</v>
+      </c>
+      <c r="E230" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F230" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6" outlineLevel="2">
+      <c r="A231" s="16">
+        <v>5</v>
+      </c>
+      <c r="B231" s="8" t="s">
+        <v>648</v>
+      </c>
+      <c r="C231" s="9" t="s">
+        <v>649</v>
+      </c>
+      <c r="D231" s="9" t="s">
+        <v>650</v>
+      </c>
+      <c r="E231" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F231" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6" outlineLevel="2">
+      <c r="A232" s="16">
+        <v>6</v>
+      </c>
+      <c r="B232" s="8" t="s">
+        <v>651</v>
+      </c>
+      <c r="C232" s="9" t="s">
+        <v>652</v>
+      </c>
+      <c r="D232" s="9" t="s">
+        <v>653</v>
+      </c>
+      <c r="E232" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F232" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6" outlineLevel="2">
+      <c r="A233" s="16">
+        <v>7</v>
+      </c>
+      <c r="B233" s="8" t="s">
+        <v>654</v>
+      </c>
+      <c r="C233" s="9" t="s">
+        <v>655</v>
+      </c>
+      <c r="D233" s="9" t="s">
+        <v>656</v>
+      </c>
+      <c r="E233" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F233" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6" outlineLevel="2">
+      <c r="A234" s="16">
+        <v>8</v>
+      </c>
+      <c r="B234" s="8" t="s">
+        <v>657</v>
+      </c>
+      <c r="C234" s="9" t="s">
+        <v>658</v>
+      </c>
+      <c r="D234" s="9" t="s">
+        <v>659</v>
+      </c>
+      <c r="E234" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F234" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6" outlineLevel="2">
+      <c r="A235" s="16">
+        <v>9</v>
+      </c>
+      <c r="B235" s="8" t="s">
+        <v>660</v>
+      </c>
+      <c r="C235" s="9" t="s">
+        <v>661</v>
+      </c>
+      <c r="D235" s="9" t="s">
+        <v>662</v>
+      </c>
+      <c r="E235" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F235" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6" outlineLevel="2">
+      <c r="A236" s="16">
+        <v>10</v>
+      </c>
+      <c r="B236" s="8" t="s">
+        <v>663</v>
+      </c>
+      <c r="C236" s="9" t="s">
+        <v>664</v>
+      </c>
+      <c r="D236" s="9" t="s">
+        <v>665</v>
+      </c>
+      <c r="E236" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F236" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6" outlineLevel="2">
+      <c r="A237" s="16">
+        <v>11</v>
+      </c>
+      <c r="B237" s="8" t="s">
+        <v>666</v>
+      </c>
+      <c r="C237" s="9" t="s">
+        <v>667</v>
+      </c>
+      <c r="D237" s="9" t="s">
+        <v>668</v>
+      </c>
+      <c r="E237" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F237" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6" outlineLevel="2">
+      <c r="A238" s="16">
+        <v>12</v>
+      </c>
+      <c r="B238" s="8" t="s">
+        <v>669</v>
+      </c>
+      <c r="C238" s="9" t="s">
+        <v>670</v>
+      </c>
+      <c r="D238" s="9" t="s">
+        <v>671</v>
+      </c>
+      <c r="E238" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F238" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6" outlineLevel="2">
+      <c r="A239" s="16">
+        <v>13</v>
+      </c>
+      <c r="B239" s="8" t="s">
+        <v>672</v>
+      </c>
+      <c r="C239" s="9" t="s">
+        <v>673</v>
+      </c>
+      <c r="D239" s="9" t="s">
+        <v>674</v>
+      </c>
+      <c r="E239" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F239" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6" outlineLevel="2">
+      <c r="A240" s="16">
+        <v>14</v>
+      </c>
+      <c r="B240" s="8" t="s">
+        <v>675</v>
+      </c>
+      <c r="C240" s="9" t="s">
+        <v>676</v>
+      </c>
+      <c r="D240" s="9" t="s">
+        <v>677</v>
+      </c>
+      <c r="E240" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F240" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6" outlineLevel="2">
+      <c r="A241" s="16">
+        <v>15</v>
+      </c>
+      <c r="B241" s="8" t="s">
+        <v>678</v>
+      </c>
+      <c r="C241" s="9" t="s">
+        <v>679</v>
+      </c>
+      <c r="D241" s="9" t="s">
+        <v>680</v>
+      </c>
+      <c r="E241" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F241" s="12">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6" outlineLevel="2">
+      <c r="A242" s="16">
+        <v>16</v>
+      </c>
+      <c r="B242" s="8" t="s">
+        <v>681</v>
+      </c>
+      <c r="C242" s="9" t="s">
+        <v>682</v>
+      </c>
+      <c r="D242" s="9" t="s">
+        <v>683</v>
+      </c>
+      <c r="E242" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F242" s="12">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6" outlineLevel="2">
+      <c r="A243" s="16">
+        <v>17</v>
+      </c>
+      <c r="B243" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="C243" s="9" t="s">
+        <v>685</v>
+      </c>
+      <c r="D243" s="9" t="s">
+        <v>686</v>
+      </c>
+      <c r="E243" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F243" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6" outlineLevel="2">
+      <c r="A244" s="16">
+        <v>18</v>
+      </c>
+      <c r="B244" s="8" t="s">
+        <v>687</v>
+      </c>
+      <c r="C244" s="9" t="s">
+        <v>688</v>
+      </c>
+      <c r="D244" s="9" t="s">
+        <v>689</v>
+      </c>
+      <c r="E244" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F244" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6" outlineLevel="2">
+      <c r="A245" s="16">
+        <v>19</v>
+      </c>
+      <c r="B245" s="8" t="s">
+        <v>690</v>
+      </c>
+      <c r="C245" s="9" t="s">
+        <v>691</v>
+      </c>
+      <c r="D245" s="9" t="s">
+        <v>692</v>
+      </c>
+      <c r="E245" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F245" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6" outlineLevel="2">
+      <c r="A246" s="16">
+        <v>20</v>
+      </c>
+      <c r="B246" s="8" t="s">
+        <v>693</v>
+      </c>
+      <c r="C246" s="9" t="s">
+        <v>694</v>
+      </c>
+      <c r="D246" s="9" t="s">
+        <v>695</v>
+      </c>
+      <c r="E246" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F246" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6" outlineLevel="2">
+      <c r="A247" s="16">
+        <v>21</v>
+      </c>
+      <c r="B247" s="8" t="s">
+        <v>696</v>
+      </c>
+      <c r="C247" s="9" t="s">
+        <v>697</v>
+      </c>
+      <c r="D247" s="9" t="s">
+        <v>698</v>
+      </c>
+      <c r="E247" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F247" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6" outlineLevel="2">
+      <c r="A248" s="16">
+        <v>22</v>
+      </c>
+      <c r="B248" s="8" t="s">
+        <v>699</v>
+      </c>
+      <c r="C248" s="9" t="s">
+        <v>700</v>
+      </c>
+      <c r="D248" s="9" t="s">
+        <v>701</v>
+      </c>
+      <c r="E248" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F248" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6" outlineLevel="2">
+      <c r="A249" s="16">
+        <v>23</v>
+      </c>
+      <c r="B249" s="8" t="s">
+        <v>702</v>
+      </c>
+      <c r="C249" s="9" t="s">
+        <v>703</v>
+      </c>
+      <c r="D249" s="9" t="s">
+        <v>704</v>
+      </c>
+      <c r="E249" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F249" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6" outlineLevel="2">
+      <c r="A250" s="16">
+        <v>24</v>
+      </c>
+      <c r="B250" s="8" t="s">
+        <v>705</v>
+      </c>
+      <c r="C250" s="9" t="s">
+        <v>706</v>
+      </c>
+      <c r="D250" s="9" t="s">
+        <v>707</v>
+      </c>
+      <c r="E250" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F250" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6" outlineLevel="2">
+      <c r="A251" s="16">
+        <v>25</v>
+      </c>
+      <c r="B251" s="8" t="s">
+        <v>708</v>
+      </c>
+      <c r="C251" s="9" t="s">
+        <v>709</v>
+      </c>
+      <c r="D251" s="9" t="s">
+        <v>710</v>
+      </c>
+      <c r="E251" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F251" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6" outlineLevel="2">
+      <c r="A252" s="16">
+        <v>26</v>
+      </c>
+      <c r="B252" s="8" t="s">
+        <v>711</v>
+      </c>
+      <c r="C252" s="9" t="s">
+        <v>712</v>
+      </c>
+      <c r="D252" s="9" t="s">
+        <v>713</v>
+      </c>
+      <c r="E252" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F252" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6" outlineLevel="2">
+      <c r="A253" s="16">
         <v>27</v>
       </c>
-      <c r="B217" s="8" t="s">
-[...11 lines deleted...]
-      <c r="F217" s="12">
+      <c r="B253" s="8" t="s">
+        <v>714</v>
+      </c>
+      <c r="C253" s="9" t="s">
+        <v>715</v>
+      </c>
+      <c r="D253" s="9" t="s">
+        <v>716</v>
+      </c>
+      <c r="E253" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F253" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6" outlineLevel="2">
+      <c r="A254" s="16">
+        <v>28</v>
+      </c>
+      <c r="B254" s="8" t="s">
+        <v>717</v>
+      </c>
+      <c r="C254" s="9" t="s">
+        <v>718</v>
+      </c>
+      <c r="D254" s="9" t="s">
+        <v>719</v>
+      </c>
+      <c r="E254" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F254" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6" outlineLevel="2">
+      <c r="A255" s="16">
+        <v>29</v>
+      </c>
+      <c r="B255" s="8" t="s">
+        <v>720</v>
+      </c>
+      <c r="C255" s="9" t="s">
+        <v>721</v>
+      </c>
+      <c r="D255" s="9" t="s">
+        <v>722</v>
+      </c>
+      <c r="E255" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F255" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6" outlineLevel="2">
+      <c r="A256" s="16">
+        <v>30</v>
+      </c>
+      <c r="B256" s="8" t="s">
+        <v>723</v>
+      </c>
+      <c r="C256" s="9" t="s">
+        <v>724</v>
+      </c>
+      <c r="D256" s="9" t="s">
+        <v>725</v>
+      </c>
+      <c r="E256" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F256" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6" outlineLevel="2">
+      <c r="A257" s="16">
+        <v>31</v>
+      </c>
+      <c r="B257" s="8" t="s">
+        <v>726</v>
+      </c>
+      <c r="C257" s="9" t="s">
+        <v>727</v>
+      </c>
+      <c r="D257" s="9" t="s">
+        <v>728</v>
+      </c>
+      <c r="E257" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F257" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6" outlineLevel="2">
+      <c r="A258" s="16">
+        <v>32</v>
+      </c>
+      <c r="B258" s="8" t="s">
+        <v>729</v>
+      </c>
+      <c r="C258" s="9" t="s">
+        <v>730</v>
+      </c>
+      <c r="D258" s="9" t="s">
+        <v>731</v>
+      </c>
+      <c r="E258" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F258" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6" outlineLevel="2">
+      <c r="A259" s="16">
+        <v>33</v>
+      </c>
+      <c r="B259" s="8" t="s">
+        <v>732</v>
+      </c>
+      <c r="C259" s="9" t="s">
+        <v>733</v>
+      </c>
+      <c r="D259" s="9" t="s">
+        <v>734</v>
+      </c>
+      <c r="E259" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F259" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6" outlineLevel="2">
+      <c r="A260" s="16">
+        <v>34</v>
+      </c>
+      <c r="B260" s="8" t="s">
+        <v>735</v>
+      </c>
+      <c r="C260" s="9" t="s">
+        <v>736</v>
+      </c>
+      <c r="D260" s="9" t="s">
+        <v>737</v>
+      </c>
+      <c r="E260" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F260" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6" outlineLevel="2">
+      <c r="A261" s="16">
+        <v>35</v>
+      </c>
+      <c r="B261" s="8" t="s">
+        <v>738</v>
+      </c>
+      <c r="C261" s="9" t="s">
+        <v>739</v>
+      </c>
+      <c r="D261" s="9" t="s">
+        <v>740</v>
+      </c>
+      <c r="E261" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F261" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6" outlineLevel="2">
+      <c r="A262" s="16">
+        <v>36</v>
+      </c>
+      <c r="B262" s="8" t="s">
+        <v>741</v>
+      </c>
+      <c r="C262" s="9" t="s">
+        <v>742</v>
+      </c>
+      <c r="D262" s="9" t="s">
+        <v>743</v>
+      </c>
+      <c r="E262" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F262" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6" outlineLevel="2">
+      <c r="A263" s="16">
+        <v>37</v>
+      </c>
+      <c r="B263" s="8" t="s">
+        <v>744</v>
+      </c>
+      <c r="C263" s="9" t="s">
+        <v>745</v>
+      </c>
+      <c r="D263" s="9" t="s">
+        <v>746</v>
+      </c>
+      <c r="E263" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F263" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6" outlineLevel="2">
+      <c r="A264" s="16">
+        <v>38</v>
+      </c>
+      <c r="B264" s="8" t="s">
+        <v>747</v>
+      </c>
+      <c r="C264" s="9" t="s">
+        <v>748</v>
+      </c>
+      <c r="D264" s="9" t="s">
+        <v>749</v>
+      </c>
+      <c r="E264" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F264" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6" outlineLevel="2">
+      <c r="A265" s="16">
+        <v>39</v>
+      </c>
+      <c r="B265" s="8" t="s">
+        <v>750</v>
+      </c>
+      <c r="C265" s="9" t="s">
+        <v>751</v>
+      </c>
+      <c r="D265" s="9" t="s">
+        <v>752</v>
+      </c>
+      <c r="E265" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F265" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6" outlineLevel="2">
+      <c r="A266" s="16">
+        <v>40</v>
+      </c>
+      <c r="B266" s="8" t="s">
+        <v>753</v>
+      </c>
+      <c r="C266" s="9" t="s">
+        <v>754</v>
+      </c>
+      <c r="D266" s="9" t="s">
+        <v>755</v>
+      </c>
+      <c r="E266" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F266" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6" outlineLevel="2">
+      <c r="A267" s="16">
+        <v>41</v>
+      </c>
+      <c r="B267" s="8" t="s">
+        <v>756</v>
+      </c>
+      <c r="C267" s="9" t="s">
+        <v>757</v>
+      </c>
+      <c r="D267" s="9" t="s">
+        <v>758</v>
+      </c>
+      <c r="E267" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F267" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6" outlineLevel="1">
+      <c r="A268" s="15" t="s">
+        <v>759</v>
+      </c>
+      <c r="B268" s="2"/>
+      <c r="C268" s="2"/>
+      <c r="D268" s="2"/>
+      <c r="E268" s="2"/>
+      <c r="F268" s="10"/>
+    </row>
+    <row r="269" spans="1:6" outlineLevel="2">
+      <c r="A269" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B269" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C269" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D269" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E269" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F269" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6" outlineLevel="2">
+      <c r="A270" s="16">
+        <v>1</v>
+      </c>
+      <c r="B270" s="8" t="s">
+        <v>760</v>
+      </c>
+      <c r="C270" s="9" t="s">
+        <v>761</v>
+      </c>
+      <c r="D270" s="9" t="s">
+        <v>762</v>
+      </c>
+      <c r="E270" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F270" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6" outlineLevel="2">
+      <c r="A271" s="16">
+        <v>2</v>
+      </c>
+      <c r="B271" s="8" t="s">
+        <v>763</v>
+      </c>
+      <c r="C271" s="9" t="s">
+        <v>764</v>
+      </c>
+      <c r="D271" s="9" t="s">
+        <v>765</v>
+      </c>
+      <c r="E271" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F271" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6" outlineLevel="2">
+      <c r="A272" s="16">
+        <v>3</v>
+      </c>
+      <c r="B272" s="8" t="s">
+        <v>766</v>
+      </c>
+      <c r="C272" s="9" t="s">
+        <v>767</v>
+      </c>
+      <c r="D272" s="9" t="s">
+        <v>768</v>
+      </c>
+      <c r="E272" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F272" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6" outlineLevel="2">
+      <c r="A273" s="16">
+        <v>4</v>
+      </c>
+      <c r="B273" s="8" t="s">
+        <v>769</v>
+      </c>
+      <c r="C273" s="9" t="s">
+        <v>770</v>
+      </c>
+      <c r="D273" s="9" t="s">
+        <v>771</v>
+      </c>
+      <c r="E273" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F273" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6" outlineLevel="2">
+      <c r="A274" s="16">
+        <v>5</v>
+      </c>
+      <c r="B274" s="8" t="s">
+        <v>772</v>
+      </c>
+      <c r="C274" s="9" t="s">
+        <v>773</v>
+      </c>
+      <c r="D274" s="9" t="s">
+        <v>774</v>
+      </c>
+      <c r="E274" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F274" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6" outlineLevel="2">
+      <c r="A275" s="16">
+        <v>6</v>
+      </c>
+      <c r="B275" s="8" t="s">
+        <v>775</v>
+      </c>
+      <c r="C275" s="9" t="s">
+        <v>776</v>
+      </c>
+      <c r="D275" s="9" t="s">
+        <v>777</v>
+      </c>
+      <c r="E275" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F275" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6" outlineLevel="2">
+      <c r="A276" s="16">
+        <v>7</v>
+      </c>
+      <c r="B276" s="8" t="s">
+        <v>778</v>
+      </c>
+      <c r="C276" s="9" t="s">
+        <v>779</v>
+      </c>
+      <c r="D276" s="9" t="s">
+        <v>780</v>
+      </c>
+      <c r="E276" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F276" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6" outlineLevel="2">
+      <c r="A277" s="16">
+        <v>8</v>
+      </c>
+      <c r="B277" s="8" t="s">
+        <v>781</v>
+      </c>
+      <c r="C277" s="9" t="s">
+        <v>782</v>
+      </c>
+      <c r="D277" s="9" t="s">
+        <v>783</v>
+      </c>
+      <c r="E277" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F277" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6" outlineLevel="1">
+      <c r="A278" s="15" t="s">
+        <v>784</v>
+      </c>
+      <c r="B278" s="2"/>
+      <c r="C278" s="2"/>
+      <c r="D278" s="2"/>
+      <c r="E278" s="2"/>
+      <c r="F278" s="10"/>
+    </row>
+    <row r="279" spans="1:6" outlineLevel="2">
+      <c r="A279" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B279" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C279" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D279" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E279" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F279" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6" outlineLevel="2">
+      <c r="A280" s="16">
+        <v>1</v>
+      </c>
+      <c r="B280" s="8" t="s">
+        <v>785</v>
+      </c>
+      <c r="C280" s="9" t="s">
+        <v>786</v>
+      </c>
+      <c r="D280" s="9" t="s">
+        <v>787</v>
+      </c>
+      <c r="E280" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F280" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6" outlineLevel="2">
+      <c r="A281" s="16">
+        <v>2</v>
+      </c>
+      <c r="B281" s="8" t="s">
+        <v>788</v>
+      </c>
+      <c r="C281" s="9" t="s">
+        <v>789</v>
+      </c>
+      <c r="D281" s="9" t="s">
+        <v>790</v>
+      </c>
+      <c r="E281" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F281" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6" outlineLevel="2">
+      <c r="A282" s="16">
+        <v>3</v>
+      </c>
+      <c r="B282" s="8" t="s">
+        <v>791</v>
+      </c>
+      <c r="C282" s="9" t="s">
+        <v>792</v>
+      </c>
+      <c r="D282" s="9" t="s">
+        <v>793</v>
+      </c>
+      <c r="E282" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F282" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6" outlineLevel="2">
+      <c r="A283" s="16">
+        <v>4</v>
+      </c>
+      <c r="B283" s="8" t="s">
+        <v>794</v>
+      </c>
+      <c r="C283" s="9" t="s">
+        <v>795</v>
+      </c>
+      <c r="D283" s="9" t="s">
+        <v>796</v>
+      </c>
+      <c r="E283" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F283" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6" outlineLevel="2">
+      <c r="A284" s="16">
+        <v>5</v>
+      </c>
+      <c r="B284" s="8" t="s">
+        <v>797</v>
+      </c>
+      <c r="C284" s="9" t="s">
+        <v>798</v>
+      </c>
+      <c r="D284" s="9" t="s">
+        <v>799</v>
+      </c>
+      <c r="E284" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F284" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6" outlineLevel="2">
+      <c r="A285" s="16">
+        <v>6</v>
+      </c>
+      <c r="B285" s="8" t="s">
+        <v>800</v>
+      </c>
+      <c r="C285" s="9" t="s">
+        <v>801</v>
+      </c>
+      <c r="D285" s="9" t="s">
+        <v>802</v>
+      </c>
+      <c r="E285" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F285" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6" outlineLevel="2">
+      <c r="A286" s="16">
+        <v>7</v>
+      </c>
+      <c r="B286" s="8" t="s">
+        <v>803</v>
+      </c>
+      <c r="C286" s="9" t="s">
+        <v>804</v>
+      </c>
+      <c r="D286" s="9" t="s">
+        <v>805</v>
+      </c>
+      <c r="E286" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F286" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6" outlineLevel="2">
+      <c r="A287" s="16">
+        <v>8</v>
+      </c>
+      <c r="B287" s="8" t="s">
+        <v>806</v>
+      </c>
+      <c r="C287" s="9" t="s">
+        <v>807</v>
+      </c>
+      <c r="D287" s="9" t="s">
+        <v>808</v>
+      </c>
+      <c r="E287" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F287" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6" outlineLevel="2">
+      <c r="A288" s="16">
+        <v>9</v>
+      </c>
+      <c r="B288" s="8" t="s">
+        <v>809</v>
+      </c>
+      <c r="C288" s="9" t="s">
+        <v>810</v>
+      </c>
+      <c r="D288" s="9" t="s">
+        <v>811</v>
+      </c>
+      <c r="E288" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F288" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6" outlineLevel="2">
+      <c r="A289" s="16">
+        <v>10</v>
+      </c>
+      <c r="B289" s="8" t="s">
+        <v>812</v>
+      </c>
+      <c r="C289" s="9" t="s">
+        <v>813</v>
+      </c>
+      <c r="D289" s="9" t="s">
+        <v>814</v>
+      </c>
+      <c r="E289" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F289" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="290" spans="1:6" outlineLevel="2">
+      <c r="A290" s="16">
+        <v>11</v>
+      </c>
+      <c r="B290" s="8" t="s">
+        <v>815</v>
+      </c>
+      <c r="C290" s="9" t="s">
+        <v>816</v>
+      </c>
+      <c r="D290" s="9" t="s">
+        <v>817</v>
+      </c>
+      <c r="E290" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F290" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="291" spans="1:6" outlineLevel="2">
+      <c r="A291" s="16">
+        <v>12</v>
+      </c>
+      <c r="B291" s="8" t="s">
+        <v>818</v>
+      </c>
+      <c r="C291" s="9" t="s">
+        <v>819</v>
+      </c>
+      <c r="D291" s="9" t="s">
+        <v>820</v>
+      </c>
+      <c r="E291" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F291" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="292" spans="1:6" outlineLevel="2">
+      <c r="A292" s="16">
+        <v>13</v>
+      </c>
+      <c r="B292" s="8" t="s">
+        <v>821</v>
+      </c>
+      <c r="C292" s="9" t="s">
+        <v>822</v>
+      </c>
+      <c r="D292" s="9" t="s">
+        <v>823</v>
+      </c>
+      <c r="E292" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F292" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6" outlineLevel="2">
+      <c r="A293" s="16">
+        <v>14</v>
+      </c>
+      <c r="B293" s="8" t="s">
+        <v>824</v>
+      </c>
+      <c r="C293" s="9" t="s">
+        <v>825</v>
+      </c>
+      <c r="D293" s="9" t="s">
+        <v>826</v>
+      </c>
+      <c r="E293" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F293" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="294" spans="1:6" outlineLevel="2">
+      <c r="A294" s="16">
+        <v>15</v>
+      </c>
+      <c r="B294" s="8" t="s">
+        <v>827</v>
+      </c>
+      <c r="C294" s="9" t="s">
+        <v>828</v>
+      </c>
+      <c r="D294" s="9" t="s">
+        <v>829</v>
+      </c>
+      <c r="E294" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F294" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="295" spans="1:6" outlineLevel="2">
+      <c r="A295" s="16">
+        <v>16</v>
+      </c>
+      <c r="B295" s="8" t="s">
+        <v>830</v>
+      </c>
+      <c r="C295" s="9" t="s">
+        <v>831</v>
+      </c>
+      <c r="D295" s="9" t="s">
+        <v>832</v>
+      </c>
+      <c r="E295" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F295" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="296" spans="1:6" outlineLevel="2">
+      <c r="A296" s="16">
+        <v>17</v>
+      </c>
+      <c r="B296" s="8" t="s">
+        <v>833</v>
+      </c>
+      <c r="C296" s="9" t="s">
+        <v>834</v>
+      </c>
+      <c r="D296" s="9" t="s">
+        <v>835</v>
+      </c>
+      <c r="E296" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F296" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="297" spans="1:6" outlineLevel="2">
+      <c r="A297" s="16">
+        <v>18</v>
+      </c>
+      <c r="B297" s="8" t="s">
+        <v>836</v>
+      </c>
+      <c r="C297" s="9" t="s">
+        <v>837</v>
+      </c>
+      <c r="D297" s="9" t="s">
+        <v>838</v>
+      </c>
+      <c r="E297" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F297" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="298" spans="1:6" outlineLevel="2">
+      <c r="A298" s="16">
+        <v>19</v>
+      </c>
+      <c r="B298" s="8" t="s">
+        <v>839</v>
+      </c>
+      <c r="C298" s="9" t="s">
+        <v>840</v>
+      </c>
+      <c r="D298" s="9" t="s">
+        <v>841</v>
+      </c>
+      <c r="E298" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F298" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="299" spans="1:6" outlineLevel="2">
+      <c r="A299" s="16">
+        <v>20</v>
+      </c>
+      <c r="B299" s="8" t="s">
+        <v>842</v>
+      </c>
+      <c r="C299" s="9" t="s">
+        <v>843</v>
+      </c>
+      <c r="D299" s="9" t="s">
+        <v>844</v>
+      </c>
+      <c r="E299" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F299" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="300" spans="1:6" outlineLevel="2">
+      <c r="A300" s="16">
+        <v>21</v>
+      </c>
+      <c r="B300" s="8" t="s">
+        <v>845</v>
+      </c>
+      <c r="C300" s="9" t="s">
+        <v>846</v>
+      </c>
+      <c r="D300" s="9" t="s">
+        <v>847</v>
+      </c>
+      <c r="E300" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F300" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="301" spans="1:6" outlineLevel="2">
+      <c r="A301" s="16">
+        <v>22</v>
+      </c>
+      <c r="B301" s="8" t="s">
+        <v>848</v>
+      </c>
+      <c r="C301" s="9" t="s">
+        <v>849</v>
+      </c>
+      <c r="D301" s="9" t="s">
+        <v>850</v>
+      </c>
+      <c r="E301" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F301" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="302" spans="1:6" outlineLevel="2">
+      <c r="A302" s="16">
+        <v>23</v>
+      </c>
+      <c r="B302" s="8" t="s">
+        <v>851</v>
+      </c>
+      <c r="C302" s="9" t="s">
+        <v>852</v>
+      </c>
+      <c r="D302" s="9" t="s">
+        <v>853</v>
+      </c>
+      <c r="E302" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F302" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="303" spans="1:6" outlineLevel="2">
+      <c r="A303" s="16">
+        <v>24</v>
+      </c>
+      <c r="B303" s="8" t="s">
+        <v>854</v>
+      </c>
+      <c r="C303" s="9" t="s">
+        <v>855</v>
+      </c>
+      <c r="D303" s="9" t="s">
+        <v>856</v>
+      </c>
+      <c r="E303" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F303" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="304" spans="1:6" outlineLevel="2">
+      <c r="A304" s="16">
+        <v>25</v>
+      </c>
+      <c r="B304" s="8" t="s">
+        <v>857</v>
+      </c>
+      <c r="C304" s="9" t="s">
+        <v>858</v>
+      </c>
+      <c r="D304" s="9" t="s">
+        <v>859</v>
+      </c>
+      <c r="E304" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F304" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="305" spans="1:6" outlineLevel="2">
+      <c r="A305" s="16">
+        <v>26</v>
+      </c>
+      <c r="B305" s="8" t="s">
+        <v>860</v>
+      </c>
+      <c r="C305" s="9" t="s">
+        <v>861</v>
+      </c>
+      <c r="D305" s="9" t="s">
+        <v>862</v>
+      </c>
+      <c r="E305" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F305" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="306" spans="1:6" outlineLevel="2">
+      <c r="A306" s="16">
+        <v>27</v>
+      </c>
+      <c r="B306" s="8" t="s">
+        <v>863</v>
+      </c>
+      <c r="C306" s="9" t="s">
+        <v>864</v>
+      </c>
+      <c r="D306" s="9" t="s">
+        <v>865</v>
+      </c>
+      <c r="E306" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F306" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="307" spans="1:6" outlineLevel="2">
+      <c r="A307" s="16">
+        <v>28</v>
+      </c>
+      <c r="B307" s="8" t="s">
+        <v>866</v>
+      </c>
+      <c r="C307" s="9" t="s">
+        <v>867</v>
+      </c>
+      <c r="D307" s="9" t="s">
+        <v>868</v>
+      </c>
+      <c r="E307" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F307" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="308" spans="1:6" outlineLevel="2">
+      <c r="A308" s="16">
+        <v>29</v>
+      </c>
+      <c r="B308" s="8" t="s">
+        <v>869</v>
+      </c>
+      <c r="C308" s="9" t="s">
+        <v>870</v>
+      </c>
+      <c r="D308" s="9" t="s">
+        <v>871</v>
+      </c>
+      <c r="E308" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F308" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="309" spans="1:6" outlineLevel="2">
+      <c r="A309" s="16">
+        <v>30</v>
+      </c>
+      <c r="B309" s="8" t="s">
+        <v>872</v>
+      </c>
+      <c r="C309" s="9" t="s">
+        <v>873</v>
+      </c>
+      <c r="D309" s="9" t="s">
+        <v>874</v>
+      </c>
+      <c r="E309" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F309" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="310" spans="1:6" outlineLevel="2">
+      <c r="A310" s="16">
+        <v>31</v>
+      </c>
+      <c r="B310" s="8" t="s">
+        <v>875</v>
+      </c>
+      <c r="C310" s="9" t="s">
+        <v>876</v>
+      </c>
+      <c r="D310" s="9" t="s">
+        <v>877</v>
+      </c>
+      <c r="E310" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F310" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="311" spans="1:6" outlineLevel="2">
+      <c r="A311" s="16">
+        <v>32</v>
+      </c>
+      <c r="B311" s="8" t="s">
+        <v>878</v>
+      </c>
+      <c r="C311" s="9" t="s">
+        <v>879</v>
+      </c>
+      <c r="D311" s="9" t="s">
+        <v>880</v>
+      </c>
+      <c r="E311" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F311" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="312" spans="1:6" outlineLevel="2">
+      <c r="A312" s="16">
+        <v>33</v>
+      </c>
+      <c r="B312" s="8" t="s">
+        <v>881</v>
+      </c>
+      <c r="C312" s="9" t="s">
+        <v>882</v>
+      </c>
+      <c r="D312" s="9" t="s">
+        <v>883</v>
+      </c>
+      <c r="E312" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F312" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="313" spans="1:6" outlineLevel="2">
+      <c r="A313" s="16">
+        <v>34</v>
+      </c>
+      <c r="B313" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="C313" s="9" t="s">
+        <v>885</v>
+      </c>
+      <c r="D313" s="9" t="s">
+        <v>886</v>
+      </c>
+      <c r="E313" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F313" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="314" spans="1:6" outlineLevel="2">
+      <c r="A314" s="16">
+        <v>35</v>
+      </c>
+      <c r="B314" s="8" t="s">
+        <v>887</v>
+      </c>
+      <c r="C314" s="9" t="s">
+        <v>888</v>
+      </c>
+      <c r="D314" s="9" t="s">
+        <v>889</v>
+      </c>
+      <c r="E314" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F314" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="315" spans="1:6" outlineLevel="2">
+      <c r="A315" s="16">
+        <v>36</v>
+      </c>
+      <c r="B315" s="8" t="s">
+        <v>890</v>
+      </c>
+      <c r="C315" s="9" t="s">
+        <v>891</v>
+      </c>
+      <c r="D315" s="9" t="s">
+        <v>892</v>
+      </c>
+      <c r="E315" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F315" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="316" spans="1:6" outlineLevel="2">
+      <c r="A316" s="16">
+        <v>37</v>
+      </c>
+      <c r="B316" s="8" t="s">
+        <v>893</v>
+      </c>
+      <c r="C316" s="9" t="s">
+        <v>894</v>
+      </c>
+      <c r="D316" s="9" t="s">
+        <v>895</v>
+      </c>
+      <c r="E316" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F316" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="317" spans="1:6" outlineLevel="2">
+      <c r="A317" s="16">
+        <v>38</v>
+      </c>
+      <c r="B317" s="8" t="s">
+        <v>896</v>
+      </c>
+      <c r="C317" s="9" t="s">
+        <v>897</v>
+      </c>
+      <c r="D317" s="9" t="s">
+        <v>898</v>
+      </c>
+      <c r="E317" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F317" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="318" spans="1:6" outlineLevel="2">
+      <c r="A318" s="16">
+        <v>39</v>
+      </c>
+      <c r="B318" s="8" t="s">
+        <v>899</v>
+      </c>
+      <c r="C318" s="9" t="s">
+        <v>900</v>
+      </c>
+      <c r="D318" s="9" t="s">
+        <v>901</v>
+      </c>
+      <c r="E318" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F318" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="319" spans="1:6" outlineLevel="2">
+      <c r="A319" s="16">
+        <v>40</v>
+      </c>
+      <c r="B319" s="8" t="s">
+        <v>902</v>
+      </c>
+      <c r="C319" s="9" t="s">
+        <v>903</v>
+      </c>
+      <c r="D319" s="9" t="s">
+        <v>904</v>
+      </c>
+      <c r="E319" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F319" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="320" spans="1:6" outlineLevel="2">
+      <c r="A320" s="16">
+        <v>41</v>
+      </c>
+      <c r="B320" s="8" t="s">
+        <v>905</v>
+      </c>
+      <c r="C320" s="9" t="s">
+        <v>906</v>
+      </c>
+      <c r="D320" s="9" t="s">
+        <v>907</v>
+      </c>
+      <c r="E320" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F320" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="321" spans="1:6" outlineLevel="2">
+      <c r="A321" s="16">
+        <v>42</v>
+      </c>
+      <c r="B321" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="C321" s="9" t="s">
+        <v>909</v>
+      </c>
+      <c r="D321" s="9" t="s">
+        <v>910</v>
+      </c>
+      <c r="E321" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F321" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="322" spans="1:6" outlineLevel="2">
+      <c r="A322" s="16">
+        <v>43</v>
+      </c>
+      <c r="B322" s="8" t="s">
+        <v>911</v>
+      </c>
+      <c r="C322" s="9" t="s">
+        <v>912</v>
+      </c>
+      <c r="D322" s="9" t="s">
+        <v>913</v>
+      </c>
+      <c r="E322" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F322" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6" outlineLevel="2">
+      <c r="A323" s="16">
+        <v>44</v>
+      </c>
+      <c r="B323" s="8" t="s">
+        <v>914</v>
+      </c>
+      <c r="C323" s="9" t="s">
+        <v>915</v>
+      </c>
+      <c r="D323" s="9" t="s">
+        <v>916</v>
+      </c>
+      <c r="E323" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F323" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6" outlineLevel="2">
+      <c r="A324" s="16">
+        <v>45</v>
+      </c>
+      <c r="B324" s="8" t="s">
+        <v>917</v>
+      </c>
+      <c r="C324" s="9" t="s">
+        <v>918</v>
+      </c>
+      <c r="D324" s="9" t="s">
+        <v>919</v>
+      </c>
+      <c r="E324" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F324" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6" outlineLevel="2">
+      <c r="A325" s="16">
+        <v>46</v>
+      </c>
+      <c r="B325" s="8" t="s">
+        <v>920</v>
+      </c>
+      <c r="C325" s="9" t="s">
+        <v>921</v>
+      </c>
+      <c r="D325" s="9" t="s">
+        <v>922</v>
+      </c>
+      <c r="E325" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F325" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6" outlineLevel="2">
+      <c r="A326" s="16">
+        <v>47</v>
+      </c>
+      <c r="B326" s="8" t="s">
+        <v>923</v>
+      </c>
+      <c r="C326" s="9" t="s">
+        <v>924</v>
+      </c>
+      <c r="D326" s="9" t="s">
+        <v>925</v>
+      </c>
+      <c r="E326" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F326" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6" outlineLevel="2">
+      <c r="A327" s="16">
+        <v>48</v>
+      </c>
+      <c r="B327" s="8" t="s">
+        <v>926</v>
+      </c>
+      <c r="C327" s="9" t="s">
+        <v>927</v>
+      </c>
+      <c r="D327" s="9" t="s">
+        <v>928</v>
+      </c>
+      <c r="E327" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F327" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6" outlineLevel="2">
+      <c r="A328" s="16">
+        <v>49</v>
+      </c>
+      <c r="B328" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="C328" s="9" t="s">
+        <v>930</v>
+      </c>
+      <c r="D328" s="9" t="s">
+        <v>931</v>
+      </c>
+      <c r="E328" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F328" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6" outlineLevel="2">
+      <c r="A329" s="16">
+        <v>50</v>
+      </c>
+      <c r="B329" s="8" t="s">
+        <v>932</v>
+      </c>
+      <c r="C329" s="9" t="s">
+        <v>933</v>
+      </c>
+      <c r="D329" s="9" t="s">
+        <v>934</v>
+      </c>
+      <c r="E329" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F329" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6" outlineLevel="2">
+      <c r="A330" s="16">
+        <v>51</v>
+      </c>
+      <c r="B330" s="8" t="s">
+        <v>935</v>
+      </c>
+      <c r="C330" s="9" t="s">
+        <v>936</v>
+      </c>
+      <c r="D330" s="9" t="s">
+        <v>937</v>
+      </c>
+      <c r="E330" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F330" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6" outlineLevel="2">
+      <c r="A331" s="16">
+        <v>52</v>
+      </c>
+      <c r="B331" s="8" t="s">
+        <v>938</v>
+      </c>
+      <c r="C331" s="9" t="s">
+        <v>939</v>
+      </c>
+      <c r="D331" s="9" t="s">
+        <v>940</v>
+      </c>
+      <c r="E331" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F331" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6" outlineLevel="2">
+      <c r="A332" s="16">
+        <v>53</v>
+      </c>
+      <c r="B332" s="8" t="s">
+        <v>941</v>
+      </c>
+      <c r="C332" s="9" t="s">
+        <v>942</v>
+      </c>
+      <c r="D332" s="9" t="s">
+        <v>943</v>
+      </c>
+      <c r="E332" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F332" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6" outlineLevel="2">
+      <c r="A333" s="16">
+        <v>54</v>
+      </c>
+      <c r="B333" s="8" t="s">
+        <v>944</v>
+      </c>
+      <c r="C333" s="9" t="s">
+        <v>945</v>
+      </c>
+      <c r="D333" s="9" t="s">
+        <v>946</v>
+      </c>
+      <c r="E333" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F333" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6" outlineLevel="2">
+      <c r="A334" s="16">
+        <v>55</v>
+      </c>
+      <c r="B334" s="8" t="s">
+        <v>947</v>
+      </c>
+      <c r="C334" s="9" t="s">
+        <v>948</v>
+      </c>
+      <c r="D334" s="9" t="s">
+        <v>949</v>
+      </c>
+      <c r="E334" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F334" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6" outlineLevel="2">
+      <c r="A335" s="16">
+        <v>56</v>
+      </c>
+      <c r="B335" s="8" t="s">
+        <v>950</v>
+      </c>
+      <c r="C335" s="9" t="s">
+        <v>951</v>
+      </c>
+      <c r="D335" s="9" t="s">
+        <v>952</v>
+      </c>
+      <c r="E335" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F335" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6" outlineLevel="2">
+      <c r="A336" s="16">
+        <v>57</v>
+      </c>
+      <c r="B336" s="8" t="s">
+        <v>953</v>
+      </c>
+      <c r="C336" s="9" t="s">
+        <v>954</v>
+      </c>
+      <c r="D336" s="9" t="s">
+        <v>955</v>
+      </c>
+      <c r="E336" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F336" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6" outlineLevel="2">
+      <c r="A337" s="16">
+        <v>58</v>
+      </c>
+      <c r="B337" s="8" t="s">
+        <v>956</v>
+      </c>
+      <c r="C337" s="9" t="s">
+        <v>957</v>
+      </c>
+      <c r="D337" s="9" t="s">
+        <v>958</v>
+      </c>
+      <c r="E337" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F337" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6" outlineLevel="2">
+      <c r="A338" s="16">
+        <v>59</v>
+      </c>
+      <c r="B338" s="8" t="s">
+        <v>959</v>
+      </c>
+      <c r="C338" s="9" t="s">
+        <v>960</v>
+      </c>
+      <c r="D338" s="9" t="s">
+        <v>961</v>
+      </c>
+      <c r="E338" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F338" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6" outlineLevel="2">
+      <c r="A339" s="16">
+        <v>60</v>
+      </c>
+      <c r="B339" s="8" t="s">
+        <v>962</v>
+      </c>
+      <c r="C339" s="9" t="s">
+        <v>963</v>
+      </c>
+      <c r="D339" s="9" t="s">
+        <v>964</v>
+      </c>
+      <c r="E339" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F339" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6" outlineLevel="2">
+      <c r="A340" s="16">
+        <v>61</v>
+      </c>
+      <c r="B340" s="8" t="s">
+        <v>965</v>
+      </c>
+      <c r="C340" s="9" t="s">
+        <v>966</v>
+      </c>
+      <c r="D340" s="9" t="s">
+        <v>967</v>
+      </c>
+      <c r="E340" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F340" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="341" spans="1:6" outlineLevel="2">
+      <c r="A341" s="16">
+        <v>62</v>
+      </c>
+      <c r="B341" s="8" t="s">
+        <v>968</v>
+      </c>
+      <c r="C341" s="9" t="s">
+        <v>969</v>
+      </c>
+      <c r="D341" s="9" t="s">
+        <v>970</v>
+      </c>
+      <c r="E341" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F341" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="342" spans="1:6" outlineLevel="2">
+      <c r="A342" s="16">
+        <v>63</v>
+      </c>
+      <c r="B342" s="8" t="s">
+        <v>971</v>
+      </c>
+      <c r="C342" s="9" t="s">
+        <v>972</v>
+      </c>
+      <c r="D342" s="9" t="s">
+        <v>973</v>
+      </c>
+      <c r="E342" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F342" s="12">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="343" spans="1:6" outlineLevel="1">
+      <c r="A343" s="15" t="s">
+        <v>974</v>
+      </c>
+      <c r="B343" s="2"/>
+      <c r="C343" s="2"/>
+      <c r="D343" s="2"/>
+      <c r="E343" s="2"/>
+      <c r="F343" s="10"/>
+    </row>
+    <row r="344" spans="1:6" outlineLevel="2">
+      <c r="A344" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B344" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C344" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D344" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E344" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F344" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="345" spans="1:6" outlineLevel="2">
+      <c r="A345" s="16">
+        <v>1</v>
+      </c>
+      <c r="B345" s="8" t="s">
+        <v>975</v>
+      </c>
+      <c r="C345" s="9" t="s">
+        <v>976</v>
+      </c>
+      <c r="D345" s="9" t="s">
+        <v>977</v>
+      </c>
+      <c r="E345" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F345" s="12">
         <v>650.0</v>
+      </c>
+    </row>
+    <row r="346" spans="1:6" outlineLevel="2">
+      <c r="A346" s="16">
+        <v>2</v>
+      </c>
+      <c r="B346" s="8" t="s">
+        <v>978</v>
+      </c>
+      <c r="C346" s="9" t="s">
+        <v>979</v>
+      </c>
+      <c r="D346" s="9" t="s">
+        <v>980</v>
+      </c>
+      <c r="E346" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F346" s="12">
+        <v>650.0</v>
+      </c>
+    </row>
+    <row r="347" spans="1:6" outlineLevel="2">
+      <c r="A347" s="16">
+        <v>3</v>
+      </c>
+      <c r="B347" s="8" t="s">
+        <v>981</v>
+      </c>
+      <c r="C347" s="9" t="s">
+        <v>982</v>
+      </c>
+      <c r="D347" s="9" t="s">
+        <v>983</v>
+      </c>
+      <c r="E347" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F347" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="348" spans="1:6" outlineLevel="2">
+      <c r="A348" s="16">
+        <v>4</v>
+      </c>
+      <c r="B348" s="8" t="s">
+        <v>984</v>
+      </c>
+      <c r="C348" s="9" t="s">
+        <v>985</v>
+      </c>
+      <c r="D348" s="9" t="s">
+        <v>986</v>
+      </c>
+      <c r="E348" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F348" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6" outlineLevel="2">
+      <c r="A349" s="16">
+        <v>5</v>
+      </c>
+      <c r="B349" s="8" t="s">
+        <v>987</v>
+      </c>
+      <c r="C349" s="9" t="s">
+        <v>988</v>
+      </c>
+      <c r="D349" s="9" t="s">
+        <v>989</v>
+      </c>
+      <c r="E349" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F349" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="350" spans="1:6" outlineLevel="2">
+      <c r="A350" s="16">
+        <v>6</v>
+      </c>
+      <c r="B350" s="8" t="s">
+        <v>990</v>
+      </c>
+      <c r="C350" s="9" t="s">
+        <v>991</v>
+      </c>
+      <c r="D350" s="9" t="s">
+        <v>992</v>
+      </c>
+      <c r="E350" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F350" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="351" spans="1:6" outlineLevel="2">
+      <c r="A351" s="16">
+        <v>7</v>
+      </c>
+      <c r="B351" s="8" t="s">
+        <v>993</v>
+      </c>
+      <c r="C351" s="9" t="s">
+        <v>994</v>
+      </c>
+      <c r="D351" s="9" t="s">
+        <v>995</v>
+      </c>
+      <c r="E351" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F351" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6" outlineLevel="2">
+      <c r="A352" s="16">
+        <v>8</v>
+      </c>
+      <c r="B352" s="8" t="s">
+        <v>996</v>
+      </c>
+      <c r="C352" s="9" t="s">
+        <v>997</v>
+      </c>
+      <c r="D352" s="9" t="s">
+        <v>998</v>
+      </c>
+      <c r="E352" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F352" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6" outlineLevel="2">
+      <c r="A353" s="16">
+        <v>9</v>
+      </c>
+      <c r="B353" s="8" t="s">
+        <v>999</v>
+      </c>
+      <c r="C353" s="9" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D353" s="9" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E353" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F353" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="354" spans="1:6" outlineLevel="2">
+      <c r="A354" s="16">
+        <v>10</v>
+      </c>
+      <c r="B354" s="8" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C354" s="9" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D354" s="9" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E354" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F354" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6" outlineLevel="2">
+      <c r="A355" s="16">
+        <v>11</v>
+      </c>
+      <c r="B355" s="8" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C355" s="9" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D355" s="9" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E355" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F355" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="356" spans="1:6" outlineLevel="2">
+      <c r="A356" s="16">
+        <v>12</v>
+      </c>
+      <c r="B356" s="8" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C356" s="9" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D356" s="9" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E356" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F356" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="357" spans="1:6" outlineLevel="2">
+      <c r="A357" s="16">
+        <v>13</v>
+      </c>
+      <c r="B357" s="8" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C357" s="9" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D357" s="9" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E357" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F357" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="358" spans="1:6" outlineLevel="2">
+      <c r="A358" s="16">
+        <v>14</v>
+      </c>
+      <c r="B358" s="8" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C358" s="9" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D358" s="9" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E358" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F358" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="359" spans="1:6" outlineLevel="2">
+      <c r="A359" s="16">
+        <v>15</v>
+      </c>
+      <c r="B359" s="8" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C359" s="9" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D359" s="9" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E359" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F359" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="360" spans="1:6" outlineLevel="2">
+      <c r="A360" s="16">
+        <v>16</v>
+      </c>
+      <c r="B360" s="8" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C360" s="9" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D360" s="9" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E360" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F360" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="361" spans="1:6" outlineLevel="2">
+      <c r="A361" s="16">
+        <v>17</v>
+      </c>
+      <c r="B361" s="8" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C361" s="9" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D361" s="9" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E361" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F361" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="362" spans="1:6" outlineLevel="2">
+      <c r="A362" s="16">
+        <v>18</v>
+      </c>
+      <c r="B362" s="8" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C362" s="9" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D362" s="9" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E362" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F362" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="363" spans="1:6" outlineLevel="2">
+      <c r="A363" s="16">
+        <v>19</v>
+      </c>
+      <c r="B363" s="8" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C363" s="9" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D363" s="9" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E363" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F363" s="12">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="364" spans="1:6" outlineLevel="2">
+      <c r="A364" s="16">
+        <v>20</v>
+      </c>
+      <c r="B364" s="8" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C364" s="9" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D364" s="9" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E364" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F364" s="12">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="365" spans="1:6" outlineLevel="2">
+      <c r="A365" s="16">
+        <v>21</v>
+      </c>
+      <c r="B365" s="8" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C365" s="9" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D365" s="9" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E365" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F365" s="12">
+        <v>500.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A24:F24"/>
-    <mergeCell ref="A29:F29"/>
-[...5 lines deleted...]
-    <mergeCell ref="A189:F189"/>
+    <mergeCell ref="A34:F34"/>
+    <mergeCell ref="A79:F79"/>
+    <mergeCell ref="A170:F170"/>
+    <mergeCell ref="A225:F225"/>
+    <mergeCell ref="A268:F268"/>
+    <mergeCell ref="A278:F278"/>
+    <mergeCell ref="A343:F343"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_17"/>
-    <hyperlink ref="D31" r:id="rId_hyperlink_18"/>
-[...3 lines deleted...]
-    <hyperlink ref="D35" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_26"/>
-    <hyperlink ref="D42" r:id="rId_hyperlink_27"/>
-[...37 lines deleted...]
-    <hyperlink ref="D80" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_66"/>
-    <hyperlink ref="D84" r:id="rId_hyperlink_67"/>
-[...124 lines deleted...]
-    <hyperlink ref="D217" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="D82" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D83" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D86" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D87" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D98" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D99" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D137" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D141" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D147" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D148" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D150" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D176" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D187" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D189" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D190" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D192" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D193" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D194" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="D200" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="D201" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="D202" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="D205" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="D206" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="D207" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="D208" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="D213" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="D214" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="D215" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="D216" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="D217" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="D218" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="D219" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="D220" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="D221" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="D222" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="D223" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="D224" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="D227" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="D228" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="D229" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="D230" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="D231" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="D232" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="D233" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="D234" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="D235" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="D236" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="D237" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="D238" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="D239" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="D240" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="D241" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="D242" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="D243" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="D244" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="D245" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="D246" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="D247" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="D248" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="D249" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="D250" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="D251" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="D252" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="D253" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="D254" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="D255" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="D256" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="D257" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="D258" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="D259" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="D260" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="D261" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="D262" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="D263" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="D264" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="D265" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="D266" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="D267" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="D270" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="D271" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="D272" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="D273" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="D274" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="D275" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="D276" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="D277" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="D280" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="D281" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="D282" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="D283" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="D284" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="D285" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="D286" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="D287" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="D288" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="D289" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="D290" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="D291" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="D292" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="D293" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="D294" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="D295" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="D296" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="D297" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="D298" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="D299" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="D300" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="D301" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="D302" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="D303" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="D304" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="D305" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="D306" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="D307" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="D308" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="D309" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="D310" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="D311" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="D312" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="D313" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="D314" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="D315" r:id="rId_hyperlink_292"/>
+    <hyperlink ref="D316" r:id="rId_hyperlink_293"/>
+    <hyperlink ref="D317" r:id="rId_hyperlink_294"/>
+    <hyperlink ref="D318" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="D319" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="D320" r:id="rId_hyperlink_297"/>
+    <hyperlink ref="D321" r:id="rId_hyperlink_298"/>
+    <hyperlink ref="D322" r:id="rId_hyperlink_299"/>
+    <hyperlink ref="D323" r:id="rId_hyperlink_300"/>
+    <hyperlink ref="D324" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="D325" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="D326" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="D327" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="D328" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="D329" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="D330" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="D331" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="D332" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="D333" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="D334" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="D335" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="D336" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="D337" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="D338" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="D339" r:id="rId_hyperlink_316"/>
+    <hyperlink ref="D340" r:id="rId_hyperlink_317"/>
+    <hyperlink ref="D341" r:id="rId_hyperlink_318"/>
+    <hyperlink ref="D342" r:id="rId_hyperlink_319"/>
+    <hyperlink ref="D345" r:id="rId_hyperlink_320"/>
+    <hyperlink ref="D346" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="D347" r:id="rId_hyperlink_322"/>
+    <hyperlink ref="D348" r:id="rId_hyperlink_323"/>
+    <hyperlink ref="D349" r:id="rId_hyperlink_324"/>
+    <hyperlink ref="D350" r:id="rId_hyperlink_325"/>
+    <hyperlink ref="D351" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="D352" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="D353" r:id="rId_hyperlink_328"/>
+    <hyperlink ref="D354" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="D355" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="D356" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="D357" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="D358" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="D359" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="D360" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="D361" r:id="rId_hyperlink_336"/>
+    <hyperlink ref="D362" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="D363" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="D364" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="D365" r:id="rId_hyperlink_340"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>