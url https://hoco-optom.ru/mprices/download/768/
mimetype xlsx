--- v0 (2026-09-01)
+++ v1 (2026-10-16)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-01 05:55:51</t>
+    <t>Актуальность прайса на: 2026-10-16 08:27:29</t>
   </si>
   <si>
     <t>MOMAX</t>
   </si>
   <si>
     <t>Наушники Momax</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
@@ -92,251 +92,170 @@
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnaya-zaryadka-momax-uc17e-100w-3-port-car-charger/</t>
   </si>
   <si>
     <t>4894222072985</t>
   </si>
   <si>
     <t>Автомобильная Зарядка  MOMAX UC18E 30W Dual-port QC3.0 PD30W car charger</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnaya-zaryadka-momax-uc18e-30w-dual-port-qc3-0-pd30w/</t>
   </si>
   <si>
     <t>4894222068452</t>
   </si>
   <si>
     <t>Автомобильная Зарядка MOMAX UC15E 38W QC3.0 PD20V Dual-port car charger</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnaya-zaryadka-momax-uc15e-38w-qc3-0-pd20v-dual-port/</t>
   </si>
   <si>
     <t>Чехлы MOMAX</t>
   </si>
   <si>
-    <t>4894222083776</t>
-[...7 lines deleted...]
-  <si>
     <t>4894222083806</t>
   </si>
   <si>
     <t>Чехол MOMAX MAAP25MB Phone case For IP 17 Pro Air Magnetic case - Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-momax-maap25mb-phone-case-for-ip-17-pro-air-magnetic/</t>
   </si>
   <si>
     <t>4894222083790</t>
   </si>
   <si>
     <t>Чехол MOMAX MAAP25MM Phone case For IP 17 Pro Air Magnetic case - Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-momax-maap25mm-phone-case-for-ip-17-pro-air-magnetic/</t>
   </si>
   <si>
-    <t>4894222083844</t>
-[...7 lines deleted...]
-  <si>
     <t>4894222083837</t>
   </si>
   <si>
     <t>Чехол MOMAX MAAP25XLM Phone case For IP 17 Pro Max Air Magnetic case - Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-momax-maap25xlm-phone-case-for-ip-17-pro-max-air-mag/</t>
   </si>
   <si>
     <t>4894222084933</t>
   </si>
   <si>
     <t>Чехол MOMAX MKAP25MB Phone case For IP 17 Pro Aramid Magnetic case - Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-momax-mkap25mb-phone-case-for-ip-17-pro-aramid-magne/</t>
   </si>
   <si>
     <t>4894222084940</t>
   </si>
   <si>
     <t>Чехол MOMAX MKAP25MM Phone case For IP 17 Pro Aramid Magnetic case - Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-momax-mkap25mm-phone-case-for-ip-17-pro-aramid-magne/</t>
   </si>
   <si>
-    <t>4894222084957</t>
-[...7 lines deleted...]
-  <si>
     <t>4894222084964</t>
   </si>
   <si>
     <t>Чехол MOMAX MKAP25XLM Phone case For IP 17 Pro Max Aramid Magnetic case - Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-momax-mkap25xlm-phone-case-for-ip-17-pro-max-aramid/</t>
   </si>
   <si>
     <t>4894222083929</t>
   </si>
   <si>
     <t>Чехол MOMAX MRAP25MB Roller Magnetic Case For iPhone 17 Pro - Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-momax-mrap25mb-roller-magnetic-case-for-iphone-17-pr/</t>
   </si>
   <si>
     <t>4894222083660</t>
   </si>
   <si>
     <t>Чехол MOMAX MTAP25LY Phone case For IP 17 Air Lite Magnetic case - Yellow</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-momax-mtap25ly-phone-case-for-ip-17-air-lite-magneti/</t>
   </si>
   <si>
-    <t>4894222083707</t>
-[...16 lines deleted...]
-  <si>
     <t>Кабели MOMAX</t>
   </si>
   <si>
-    <t>4894222081765</t>
-[...7 lines deleted...]
-  <si>
     <t>4894222078703</t>
   </si>
   <si>
     <t>Кабель MOMAX DA57D (USB-A to USB-C USB 2.0 66W/1M) Magnetic Cable Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-momax-da57d-usb-a-to-usb-c-usb-2-0-66w-1m-magnetic-cab/</t>
   </si>
   <si>
     <t>4894222075849</t>
   </si>
   <si>
     <t>Кабель MOMAX DC35D (USB-C to USB-C 100W) Magnetic Cable 1M - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-momax-dc35d-usb-c-to-usb-c-100w-magnetic-cable-1m-blac/</t>
   </si>
   <si>
     <t>4894222074972</t>
   </si>
   <si>
     <t>Кабель MOMAX DC35L (USB-C to USB-C)100W Magnetic Cable 1M - Titanium</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-momax-dc35l-usb-c-to-usb-c-100w-magnetic-cable-1m-tita/</t>
   </si>
   <si>
     <t>4894222081758</t>
   </si>
   <si>
     <t>Кабель MOMAX DC35M (USB-C to USB-C)100W Magnetic Cable 1M - Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-momax-dc35m-usb-c-to-usb-c-100w-magnetic-cable-1m-oran/</t>
   </si>
   <si>
-    <t>4894222075856</t>
-[...7 lines deleted...]
-  <si>
     <t>4894222076686</t>
   </si>
   <si>
     <t>Кабель MOMAX DC51D (USB-C to USB-C 100W USB3.2/1M) Cable Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-momax-dc51d-usb-c-to-usb-c-100w-usb3-2-1m-cable-black/</t>
   </si>
   <si>
-    <t>4894222078659</t>
-[...16 lines deleted...]
-  <si>
     <t>4894222078697</t>
   </si>
   <si>
     <t>Кабель MOMAX DC71D (USB-C to USB-C USB2.0 PD3.1 240W/2M) Cable Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-momax-dc71d-usb-c-to-usb-c-usb2-0-pd3-1-240w-2m-cable/</t>
   </si>
   <si>
     <t>4894222079106</t>
   </si>
   <si>
     <t>Кабель MOMAX Mag.Link 100W USB-C to Dual USB-C Magnetic cable(DC85D) 1.5M - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-momax-mag-link-100w-usb-c-to-dual-usb-c-magnetic-cable/</t>
   </si>
   <si>
     <t>4894222080225</t>
   </si>
   <si>
     <t>Кабель MOMAX Mag.Link 60W USB-C to Lightnintg Magnetic cable(DL57D) 1M - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kabel-momax-mag-link-60w-usb-c-to-lightnintg-magnetic-cable/</t>
@@ -377,59 +296,50 @@
   <si>
     <t>Колонка MOMAX 1-Vibe GO Magnetic Wireless Outdoor speaker (BS7D) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-momax-1-vibe-go-magnetic-wireless-outdoor-speaker-bs/</t>
   </si>
   <si>
     <t>4894222080782</t>
   </si>
   <si>
     <t>Колонка MOMAX 1-Vibe GO Magnetic Wireless Outdoor speaker (BS7E) Grey</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-momax-1-vibe-go-magnetic-wireless-outdoor-speaker--1/</t>
   </si>
   <si>
     <t>4894222080799</t>
   </si>
   <si>
     <t>Колонка MOMAX 1-Vibe GO Magnetic Wireless Outdoor speaker (BS7M) Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-momax-1-vibe-go-magnetic-wireless-outdoor-speaker--2/</t>
   </si>
   <si>
-    <t>4894222080331</t>
-[...7 lines deleted...]
-  <si>
     <t>4894222081970</t>
   </si>
   <si>
     <t>Колонка MOMAX 1-Vibe Go Magnetic Wireless Speaker(BS6HKP) Pink</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-momax-1-vibe-go-magnetic-wireless-speaker-bs6hkp-pin/</t>
   </si>
   <si>
     <t>4894222081963</t>
   </si>
   <si>
     <t>Колонка MOMAX 1-Vibe Go Magnetic Wireless Speaker(BS6HKU) - Purple</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/kolonka-momax-1-vibe-go-magnetic-wireless-speaker-bs6hku-pur/</t>
   </si>
   <si>
     <t>4894222083424</t>
   </si>
   <si>
     <t>Портативная Bluetooth-колонка MOMAX 1-Vibe Go Lite Magnetic Wireless Speaker(BS8B2) - Aqua</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/portativnaya-bluetooth-kolonka-momax-1-vibe-go-lite-magnet-2/</t>
@@ -644,219 +554,156 @@
   <si>
     <t>Внешний аккумулятор MOMAX 1-Power Ultra (20000mAh) External+ Battery pack(IP151D) with Built-in Cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-ultra-20000mah-external/</t>
   </si>
   <si>
     <t>4894222078130</t>
   </si>
   <si>
     <t>Внешний аккумулятор MOMAX IP131HKD 1-Power X Pro Magnetic Wireless Battery Pack 5000mAh with Stand and Built-in USB-C Cable - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-ip131hkd-1-power-x-pro-magnetic/</t>
   </si>
   <si>
     <t>4894222078383</t>
   </si>
   <si>
     <t>Внешний аккумулятор Momax IP133CNL2 Q.Mag X2 Magnetic Wireless Battery Pack (20000mAh) Gold</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-ip133cnl2-q-mag-x2-magnetic-wire/</t>
   </si>
   <si>
-    <t>4894222079717</t>
-[...7 lines deleted...]
-  <si>
     <t>4894222075351</t>
   </si>
   <si>
     <t>Внешний аккумулятор MOMAX Q.Mag X (5000mAh) Magnetic Wireless Battery Pack (IP116AD) - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-q-mag-x-5000mah-magnetic-wirel-1/</t>
   </si>
   <si>
     <t>4894222078321</t>
   </si>
   <si>
     <t>Внешний Аккумулятор MOMAX Q.Mag X (5000mAh) Magnetic Wireless Battery Pack (IP116AL2) Gold</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-q-mag-x-5000mah-magnetic-wirel-2/</t>
   </si>
   <si>
     <t>4894222085602</t>
   </si>
   <si>
     <t>Внешний аккумулятор MOMAX Q.Mag X (5000mAh) Magnetic Wireless Battery Pack (IP116AM) - Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-q-mag-x-5000mah-magnetic-wirel-3/</t>
   </si>
   <si>
-    <t>4894222085596</t>
-[...7 lines deleted...]
-  <si>
     <t>4894222075368</t>
   </si>
   <si>
     <t>Внешний аккумулятор MOMAX Q.Mag X1 (10000mAh) Magnetic Wireless Battery Pack (IP117AD)  - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-q-mag-x1-10000mah-magnetic-wir-1/</t>
   </si>
   <si>
     <t>4894222075375</t>
   </si>
   <si>
     <t>Внешний аккумулятор MOMAX Q.Mag X1 (10000mAh) Magnetic Wireless Battery Pack (IP117AE) Titanium Gray</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-q-mag-x1-10000mah-magnetic-wirel/</t>
   </si>
   <si>
-    <t>4894222078338</t>
-[...7 lines deleted...]
-  <si>
     <t>4894222085619</t>
   </si>
   <si>
     <t>Внешний аккумулятор MOMAX Q.Mag X1 (10000mAh) Magnetic Wireless Battery Pack (IP117AM) - Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-q-mag-x1-10000mah-magnetic-wir-3/</t>
   </si>
   <si>
     <t>4894222078369</t>
   </si>
   <si>
     <t>Внешний Аккумулятор MOMAX Q.Mag X2 (20000mAh) Magnetic Wireless Battery Pack (IP133CND) Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-q-mag-x2-20000mah-magnetic-wir-2/</t>
   </si>
   <si>
-    <t>4894222078352</t>
-[...7 lines deleted...]
-  <si>
     <t>Автомобильный держатель MOMAX</t>
   </si>
   <si>
     <t>4894222071995</t>
   </si>
   <si>
     <t>Автомобильный держатель MOMAX Q.Mag Mount 15W Magnetic Wireless Charging Car mount (CM25A)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-momax-q-mag-mount-15w-magnetic-wirele/</t>
   </si>
   <si>
     <t>4894222072008</t>
   </si>
   <si>
     <t>Автомобильный держатель MOMAX Q.Mag Mount 15W Magnetic Wireless Charging Car Mount (CM25B)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/avtomobilnyj-derzhatel-momax-q-mag-mount-15w-magnetic-wire-1/</t>
   </si>
   <si>
     <t>Смарт-Часы Momax</t>
   </si>
   <si>
     <t>4894222079649</t>
   </si>
   <si>
     <t>Смарт-Часы MOMAX SW1SD 1-Wear+ Smart Watch Green(Sage)</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/smart-chasy-momax-sw1sd-1-wear-smart-watch-green-sage/</t>
   </si>
   <si>
-    <t>4894222079625</t>
-[...7 lines deleted...]
-  <si>
     <t>Подставки MOMAX</t>
   </si>
   <si>
-    <t>4894222083240</t>
-[...7 lines deleted...]
-  <si>
     <t>4894222074507</t>
   </si>
   <si>
     <t>Настольная подставка MOMAX PAC Mount Multi-use Magnetic Mount (CM30L) Natural Titanium</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/nastolnaya-podtsavka-momax-pac-mount-multi-use-magnetic-mo-1/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://hoco-optom.ru/product/podstavka-momax-kh20l-1-snap-go-auto-suction-magnetic-phone/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1248,59 +1095,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-momax-1-vibe-lite-true-wireless-noi-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-momax-uc17e-100w-3-port-car-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-momax-uc18e-30w-dual-port-qc3-0-pd30w/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-momax-uc15e-38w-qc3-0-pd20v-dual-port/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-momax-maap25ly-phone-case-for-ip-17-air-air-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-momax-maap25mb-phone-case-for-ip-17-pro-air-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-momax-maap25mm-phone-case-for-ip-17-pro-air-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-momax-maap25xlb-phone-case-for-ip-17-pro-max-air-mag/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-momax-maap25xlm-phone-case-for-ip-17-pro-max-air-mag/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-momax-mkap25mb-phone-case-for-ip-17-pro-aramid-magne/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-momax-mkap25mm-phone-case-for-ip-17-pro-aramid-magne/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-momax-mkap25xlb-phone-case-for-ip-17-pro-max-aramid/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-momax-mkap25xlm-phone-case-for-ip-17-pro-max-aramid/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-momax-mrap25mb-roller-magnetic-case-for-iphone-17-pr/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-momax-mtap25ly-phone-case-for-ip-17-air-lite-magneti/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-momax-mtap25mm-lite-magnetic-case-for-iphone-17-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-momax-mtap25xlm-lite-magnetic-case-for-iphone-17-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-momax-1-move-60w-2-port-car-charger-with-built-in-retr/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-momax-da57d-usb-a-to-usb-c-usb-2-0-66w-1m-magnetic-cab/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-momax-dc35d-usb-c-to-usb-c-100w-magnetic-cable-1m-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-momax-dc35l-usb-c-to-usb-c-100w-magnetic-cable-1m-tita/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-momax-dc35m-usb-c-to-usb-c-100w-magnetic-cable-1m-oran/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-momax-dc35w-usb-c-to-usb-c-100w-magnetic-cable-1m-whit/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-momax-dc51d-usb-c-to-usb-c-100w-usb3-2-1m-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-momax-dc60d-mag-link-60w-usb-c-to-usb-c-magnetic-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-momax-dc62d-usb-c-to-usb-c-usb2-0-100w-2m-magnetic-cab/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-momax-dc71d-usb-c-to-usb-c-usb2-0-pd3-1-240w-2m-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-momax-mag-link-100w-usb-c-to-dual-usb-c-magnetic-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-momax-mag-link-60w-usb-c-to-lightnintg-magnetic-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-momax-mag-link-60w-usb-c-to-usb-c-lightning-magnetic-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-momax-mag-link-60w-usb-c-to-usb-c-lightning-magnetic-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-momax-1-vibe-go-magnetic-wireless-speaker-bs6hkl2-go/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-momax-1-vibe-go-magnetic-wireless-outdoor-speaker-bs/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-momax-1-vibe-go-magnetic-wireless-outdoor-speaker--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-momax-1-vibe-go-magnetic-wireless-outdoor-speaker--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-momax-1-vibe-go-magnetic-wireless-speaker-bs6hkl-tit/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-momax-1-vibe-go-magnetic-wireless-speaker-bs6hkp-pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-momax-1-vibe-go-magnetic-wireless-speaker-bs6hku-pur/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnaya-bluetooth-kolonka-momax-1-vibe-go-lite-magnet-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnaya-bluetooth-kolonka-momax-1-vibe-go-lite-magnet-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnaya-bluetooth-kolonka-momax-1-vibe-go-lite-magnet-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnaya-bluetooth-kolonka-momax-1-vibe-go-lite-magnet-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-momax-ud31l2-3-in-1-wireless-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-q-pass-10000mah-qi2-ma-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-q-pass-10000mah-qi2-magn/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-q-pass-3000mah-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-q-pass-3000mah-magneti-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-q-pass-3000mah-magneti-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-q-pass-5000mah-qi2-mag-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-q-pass-5000mah-qi2-magne/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-q-pass2-10000mah-magneti/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-q-pass2-10000mah-magne-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-q-pass2-10000mah-magne-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-s-pass-10000mah-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-s-pass-10000mah-magnet-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-s-pass-5000mah-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-s-pass-5000mah-magneti-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-s-pass-5000mah-magneti-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-s-pass-magnetic-wirele-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-s-pass-magnetic-wirele-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-s-pass-magnetic-wirele-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-ultra-20000mah-external/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-ip131hkd-1-power-x-pro-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-ip133cnl2-q-mag-x2-magnetic-wire/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-ip136q2l-q-mag-x1-qi2-magnetic-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-q-mag-x-5000mah-magnetic-wirel-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-q-mag-x-5000mah-magnetic-wirel-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-q-mag-x-5000mah-magnetic-wirel-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-q-mag-x-magnetic-wireless-batt-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-q-mag-x1-10000mah-magnetic-wir-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-q-mag-x1-10000mah-magnetic-wirel/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-q-mag-x1-10000mah-magnetic-wir-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-q-mag-x1-10000mah-magnetic-wir-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-q-mag-x2-20000mah-magnetic-wir-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-q-mag-x2-20000mah-magnetic-wir-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-momax-q-mag-mount-15w-magnetic-wirele/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-momax-q-mag-mount-15w-magnetic-wire-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-momax-sw1sd-1-wear-smart-watch-green-sage/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-momax-sw2sl-1-wear-smart-watch-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/derzhatel-dlya-telefona-momax-kh20d-1-snap-go-auto-suction-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/nastolnaya-podtsavka-momax-pac-mount-multi-use-magnetic-mo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/podstavka-momax-kh20l-1-snap-go-auto-suction-magnetic-phone/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnye-naushniki-momax-1-vibe-lite-true-wireless-noi-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-momax-uc17e-100w-3-port-car-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-momax-uc18e-30w-dual-port-qc3-0-pd30w/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnaya-zaryadka-momax-uc15e-38w-qc3-0-pd20v-dual-port/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-momax-maap25mb-phone-case-for-ip-17-pro-air-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-momax-maap25mm-phone-case-for-ip-17-pro-air-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-momax-maap25xlm-phone-case-for-ip-17-pro-max-air-mag/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-momax-mkap25mb-phone-case-for-ip-17-pro-aramid-magne/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-momax-mkap25mm-phone-case-for-ip-17-pro-aramid-magne/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-momax-mkap25xlm-phone-case-for-ip-17-pro-max-aramid/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-momax-mrap25mb-roller-magnetic-case-for-iphone-17-pr/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-momax-mtap25ly-phone-case-for-ip-17-air-lite-magneti/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-momax-da57d-usb-a-to-usb-c-usb-2-0-66w-1m-magnetic-cab/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-momax-dc35d-usb-c-to-usb-c-100w-magnetic-cable-1m-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-momax-dc35l-usb-c-to-usb-c-100w-magnetic-cable-1m-tita/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-momax-dc35m-usb-c-to-usb-c-100w-magnetic-cable-1m-oran/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-momax-dc51d-usb-c-to-usb-c-100w-usb3-2-1m-cable-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-momax-dc71d-usb-c-to-usb-c-usb2-0-pd3-1-240w-2m-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-momax-mag-link-100w-usb-c-to-dual-usb-c-magnetic-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-momax-mag-link-60w-usb-c-to-lightnintg-magnetic-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-momax-mag-link-60w-usb-c-to-usb-c-lightning-magnetic-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kabel-momax-mag-link-60w-usb-c-to-usb-c-lightning-magnetic-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-momax-1-vibe-go-magnetic-wireless-speaker-bs6hkl2-go/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-momax-1-vibe-go-magnetic-wireless-outdoor-speaker-bs/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-momax-1-vibe-go-magnetic-wireless-outdoor-speaker--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-momax-1-vibe-go-magnetic-wireless-outdoor-speaker--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-momax-1-vibe-go-magnetic-wireless-speaker-bs6hkp-pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/kolonka-momax-1-vibe-go-magnetic-wireless-speaker-bs6hku-pur/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnaya-bluetooth-kolonka-momax-1-vibe-go-lite-magnet-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnaya-bluetooth-kolonka-momax-1-vibe-go-lite-magnet-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnaya-bluetooth-kolonka-momax-1-vibe-go-lite-magnet-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/portativnaya-bluetooth-kolonka-momax-1-vibe-go-lite-magnet-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/besprovodnaya-zaryadka-momax-ud31l2-3-in-1-wireless-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-q-pass-10000mah-qi2-ma-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-q-pass-10000mah-qi2-magn/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-q-pass-3000mah-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-q-pass-3000mah-magneti-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-q-pass-3000mah-magneti-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-q-pass-5000mah-qi2-mag-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-q-pass-5000mah-qi2-magne/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-q-pass2-10000mah-magneti/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-q-pass2-10000mah-magne-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-q-pass2-10000mah-magne-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-s-pass-10000mah-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-s-pass-10000mah-magnet-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-s-pass-5000mah-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-s-pass-5000mah-magneti-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-s-pass-5000mah-magneti-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-s-pass-magnetic-wirele-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-s-pass-magnetic-wirele-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-s-pass-magnetic-wirele-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-1-power-ultra-20000mah-external/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-ip131hkd-1-power-x-pro-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-ip133cnl2-q-mag-x2-magnetic-wire/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-q-mag-x-5000mah-magnetic-wirel-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-q-mag-x-5000mah-magnetic-wirel-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-q-mag-x-5000mah-magnetic-wirel-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-q-mag-x1-10000mah-magnetic-wir-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-q-mag-x1-10000mah-magnetic-wirel/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-q-mag-x1-10000mah-magnetic-wir-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/vneshnij-akkumulyator-momax-q-mag-x2-20000mah-magnetic-wir-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-momax-q-mag-mount-15w-magnetic-wirele/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/avtomobilnyj-derzhatel-momax-q-mag-mount-15w-magnetic-wire-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/smart-chasy-momax-sw1sd-1-wear-smart-watch-green-sage/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/nastolnaya-podtsavka-momax-pac-mount-multi-use-magnetic-mo-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F108"/>
+  <dimension ref="A1:F91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -1545,1843 +1392,1486 @@
       </c>
       <c r="E19" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F19" s="12">
         <v>950.0</v>
       </c>
     </row>
     <row r="20" spans="1:6" outlineLevel="2">
       <c r="A20" s="16">
         <v>4</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F20" s="12">
-        <v>950.0</v>
+        <v>2400.0</v>
       </c>
     </row>
     <row r="21" spans="1:6" outlineLevel="2">
       <c r="A21" s="16">
         <v>5</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="12">
-        <v>950.0</v>
+        <v>2400.0</v>
       </c>
     </row>
     <row r="22" spans="1:6" outlineLevel="2">
       <c r="A22" s="16">
         <v>6</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F22" s="12">
-        <v>2700.0</v>
+        <v>2400.0</v>
       </c>
     </row>
     <row r="23" spans="1:6" outlineLevel="2">
       <c r="A23" s="16">
         <v>7</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>46</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="12">
-        <v>2700.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="24" spans="1:6" outlineLevel="2">
       <c r="A24" s="16">
         <v>8</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>48</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F24" s="12">
-        <v>2700.0</v>
-[...3 lines deleted...]
-      <c r="A25" s="16">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" outlineLevel="1">
+      <c r="A25" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2"/>
+      <c r="F25" s="10"/>
+    </row>
+    <row r="26" spans="1:6" outlineLevel="2">
+      <c r="A26" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A26" s="16">
+      <c r="F26" s="11" t="s">
         <v>10</v>
-      </c>
-[...13 lines deleted...]
-        <v>1050.0</v>
       </c>
     </row>
     <row r="27" spans="1:6" outlineLevel="2">
       <c r="A27" s="16">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B27" s="8" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="C27" s="9" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="D27" s="9" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F27" s="12">
         <v>550.0</v>
       </c>
     </row>
     <row r="28" spans="1:6" outlineLevel="2">
       <c r="A28" s="16">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B28" s="8" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="C28" s="9" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="D28" s="9" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F28" s="12">
-        <v>550.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="29" spans="1:6" outlineLevel="2">
       <c r="A29" s="16">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="B29" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F29" s="12">
+        <v>600.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" outlineLevel="2">
+      <c r="A30" s="16">
+        <v>4</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="C30" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="D30" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="C29" s="9" t="s">
+      <c r="E30" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F30" s="12">
+        <v>600.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" outlineLevel="2">
+      <c r="A31" s="16">
+        <v>5</v>
+      </c>
+      <c r="B31" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="D29" s="9" t="s">
+      <c r="C31" s="9" t="s">
         <v>64</v>
       </c>
-      <c r="E29" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A30" s="15" t="s">
+      <c r="D31" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="B30" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="E31" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F31" s="12">
+        <v>1150.0</v>
       </c>
     </row>
     <row r="32" spans="1:6" outlineLevel="2">
       <c r="A32" s="16">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>67</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>68</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="12">
-        <v>1350.0</v>
+        <v>1150.0</v>
       </c>
     </row>
     <row r="33" spans="1:6" outlineLevel="2">
       <c r="A33" s="16">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>69</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>70</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>71</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F33" s="12">
-        <v>550.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="34" spans="1:6" outlineLevel="2">
       <c r="A34" s="16">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>73</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F34" s="12">
-        <v>600.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="35" spans="1:6" outlineLevel="2">
       <c r="A35" s="16">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>76</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>77</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F35" s="12">
-        <v>600.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="36" spans="1:6" outlineLevel="2">
       <c r="A36" s="16">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>79</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F36" s="12">
-        <v>600.0</v>
-[...3 lines deleted...]
-      <c r="A37" s="16">
+        <v>1500.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" outlineLevel="1">
+      <c r="A37" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B37" s="2"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="2"/>
+      <c r="E37" s="2"/>
+      <c r="F37" s="10"/>
+    </row>
+    <row r="38" spans="1:6" outlineLevel="2">
+      <c r="A38" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B38" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B37" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A38" s="16">
+      <c r="C38" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B38" s="8" t="s">
-[...12 lines deleted...]
-        <v>1150.0</v>
+      <c r="D38" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:6" outlineLevel="2">
       <c r="A39" s="16">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B39" s="8" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="C39" s="9" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="D39" s="9" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F39" s="12">
-        <v>500.0</v>
+        <v>1700.0</v>
       </c>
     </row>
     <row r="40" spans="1:6" outlineLevel="2">
       <c r="A40" s="16">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B40" s="8" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="C40" s="9" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="D40" s="9" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F40" s="12">
-        <v>1050.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="41" spans="1:6" outlineLevel="2">
       <c r="A41" s="16">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B41" s="8" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="C41" s="9" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="D41" s="9" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F41" s="12">
-        <v>1150.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="42" spans="1:6" outlineLevel="2">
       <c r="A42" s="16">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B42" s="8" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="C42" s="9" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="D42" s="9" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F42" s="12">
         <v>1500.0</v>
       </c>
     </row>
     <row r="43" spans="1:6" outlineLevel="2">
       <c r="A43" s="16">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B43" s="8" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="C43" s="9" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="D43" s="9" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F43" s="12">
-        <v>1100.0</v>
+        <v>1700.0</v>
       </c>
     </row>
     <row r="44" spans="1:6" outlineLevel="2">
       <c r="A44" s="16">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="B44" s="8" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="C44" s="9" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="D44" s="9" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F44" s="12">
-        <v>1500.0</v>
+        <v>1700.0</v>
       </c>
     </row>
     <row r="45" spans="1:6" outlineLevel="2">
       <c r="A45" s="16">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B45" s="8" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="C45" s="9" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="D45" s="9" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F45" s="12">
         <v>1500.0</v>
       </c>
     </row>
-    <row r="46" spans="1:6" outlineLevel="1">
-      <c r="A46" s="15" t="s">
+    <row r="46" spans="1:6" outlineLevel="2">
+      <c r="A46" s="16">
+        <v>8</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="C46" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="D46" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F46" s="12">
+        <v>1500.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" outlineLevel="2">
+      <c r="A47" s="16">
+        <v>9</v>
+      </c>
+      <c r="B47" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="C47" s="9" t="s">
+        <v>107</v>
+      </c>
+      <c r="D47" s="9" t="s">
         <v>108</v>
       </c>
-      <c r="B46" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="E47" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F47" s="12">
+        <v>1500.0</v>
       </c>
     </row>
     <row r="48" spans="1:6" outlineLevel="2">
       <c r="A48" s="16">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>109</v>
       </c>
       <c r="C48" s="9" t="s">
         <v>110</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>111</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F48" s="12">
-        <v>1700.0</v>
-[...6 lines deleted...]
-      <c r="B49" s="8" t="s">
+        <v>1500.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" outlineLevel="1">
+      <c r="A49" s="15" t="s">
         <v>112</v>
       </c>
-      <c r="C49" s="9" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B49" s="2"/>
+      <c r="C49" s="2"/>
+      <c r="D49" s="2"/>
+      <c r="E49" s="2"/>
+      <c r="F49" s="10"/>
     </row>
     <row r="50" spans="1:6" outlineLevel="2">
-      <c r="A50" s="16">
-[...15 lines deleted...]
-        <v>1500.0</v>
+      <c r="A50" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:6" outlineLevel="2">
       <c r="A51" s="16">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B51" s="8" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="C51" s="9" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="D51" s="9" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F51" s="12">
-        <v>1500.0</v>
-[...3 lines deleted...]
-      <c r="A52" s="16">
+        <v>7360.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" outlineLevel="1">
+      <c r="A52" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="B52" s="2"/>
+      <c r="C52" s="2"/>
+      <c r="D52" s="2"/>
+      <c r="E52" s="2"/>
+      <c r="F52" s="10"/>
+    </row>
+    <row r="53" spans="1:6" outlineLevel="2">
+      <c r="A53" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B52" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A53" s="16">
+      <c r="B53" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B53" s="8" t="s">
-[...12 lines deleted...]
-        <v>1700.0</v>
+      <c r="C53" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:6" outlineLevel="2">
       <c r="A54" s="16">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B54" s="8" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="C54" s="9" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="D54" s="9" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F54" s="12">
-        <v>1700.0</v>
+        <v>3500.0</v>
       </c>
     </row>
     <row r="55" spans="1:6" outlineLevel="2">
       <c r="A55" s="16">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B55" s="8" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="C55" s="9" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="D55" s="9" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F55" s="12">
-        <v>1500.0</v>
+        <v>3500.0</v>
       </c>
     </row>
     <row r="56" spans="1:6" outlineLevel="2">
       <c r="A56" s="16">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B56" s="8" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="C56" s="9" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="D56" s="9" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F56" s="12">
-        <v>1500.0</v>
+        <v>1900.0</v>
       </c>
     </row>
     <row r="57" spans="1:6" outlineLevel="2">
       <c r="A57" s="16">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B57" s="8" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="C57" s="9" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="D57" s="9" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F57" s="12">
-        <v>1500.0</v>
+        <v>1900.0</v>
       </c>
     </row>
     <row r="58" spans="1:6" outlineLevel="2">
       <c r="A58" s="16">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B58" s="8" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="C58" s="9" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="D58" s="9" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F58" s="12">
-        <v>1500.0</v>
-[...10 lines deleted...]
-      <c r="F59" s="10"/>
+        <v>1900.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" outlineLevel="2">
+      <c r="A59" s="16">
+        <v>6</v>
+      </c>
+      <c r="B59" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="C59" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="D59" s="9" t="s">
+        <v>134</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F59" s="12">
+        <v>3000.0</v>
+      </c>
     </row>
     <row r="60" spans="1:6" outlineLevel="2">
-      <c r="A60" s="3" t="s">
-[...5 lines deleted...]
-      <c r="C60" s="5" t="s">
+      <c r="A60" s="16">
         <v>7</v>
       </c>
-      <c r="D60" s="5" t="s">
-[...6 lines deleted...]
-        <v>10</v>
+      <c r="B60" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="C60" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="D60" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="E60" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F60" s="12">
+        <v>3000.0</v>
       </c>
     </row>
     <row r="61" spans="1:6" outlineLevel="2">
       <c r="A61" s="16">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B61" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="C61" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="D61" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="E61" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F61" s="12">
+        <v>3600.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" outlineLevel="2">
+      <c r="A62" s="16">
+        <v>9</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="C62" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="D62" s="9" t="s">
         <v>143</v>
       </c>
-      <c r="C61" s="9" t="s">
+      <c r="E62" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F62" s="12">
+        <v>3600.0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" outlineLevel="2">
+      <c r="A63" s="16">
+        <v>10</v>
+      </c>
+      <c r="B63" s="8" t="s">
         <v>144</v>
       </c>
-      <c r="D61" s="9" t="s">
+      <c r="C63" s="9" t="s">
         <v>145</v>
       </c>
-      <c r="E61" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A62" s="15" t="s">
+      <c r="D63" s="9" t="s">
         <v>146</v>
       </c>
-      <c r="B62" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="E63" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F63" s="12">
+        <v>3600.0</v>
       </c>
     </row>
     <row r="64" spans="1:6" outlineLevel="2">
       <c r="A64" s="16">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>147</v>
       </c>
       <c r="C64" s="9" t="s">
         <v>148</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>149</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F64" s="12">
-        <v>3400.0</v>
+        <v>3100.0</v>
       </c>
     </row>
     <row r="65" spans="1:6" outlineLevel="2">
       <c r="A65" s="16">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>150</v>
       </c>
       <c r="C65" s="9" t="s">
         <v>151</v>
       </c>
       <c r="D65" s="9" t="s">
         <v>152</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F65" s="12">
-        <v>3400.0</v>
+        <v>3100.0</v>
       </c>
     </row>
     <row r="66" spans="1:6" outlineLevel="2">
       <c r="A66" s="16">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>153</v>
       </c>
       <c r="C66" s="9" t="s">
         <v>154</v>
       </c>
       <c r="D66" s="9" t="s">
         <v>155</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F66" s="12">
-        <v>1900.0</v>
+        <v>2700.0</v>
       </c>
     </row>
     <row r="67" spans="1:6" outlineLevel="2">
       <c r="A67" s="16">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>156</v>
       </c>
       <c r="C67" s="9" t="s">
         <v>157</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>158</v>
       </c>
       <c r="E67" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F67" s="12">
-        <v>1900.0</v>
+        <v>2700.0</v>
       </c>
     </row>
     <row r="68" spans="1:6" outlineLevel="2">
       <c r="A68" s="16">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>159</v>
       </c>
       <c r="C68" s="9" t="s">
         <v>160</v>
       </c>
       <c r="D68" s="9" t="s">
         <v>161</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F68" s="12">
-        <v>1900.0</v>
+        <v>2700.0</v>
       </c>
     </row>
     <row r="69" spans="1:6" outlineLevel="2">
       <c r="A69" s="16">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="B69" s="8" t="s">
         <v>162</v>
       </c>
       <c r="C69" s="9" t="s">
         <v>163</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>164</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F69" s="12">
-        <v>3000.0</v>
+        <v>3100.0</v>
       </c>
     </row>
     <row r="70" spans="1:6" outlineLevel="2">
       <c r="A70" s="16">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="9" t="s">
         <v>166</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>167</v>
       </c>
       <c r="E70" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F70" s="12">
-        <v>3000.0</v>
+        <v>4500.0</v>
       </c>
     </row>
     <row r="71" spans="1:6" outlineLevel="2">
       <c r="A71" s="16">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="B71" s="8" t="s">
         <v>168</v>
       </c>
       <c r="C71" s="9" t="s">
         <v>169</v>
       </c>
       <c r="D71" s="9" t="s">
         <v>170</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F71" s="12">
-        <v>3600.0</v>
+        <v>4500.0</v>
       </c>
     </row>
     <row r="72" spans="1:6" outlineLevel="2">
       <c r="A72" s="16">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="B72" s="8" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="9" t="s">
         <v>172</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>173</v>
       </c>
       <c r="E72" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F72" s="12">
-        <v>3600.0</v>
+        <v>3500.0</v>
       </c>
     </row>
     <row r="73" spans="1:6" outlineLevel="2">
       <c r="A73" s="16">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="B73" s="8" t="s">
         <v>174</v>
       </c>
       <c r="C73" s="9" t="s">
         <v>175</v>
       </c>
       <c r="D73" s="9" t="s">
         <v>176</v>
       </c>
       <c r="E73" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F73" s="12">
-        <v>3600.0</v>
+        <v>2400.0</v>
       </c>
     </row>
     <row r="74" spans="1:6" outlineLevel="2">
       <c r="A74" s="16">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="B74" s="8" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="9" t="s">
         <v>178</v>
       </c>
       <c r="D74" s="9" t="s">
         <v>179</v>
       </c>
       <c r="E74" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F74" s="12">
-        <v>3100.0</v>
+        <v>4550.0</v>
       </c>
     </row>
     <row r="75" spans="1:6" outlineLevel="2">
       <c r="A75" s="16">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B75" s="8" t="s">
         <v>180</v>
       </c>
       <c r="C75" s="9" t="s">
         <v>181</v>
       </c>
       <c r="D75" s="9" t="s">
         <v>182</v>
       </c>
       <c r="E75" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F75" s="12">
-        <v>3100.0</v>
+        <v>2400.0</v>
       </c>
     </row>
     <row r="76" spans="1:6" outlineLevel="2">
       <c r="A76" s="16">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="B76" s="8" t="s">
         <v>183</v>
       </c>
       <c r="C76" s="9" t="s">
         <v>184</v>
       </c>
       <c r="D76" s="9" t="s">
         <v>185</v>
       </c>
       <c r="E76" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F76" s="12">
-        <v>2700.0</v>
+        <v>2400.0</v>
       </c>
     </row>
     <row r="77" spans="1:6" outlineLevel="2">
       <c r="A77" s="16">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="B77" s="8" t="s">
         <v>186</v>
       </c>
       <c r="C77" s="9" t="s">
         <v>187</v>
       </c>
       <c r="D77" s="9" t="s">
         <v>188</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F77" s="12">
-        <v>2700.0</v>
+        <v>2400.0</v>
       </c>
     </row>
     <row r="78" spans="1:6" outlineLevel="2">
       <c r="A78" s="16">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="B78" s="8" t="s">
         <v>189</v>
       </c>
       <c r="C78" s="9" t="s">
         <v>190</v>
       </c>
       <c r="D78" s="9" t="s">
         <v>191</v>
       </c>
       <c r="E78" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F78" s="12">
-        <v>2700.0</v>
+        <v>2750.0</v>
       </c>
     </row>
     <row r="79" spans="1:6" outlineLevel="2">
       <c r="A79" s="16">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="B79" s="8" t="s">
         <v>192</v>
       </c>
       <c r="C79" s="9" t="s">
         <v>193</v>
       </c>
       <c r="D79" s="9" t="s">
         <v>194</v>
       </c>
       <c r="E79" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F79" s="12">
-        <v>3100.0</v>
+        <v>2750.0</v>
       </c>
     </row>
     <row r="80" spans="1:6" outlineLevel="2">
       <c r="A80" s="16">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="B80" s="8" t="s">
         <v>195</v>
       </c>
       <c r="C80" s="9" t="s">
         <v>196</v>
       </c>
       <c r="D80" s="9" t="s">
         <v>197</v>
       </c>
       <c r="E80" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F80" s="12">
-        <v>4500.0</v>
+        <v>2750.0</v>
       </c>
     </row>
     <row r="81" spans="1:6" outlineLevel="2">
       <c r="A81" s="16">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="B81" s="8" t="s">
         <v>198</v>
       </c>
       <c r="C81" s="9" t="s">
         <v>199</v>
       </c>
       <c r="D81" s="9" t="s">
         <v>200</v>
       </c>
       <c r="E81" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F81" s="12">
-        <v>4500.0</v>
-[...6 lines deleted...]
-      <c r="B82" s="8" t="s">
+        <v>4550.0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" outlineLevel="1">
+      <c r="A82" s="15" t="s">
         <v>201</v>
       </c>
-      <c r="C82" s="9" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B82" s="2"/>
+      <c r="C82" s="2"/>
+      <c r="D82" s="2"/>
+      <c r="E82" s="2"/>
+      <c r="F82" s="10"/>
     </row>
     <row r="83" spans="1:6" outlineLevel="2">
-      <c r="A83" s="16">
-[...15 lines deleted...]
-        <v>2400.0</v>
+      <c r="A83" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B83" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E83" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:6" outlineLevel="2">
       <c r="A84" s="16">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="B84" s="8" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="C84" s="9" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="D84" s="9" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="E84" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F84" s="12">
-        <v>4550.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="85" spans="1:6" outlineLevel="2">
       <c r="A85" s="16">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="B85" s="8" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C85" s="9" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="D85" s="9" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="E85" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F85" s="12">
-        <v>3500.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>1750.0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" outlineLevel="1">
+      <c r="A86" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="B86" s="2"/>
+      <c r="C86" s="2"/>
+      <c r="D86" s="2"/>
+      <c r="E86" s="2"/>
+      <c r="F86" s="10"/>
     </row>
     <row r="87" spans="1:6" outlineLevel="2">
-      <c r="A87" s="16">
-[...15 lines deleted...]
-        <v>2400.0</v>
+      <c r="A87" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E87" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="88" spans="1:6" outlineLevel="2">
       <c r="A88" s="16">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="B88" s="8" t="s">
-        <v>219</v>
+        <v>209</v>
       </c>
       <c r="C88" s="9" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="D88" s="9" t="s">
-        <v>221</v>
+        <v>211</v>
       </c>
       <c r="E88" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F88" s="12">
-        <v>2400.0</v>
-[...20 lines deleted...]
-      </c>
+        <v>5150.0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" outlineLevel="1">
+      <c r="A89" s="15" t="s">
+        <v>212</v>
+      </c>
+      <c r="B89" s="2"/>
+      <c r="C89" s="2"/>
+      <c r="D89" s="2"/>
+      <c r="E89" s="2"/>
+      <c r="F89" s="10"/>
     </row>
     <row r="90" spans="1:6" outlineLevel="2">
-      <c r="A90" s="16">
-[...15 lines deleted...]
-        <v>2750.0</v>
+      <c r="A90" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B90" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="11" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="91" spans="1:6" outlineLevel="2">
       <c r="A91" s="16">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="B91" s="8" t="s">
-        <v>228</v>
+        <v>213</v>
       </c>
       <c r="C91" s="9" t="s">
-        <v>229</v>
+        <v>214</v>
       </c>
       <c r="D91" s="9" t="s">
-        <v>230</v>
+        <v>215</v>
       </c>
       <c r="E91" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F91" s="12">
-        <v>2750.0</v>
-[...288 lines deleted...]
-      <c r="F107" s="12">
         <v>1300.0</v>
-      </c>
-[...18 lines deleted...]
-        <v>2150.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A15:F15"/>
-    <mergeCell ref="A30:F30"/>
-[...5 lines deleted...]
-    <mergeCell ref="A104:F104"/>
+    <mergeCell ref="A25:F25"/>
+    <mergeCell ref="A37:F37"/>
+    <mergeCell ref="A49:F49"/>
+    <mergeCell ref="A52:F52"/>
+    <mergeCell ref="A82:F82"/>
+    <mergeCell ref="A86:F86"/>
+    <mergeCell ref="A89:F89"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_13"/>
-    <hyperlink ref="D25" r:id="rId_hyperlink_14"/>
-[...3 lines deleted...]
-    <hyperlink ref="D29" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_23"/>
-    <hyperlink ref="D37" r:id="rId_hyperlink_24"/>
-[...7 lines deleted...]
-    <hyperlink ref="D45" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_33"/>
-    <hyperlink ref="D49" r:id="rId_hyperlink_34"/>
-[...9 lines deleted...]
-    <hyperlink ref="D61" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_62"/>
-    <hyperlink ref="D82" r:id="rId_hyperlink_63"/>
-[...19 lines deleted...]
-    <hyperlink ref="D108" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_66"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>