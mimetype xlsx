--- v0 (2026-09-01)
+++ v1 (2026-10-16)
@@ -12,386 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-01 06:25:48</t>
+    <t>Актуальность прайса на: 2026-10-16 08:27:27</t>
   </si>
   <si>
     <t>Гидрогелиевые Пленки для Плоттеров</t>
   </si>
   <si>
-    <t>Гидрогелиевые пленки Mietubl</t>
+    <t>Гидрогелиевые пленки Devia</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
-    <t>MIETAUTO-GLIANEC</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/gidrogelevaya-plenka-mietubl-auto-repairing-glyancevaya-50-s/</t>
+    <t>6938595384837</t>
+  </si>
+  <si>
+    <t>Гидрогелевая пленка Devia Basic - Глянцевая 50 шт.</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/gidrogelevaya-plenka-devia-basic-glyancevaya-50-sht/</t>
   </si>
   <si>
     <t>много</t>
-  </si>
-[...289 lines deleted...]
-    <t>https://hoco-optom.ru/product/gidrogelevaya-plenka-devia-basic-glyancevaya-50-sht/</t>
   </si>
   <si>
     <t>basicplglian</t>
   </si>
   <si>
     <t>Гидрогелевая пленка Devia Basic для Планшета - Глянцевая 20 шт.</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/gidrogelevaya-plenka-devia-basic-dlya-plansheta-glyancevaya/</t>
   </si>
   <si>
     <t>DEVIABASICMAT</t>
   </si>
   <si>
     <t>Гидрогелевая пленка Devia Basic для Планшета - Матовая 20 шт.</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/gidrogelevaya-plenka-devia-basic-dlya-plansheta-matovaya-20/</t>
   </si>
   <si>
     <t>DEVIAMAT</t>
   </si>
   <si>
     <t>Гидрогелевая пленка Devia Intelligent - Матовая 50 шт.</t>
   </si>
@@ -855,59 +564,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/gidrogelevaya-plenka-mietubl-auto-repairing-glyancevaya-50-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/gidrogelevaya-plenka-mietubl-auto-repairing-matovaya-50-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/gidrogelevaya-plenka-mietubl-tph-glyancevaya-50-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/gidrogelevaya-plenka-mietubl-tph-matovaya-50-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/gidrogelevaya-plenka-mietubl-uv-ultrafioletovaya-50-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/gidrogelevaya-plenka-mietubl-antishpion-matovaya-50-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/gidrogelevaya-plenka-mietubl-dlya-plansheta-glyancevaya-50-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/gidrogelevaya-plenka-mietubl-dlya-plansheta-matovaya-50-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/gidrogelevaya-plenka-mietubl-dlya-chasov-glyancevaya-50-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/gidrogelevaya-plenka-antishpion-mietubl-glyancevaya-50-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-gidrogelevaya-mietubl-super-tpu-dlya-plottera-matovay/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-gidrogelevaya-mietubl-super-tpu-dlya-plottera-glyance/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-dlya-plansheta-mietubl-50-sht-glyancevaya-super-tpu/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-dlya-plansheta-mietubl-50-sht-matovaya-super-tpu/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnaya-plenka-supglass-uv-ultrafioletovaya-antishpion/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/zashchitnaya-plenka-supglass-uv-ultrafioletovaya-antishpio-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-gidrogelevaya-hd-supglass-dlya-plottera-glyancevaya-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-gidrogelevaya-supglass-hybrid-glass-hd-7h-20-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-gidrogelevaya-supglass-premium-1s-quick-samovosstanov/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-gidrogelevaya-supglass-premium-1s-quick-samovosstan-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-gidrogelevaya-supglass-premium-antishpion-50-sht-glya/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-gidrogelevaya-supglass-premium-antishpion-50-sht-mato/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-gidrogelevaya-supglass-dlya-plottera-matovaya-50-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-gidrogelevaya-supglass-dlya-plottera-0-15mm-glyanceva/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-gidrogelevaya-supglass-dlya-plottera-0-3mm-glyancevay/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-gidrogelevaya-supglass-dlya-plottera-tpu-matovaya-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-gidrogelevaya-dlya-plottera-supglass-0-2mm-glyancevay/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-dlya-plansheta-20-sht-supglass-glyancevaya-200-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-dlya-plansheta-20-sht-supglass-matovaya-200-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-dlya-plansheta-supglass-20-sht-glyancevaya-240-340/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-ultrafioletovaya-cedel-uv-6h-0-19mm-glyancevaya-20-sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-ultrafioletovaya-cedle-uv-6h-0-19mm-matovaya-20-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/gidrogelevaya-plenka-devia-basic-glyancevaya-50-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/gidrogelevaya-plenka-devia-basic-dlya-plansheta-glyancevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/gidrogelevaya-plenka-devia-basic-dlya-plansheta-matovaya-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/gidrogelevaya-plenka-devia-intelligent-matovaya-50-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/gidrogelevaya-plenka-devia-intelligent-tpu-glyancevaya-50-sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/gidrogelevaya-plenka-devia-tpu-dlya-plansheta-glyancevaya-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/gidrogelevaya-plenka-devia-tpu-dlya-plansheta-matovaya-20-sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-ultrafioletovaya-devia-uv-dlya-plottera-glyancevaya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-ultrafioletovaya-devia-uv-dlya-plottera-matovaya-20-s/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/gidrogelevaya-plenka-devia-basic-glyancevaya-50-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/gidrogelevaya-plenka-devia-basic-dlya-plansheta-glyancevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/gidrogelevaya-plenka-devia-basic-dlya-plansheta-matovaya-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/gidrogelevaya-plenka-devia-intelligent-matovaya-50-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/gidrogelevaya-plenka-devia-intelligent-tpu-glyancevaya-50-sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/gidrogelevaya-plenka-devia-tpu-dlya-plansheta-glyancevaya-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/gidrogelevaya-plenka-devia-tpu-dlya-plansheta-matovaya-20-sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-ultrafioletovaya-devia-uv-dlya-plottera-glyancevaya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/plenka-ultrafioletovaya-devia-uv-dlya-plottera-matovaya-20-s/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F53"/>
+  <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -952,965 +661,231 @@
       </c>
       <c r="E8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6" outlineLevel="2">
       <c r="A9" s="16">
         <v>1</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="12">
-        <v>2700.0</v>
+        <v>1600.0</v>
       </c>
     </row>
     <row r="10" spans="1:6" outlineLevel="2">
       <c r="A10" s="16">
         <v>2</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="12">
-        <v>3100.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6" outlineLevel="2">
       <c r="A11" s="16">
         <v>3</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="12">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6" outlineLevel="2">
       <c r="A12" s="16">
         <v>4</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="12">
-        <v>0.0</v>
+        <v>2900.0</v>
       </c>
     </row>
     <row r="13" spans="1:6" outlineLevel="2">
       <c r="A13" s="16">
         <v>5</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>26</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="12">
-        <v>0.0</v>
+        <v>2700.0</v>
       </c>
     </row>
     <row r="14" spans="1:6" outlineLevel="2">
       <c r="A14" s="16">
         <v>6</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="12">
-        <v>4000.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6" outlineLevel="2">
       <c r="A15" s="16">
         <v>7</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="12">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6" outlineLevel="2">
       <c r="A16" s="16">
         <v>8</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="12">
-        <v>0.0</v>
+        <v>2500.0</v>
       </c>
     </row>
     <row r="17" spans="1:6" outlineLevel="2">
       <c r="A17" s="16">
         <v>9</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>37</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="12">
-        <v>1350.0</v>
-[...698 lines deleted...]
-      <c r="F53" s="12">
         <v>2500.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
-    <mergeCell ref="A23:F23"/>
-    <mergeCell ref="A43:F43"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_10"/>
-    <hyperlink ref="D18" r:id="rId_hyperlink_11"/>
-[...30 lines deleted...]
-    <hyperlink ref="D53" r:id="rId_hyperlink_42"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>