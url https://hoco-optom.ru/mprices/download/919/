--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -12,308 +12,353 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-31 06:08:29</t>
+    <t>Актуальность прайса на: 2026-07-17 22:37:57</t>
   </si>
   <si>
     <t>AIRITY</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
-    <t>6975639351431</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-abbey/</t>
+    <t>6975639351837</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Abbey Road 1969 Case For Galaxy S26 Ultra - Abbey Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-galaxy-s26-ultra-a-2/</t>
   </si>
   <si>
     <t>много</t>
   </si>
   <si>
+    <t>6975639351820</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Abbey Road 1969 Case For Galaxy S26 Ultra - Abbey Green</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-galaxy-s26-ultra-a-1/</t>
+  </si>
+  <si>
+    <t>6975639351813</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Abbey Road 1969 Case For Galaxy S26 Ultra - Abbey Silver</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-galaxy-s26-ultra-abb/</t>
+  </si>
+  <si>
     <t>6975639351417</t>
   </si>
   <si>
     <t>Чехол AIRITY Abbey Road 1969 Case For IPhone 17 Pro Abbey Green</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-abbe-1/</t>
   </si>
   <si>
     <t>6975639351370</t>
   </si>
   <si>
     <t>Чехол AIRITY Abbey Road 1969 Case For IPhone 17 Pro Black/Silver</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-black/</t>
   </si>
   <si>
+    <t>6975639351462</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Abbey Road 1969 Case For IPhone 17 Pro Max Abbey Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-max-ab/</t>
+  </si>
+  <si>
+    <t>6975639351424</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Abbey Road 1969 Case For IPhone 17 Pro Max Abbey Green</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-max--1/</t>
+  </si>
+  <si>
+    <t>6975639351387</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Abbey Road 1969 Case For IPhone 17 Pro Max Black/Silver</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-max-bl/</t>
+  </si>
+  <si>
+    <t>6975639351400</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Abbey Road 1969 Case For IPhone 17 Pro Max Orange</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-max-or/</t>
+  </si>
+  <si>
     <t>6975639351394</t>
   </si>
   <si>
     <t>Чехол AIRITY Abbey Road 1969 Case For IPhone 17 Pro Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-orange/</t>
   </si>
   <si>
+    <t>6975639351806</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Bamboo Weaving Art Case For Galaxy S26 Ultra - Fog Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-galaxy-s26-ultra/</t>
+  </si>
+  <si>
     <t>6975639358690</t>
   </si>
   <si>
     <t>Чехол AIRITY Bamboo Weaving Art case For IPhone 17 Air - China Green</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-air-chi/</t>
   </si>
   <si>
     <t>6975639358812</t>
   </si>
   <si>
     <t>Чехол AIRITY Bamboo Weaving Art case For IPhone 17 Air - Fog Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-air-fog/</t>
   </si>
   <si>
     <t>6975639358683</t>
   </si>
   <si>
     <t>Чехол AIRITY Bamboo Weaving Art case For IPhone 17 Pro - China Green</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-chi/</t>
   </si>
   <si>
-    <t>6975639358744</t>
-[...7 lines deleted...]
-  <si>
     <t>6975639358805</t>
   </si>
   <si>
     <t>Чехол AIRITY Bamboo Weaving Art case For IPhone 17 Pro - Fog Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-fog/</t>
   </si>
   <si>
-    <t>6975639358706</t>
-[...16 lines deleted...]
-  <si>
     <t>6975639358829</t>
   </si>
   <si>
     <t>Чехол AIRITY Bamboo Weaving Art case For IPhone 17 Pro Max - Fog Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-m-2/</t>
   </si>
   <si>
     <t>6975639359567</t>
   </si>
   <si>
     <t>Чехол AIRITY Bein the Lead case For IPhone 17 Pro - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-black/</t>
   </si>
   <si>
     <t>6975639359581</t>
   </si>
   <si>
     <t>Чехол AIRITY Bein the Lead case For IPhone 17 Pro - Brown</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-brown/</t>
   </si>
   <si>
-    <t>6975639359604</t>
-[...7 lines deleted...]
-  <si>
     <t>6975639359574</t>
   </si>
   <si>
     <t>Чехол AIRITY Bein the Lead case For IPhone 17 Pro Max - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-max-blac/</t>
   </si>
   <si>
-    <t>6975639351639</t>
-[...50 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-airity-mirroverse-collective-case-for-iphone-17-pr-5/</t>
+    <t>6975639359598</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Bein the Lead case For IPhone 17 Pro Max - Brown</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-max-brow/</t>
+  </si>
+  <si>
+    <t>6975639359611</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Bein the Lead case For IPhone 17 Pro Max - Red</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-max-red/</t>
+  </si>
+  <si>
+    <t>6975639351745</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Oriental Ink Veil Case For Galaxy S26 Ultra - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-oriental-ink-veil-case-for-galaxy-s26-ultra-1/</t>
+  </si>
+  <si>
+    <t>6975639351844</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Oriental Ink Veil Case For Galaxy S26 Ultra - Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-oriental-ink-veil-case-for-galaxy-s26-ultra-b/</t>
   </si>
   <si>
     <t>6975639359628</t>
   </si>
   <si>
     <t>Чехол AIRITY Oriental Ink Veil case For IPhone 17 Pro - Stellar Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-oriental-ink-veil-case-for-iphone-17-pro-stel/</t>
   </si>
   <si>
+    <t>6975639359635</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Oriental Ink Veil case For IPhone 17 Pro Max - Stellar Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-oriental-ink-veil-case-for-iphone-17-pro-max/</t>
+  </si>
+  <si>
+    <t>6975639351721</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Year of the horse Limited case For IPhone 17 Pro Edition Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-17/</t>
+  </si>
+  <si>
+    <t>6975639351660</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Year of the horse Limited case For IPhone 17 Pro Edition Mystic Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-1-1/</t>
+  </si>
+  <si>
     <t>6975639351448</t>
   </si>
   <si>
     <t>Чехол AIRITY Year of the horse Limited case For IPhone 17 Pro Edition Mystic Neon</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-1-2/</t>
   </si>
   <si>
-    <t>6975639351684</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-1-5/</t>
+    <t>6975639351592</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Year of the horse Limited case For IPhone 17 Pro Max Edition Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-1-3/</t>
+  </si>
+  <si>
+    <t>6975639351677</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Year of the horse Limited case For IPhone 17 Pro Max Edition Mystic Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-1-4/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -693,59 +738,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-abbey/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-abbe-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-air-chi/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-air-fog/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-chi/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-cla/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-fog/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-m-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-max-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-mirroverse-collective-case-for-iphone-17-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-mirroverse-collective-case-for-iphone-17-pr-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-mirroverse-collective-case-for-iphone-17-pr-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-mirroverse-collective-case-for-iphone-17-pr-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-mirroverse-collective-case-for-iphone-17-pr-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-mirroverse-collective-case-for-iphone-17-pr-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-oriental-ink-veil-case-for-iphone-17-pro-stel/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-1-5/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-galaxy-s26-ultra-a-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-galaxy-s26-ultra-a-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-galaxy-s26-ultra-abb/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-abbe-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-max-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-max--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-max-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-max-or/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-galaxy-s26-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-air-chi/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-air-fog/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-chi/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-fog/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-m-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-max-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-max-brow/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-max-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-oriental-ink-veil-case-for-galaxy-s26-ultra-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-oriental-ink-veil-case-for-galaxy-s26-ultra-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-oriental-ink-veil-case-for-iphone-17-pro-stel/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-oriental-ink-veil-case-for-iphone-17-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-1-4/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F32"/>
+  <dimension ref="A1:F37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -780,566 +825,671 @@
       </c>
       <c r="E7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" outlineLevel="1">
       <c r="A8" s="15">
         <v>1</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="12">
-        <v>2900.0</v>
+        <v>3600.0</v>
       </c>
     </row>
     <row r="9" spans="1:6" outlineLevel="1">
       <c r="A9" s="15">
         <v>2</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="12">
-        <v>2900.0</v>
+        <v>3600.0</v>
       </c>
     </row>
     <row r="10" spans="1:6" outlineLevel="1">
       <c r="A10" s="15">
         <v>3</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="12">
-        <v>2900.0</v>
+        <v>3600.0</v>
       </c>
     </row>
     <row r="11" spans="1:6" outlineLevel="1">
       <c r="A11" s="15">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="12">
-        <v>2900.0</v>
+        <v>2600.0</v>
       </c>
     </row>
     <row r="12" spans="1:6" outlineLevel="1">
       <c r="A12" s="15">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="12">
-        <v>3900.0</v>
+        <v>2600.0</v>
       </c>
     </row>
     <row r="13" spans="1:6" outlineLevel="1">
       <c r="A13" s="15">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="12">
-        <v>3900.0</v>
+        <v>2600.0</v>
       </c>
     </row>
     <row r="14" spans="1:6" outlineLevel="1">
       <c r="A14" s="15">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="12">
-        <v>3900.0</v>
+        <v>2600.0</v>
       </c>
     </row>
     <row r="15" spans="1:6" outlineLevel="1">
       <c r="A15" s="15">
         <v>8</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="12">
-        <v>3900.0</v>
+        <v>2600.0</v>
       </c>
     </row>
     <row r="16" spans="1:6" outlineLevel="1">
       <c r="A16" s="15">
         <v>9</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>36</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="12">
-        <v>3900.0</v>
+        <v>2600.0</v>
       </c>
     </row>
     <row r="17" spans="1:6" outlineLevel="1">
       <c r="A17" s="15">
         <v>10</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="12">
-        <v>3900.0</v>
+        <v>2600.0</v>
       </c>
     </row>
     <row r="18" spans="1:6" outlineLevel="1">
       <c r="A18" s="15">
         <v>11</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="12">
-        <v>3900.0</v>
+        <v>3600.0</v>
       </c>
     </row>
     <row r="19" spans="1:6" outlineLevel="1">
       <c r="A19" s="15">
         <v>12</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="12">
-        <v>3900.0</v>
+        <v>3200.0</v>
       </c>
     </row>
     <row r="20" spans="1:6" outlineLevel="1">
       <c r="A20" s="15">
         <v>13</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>49</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="12">
-        <v>2900.0</v>
+        <v>3200.0</v>
       </c>
     </row>
     <row r="21" spans="1:6" outlineLevel="1">
       <c r="A21" s="15">
         <v>14</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>52</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="12">
-        <v>2900.0</v>
+        <v>3200.0</v>
       </c>
     </row>
     <row r="22" spans="1:6" outlineLevel="1">
       <c r="A22" s="15">
         <v>15</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>55</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="12">
-        <v>2900.0</v>
+        <v>3200.0</v>
       </c>
     </row>
     <row r="23" spans="1:6" outlineLevel="1">
       <c r="A23" s="15">
         <v>16</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>57</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>58</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="12">
-        <v>2900.0</v>
+        <v>3200.0</v>
       </c>
     </row>
     <row r="24" spans="1:6" outlineLevel="1">
       <c r="A24" s="15">
         <v>17</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>60</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>61</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="12">
-        <v>3950.0</v>
+        <v>2600.0</v>
       </c>
     </row>
     <row r="25" spans="1:6" outlineLevel="1">
       <c r="A25" s="15">
         <v>18</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>63</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>64</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="12">
-        <v>3950.0</v>
+        <v>2600.0</v>
       </c>
     </row>
     <row r="26" spans="1:6" outlineLevel="1">
       <c r="A26" s="15">
         <v>19</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>66</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>67</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="12">
-        <v>3950.0</v>
+        <v>2600.0</v>
       </c>
     </row>
     <row r="27" spans="1:6" outlineLevel="1">
       <c r="A27" s="15">
         <v>20</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>69</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>70</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="12">
-        <v>3950.0</v>
+        <v>2600.0</v>
       </c>
     </row>
     <row r="28" spans="1:6" outlineLevel="1">
       <c r="A28" s="15">
         <v>21</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>72</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>73</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="12">
-        <v>3950.0</v>
+        <v>2600.0</v>
       </c>
     </row>
     <row r="29" spans="1:6" outlineLevel="1">
       <c r="A29" s="15">
         <v>22</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>76</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="12">
-        <v>3950.0</v>
+        <v>3600.0</v>
       </c>
     </row>
     <row r="30" spans="1:6" outlineLevel="1">
       <c r="A30" s="15">
         <v>23</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>78</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>79</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="12">
-        <v>2900.0</v>
+        <v>3600.0</v>
       </c>
     </row>
     <row r="31" spans="1:6" outlineLevel="1">
       <c r="A31" s="15">
         <v>24</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>81</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>82</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="12">
-        <v>2900.0</v>
+        <v>2600.0</v>
       </c>
     </row>
     <row r="32" spans="1:6" outlineLevel="1">
       <c r="A32" s="15">
         <v>25</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>84</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>85</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="12">
-        <v>2900.0</v>
+        <v>2600.0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" outlineLevel="1">
+      <c r="A33" s="15">
+        <v>26</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="C33" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="D33" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F33" s="12">
+        <v>2600.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" outlineLevel="1">
+      <c r="A34" s="15">
+        <v>27</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="C34" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="D34" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F34" s="12">
+        <v>2600.0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" outlineLevel="1">
+      <c r="A35" s="15">
+        <v>28</v>
+      </c>
+      <c r="B35" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="C35" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="D35" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F35" s="12">
+        <v>2600.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" outlineLevel="1">
+      <c r="A36" s="15">
+        <v>29</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="C36" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="D36" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F36" s="12">
+        <v>2600.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" outlineLevel="1">
+      <c r="A37" s="15">
+        <v>30</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="C37" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="D37" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F37" s="12">
+        <v>2600.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:F6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_31"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>