--- v1 (2026-07-17)
+++ v2 (2026-09-01)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-17 22:37:57</t>
+    <t>Актуальность прайса на: 2026-09-01 05:56:41</t>
   </si>
   <si>
     <t>AIRITY</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>6975639351837</t>
   </si>
@@ -83,282 +83,147 @@
   <si>
     <t>Чехол AIRITY Abbey Road 1969 Case For Galaxy S26 Ultra - Abbey Green</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-galaxy-s26-ultra-a-1/</t>
   </si>
   <si>
     <t>6975639351813</t>
   </si>
   <si>
     <t>Чехол AIRITY Abbey Road 1969 Case For Galaxy S26 Ultra - Abbey Silver</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-galaxy-s26-ultra-abb/</t>
   </si>
   <si>
     <t>6975639351417</t>
   </si>
   <si>
     <t>Чехол AIRITY Abbey Road 1969 Case For IPhone 17 Pro Abbey Green</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-abbe-1/</t>
   </si>
   <si>
-    <t>6975639351370</t>
-[...7 lines deleted...]
-  <si>
     <t>6975639351462</t>
   </si>
   <si>
     <t>Чехол AIRITY Abbey Road 1969 Case For IPhone 17 Pro Max Abbey Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-max-ab/</t>
   </si>
   <si>
     <t>6975639351424</t>
   </si>
   <si>
     <t>Чехол AIRITY Abbey Road 1969 Case For IPhone 17 Pro Max Abbey Green</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-max--1/</t>
   </si>
   <si>
-    <t>6975639351387</t>
-[...16 lines deleted...]
-  <si>
     <t>6975639351394</t>
   </si>
   <si>
     <t>Чехол AIRITY Abbey Road 1969 Case For IPhone 17 Pro Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-orange/</t>
   </si>
   <si>
-    <t>6975639351806</t>
-[...25 lines deleted...]
-  <si>
     <t>6975639358683</t>
   </si>
   <si>
     <t>Чехол AIRITY Bamboo Weaving Art case For IPhone 17 Pro - China Green</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-chi/</t>
   </si>
   <si>
     <t>6975639358805</t>
   </si>
   <si>
     <t>Чехол AIRITY Bamboo Weaving Art case For IPhone 17 Pro - Fog Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-fog/</t>
   </si>
   <si>
     <t>6975639358829</t>
   </si>
   <si>
     <t>Чехол AIRITY Bamboo Weaving Art case For IPhone 17 Pro Max - Fog Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-m-2/</t>
   </si>
   <si>
-    <t>6975639359567</t>
-[...16 lines deleted...]
-  <si>
     <t>6975639359574</t>
   </si>
   <si>
     <t>Чехол AIRITY Bein the Lead case For IPhone 17 Pro Max - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-max-blac/</t>
   </si>
   <si>
     <t>6975639359598</t>
   </si>
   <si>
     <t>Чехол AIRITY Bein the Lead case For IPhone 17 Pro Max - Brown</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-max-brow/</t>
   </si>
   <si>
-    <t>6975639359611</t>
-[...25 lines deleted...]
-  <si>
     <t>6975639359628</t>
   </si>
   <si>
     <t>Чехол AIRITY Oriental Ink Veil case For IPhone 17 Pro - Stellar Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-oriental-ink-veil-case-for-iphone-17-pro-stel/</t>
   </si>
   <si>
     <t>6975639359635</t>
   </si>
   <si>
     <t>Чехол AIRITY Oriental Ink Veil case For IPhone 17 Pro Max - Stellar Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-oriental-ink-veil-case-for-iphone-17-pro-max/</t>
   </si>
   <si>
-    <t>6975639351721</t>
-[...25 lines deleted...]
-  <si>
     <t>6975639351592</t>
   </si>
   <si>
     <t>Чехол AIRITY Year of the horse Limited case For IPhone 17 Pro Max Edition Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-1-3/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-1-4/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -738,59 +603,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-galaxy-s26-ultra-a-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-galaxy-s26-ultra-a-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-galaxy-s26-ultra-abb/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-abbe-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-max-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-max--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-max-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-max-or/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-galaxy-s26-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-air-chi/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-air-fog/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-chi/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-fog/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-m-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-brown/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-max-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-max-brow/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-max-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-oriental-ink-veil-case-for-galaxy-s26-ultra-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-oriental-ink-veil-case-for-galaxy-s26-ultra-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-oriental-ink-veil-case-for-iphone-17-pro-stel/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-oriental-ink-veil-case-for-iphone-17-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-1-4/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-galaxy-s26-ultra-a-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-galaxy-s26-ultra-a-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-galaxy-s26-ultra-abb/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-abbe-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-max-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-max--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-chi/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-fog/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-m-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-max-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-max-brow/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-oriental-ink-veil-case-for-iphone-17-pro-stel/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-oriental-ink-veil-case-for-iphone-17-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-1-3/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F37"/>
+  <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -825,91 +690,91 @@
       </c>
       <c r="E7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" outlineLevel="1">
       <c r="A8" s="15">
         <v>1</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="12">
-        <v>3600.0</v>
+        <v>2800.0</v>
       </c>
     </row>
     <row r="9" spans="1:6" outlineLevel="1">
       <c r="A9" s="15">
         <v>2</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="12">
-        <v>3600.0</v>
+        <v>2800.0</v>
       </c>
     </row>
     <row r="10" spans="1:6" outlineLevel="1">
       <c r="A10" s="15">
         <v>3</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="12">
-        <v>3600.0</v>
+        <v>2800.0</v>
       </c>
     </row>
     <row r="11" spans="1:6" outlineLevel="1">
       <c r="A11" s="15">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="12">
         <v>2600.0</v>
       </c>
     </row>
     <row r="12" spans="1:6" outlineLevel="1">
       <c r="A12" s="15">
         <v>5</v>
@@ -965,531 +830,216 @@
       </c>
       <c r="E14" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="12">
         <v>2600.0</v>
       </c>
     </row>
     <row r="15" spans="1:6" outlineLevel="1">
       <c r="A15" s="15">
         <v>8</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="12">
-        <v>2600.0</v>
+        <v>3200.0</v>
       </c>
     </row>
     <row r="16" spans="1:6" outlineLevel="1">
       <c r="A16" s="15">
         <v>9</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>36</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="12">
-        <v>2600.0</v>
+        <v>3200.0</v>
       </c>
     </row>
     <row r="17" spans="1:6" outlineLevel="1">
       <c r="A17" s="15">
         <v>10</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="12">
-        <v>2600.0</v>
+        <v>3200.0</v>
       </c>
     </row>
     <row r="18" spans="1:6" outlineLevel="1">
       <c r="A18" s="15">
         <v>11</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="12">
-        <v>3600.0</v>
+        <v>2600.0</v>
       </c>
     </row>
     <row r="19" spans="1:6" outlineLevel="1">
       <c r="A19" s="15">
         <v>12</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="12">
-        <v>3200.0</v>
+        <v>2600.0</v>
       </c>
     </row>
     <row r="20" spans="1:6" outlineLevel="1">
       <c r="A20" s="15">
         <v>13</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>49</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="12">
-        <v>3200.0</v>
+        <v>2600.0</v>
       </c>
     </row>
     <row r="21" spans="1:6" outlineLevel="1">
       <c r="A21" s="15">
         <v>14</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>52</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="12">
-        <v>3200.0</v>
+        <v>2600.0</v>
       </c>
     </row>
     <row r="22" spans="1:6" outlineLevel="1">
       <c r="A22" s="15">
         <v>15</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>55</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="12">
-        <v>3200.0</v>
-[...298 lines deleted...]
-      <c r="F37" s="12">
         <v>2600.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:F6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_16"/>
-    <hyperlink ref="D23" r:id="rId_hyperlink_17"/>
-[...13 lines deleted...]
-    <hyperlink ref="D37" r:id="rId_hyperlink_31"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>