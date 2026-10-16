--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -12,218 +12,254 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-01 05:56:41</t>
+    <t>Актуальность прайса на: 2026-10-16 08:28:06</t>
   </si>
   <si>
     <t>AIRITY</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
-    <t>6975639351837</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-galaxy-s26-ultra-a-2/</t>
+    <t>6975639351417</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Abbey Road 1969 Case For IPhone 17 Pro Abbey Green</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-abbe-1/</t>
   </si>
   <si>
     <t>много</t>
   </si>
   <si>
-    <t>6975639351820</t>
-[...41 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-max--1/</t>
+    <t>6975639351370</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Abbey Road 1969 Case For IPhone 17 Pro Black/Silver</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-black/</t>
+  </si>
+  <si>
+    <t>6975639351387</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Abbey Road 1969 Case For IPhone 17 Pro Max Black/Silver</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-max-bl/</t>
   </si>
   <si>
     <t>6975639351394</t>
   </si>
   <si>
     <t>Чехол AIRITY Abbey Road 1969 Case For IPhone 17 Pro Orange</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-orange/</t>
   </si>
   <si>
-    <t>6975639358683</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-chi/</t>
+    <t>6979962240011</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Bamboo Weaving Art case For IPhone 17 Pro - Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-blu/</t>
+  </si>
+  <si>
+    <t>6975639358744</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Bamboo Weaving Art case For IPhone 17 Pro - Claret Red</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-cla/</t>
   </si>
   <si>
     <t>6975639358805</t>
   </si>
   <si>
     <t>Чехол AIRITY Bamboo Weaving Art case For IPhone 17 Pro - Fog Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-fog/</t>
   </si>
   <si>
-    <t>6975639358829</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-m-2/</t>
+    <t>6979962240028</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Bamboo Weaving Art case For IPhone 17/18 Pro Max - Claret Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-18-pro/</t>
+  </si>
+  <si>
+    <t>6975639359567</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Bein the Lead case For IPhone 17 Pro - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-black/</t>
+  </si>
+  <si>
+    <t>6975639359604</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Bein the Lead case For IPhone 17 Pro - Red</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-red/</t>
   </si>
   <si>
     <t>6975639359574</t>
   </si>
   <si>
     <t>Чехол AIRITY Bein the Lead case For IPhone 17 Pro Max - Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-max-blac/</t>
   </si>
   <si>
-    <t>6975639359598</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-max-brow/</t>
+    <t>6979962241513</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Oriental Ink Veil 600D case For IPhone 17/18 Pro Max - Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-oriental-ink-veil-600d-case-for-iphone-17-18/</t>
   </si>
   <si>
     <t>6975639359628</t>
   </si>
   <si>
     <t>Чехол AIRITY Oriental Ink Veil case For IPhone 17 Pro - Stellar Black</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-oriental-ink-veil-case-for-iphone-17-pro-stel/</t>
   </si>
   <si>
-    <t>6975639359635</t>
-[...5 lines deleted...]
-    <t>https://hoco-optom.ru/product/chekhol-airity-oriental-ink-veil-case-for-iphone-17-pro-max/</t>
+    <t>6975639351523</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Oriental Ink Veil case For IPhone 17/18 Pro - Stellar Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-oriental-ink-veil-case-for-iphone-17-18-pro-s/</t>
+  </si>
+  <si>
+    <t>6975639351721</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Year of the horse Limited case For IPhone 17 Pro Edition Blue</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-17/</t>
+  </si>
+  <si>
+    <t>6975639351448</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Year of the horse Limited case For IPhone 17 Pro Edition Mystic Neon</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-1-2/</t>
   </si>
   <si>
     <t>6975639351592</t>
   </si>
   <si>
     <t>Чехол AIRITY Year of the horse Limited case For IPhone 17 Pro Max Edition Blue</t>
   </si>
   <si>
     <t>https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-1-3/</t>
+  </si>
+  <si>
+    <t>6975639351677</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Year of the horse Limited case For IPhone 17 Pro Max Edition Mystic Black</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-1-4/</t>
+  </si>
+  <si>
+    <t>6975639351684</t>
+  </si>
+  <si>
+    <t>Чехол AIRITY Year of the horse Limited case For IPhone 17 Pro Max Edition Mystic Neon</t>
+  </si>
+  <si>
+    <t>https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-1-5/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -603,59 +639,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-galaxy-s26-ultra-a-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-galaxy-s26-ultra-a-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-galaxy-s26-ultra-abb/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-abbe-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-max-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-max--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-chi/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-fog/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-m-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-max-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-max-brow/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-oriental-ink-veil-case-for-iphone-17-pro-stel/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-oriental-ink-veil-case-for-iphone-17-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-1-3/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-abbe-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-max-bl/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-abbey-road-1969-case-for-iphone-17-pro-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-blu/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-cla/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-pro-fog/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bamboo-weaving-art-case-for-iphone-17-18-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-bein-the-lead-case-for-iphone-17-pro-max-blac/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-oriental-ink-veil-600d-case-for-iphone-17-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-oriental-ink-veil-case-for-iphone-17-pro-stel/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-oriental-ink-veil-case-for-iphone-17-18-pro-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoco-optom.ru/product/chekhol-airity-year-of-the-horse-limited-case-for-iphone-1-5/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F22"/>
+  <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -750,296 +786,380 @@
       </c>
       <c r="E10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="12">
         <v>2800.0</v>
       </c>
     </row>
     <row r="11" spans="1:6" outlineLevel="1">
       <c r="A11" s="15">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="12">
-        <v>2600.0</v>
+        <v>2800.0</v>
       </c>
     </row>
     <row r="12" spans="1:6" outlineLevel="1">
       <c r="A12" s="15">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="12">
-        <v>2600.0</v>
+        <v>3650.0</v>
       </c>
     </row>
     <row r="13" spans="1:6" outlineLevel="1">
       <c r="A13" s="15">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="12">
-        <v>2600.0</v>
+        <v>3650.0</v>
       </c>
     </row>
     <row r="14" spans="1:6" outlineLevel="1">
       <c r="A14" s="15">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="12">
-        <v>2600.0</v>
+        <v>3650.0</v>
       </c>
     </row>
     <row r="15" spans="1:6" outlineLevel="1">
       <c r="A15" s="15">
         <v>8</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="12">
-        <v>3200.0</v>
+        <v>3650.0</v>
       </c>
     </row>
     <row r="16" spans="1:6" outlineLevel="1">
       <c r="A16" s="15">
         <v>9</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>36</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="12">
-        <v>3200.0</v>
+        <v>2800.0</v>
       </c>
     </row>
     <row r="17" spans="1:6" outlineLevel="1">
       <c r="A17" s="15">
         <v>10</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="12">
-        <v>3200.0</v>
+        <v>2800.0</v>
       </c>
     </row>
     <row r="18" spans="1:6" outlineLevel="1">
       <c r="A18" s="15">
         <v>11</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="12">
-        <v>2600.0</v>
+        <v>2800.0</v>
       </c>
     </row>
     <row r="19" spans="1:6" outlineLevel="1">
       <c r="A19" s="15">
         <v>12</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="12">
-        <v>2600.0</v>
+        <v>2800.0</v>
       </c>
     </row>
     <row r="20" spans="1:6" outlineLevel="1">
       <c r="A20" s="15">
         <v>13</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>49</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="12">
-        <v>2600.0</v>
+        <v>2800.0</v>
       </c>
     </row>
     <row r="21" spans="1:6" outlineLevel="1">
       <c r="A21" s="15">
         <v>14</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>52</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="12">
-        <v>2600.0</v>
+        <v>2800.0</v>
       </c>
     </row>
     <row r="22" spans="1:6" outlineLevel="1">
       <c r="A22" s="15">
         <v>15</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>55</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="12">
-        <v>2600.0</v>
+        <v>2800.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" outlineLevel="1">
+      <c r="A23" s="15">
+        <v>16</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="D23" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F23" s="12">
+        <v>2800.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" outlineLevel="1">
+      <c r="A24" s="15">
+        <v>17</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C24" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="D24" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F24" s="12">
+        <v>2800.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" outlineLevel="1">
+      <c r="A25" s="15">
+        <v>18</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C25" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="D25" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F25" s="12">
+        <v>2800.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" outlineLevel="1">
+      <c r="A26" s="15">
+        <v>19</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C26" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F26" s="12">
+        <v>2800.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:F6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D25" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_20"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>